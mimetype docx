--- v1 (2026-06-27)
+++ v2 (2026-10-03)
@@ -3356,52 +3356,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B00A6F720AFBB364242A082ED99584E41F2" ma:contentTypeVersion="27" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="ce2f1ca6e009bce8e0793a63e2b4eba9">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e91556fa4040b7af17c4c83bbd9f74d3" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B00A6F720AFBB364242A082ED99584E41F2" ma:contentTypeVersion="27" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="c29415d4602b1e8680b37a46db5e2040">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d5b9e5fae82295e9374164e7467e3085" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -3735,51 +3735,51 @@
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-02-17T05:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Value>1</Value>
       <Value>2</Value>
       <Value>3</Value>
       <Value>4</Value>
       <Value>5</Value>
       <Value>6</Value>
       <Value>7</Value>
       <Value>8</Value>
       <Value>9</Value>
       <Value>10</Value>
     </Audience1>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-368-403</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/federal/progs/tia/_layouts/15/DocIdRedir.aspx?ID=KYED-368-403</Url>
       <Description>KYED-368-403</Description>
     </_dlc_DocIdUrl>
     <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Verified</Content_x0020_Review_x0020_Status>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E27F817D-7B76-4762-A8D6-A321872020DF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2AD65CA-F760-48E9-B398-58D19F0C74F5}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{774B0ED5-6755-4ED8-B60B-AA5B298DE8B6}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08459E02-1328-4225-9C56-4D996F58F7AE}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17503738-C44D-4B20-96CA-486FEEDE4413}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>381</Words>
   <Characters>2175</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>