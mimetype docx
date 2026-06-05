--- v0 (2026-01-27)
+++ v1 (2026-06-05)
@@ -2417,77 +2417,78 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B00A6F720AFBB364242A082ED99584E41F2" ma:contentTypeVersion="27" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="101e68af9fd3a7200a454398c78240a8">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8f450eecffc930aced072179f4e980a9" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B00A6F720AFBB364242A082ED99584E41F2" ma:contentTypeVersion="27" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="ce2f1ca6e009bce8e0793a63e2b4eba9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e91556fa4040b7af17c4c83bbd9f74d3" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -2590,50 +2591,59 @@
     <xsd:element name="Application_x0020_Date" ma:index="15" nillable="true" ma:displayName="Application Date" ma:format="DateOnly" ma:internalName="Application_x0020_Date">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_dlc_DocId" ma:index="21" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdUrl" ma:index="22" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="25" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -2780,56 +2790,57 @@
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2024-04-01T04:00:00+00:00</Accessibility_x0020_Audit_x0020_Date>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2024-04-25T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Value>1</Value>
       <Value>2</Value>
       <Value>3</Value>
       <Value>4</Value>
       <Value>5</Value>
       <Value>6</Value>
       <Value>7</Value>
       <Value>8</Value>
       <Value>9</Value>
       <Value>10</Value>
     </Audience1>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-368-363</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/federal/progs/tia/_layouts/15/DocIdRedir.aspx?ID=KYED-368-363</Url>
       <Description>KYED-368-363</Description>
     </_dlc_DocIdUrl>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F2C5136-07BD-4FB9-B79F-59149BD52C3C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA2AF7C5-7D62-4BF3-8801-E7F4DE795955}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F242DEE-6D03-4AAC-B6E9-9C7678C51DED}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C8DBF06-1518-4D9B-BFE6-1118A49A10CA}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB9FECDF-65F3-49F6-B689-CB6D75DBF03A}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>376</Words>
   <Characters>2149</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>5</Paragraphs>