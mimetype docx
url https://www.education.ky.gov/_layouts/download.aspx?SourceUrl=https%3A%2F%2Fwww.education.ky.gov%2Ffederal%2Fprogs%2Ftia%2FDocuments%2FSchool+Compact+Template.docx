--- v1 (2026-06-05)
+++ v2 (2026-07-27)
@@ -2790,51 +2790,51 @@
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2024-04-01T04:00:00+00:00</Accessibility_x0020_Audit_x0020_Date>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2024-04-25T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Value>1</Value>
       <Value>2</Value>
       <Value>3</Value>
       <Value>4</Value>
       <Value>5</Value>
       <Value>6</Value>
       <Value>7</Value>
       <Value>8</Value>
       <Value>9</Value>
       <Value>10</Value>
     </Audience1>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-368-363</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/federal/progs/tia/_layouts/15/DocIdRedir.aspx?ID=KYED-368-363</Url>
       <Description>KYED-368-363</Description>
     </_dlc_DocIdUrl>
-    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Verified</Content_x0020_Review_x0020_Status>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA2AF7C5-7D62-4BF3-8801-E7F4DE795955}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F242DEE-6D03-4AAC-B6E9-9C7678C51DED}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C8DBF06-1518-4D9B-BFE6-1118A49A10CA}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB9FECDF-65F3-49F6-B689-CB6D75DBF03A}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>