--- v1 (2026-06-27)
+++ v2 (2026-10-03)
@@ -10500,52 +10500,52 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B00AEBA1147DBFBEC4B9B4A610FB45376CA" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="d6173ab572abddc60af48588eaa37c20">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="300ee39e40fc1828e766811131d05cf3" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B00AEBA1147DBFBEC4B9B4A610FB45376CA" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="45d537ab74b79afb005affab8e6bfd06">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4e9aaf7e0eac7260c56485f33e8d30d0" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -10907,51 +10907,51 @@
       <Value>6</Value>
       <Value>7</Value>
       <Value>8</Value>
       <Value>9</Value>
       <Value>10</Value>
     </Audience1>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-227-113</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/federal/_layouts/15/DocIdRedir.aspx?ID=KYED-227-113</Url>
       <Description>KYED-227-113</Description>
     </_dlc_DocIdUrl>
     <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70C3206B-6D5D-4FE0-A059-2D65651712DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{997C8542-5E30-4036-888E-389CA2D57709}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D7BE194-1080-4636-BBB3-0DE70CBE31DE}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E52327A-7921-4B9C-B818-1E5F5F042930}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE00E5F6-E9A3-4B51-9EA9-A031ECDD7229}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA990B3D-38C1-46DC-BB4E-0119DEA0E426}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>1003</Words>
   <Characters>5018</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
   <Lines>115</Lines>
   <Paragraphs>73</Paragraphs>