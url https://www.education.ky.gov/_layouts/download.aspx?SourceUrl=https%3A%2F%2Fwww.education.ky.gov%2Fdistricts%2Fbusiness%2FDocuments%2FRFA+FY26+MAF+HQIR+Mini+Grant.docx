--- v1 (2026-07-27)
+++ v2 (2026-09-26)
@@ -14805,52 +14805,52 @@
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mj54RHfx8oGIy06RyclT+3uoafSbQ==">CgMxLjAyDmgubjNram42MzR0eDhhMg5oLmw1a2h1bWtxMXJtMzIOaC4yNWp0azk3OTc2OWQyDmgucmtqOHFiZHVkdTVjMg5oLmpjeG43MTZmeGVoYzINaC5tejQ4cGdqcGEzZDIOaC51dmU5cmY1bzBoeGEyDmgucXNmNXRiZ3ZvMG5iMg5oLnpkZHdjanhnZ212dzIOaC5hbjk2bTlpanVuMDEyDmguc2RlZjliYTRycTY3Mg5oLjhhMmJjMHNieDIyaDIOaC5xc2Y1dGJndm8wbmIyDmguNWlsNDJrbTM1dGhzMg5oLnoybHRyZDJ2OGFrazgAaiEKFHN1Z2dlc3QudXppbjFtb240cnlnEglNaWNraSBSYXlqIQoUc3VnZ2VzdC50bG80NzB4ZDY0aWQSCU1pY2tpIFJheWohChRzdWdnZXN0LnBxb29zbGZvcXd0bxIJTWlja2kgUmF5aiEKFHN1Z2dlc3QueWt0NXh5NjR0NmdoEglNaWNraSBSYXlqIQoUc3VnZ2VzdC5sOWVhaWloMjhmaTQSCU1pY2tpIFJheWohChRzdWdnZXN0LjNjcXprZnJmd3lycBIJTWlja2kgUmF5ciExTTlaUlljdWQ4Z2U4MWpwdC1oTVhhM1RZbnZnVkxGbkY=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B0067DB7FB784439943BCA59FAA76F4E080" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="ce59c7a0976e9a7a1ef0bac5fea668f2">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="183c87f3aa3757d2f39b96ab79248ef6" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B0067DB7FB784439943BCA59FAA76F4E080" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="9657061f93a4537f037c90944704b108">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5e4c3f985d92dc92e122430877a1c047" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -15207,51 +15207,51 @@
       <Description>KYED-320-981</Description>
     </_dlc_DocIdUrl>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2025-12-19T05:00:00+00:00</Publication_x0020_Date>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OFO - Office of Finance and Operations</Accessibility_x0020_Office>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{381B6DD1-CD9B-4E96-A49C-1FDEE5EA31B5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B76163EA-E4F2-48F3-86F4-0ECD1ECEE794}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27DBC687-794D-4C90-8A8D-C4ECFA114471}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43DA51E3-BCFD-424E-8AB7-73D2C5FD3449}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55439FD5-86AE-4AA4-80F3-B2331A36BC96}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
   <Words>4549</Words>
   <Characters>25934</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>216</Lines>
   <Paragraphs>60</Paragraphs>