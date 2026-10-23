--- v1 (2026-06-27)
+++ v2 (2026-10-23)
@@ -10542,52 +10542,52 @@
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2024-01-18T05:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Value>1</Value>
       <Value>2</Value>
       <Value>4</Value>
       <Value>7</Value>
     </Audience1>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-320-868</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://education-edit.ky.gov/districts/business/_layouts/15/DocIdRedir.aspx?ID=KYED-320-868</Url>
       <Description>KYED-320-868</Description>
     </_dlc_DocIdUrl>
     <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B0067DB7FB784439943BCA59FAA76F4E080" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="ce59c7a0976e9a7a1ef0bac5fea668f2">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="183c87f3aa3757d2f39b96ab79248ef6" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B0067DB7FB784439943BCA59FAA76F4E080" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="9657061f93a4537f037c90944704b108">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5e4c3f985d92dc92e122430877a1c047" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -10919,51 +10919,51 @@
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F847CAEE-956E-462D-8051-1F3C5942FC0B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD113F8A-5A7C-446A-9FCC-F95267D49EB7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01F63A0A-BB7A-4629-96D2-0C24B0534F33}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1E31EA9-B72A-4BFD-93E0-8AE2C7C9F846}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1A89B95-3C31-475E-B15D-026CDAB17F93}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10EDBA36-3D8C-4719-926D-EA59941B58BD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01537DAB-CA3D-4B6A-B558-CF6EDA0CCC5E}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>