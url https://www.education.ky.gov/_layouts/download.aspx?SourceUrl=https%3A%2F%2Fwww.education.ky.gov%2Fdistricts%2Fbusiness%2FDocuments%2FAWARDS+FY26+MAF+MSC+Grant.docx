--- v0 (2026-08-25)
+++ v1 (2026-10-26)
@@ -2842,52 +2842,52 @@
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Value>1</Value>
       <Value>2</Value>
       <Value>10</Value>
     </Audience1>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-320-1004</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/districts/business/_layouts/15/DocIdRedir.aspx?ID=KYED-320-1004</Url>
       <Description>KYED-320-1004</Description>
     </_dlc_DocIdUrl>
     <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B0067DB7FB784439943BCA59FAA76F4E080" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="ce59c7a0976e9a7a1ef0bac5fea668f2">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="183c87f3aa3757d2f39b96ab79248ef6" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B0067DB7FB784439943BCA59FAA76F4E080" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="9657061f93a4537f037c90944704b108">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5e4c3f985d92dc92e122430877a1c047" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -3175,51 +3175,51 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5FD8112-041E-4C1A-A999-299ACA20D8DC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{217111B1-CBCB-4C47-9A8A-E1498293EB85}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44D626EF-3488-4FCE-A64C-2457F80AEA3A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F02912D9-937E-4D01-852A-4110C85E1934}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>169</Words>
   <Characters>968</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>