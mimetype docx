--- v1 (2026-06-04)
+++ v2 (2026-10-03)
@@ -2382,52 +2382,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="SBDM" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B0300668B17E20AF7FD4CB4566B9DA0742C74" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="57747aee6427202088b3db8c82012fbd">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" xmlns:ns3="f6d2cc92-961d-4caf-a40a-bfc0bfd6d2a9" xmlns:ns4="8718115d-00ad-413f-8bf4-2578e83bfcc9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f53f2e12db5aad7b2c8e6fa6b085eb8f" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="SBDM" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B0300668B17E20AF7FD4CB4566B9DA0742C74" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="73056736b1f60584b933a5c95eabeba7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" xmlns:ns3="f6d2cc92-961d-4caf-a40a-bfc0bfd6d2a9" xmlns:ns4="8718115d-00ad-413f-8bf4-2578e83bfcc9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="80a7adfe0985f85cb1b14eb51c348e8a" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:import namespace="f6d2cc92-961d-4caf-a40a-bfc0bfd6d2a9"/>
     <xsd:import namespace="8718115d-00ad-413f-8bf4-2578e83bfcc9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns3:SBDM-Type" minOccurs="0"/>
                 <xsd:element ref="ns3:School_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns4:Title0" minOccurs="0"/>
@@ -2847,51 +2847,51 @@
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47D94A19-A834-4AD1-85C0-98BF0E57E2BD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E9D16C0-33A4-4689-B5D5-C2319E39FD1D}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F95F987-923B-49FD-B2DE-921DFEA7794C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECDCFA5F-B192-4479-B12B-CF88C90360E4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5bc9d522-2386-425a-9f2a-a617cf877ec0"/>
     <ds:schemaRef ds:uri="a939f748-3ea6-4795-b347-04095eabf244"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB9D4181-490D-43BB-A550-2F51C7D83057}"/>
 </file>
 