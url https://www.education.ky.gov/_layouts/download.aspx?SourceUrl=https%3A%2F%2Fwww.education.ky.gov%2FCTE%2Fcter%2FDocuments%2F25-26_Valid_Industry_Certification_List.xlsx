--- v2 (2026-08-03)
+++ v3 (2026-11-02)
@@ -12376,52 +12376,52 @@
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B0095C29C1A193BD24D9E82CA3AC3FABFCC" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a95da7909d6bc5845fa711c9f05cfc3d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" xmlns:ns3="b8264b14-77b1-4c89-a3a5-32b53593adf6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4fefbcd1c4295a468b0f8906cd91841f" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B0095C29C1A193BD24D9E82CA3AC3FABFCC" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="ebc0b487582d74df3c4b55280d3893f3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" xmlns:ns3="b8264b14-77b1-4c89-a3a5-32b53593adf6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fab54e7e54744ceee611ef8b9f306e98" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:import namespace="b8264b14-77b1-4c89-a3a5-32b53593adf6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
@@ -12737,67 +12737,51 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <ds:schemaRef ds:uri="b8264b14-77b1-4c89-a3a5-32b53593adf6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4431A8F2-D47D-4312-907F-5B532F697DCD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{167CFA3F-1B94-42AE-B769-14D57FAB262C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07A0A881-D0AC-4BED-A1A4-15B066BAFE68}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{428BB5CD-060B-4F8F-8C94-0035FBABE2A9}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>25-26 v1.1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>