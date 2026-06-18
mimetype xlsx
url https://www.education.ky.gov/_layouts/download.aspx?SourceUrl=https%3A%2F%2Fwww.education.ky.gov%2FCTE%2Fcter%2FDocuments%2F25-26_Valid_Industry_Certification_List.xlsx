--- v0 (2026-01-30)
+++ v1 (2026-06-18)
@@ -1,3176 +1,2311 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://staffkyschools-my.sharepoint.com/personal/claude_christian_education_ky_gov/Documents/Documents/00-TEDS/CIP Codes and Pathways/Industry Certificates/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="140" documentId="8_{716B052F-42C6-49A6-85E2-17E6A92F9EB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{11B41D5B-D3FE-44F7-B4BA-F5AA671B49FF}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{4CFA85CC-BBE0-49C9-A050-91E8F9FA0EA5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E049DF97-5D48-44C0-B7E2-0FAE2198EF31}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="574" xr2:uid="{FC694E00-EAAE-4211-A614-B450AF32DB91}"/>
+    <workbookView xWindow="28680" yWindow="-1425" windowWidth="29040" windowHeight="15720" xr2:uid="{10E2DF9F-A0BF-4DBF-A2E4-F84A26C90FEE}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="25-26 v1.1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$19:$F$261</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'25-26 v1.1'!$A$19:$F$19</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1226" uniqueCount="475">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1054" uniqueCount="482">
+  <si>
+    <t>VALID INDUSTRY CERTIFICATIONS 2025-26</t>
+  </si>
   <si>
     <t>Industry Certification List Version History</t>
   </si>
   <si>
     <t>Version</t>
   </si>
   <si>
     <t>Author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Changes</t>
   </si>
   <si>
+    <t>Claude Christian</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHANGES from the 24-25 Industry Certification List (v. 1.2)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">NOTE: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Several industry certifications were advanced to High Demand due to the KWIB HD review process. Please note all High Demand certificates are identified as HD.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>NEW</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+None
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>UPDATED/NAME CHANGE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+None
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">PHASED OUT
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ASE Student Certification Diesel Brakes
+ASE Student Certification Diesel Electrical Electronic Systems
+ASE Student Certification Diesel Engine
+ASE Student Certification Diesel Suspension and Steering
+ASE Student Certification Mechanical and Electrical
+ASE Student Certification Structural Analysis and Damage Repair</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>NEW</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Agriculture TRACK Youth Apprenticeship
+Business Education TRACK Youth Apprenticeship
+Computer Science TRACK Youth Apprenticeship
+Consumer and Family Services TRACK Youth Apprenticeship
+Culinary &amp; Food Services TRACK Youth Apprenticeship
+Early Childhood Education TRACK Youth Apprenticeship
+Engineering TRACK Youth Apprenticeship
+Healthcare TRACK Youth Apprenticeship
+Law and Public Safety TRACK Youth Apprenticeship
+SFMA Turfgrass Science Certification
+UK Produce Best Practices Training (PBPT)
+Unreal Engine 3D Fundamentals
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">UPDATED/NAME CHANGE
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CompTIA IT Fundamentals changed to CompTIA Tech Plus
+FAA Remote Pilot Certificate changed to FAA Remote Pilot Certificate (Part 107)</t>
+    </r>
+  </si>
+  <si>
     <t>Industry Certification Process</t>
   </si>
   <si>
     <t xml:space="preserve">KRS 158.6455 establishes the process used to determine which industry certifications are recommended for the list and the level of demand for certifications on the list. In order to be considered “industry-recognized,” </t>
   </si>
   <si>
     <t>certifications must go through a verification process.  KY Stats works with each local workforce investment board to give job and demand data for the region.</t>
   </si>
   <si>
     <t>Local workforce investment boards work with local economic development organizations and business to compile a list of industry-recognized certifications, licensures, and credentials, ranked by demand for that region.</t>
   </si>
   <si>
     <t>The lists are then given to the Kentucky Workforce Innovation Board (KWIB). Finally, the KWIB and KDE work together to edit and refine the list before KDE disseminates to all school districts.  This work is done to ensure</t>
   </si>
   <si>
     <t>industry-recognized credentials are practical, relevant, and that they align with career pathways.  The attached list is based on information provided by local workforce investment boards (WIBs), reviewed by multiple</t>
   </si>
   <si>
     <t>business and industry groups, presented to the Kentucky Workforce Innovation Board (KWIB) Business and Education Alignment Committee and approved by the KWIB. Industry certifications identified as HIGH DEMAND</t>
   </si>
   <si>
     <t>by KWIB will receive 1.25 in the state accountability model under Postsecondary Readiness versus 1.00 for all other certifications.</t>
   </si>
   <si>
     <t>Certifications determined to be HIGH DEMAND by KWIB are highlighted and noted in the spreadsheet below.</t>
   </si>
   <si>
     <t>For general questions related to Industry Certifications, please contact the appropriate program area consultant for the pathway.</t>
   </si>
   <si>
+    <t>Program Area / Program</t>
+  </si>
+  <si>
+    <t>Career Pathway</t>
+  </si>
+  <si>
     <t>CIP Code</t>
   </si>
   <si>
+    <t>2025-2026 Industry Certification Name / Industry Certification Stacked Credentials</t>
+  </si>
+  <si>
     <t>Phase-Out</t>
   </si>
   <si>
     <t>High Demand</t>
   </si>
   <si>
     <t>Agricultural Education</t>
   </si>
   <si>
     <t>Agricultural Power Structural Technical Systems</t>
   </si>
   <si>
     <t>01.0201.00</t>
   </si>
   <si>
-    <t>AWS Sense Certification (Level 1)</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+AWS Sense Certification (Level 1)
+Equipment and Engine Training Council Four Stroke
+Equipment and Engine Training Council Two Stroke
+iCEV Equipment and Engine Training Council Principles of Small Engine Technology
+MSSC - Certified Production Technician (CPT)</t>
+    </r>
   </si>
   <si>
     <t>HD</t>
   </si>
   <si>
-    <t>Equipment and Engine Training Council Four Stroke</t>
-[...8 lines deleted...]
-    <t>MSSC - Certified Production Technician (CPT)</t>
+    <t>Agriculture TRACK Youth Apprenticeship</t>
+  </si>
+  <si>
+    <t>01.0101.99</t>
+  </si>
+  <si>
+    <t>TRACK Youth Apprenticeship Certification</t>
   </si>
   <si>
     <t>Animal Science Systems</t>
   </si>
   <si>
+    <t>01.0901.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Beef Quality Assurance
+iCEV Elanco Fundamentals of Animal Science
+iCEV Elanco Veterinary Medical Applications
+NAVTA Veterinary Assisting Certification</t>
+    </r>
+  </si>
+  <si>
     <t>Environmental Science and Natural Resources Systems</t>
   </si>
   <si>
     <t>03.0101.00</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+iCEV Ducks Unlimited Ecology Conservation and Management Certification
+Forestry Works of Kentucky - Forest Worker Certificate Program</t>
+    </r>
+  </si>
+  <si>
     <t>Food Science and Processing</t>
   </si>
   <si>
     <t>01.1001.00</t>
   </si>
   <si>
+    <t>UK Produce Best Practices Training (PBPT)</t>
+  </si>
+  <si>
     <t>iCEV American Meat Science Association Food Safety and Science</t>
   </si>
   <si>
+    <t>Plant Science Systems</t>
+  </si>
+  <si>
     <t>01.1101.00</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+iCEV BASF Plant Science Certification
+KY Department of Agriculture Pesticide Operator Certification: </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(INCLUDES Category 1A - Agricultural Pests, Category 2 - Forest, Category 3 - Turf and Ornamental Plants, Category 18 - Golf Course, Category 19 - Interior Plantscape, Category 20 - Athletic Turf)</t>
+    </r>
+  </si>
+  <si>
+    <t>Agriculture</t>
+  </si>
+  <si>
+    <t>SFMA Turfgrass Science Certification</t>
+  </si>
+  <si>
     <t>Business and Marketing Education</t>
   </si>
   <si>
     <t>Accounting</t>
   </si>
   <si>
     <t>52.0301.00</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Assessment of Skills and Knowledge for Business (ASK) - Fundamental Business Concepts
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">AND
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>QuickBooks Certified User
+TestOut Office Pro</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>4 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Assessment of Skills and Knowledge for Business (ASK) - Fundamental Business Concepts
+Microsoft Office Specialist (MOS) Excel
+Microsoft Office Specialist (MOS) Word
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Microsoft Office Specialist (MOS) Access
+Microsoft Office Specialist (MOS) Outlook
+Microsoft Office Specialist (MOS) PowerPoint</t>
+    </r>
+  </si>
+  <si>
     <t>Assessment of Skills and Knowledge for Business (ASK) - Concepts of Finance</t>
   </si>
   <si>
     <t>Administrative Support</t>
   </si>
   <si>
     <t>52.0401.00</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Assessment of Skills and Knowledge for Business (ASK) – Fundamental Business Concepts 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CHOOSE 1 of the following:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>QuickBooks Certified User
+TestOut Office Pro</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Assessment of Skills and Knowledge for Business (ASK) - Fundamental Business Concepts 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 2 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Adobe Certified Professional: After Effects
+Adobe Certified Professional: Animate
+Adobe Certified Professional: Dreamweaver
+Adobe Certified Professional: Illustrator
+Adobe Certified Professional: InDesign
+Adobe Certified Professional: Photoshop
+Adobe Certified Professional: Premiere Pro </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>4 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Assessment of Skills and Knowledge for Business (ASK) - Fundamental Business Concepts
+Microsoft Office Specialist (MOS) Excel 
+Microsoft Office Specialist (MOS) Word
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Microsoft Office Specialist (MOS) Access
+Microsoft Office Specialist (MOS) Outlook 
+Microsoft Office Specialist (MOS) PowerPoint</t>
+    </r>
+  </si>
+  <si>
+    <t>NHA - Certified Medical Administrative Assistant (CMAA)</t>
+  </si>
+  <si>
+    <t>Business Education TRACK Youth Apprenticeship</t>
+  </si>
+  <si>
+    <t>52.0101.99</t>
+  </si>
+  <si>
     <t>E-Commerce</t>
   </si>
   <si>
     <t>52.0208.02</t>
-  </si>
-[...931 lines deleted...]
-    <t>Manufacturing / Wood Manufacturing</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>2 Exams Required</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Assessment of Skills and Knowledge for Business (ASK) - Fundamental Business Concepts
 TestOut Office Pro</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
+      <t>3 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Assessment of Skills and Knowledge for Business (ASK) - Fundamental Business Concepts 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 2 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Adobe Certified Professional: After Effects
+Adobe Certified Professional: Animate
+Adobe Certified Professional: Dreamweaver
+Adobe Certified Professional: Illustrator
+Adobe Certified Professional: InDesign
+Adobe Certified Professional: Photoshop
+Adobe Certified Professional: Premiere Pro </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>4 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Assessment of Skills and Knowledge for Business (ASK) - Fundamental Business Concepts 
+Microsoft Office Specialist (MOS) Excel
+Microsoft Office Specialist (MOS) Word
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Choose 1 of the following:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Microsoft Office Specialist (MOS) Access
+Microsoft Office Specialist (MOS) Outlook
+Microsoft Office Specialist (MOS) PowerPoint</t>
+    </r>
+  </si>
+  <si>
+    <t>Assessment of Skills and Knowledge for Business (ASK) - Fundamental Marketing Concepts</t>
+  </si>
+  <si>
+    <t>Financial Services</t>
+  </si>
+  <si>
+    <t>52.1908.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Assessment of Skills and Knowledge for Business (ASK) - Concepts of Finance
+Assessment of Skills and Knowledge for Business (ASK) - Fundamental Business Concepts
+CUNA (Credit Union National Association)</t>
+    </r>
+  </si>
+  <si>
+    <t>High School of Business</t>
+  </si>
+  <si>
+    <t>52.0201.02</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Assessment of Skills and Knowledge for Business (ASK) - Concepts of Finance
+Assessment of Skills and Knowledge for Business (ASK) - Fundamental Business Concepts
+Assessment of Skills and Knowledge for Business (ASK) - Fundamental Marketing Concepts
+Certiport - Project Management Ready (PMI)</t>
+    </r>
+  </si>
+  <si>
+    <t>Management Entrepreneurship</t>
+  </si>
+  <si>
+    <t>52.0701.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Assessment of Skills and Knowledge for Business (ASK) - Concepts of Entrepreneurship
+Assessment of Skills and Knowledge for Business (ASK) - Concepts of Management
+Assessment of Skills and Knowledge for Business (ASK) - Concepts of Finance
+Assessment of Skills and Knowledge for Business (ASK) - Fundamental Business Concepts
+Assessment of Skills and Knowledge for Business (ASK) - Fundamental Marketing Concepts
+Certiport - Project Management Ready (PMI)</t>
+    </r>
+  </si>
+  <si>
+    <t>Marketing</t>
+  </si>
+  <si>
+    <t>52.1401.01</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>2 Exams Required</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Assessment of Skills and Knowledge for Business (ASK) - Fundamental Business Concepts
 TestOut Office Pro</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>2 Certifications Required</t>
+      <t xml:space="preserve">4 Exams Required </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+National Retail Foundation - Rise Up - Business of Retail
+National Retail Foundation - Rise Up - Customer Service and Sales
+National Retail Foundation - Rise Up - Retail Industry Fundamentals
+TestOut Office Pro</t>
+    </r>
+  </si>
+  <si>
+    <t>Marketing Education TRACK Youth Apprenticeship</t>
+  </si>
+  <si>
+    <t>52.1400.99</t>
+  </si>
+  <si>
+    <t>Retail Services</t>
+  </si>
+  <si>
+    <t>52.1803.00</t>
+  </si>
+  <si>
+    <t>Supply Chain Management</t>
+  </si>
+  <si>
+    <t>52.0203.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 MSSC - Certified Logistics Associate (CLA)
 MSSC - Certified Logistics Technician (CLT)</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Assessment of Skills and Knowledge for Business (ASK) - Fundamental Business Concepts
+Certiport - Project Management Ready (PMI)
+Six Sigma Yellow Belt Certification</t>
+    </r>
+  </si>
+  <si>
+    <t>Business and Marketing Education / Family and Consumer Sciences</t>
+  </si>
+  <si>
+    <t>Hospitality Travel Tourism and Recreation (HTTR)</t>
+  </si>
+  <si>
+    <t>52.1910.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+ServSafe Food Manager
+ProStart Certificate of Achievement
+Hospitality and Tourism Specialist (HTS) </t>
+    </r>
+  </si>
+  <si>
+    <t>Computer Science</t>
+  </si>
+  <si>
+    <t>Additive Manufacturing</t>
+  </si>
+  <si>
+    <t>15.1307.00</t>
+  </si>
+  <si>
+    <t>AutoDesk Fusion 360 Certified User Exam</t>
+  </si>
+  <si>
+    <t>Computer Programming</t>
+  </si>
+  <si>
+    <t>11.0201.01</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>2 Exams Required</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Certiport IT Specialist - HTML5 Application Development
 Certiport IT Specialist - HTML and CSS
 Certiport IT Specialist - Java
 Certiport IT Specialist - JavaScript
 Certiport IT Specialist - Python
 Certiport IT Specialist - Software Development
 Oracle Junior Associate: Java Foundations
 Adobe Certified Professional: Dreamweaver</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>2 Exams Required</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Certiport Digital Literacy IC3 GS5
+Certiport IC3 GS6 Level 2
+Certiport IC3 GS6 Level 3
+CompTIA Tech Plus
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Certiport IT Specialist - HTML5 Application Development
+Certiport IT Specialist - HTML and CSS
+Certiport IT Specialist - Java
+Certiport IT Specialist - JavaScript
+Certiport IT Specialist - Python
+Certiport IT Specialist - Software Development
+Oracle Junior Associate: Java Foundations
+Adobe Certified Professional: Dreamweaver</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+App Development with Swift
+Oracle Java SE 8 Programmer I</t>
+    </r>
+  </si>
+  <si>
+    <t>Computer Science TRACK Youth Apprenticeship</t>
+  </si>
+  <si>
+    <t>11.0101.99</t>
+  </si>
+  <si>
+    <t>Cybersecurity</t>
+  </si>
+  <si>
+    <t>14.0902.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+CompTIA A+
+CompTIA Network+
+CompTIA Security+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
 Certiport IT Specialist - Network Security
 Certiport IT Specialist - Networking
 Testout PC Pro
 Testout Security Pro</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>2 Exams Required</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Certiport Digital Literacy IC3 GS5
+Certiport IC3 GS6 Level 2
+Certiport IC3 GS6 Level 3
+CompTIA Tech Plus
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Certiport IT Specialist - Network Security
+Certiport IT Specialist - Networking
+Testout PC Pro
+Testout Security Pro</t>
+    </r>
+  </si>
+  <si>
+    <t>Data Science</t>
+  </si>
+  <si>
+    <t>11.0802.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Microsoft Power BI
+Oracle Database SQL</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Certiport IT Specialist - Databases
 Oracle Junior Associate: Oracle Database Foundations</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
+      <t xml:space="preserve">2 Exams Required
+CHOOSE 1 of the following:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Certiport Digital Literacy IC3 GS5
+Certiport IC3 GS6 Level 2
+Certiport IC3 GS6 Level 3
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+CHOOSE 1 of the following:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Certiport IT Specialist - Databases
+Oracle Junior Associate: Oracle Database Foundations</t>
+    </r>
+  </si>
+  <si>
+    <t>Digital Design and Game Development</t>
+  </si>
+  <si>
+    <t>36.0113.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>2 Exams Required</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Adobe Certified Professional: Animate
+Adobe Certified Professional: Photoshop
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Adobe Certified Professional: Illustrator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Autodesk 3ds Max
+Autodesk Maya
+Certiport IT Specialist - Java
+Certiport IT Specialist - JavaScript
+Certiport IT Specialist - Python
+Certiport IT Specialist - Software Development
+SkillsUSA Career Essentials Assessments: 3D Visualization &amp; Animation
+Toon Boom Associate Certification Story Board
+Unity Certified User: Programmer
+Unity Certified User: Artist</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">2 Exams Required
+CHOOSE 1 of the following:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Certiport Digital Literacy IC3 GS5
+Certiport IC3 GS6 Level 2
+Certiport IC3 GS6 Level 3
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CHOOSE 1 of the following:
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Adobe Certified Professional: Animate
 Adobe Certified Professional: Photoshop
 Autodesk 3ds Max
 Autodesk Maya
 Certiport IT Specialist - Java
 Certiport IT Specialist - JavaScript
 Certiport IT Specialist - Python
 Certiport IT Specialist - Software Development
 SkillsUSA Career Essentials Assessments: 3D Visualization &amp; Animation
 Toon Boom Associate Certification Story Board
 Unity Certified User: Programmer
 Unity Certified User: Artist</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+App Development with Swift
+Unity Certified Associate: Artist
+Unity Certified Associate: Game Developer
+Unity Certified Associate: Programmer
+Unity Certified Professional: Artist
+Unity Certified Professional: Programmer</t>
+    </r>
+  </si>
+  <si>
+    <t>Unreal Engine 3D Fundamentals</t>
+  </si>
+  <si>
+    <t>Information Support and Services</t>
+  </si>
+  <si>
+    <t>47.0104.01</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">2 Exams Required
+CHOOSE 1 of the following:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Certiport Digital Literacy IC3 GS5
+Certiport IC3 GS6 Level 2
+Certiport IC3 GS6 Level 3
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Help Desk Institute: Customer Service Representative
+Help Desk Institute: Support Center Analyst
+Help Desk Institute: Support Center Director
+Help Desk Institute: Support Center Manager
+Help Desk Institute: Support Center Team Lead
+Certiport IT Specialist - Device Configuration and Management
+Testout PC Pro</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>2 Exams Required</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>CompTIA IT Fundamentals
 Help Desk Institute: Customer Service Representative
 Help Desk Institute: Support Center Analyst
 Help Desk Institute: Support Center Director
 Help Desk Institute: Support Center Manager
 Help Desk Institute: Support Center Team Lead
 Certiport IT Specialist - Device Configuration and Management
 Testout PC Pro</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+CompTIA A+
+CompTIA Network+
+CompTIA Server+</t>
+    </r>
+  </si>
+  <si>
+    <t>Network Administration</t>
+  </si>
+  <si>
+    <t>11.0901.01</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Cisco Certified Network Associate (CCNA)
+Cisco Certified Technician (CCT) Routing and Switching
+CompTIA Security+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>2 Exams Required</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Certiport IT Specialist - Device Configuration and Management
 Certiport IT Specialist - Networking
 Testout PC Pro
 Testout Network Pro
 Testout Routing and Switching Pro
 Testout Security Pro</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>2 Exams Required</t>
-[...1750 lines deleted...]
-CHOOSE 1 of the following:
+      <t>2 Exams Required
+CHOOSE 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Certiport Digital Literacy IC3 GS5
 Certiport IC3 GS6 Level 2
 Certiport IC3 GS6 Level 3
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 AND
 </t>
@@ -3181,50 +2316,90 @@
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 CHOOSE 1 of the following:
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Certiport IT Specialist - Device Configuration and Management
 Certiport IT Specialist - Networking
 Testout PC Pro
 Testout Network Pro
 Testout Routing and Switching Pro
 Testout Security Pro</t>
     </r>
   </si>
   <si>
+    <t>Network Security</t>
+  </si>
+  <si>
+    <t>11.1003.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Certiport IT Specialist - Network Security
+Certiport IT Specialist - Networking
+Testout Security Pro</t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">2 Exams Required
 CHOOSE 1 of the following:
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Certiport Digital Literacy IC3 GS5
 Certiport IC3 GS6 Level 2
 Certiport IC3 GS6 Level 3
 </t>
     </r>
     <r>
@@ -3265,1075 +2440,85 @@
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>CHOOSE 1 of the following:</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Help Desk Institute: Customer Service Representative
-[...988 lines deleted...]
-      </rPr>
       <t>Certiport IT Specialist - Network Security
 Certiport IT Specialist - Networking
 Testout Security Pro</t>
     </r>
   </si>
   <si>
-    <t>Plant Science Systems</t>
-[...27 lines deleted...]
-    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+CompTIA A+
+CompTIA Network+
+CompTIA Security+
+CompTIA Server+</t>
+    </r>
+  </si>
+  <si>
+    <t>Web Development/Administration</t>
+  </si>
+  <si>
+    <t>11.0801.01</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>2 Exams Required</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Adobe Certified Professional: Dreamweaver
 Adobe Certified Professional: Illustrator
 Adobe Certified Professional: Photoshop
 CIW Site Development Associate
 Certiport IT Specialist - HTML5 Application Development
@@ -4418,1206 +2603,1077 @@
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">CHOOSE 1 of the following:
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Adobe Certified Professional: Dreamweaver
 Adobe Certified Professional: Illustrator
 Adobe Certified Professional: Photoshop
 CIW Site Development Associate
 Certiport IT Specialist - HTML5 Application Development
 Certiport IT Specialist - HTML and CSS
 Certiport IT Specialist - JavaScript
 Certiport IT Specialist - Python
 Certiport IT Specialist - Software Development
 Oracle Junior Associate: Java Foundations</t>
     </r>
   </si>
   <si>
-    <t>CDL Prep/Commercial Learner's Permit</t>
+    <t>Oracle Java SE 8 Programmer I</t>
+  </si>
+  <si>
+    <t>Construction Technology /  Construction Carpentry Technology</t>
+  </si>
+  <si>
+    <t>Commercial Carpentry TRACK Pre-Apprenticeship</t>
+  </si>
+  <si>
+    <t>46.0201.99</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+TRACK Pre-Apprenticeship Certification
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CHOOSE 1 of the following: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+OSHA 10
+OSHA 30</t>
+    </r>
+  </si>
+  <si>
+    <t>Construction TRACK Youth Apprenticeship</t>
+  </si>
+  <si>
+    <t>46.0000.99</t>
+  </si>
+  <si>
+    <t>Residential Carpenter Assistant</t>
+  </si>
+  <si>
+    <t>46.0201.02</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+National Center for Construction Education Research (NCCER) - Core Curriculum
+National Center for Construction Education Research (NCCER) - Construction Carpentry Level 1</t>
+    </r>
+  </si>
+  <si>
+    <t>Construction Technology /  Electrical Technology</t>
+  </si>
+  <si>
+    <t>Construction Electrical TRACK Pre-Apprenticeship</t>
+  </si>
+  <si>
+    <t>46.0302.99</t>
+  </si>
+  <si>
+    <t>Industrial Electrician Assistant</t>
+  </si>
+  <si>
+    <t>46.0302.02</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>3 Exams Required</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
-REC - Foundation Pre-Engineering Certification
-[...17 lines deleted...]
-        <sz val="12"/>
+OSHA 10
+National Center for Construction Education Research (NCCER) - Core Curriculum
+National Center for Construction Education Research (NCCER) - Electrical Level 1</t>
+    </r>
+  </si>
+  <si>
+    <t>Electrical Alliance Interim Credential</t>
+  </si>
+  <si>
+    <t>Construction Technology /  Heavy Equipment Sciences</t>
+  </si>
+  <si>
+    <t>Construction Heavy Equipment TRACK Pre-Apprenticeship</t>
+  </si>
+  <si>
+    <t>49.0202.99</t>
+  </si>
+  <si>
+    <t>Heavy Equipment Sciences</t>
+  </si>
+  <si>
+    <t>49.0202.01</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+National Center for Construction Education Research (NCCER) - Core Curriculum
+National Center for Construction Education Research (NCCER) - Heavy Equipment Operations Level 1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">3 Exams Required
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>OSHA 10</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+National Center for Construction Education Research (NCCER) - Core Curriculum
+National Center for Construction Education Research (NCCER) - Heavy Equipment Operations Level 1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">1 Exam Required
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CDL Prep/Commercial Learner's Permit
+Mining, Asphalt, Concrete and Construction (MACC) Technology Certification</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+OSHA 10
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>AND</t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...6 lines deleted...]
-</t>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Choose 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+CDL Prep/Commercial Learner's Permit
+Mining, Asphalt, Concrete and Construction (MACC) Technology Certification</t>
+    </r>
+  </si>
+  <si>
+    <t>Construction Technology /  Masonry Technology</t>
+  </si>
+  <si>
+    <t>Bricklayer Assistant</t>
+  </si>
+  <si>
+    <t>46.0101.01</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+National Center for Construction Education Research (NCCER) - Core Curriculum
+National Center for Construction Education Research (NCCER) - Masonry Level 1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+OSHA 10
+National Center for Construction Education Research (NCCER) - Core Curriculum
+National Center for Construction Education Research (NCCER) - Masonry Level 1</t>
+    </r>
+  </si>
+  <si>
+    <t>Masonry TRACK Pre-Apprenticeship</t>
+  </si>
+  <si>
+    <t>46.0101.99</t>
+  </si>
+  <si>
+    <t>Construction Technology /  Plumbing Technology</t>
+  </si>
+  <si>
+    <t>Plumber Assistant</t>
+  </si>
+  <si>
+    <t>46.0501.02</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+OSHA 10
+National Center for Construction Education Research (NCCER) - Core Curriculum
+National Center for Construction Education Research (NCCER) - Plumbing Level 1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+OSHA 10
+KY Journeyman Plumbing License (written exam)</t>
+    </r>
+  </si>
+  <si>
+    <t>Construction Technology / Air Conditioning Technology</t>
+  </si>
+  <si>
+    <t>Environmental Control System Technician</t>
+  </si>
+  <si>
+    <t>47.0201.05</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">3 Exams Required
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>OSHA 10</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+National Center for Construction Education Research (NCCER) - Core Curriculum
+National Center for Construction Education Research (NCCER) - HVAC Level 1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">2 Exam required
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">OSHA 10
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">AND
+CHOOSE1 of the following
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>EPA 608 Universal Certification
+KY Journeyman HVAC License (written exam)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Construction Technology / Building Construction Technology </t>
+  </si>
+  <si>
+    <t>Residential Maintenance Carpenter Assistant</t>
+  </si>
+  <si>
+    <t>46.0401.01</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">2 Exams Required
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">OSHA 10
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND 
+Choose 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Home Builders Institute (HBI) PACT Certification
+EPA 608 Universal Certification </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+OSHA 10
+National Center for Construction Education Research (NCCER) - Core Curriculum
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>CHOOSE 1 of the following:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>OSHA 10
-[...94 lines deleted...]
-    </r>
+      <t>National Center for Construction Education Research (NCCER) - Construction Carpentry Level 1
+National Center for Construction Education Research (NCCER) - Electrical Level 1
+National Center for Construction Education Research (NCCER) - HVAC Level 1
+National Center for Construction Education Research (NCCER) - Masonry Level 1
+National Center for Construction Education Research (NCCER) - Plumbing Level 1</t>
+    </r>
+  </si>
+  <si>
+    <t>Education</t>
+  </si>
+  <si>
+    <t>Teaching and Learning</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13.0101.00 </t>
+  </si>
+  <si>
+    <t>AAFCS Pre-PAC Education Fundamentals</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>5 Exams Required</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Educators Rising Micro-credentials - Anti-bias Instruction
 Educators Rising Micro-credentials - Classroom Culture
 Educators Rising Micro-credentials - Collaboration
 Educators Rising Micro-credentials - Formative Assessments
 Educators Rising Micro-credentials - Learner Engagement</t>
     </r>
   </si>
   <si>
-    <r>
-[...2 lines deleted...]
-        <sz val="12"/>
+    <t>Teaching and Learning TRACK</t>
+  </si>
+  <si>
+    <t>13.0101.99</t>
+  </si>
+  <si>
+    <t>Engineering</t>
+  </si>
+  <si>
+    <t>Aerospace Engineering</t>
+  </si>
+  <si>
+    <t>14.0201.01</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>1 Exam Required</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">
-[...470 lines deleted...]
-      <t xml:space="preserve">
+      <t xml:space="preserve"> 
 Autodesk AutoCAD Certified User 
 Autodesk Fusion 360 Certified User Exam 
 Autodesk Inventor Certified User 
 Certified Solid Works Associate 
-FAA ‐ Remote Pilot Certificate 
+FAA - Remote Pilot Certificate (Part 107)
+NOCTI - CAD Foundations 
+REC - Foundation Pre-Engineering Certification 
+Onshape Certified Associate Exam </t>
+    </r>
+  </si>
+  <si>
+    <t>Automation Engineering</t>
+  </si>
+  <si>
+    <t>15.0613.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">1 Exam Required </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Autodesk AutoCAD Certified User 
+Autodesk Fusion 360 Certified User Exam 
+Autodesk Inventor Certified User 
+Certified Solid Works Associate 
+FAA ‐ Remote Pilot Certificate (Part 107)
 FCR‐O1 FANUC Certified Robot Operator‐1 
 MasterCAM Associate Level Certification 
 MSSC - Certified Production Technician (CPT) 
 NOCTI - CAD Foundations 
 REC - Foundation Pre-Engineering Certification 
 REC - Foundation Robotics Certification 
 Onshape Certified Associate Exam </t>
     </r>
   </si>
   <si>
-    <r>
-[...48 lines deleted...]
-        <sz val="12"/>
+    <t>Automotive Engineering</t>
+  </si>
+  <si>
+    <t>15.0803.00</t>
+  </si>
+  <si>
+    <t>Civil Engineering</t>
+  </si>
+  <si>
+    <t>14.0801.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Autodesk AutoCAD Certified User 
+Autodesk Revit Certified User 
+FAA - Remote Pilot Certificate (Part 107)
+NOCTI - CAD Foundations 
+REC - Foundation Pre-Engineering Certification 
+ArcGIS Desktop Entry Certification</t>
+    </r>
+  </si>
+  <si>
+    <t>Electrical Construction Engineering</t>
+  </si>
+  <si>
+    <t>15.0303.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+REC - Foundation Pre-Engineering Certification
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>AND
-CHOOSE 1 of the Following:</t>
-[...66 lines deleted...]
-      <t xml:space="preserve">CHOOSE 1 of the following: </t>
+Choose 1 of the following:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 OSHA 10
 OSHA 30</t>
     </r>
   </si>
   <si>
-    <t>Teaching and Learning TRACK</t>
-[...295 lines deleted...]
-    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+National Center for Construction Education Research (NCCER) - Core Curriculum
+National Center for Construction Education Research (NCCER) - Electrical Level 1
+REC - Foundation Pre-Engineering Certification</t>
+    </r>
+  </si>
+  <si>
+    <t>Electrical/Electronics Engineering</t>
+  </si>
+  <si>
+    <t>14.1001.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">1 Exam Required </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Autodesk AutoCAD Certified User 
+Autodesk Fusion 360 Certified User Exam 
+Autodesk Inventor Certified User 
+Autodesk Revit Certified User 
+Certified Solid Works Associate 
+NOCTI - CAD Foundations 
+REC - Foundation Pre-Engineering Certification 
+Onshape Certified Associate Exam </t>
+    </r>
+  </si>
+  <si>
+    <t>Engineering Design</t>
+  </si>
+  <si>
+    <t>15.1302.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">1 Exam Required </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Autodesk AutoCAD Certified User 
+Autodesk Fusion 360 Certified User Exam 
+Autodesk Inventor Certified User 
+Autodesk Revit Certified User 
+Certified Solid Works Associate 
+FAA ‐ Remote Pilot Certificate (Part 107)
+NOCTI - CAD Foundations 
+REC - Foundation Pre-Engineering Certification 
+REC - Foundation Robotics Certification 
+ArcGIS Desktop Entry Certification 
+Onshape Certified Associate Exam </t>
+    </r>
+  </si>
+  <si>
+    <t>Engineering TRACK Youth Apprenticeship</t>
+  </si>
+  <si>
+    <t>15.0000.99</t>
+  </si>
+  <si>
+    <t>Mechanical Engineering</t>
+  </si>
+  <si>
+    <t>14.3501.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">1 Exam Required </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Autodesk AutoCAD Certified User 
+Autodesk Fusion 360 Certified User Exam 
+Autodesk Inventor Certified User 
+Autodesk Revit Certified User 
+Certified Solid Works Associate 
+FAA ‐ Remote Pilot Certificate (Part 107)
+FCR‐O1 FANUC Certified Robot Operator‐1 
+MasterCAM Associate Level Certification 
+NOCTI - CAD Foundations 
+REC - Foundation Pre-Engineering Certification 
+REC - Foundation Robotics Certification 
+Onshape Certified Associate Exam</t>
+    </r>
+  </si>
+  <si>
+    <t>Engineering Hybrid</t>
+  </si>
+  <si>
+    <t>Computerized Manufacturing and Machining (CMM) Engineering</t>
+  </si>
+  <si>
+    <t>48.0510.00</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">2 Exams Required </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 REC - Foundation Pre-Engineering Certification 
 </t>
     </r>
     <r>
       <rPr>
@@ -5649,50 +3705,131 @@
       </rPr>
       <t xml:space="preserve">CHOOSE 1 of the following: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Autodesk AutoCAD Certified User 
 Autodesk Fusion 360 Certified User Exam 
 Autodesk Inventor Certified User 
 Certified Solid Works Associate 
 MasterCAM Associate Level Certification 
 MSSC - Certified Production Technician (CPT) 
 NIMS Machine Tool Certification 
 NOCTI - CAD Foundations </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+REC - Foundation Pre-Engineering Certification
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>OSHA 10
+OSHA 30</t>
+    </r>
+  </si>
+  <si>
+    <t>Construction Architectural Engineering</t>
+  </si>
+  <si>
+    <t>15.0101.02</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">2 Exams Required </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 REC - Foundation Pre-Engineering Certification 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
@@ -5709,50 +3846,80 @@
       <t xml:space="preserve"> 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>CHOOSE 1 of the following:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> 
 Autodesk AutoCAD Certified User 
 Autodesk Revit Certified User 
 NOCTI - CAD Foundations </t>
     </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+National Center for Construction Education Research (NCCER) - Core Curriculum
+National Center for Construction Education Research (NCCER) - Construction Carpentry Level 1
+REC - Foundation Pre-Engineering Certification</t>
+    </r>
+  </si>
+  <si>
+    <t>Design Engineering</t>
+  </si>
+  <si>
+    <t>15.1304.00</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>2 Exams Required</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 REC - Foundation Pre-Engineering Certification
 </t>
     </r>
     <r>
       <rPr>
@@ -5779,387 +3946,157 @@
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>CHOOSE 1 of the following:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Autodesk AutoCAD Certified User
 Autodesk Fusion 360 Certified User Exam
 Autodesk Inventor Certified User
 Autodesk Revit Certified User
 Certified Solid Works Associate
 NOCTI - CAD Foundations</t>
     </r>
   </si>
   <si>
-    <r>
-[...28 lines deleted...]
-        <color theme="1"/>
+    <t>Fabrication Engineering</t>
+  </si>
+  <si>
+    <t>14.1901.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+REC - Foundation Pre-Engineering Certification
+National Center for Construction Education Research (NCCER) – Core Curriculum
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>AND</t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
-[...297 lines deleted...]
-    </r>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>OSHA 10
+OSHA 30
+National Center for Construction Education Research (NCCER) - Sheet Metal Level 1</t>
+    </r>
+  </si>
+  <si>
+    <t>Industrial Maintenance/Electrical Engineering</t>
+  </si>
+  <si>
+    <t>14.4101.00</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>3 Exams Required</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 REC - Foundation Pre-Engineering Certification
 National Center for Construction Education Research (NCCER) – Core Curriculum
 </t>
     </r>
     <r>
@@ -6194,468 +4131,3694 @@
       <t>CHOOSE 1 of the following:</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>National Center for Construction Education Research (NCCER) - Electrical Level 1
 National Center for Construction Education Research (NCCER) - Industrial Maintenance Electrical and Instrumentation Technician Level 1
 National Center for Construction Education Research (NCCER) - Industrial Maintenance Mechanic Level 1
 NIMS - Industrial Maintenance</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+REC - Foundation Pre-Engineering Certification
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CHOOSE 1 of the following:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>OSHA 10
+OSHA 30
+Advanced Manufacturing Technical Education Collaborative (AMTEC)
+FCR-O1 FANUC Certified Robot Operator-1
+MSSC - Certified Production Technician (CPT)
+NIMS - Industrial Maintenance</t>
+    </r>
+  </si>
+  <si>
+    <t>Structural Engineering</t>
+  </si>
+  <si>
+    <t>14.0803.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+REC - Foundation Pre-Engineering Certification
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CHOOSE 1 of the following:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>OSHA 10
+OSHA 30</t>
+    </r>
+  </si>
+  <si>
+    <t>Welding Engineering</t>
+  </si>
+  <si>
+    <t>15.0614.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+REC - Foundation Pre-Engineering Certification
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CHOOSE 1 of the following:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>OSHA 10
+OSHA 30
+AWS Sense Certification (Level 1)
+KY Department of Transportation 3-G</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>National Center for Construction Education Research (NCCER) – Core Curriculum
+National Center for Construction Education Research (NCCER) – Welding Level 1</t>
+    </r>
+  </si>
+  <si>
+    <t>Wood Manufacturing Engineering</t>
+  </si>
+  <si>
+    <t>03.0509.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+REC - Foundation Pre-Engineering Certification
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+OSHA 10
+OSHA 30
+WCA Woodwork Career Alliance (Green Credential)</t>
+    </r>
+  </si>
+  <si>
+    <t>Engineering Technology / Energy</t>
+  </si>
+  <si>
+    <t>Natural Gas Pipeline</t>
+  </si>
+  <si>
+    <t>15.0903.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+National Center for Construction Education Research (NCCER) - Core Curriculum
+National Center for Construction Education Research (NCCER) -  Pipeline Certification</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+NGT - CM11 Certification 
+NGT - CM7 Certification</t>
+    </r>
+  </si>
+  <si>
+    <t>Engineering Technology/Energy</t>
+  </si>
+  <si>
+    <t>Energy Management</t>
+  </si>
+  <si>
+    <t>15.0503.02</t>
+  </si>
+  <si>
+    <t>Energy Industry Fundamentals Certificate</t>
+  </si>
+  <si>
+    <t>Sustainability and Energy Application Technician</t>
+  </si>
+  <si>
+    <t>15.0503.01</t>
+  </si>
+  <si>
+    <t>Family and Consumer Sciences</t>
+  </si>
+  <si>
+    <t>Consumer and Family Services</t>
+  </si>
+  <si>
+    <t>19.0403.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">1 Exam required
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AAFCS Pre-PAC Family and Community Services
+AAFCS Pre-PAC Personal and Family Finance</t>
+    </r>
+  </si>
+  <si>
+    <t>Consumer and Family Services TRACK Youth Apprenticeship</t>
+  </si>
+  <si>
+    <t>19.0403.99</t>
+  </si>
+  <si>
+    <t>Culinary &amp; Food Services</t>
+  </si>
+  <si>
+    <t>12.0500.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">1 Exam Required
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AAFCS Pre-PAC Culinary Arts
+ProStart Certificate of Achievement
+ServSafe Food Manager</t>
+    </r>
+  </si>
+  <si>
+    <t>Culinary &amp; Food Services TRACK Youth Apprenticeship</t>
+  </si>
+  <si>
+    <t>12.0500.99</t>
+  </si>
+  <si>
+    <t>Early Childhood Education</t>
+  </si>
+  <si>
+    <t>13.1210.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3 Certificates Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Commonwealth Child Care Credential - Certificate of Eligibility
+KY Early Care and Education Orientation
+Pediatric Abusive Head Trauma</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">1 Exam Required
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AAFCS Pre-PAC Early Childhood Education
+Child Development Associate</t>
+    </r>
+  </si>
+  <si>
+    <t>Early Childhood Education TRACK Youth Apprenticeship</t>
+  </si>
+  <si>
+    <t>13.1210.99</t>
+  </si>
+  <si>
+    <t>Fashion and Interior Design</t>
+  </si>
+  <si>
+    <t>50.0407.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">1 Exam required
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AAFCS Pre-PAC Fashion, Textiles, Apparel
+AAFCS Pre-PAC Interior Design Fundamentals</t>
+    </r>
+  </si>
+  <si>
+    <t>Food Science &amp; Dietetics</t>
+  </si>
+  <si>
+    <t>51.3199.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">1 Exam required
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AAFCS Pre-PAC Food Science Fundamentals
+AAFCS Pre-PAC Nutrition, Food and Wellness
+ServSafe Food Manager</t>
+    </r>
+  </si>
+  <si>
+    <t>Fundamentals of Teaching</t>
+  </si>
+  <si>
+    <t>13.1308.00</t>
+  </si>
+  <si>
+    <t>Flight and Aviation</t>
+  </si>
+  <si>
+    <t>Aircraft Maintenance Technician</t>
+  </si>
+  <si>
+    <t>47.0607.00</t>
+  </si>
+  <si>
+    <t>FAA - Airframe and Power Plant General Written Exam</t>
+  </si>
+  <si>
+    <t>Government</t>
+  </si>
+  <si>
+    <t>Air Force JROTC</t>
+  </si>
+  <si>
+    <t>28.0101.00</t>
+  </si>
+  <si>
+    <t>JROTC 3-Year Certificate of Training</t>
+  </si>
+  <si>
+    <t>Army JROTC</t>
+  </si>
+  <si>
+    <t>28.0301.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">1 Exam Required
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>JROTC 3-Year Certificate of Training
+NOCTI - JROTC Leadership and Employability Skills Credential</t>
+    </r>
+  </si>
+  <si>
+    <t>Marine JROTC</t>
+  </si>
+  <si>
+    <t>28.0401.02</t>
+  </si>
+  <si>
+    <t>Navy JROTC</t>
+  </si>
+  <si>
+    <t>28.0401.01</t>
+  </si>
+  <si>
+    <t>Health Science</t>
+  </si>
+  <si>
+    <t>Allied Health</t>
+  </si>
+  <si>
+    <t>51.0000.01</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+NOCTI - Healthcare Core
+AMCA - Physical Therapy Technician Certification (PTTC)</t>
+    </r>
+  </si>
+  <si>
+    <t>NOCTI - Healthcare Core</t>
+  </si>
+  <si>
+    <t>Clinical Medical Assisting</t>
+  </si>
+  <si>
+    <t>51.0801.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+AMCA - Clinical Medical Assistant Certification
+NHA - Clinical Medical Assistant Certification</t>
+    </r>
+  </si>
+  <si>
+    <t>Dental Assisting</t>
+  </si>
+  <si>
+    <t>51.0601.01</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+OSHA 10
+CPR
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+DANB Radiation Health and Safety
+University of Kentucky the Safe &amp; Effective Use of Radiation in Dental Practice  </t>
+    </r>
+  </si>
+  <si>
+    <t>EKG Technology/Technician</t>
+  </si>
+  <si>
+    <t>51.0902.01</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">1 Exam Required
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AMCA - EKG Technician Certification
+NHA - Certified EKG Technician (CET)</t>
+    </r>
+  </si>
+  <si>
+    <t>Emergency Medical Technician</t>
+  </si>
+  <si>
+    <t>51.0904.01</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+NREMT - Emergency Medical Technician - Basic (EMT)
+NREMT - Emergency Medical Responder (EMR)</t>
+    </r>
+  </si>
+  <si>
+    <t>Healthcare TRACK Youth Apprenticeship</t>
+  </si>
+  <si>
+    <t>51.9900.99</t>
+  </si>
+  <si>
+    <t>Medical Administrative Assisting</t>
+  </si>
+  <si>
+    <t>51.0710.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+AMCA - Medical Coder and Biller Certification
+AMCA - Medical Administrative Assistant Certification
+NHA - Billing and Coding Specialist (CBCS)
+NHA - Certified Medical Administrative Assistant (CMAA)</t>
+    </r>
+  </si>
+  <si>
+    <t>Patient Care Technician</t>
+  </si>
+  <si>
+    <t>51.1614.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">1 Exam Required
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AMCA - Patient Care Technician Certification
+NHA - Patient Care Technician/Assistant (CPCT/A)</t>
+    </r>
+  </si>
+  <si>
+    <t>Pharmacy Technician</t>
+  </si>
+  <si>
+    <t>51.0805.01</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+NHA - Certified Pharmacy Technician
+PTCB - Certified Pharmacy Technician</t>
+    </r>
+  </si>
+  <si>
+    <t>Phlebotomy Technician</t>
+  </si>
+  <si>
+    <t>51.1009.01</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">1 Exam Required
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AMCA - Phlebotomy Technician Certification
+NHA - Certified Phlebotomy Technician (CPT)</t>
+    </r>
+  </si>
+  <si>
+    <t>PLTW Biomedical Sciences</t>
+  </si>
+  <si>
+    <t>26.0102.00</t>
+  </si>
+  <si>
+    <t>NOCTI - Biotechnology (Online Portion Only)</t>
+  </si>
+  <si>
+    <t>Pre-Nursing</t>
+  </si>
+  <si>
+    <t>51.2699.01</t>
+  </si>
+  <si>
+    <t>KCTCS - State Registered Nursing Assistant (SRNA)/Medicaid Nurse Aide (MNA)</t>
+  </si>
+  <si>
+    <t>Veterinary Assistant</t>
+  </si>
+  <si>
+    <t>51.0808.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+NOCTI - Small Animal Science and Technology
+NAVTA - Veterinary Assisting Certification</t>
+    </r>
+  </si>
+  <si>
+    <t>Law, Public Safety, Corrections &amp; Security</t>
+  </si>
+  <si>
+    <t>Fire Science / Firefighting</t>
+  </si>
+  <si>
+    <t>43.0203.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <strike/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+FEMA certification series through NIMS (National Incident Management System) IS-100, IS-200, IS-700, and IS-800
+State-Approved Basic Life Support (BLS) Certificate  
+Stop the Bleed 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 1 of the Following:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Kentucky Fire Commission Apprentice I and/or II Certification
+Candidate Physical Ability Test (CPAT)
+Kentucky Fire Commission Basic 1 Certification (115 hours) 
+Kentucky Fire Commission Basic 2 Certification (300 hours) 
+NREMT - Emergency Medical Responder (EMR)
+NREMT - Emergency Medical Technician - Basic (EMT)</t>
+    </r>
+  </si>
+  <si>
+    <t>Law and Public Safety TRACK Youth Apprenticeship</t>
+  </si>
+  <si>
+    <t>43.9999.99</t>
+  </si>
+  <si>
+    <t>Law Enforcement Services</t>
+  </si>
+  <si>
+    <t>43.0107.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>4 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+FEMA certification series through NIMS (National Incident Management System) IS-100, IS-200, IS-700, and IS-800
+State-Approved Basic Life Support (BLS) Certificate  
+Stop the Bleed
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND
+CHOOSE 1 of the Following:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+National Law Enforcement Certification (NLEC: IADLEST Endorsed) 
+International Academies of Emergency Dispatchers (IAED) Emergency Telecommunicator Certification (ETC)
+NREMT - Emergency Medical Responder (EMR)
+N.E.C.I. 9-1-1: National Basic 9-1-1 Dispatch Certification
+National Certified Protection Officer Certification (CPO)</t>
+    </r>
+  </si>
+  <si>
+    <t>Pre-Law Studies</t>
+  </si>
+  <si>
+    <t>22.0001.00</t>
+  </si>
+  <si>
+    <t>National Association for Legal Support Professionals (NALS) Certified Legal Support Professional (LSP)</t>
+  </si>
+  <si>
+    <t>Manufacturing / CAD</t>
+  </si>
+  <si>
+    <t>Architectural Technology</t>
+  </si>
+  <si>
+    <t>15.1301.03</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Autodesk AutoCAD Certified User
+Autodesk Revit Certified User</t>
+    </r>
+  </si>
+  <si>
+    <t>Civil Designer</t>
+  </si>
+  <si>
+    <t>15.1301.01</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Autodesk 3ds Max
+Autodesk AutoCAD Certified User
+Autodesk Inventor Certified User
+Autodesk Revit Certified User
+Certified Solid Works Associate</t>
+    </r>
+  </si>
+  <si>
+    <t>Manufacturing TRACK Youth Apprenticeship</t>
+  </si>
+  <si>
+    <t>48.0500.99</t>
+  </si>
+  <si>
+    <t>Mechanical Designer</t>
+  </si>
+  <si>
+    <t>15.1301.02</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>1 Exam Required</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Autodesk AutoCAD Certified User
 Autodesk Fusion 360 Certified User Exam
 Autodesk Inventor Certified User
 Autodesk Revit Certified User
 Certified Solid Works Associate
 NOCTI - CAD Foundations</t>
     </r>
   </si>
   <si>
+    <t>Manufacturing / CMM</t>
+  </si>
+  <si>
+    <t>Computer Numerical Control (CNC) Operator</t>
+  </si>
+  <si>
+    <t>48.0503.04</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Autodesk Fusion 360 Certified User Exam
+Autodesk Inventor Certified User
+Certified Solid Works Associate
+MasterCAM Associate Level Certification
+MSSC - Certified Production Technician (CPT)
+NIMS Machine Tool Certification</t>
+    </r>
+  </si>
+  <si>
+    <t>Machinist Operator</t>
+  </si>
+  <si>
+    <t>48.0503.02</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Autodesk Fusion 360 Certified User Exam
+Autodesk Inventor Certified User
+Certified Solid Works Associate
+MasterCAM Associate Level Certification
+MSSC - Certified Production Technician (CPT)
+NIMS - Machine Tool Certification</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">2 Exams Required
+CHOOSE 1 of the following:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">OSHA 10
+OSHA 30
+HAAS Basic Mill Operator
+HAAS Basic Lathe Operator
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+AND
+CHOOSE 1 of the Following:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Autodesk Fusion 360 Certified User Exam
+Autodesk Inventor Certified User
+Certified Solid Works Associate
+MasterCAM Associate Level Certification
+MSSC - Certified Production Technician (CPT)
+NIMS Machine Tool Certification</t>
+    </r>
+  </si>
+  <si>
+    <t>Manufacturing / IMT</t>
+  </si>
+  <si>
+    <t>Electrical Technician</t>
+  </si>
+  <si>
+    <t>47.0303.02</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Advanced Manufacturing Technical Education Collaborative (AMTEC) – Emerging Technician: Electrical
+MSSC - Certified Production Technician (CPT)
+NIMS - Industrial Maintenance</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">2 Exams Required
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">FCR-O1 FANUC Certified Robot Operator-1
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>OSHA 10
+OSHA 30</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CHOOSE 1 of the following:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Advanced Manufacturing Technical Education Collaborative (AMTEC) – Emerging Technician: Electrical
+MSSC - Certified Production Technician (CPT)
+NIMS - Industrial Maintenance</t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>2 Exams Required</t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
-[...26 lines deleted...]
-      <t xml:space="preserve">
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>National Center for Construction Education Research (NCCER) - Core Curriculum</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">National Center for Construction Education Research (NCCER) – Industrial Maintenance Electrical and Instrumentation Technician Level 1
+National Center for Construction Education Research (NCCER) - Electrical Level 1
+National Center for Construction Education Research (NCCER) - Industrial Maintenance Mechanic Level 1 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">FCR-O1 FANUC Certified Robot Operator-1
+National Center for Construction Education Research (NCCER) – Core Curriculum
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>National Center for Construction Education Research (NCCER) – Electrical Level 1
+National Center for Construction Education Research (NCCER) - Industrial Maintenance Mechanic Level 1
+National Center for Construction Education Research (NCCER) – Industrial Maintenance Electrical and Instrumentation Technician Level 1</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Maintenance Machinist </t>
+  </si>
+  <si>
+    <t>47.0303.03</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Autodesk Fusion 360 Certified User Exam
+Certified Solid Works Associate
+MasterCAM Associate Level Certification
+MSSC - Certified Production Technician (CPT)
+NIMS - Machine Tool Certification
+NIMS - Industrial Maintenance</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+FCR-O1 FANUC Certified Robot Operator-1
+OSHA 10
+OSHA 30
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Autodesk Fusion 360 Certified User Exam
+Certified Solid Works Associate
+MasterCAM Associate Level Certification
+NIMS - Machine Tool Certification
+NIMS - Industrial Maintenance
+MSSC - Certified Production Technician (CPT)</t>
+    </r>
+  </si>
+  <si>
+    <t>Maintenance Mechanic</t>
+  </si>
+  <si>
+    <t>47.0303.01</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Advanced Manufacturing Technical Education Collaborative (AMTEC) – Emerging Technician: Maintenance Mechanic
+EPA 608 Universal Certification
+MSSC – Certified Production Technician (CPT)
+NIMS-Industrial Maintenance</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">2 Exams Required
+CHOOSE 1 of the following:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>FCR-O1 FANUC Certified Robot Operator-1
 OSHA 10
 OSHA 30</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CHOOSE 1 of the following:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Advanced Manufacturing Technical Education Collaborative (AMTEC) – Emerging Technician: Maintenance Mechanic
+EPA 608 Universal Certification
+MSSC - Certified Production Technician (CPT)
+NIMS - Industrial Maintenance</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+National Center for Construction Education Research (NCCER) – Core Curriculum
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CHOOSE 1 of the following:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>National Center for Construction Education Research (NCCER) - Electrical Level 1
+National Center for Construction Education Research (NCCER) - HVAC Level 1
+National Center for Construction Education Research (NCCER) - Industrial Maintenance Electrical and Instrumentation Technician Level 1
+National Center for Construction Education Research (NCCER) - Industrial Maintenance Mechanic Level 1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+FCR-01 FANUC Certified Robot Operator-1
+National Center for Construction Education Research (NCCER) – Core Curriculum</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CHOOSE 1 of the following:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">National Center for Construction Education Research (NCCER) - Electrical Level 1
+National Center for Construction Education Research (NCCER) - HVAC Level 1
+National Center for Construction Education Research (NCCER) - Industrial Maintenance Mechanic Level 1
+National Center for Construction Education Research (NCCER) - Industrial Maintenance Electrical and Instrumentation Technician Level 1 </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">TRACK Youth Apprenticeship Certification </t>
+  </si>
+  <si>
+    <t>Welding Maintenance Technician</t>
+  </si>
+  <si>
+    <t>47.0303.06</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+AWS Sense Certification (Level 1)
+KY Department of Transportation 3-G
+MSSC - Certified Production Technician (CPT)
+NIMS - Industrial Maintenance</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">2 Exams Required
+CHOOSE 1 of the following:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">FCR-O1 FANUC Certified Robot Operator-1
+OSHA 10
+OSHA 30
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AWS Sense Certification (Level 1)
+KY Department of Transportation 3-G
+MSSC - Certified Production Technician (CPT)
+NIMS - Industrial Maintenance</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+National Center for Construction Education Research (NCCER) – Core Curriculum
+National Center for Construction Education Research (NCCER) – Welding Level 1</t>
+    </r>
+  </si>
+  <si>
+    <t>Manufacturing / Metal Fabrication</t>
+  </si>
+  <si>
+    <t>Metal Fabrication TRACK Pre-Apprenticeship</t>
+  </si>
+  <si>
+    <t>48.0506.99</t>
+  </si>
+  <si>
+    <t>Sheet Metal Technician</t>
+  </si>
+  <si>
+    <t>48.0506.01</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">2 Exams Required   </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">        </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                          National Center for Construction Education Research (NCCER) - Core Curriculum
+National Center for Construction Education Research (NCCER) - Sheet Metal Level 1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">3 Exam Required
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+OSHA 10
+OSHA 30
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+AND</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                               National Center for Construction Education Research (NCCER) - Core Curriculum
+National Center for Construction Education Research (NCCER) - Sheet Metal Level 1</t>
+    </r>
+  </si>
+  <si>
+    <t>Manufacturing / Technology Education</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Electronics Technology </t>
+  </si>
+  <si>
+    <t>47.0105.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">2 Exams Required    </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                               National Center for Construction Education Research (NCCER) - Core Curriculum
+National Center for Construction Education Research (NCCER) - Electronics Systems Technician</t>
+    </r>
+  </si>
+  <si>
+    <t>Manufacturing / Welding</t>
+  </si>
+  <si>
+    <t>Welder - Entry Level</t>
+  </si>
+  <si>
+    <t>48.0508.01</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">AWS Sense Certification (Level 1)
+KY Department of Transportation 3-G
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2 Exam Required
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+OSHA 10
+OSHA 30
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">AND
+Choose 1 of the following:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">AWS Sense Certification (Level 1)
+KY Department of Transportation 3-G
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2 Exam Required
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+OSHA 10
+OSHA 30
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">AND
+Choose 1 of the following:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>National Center for Construction Education Research (NCCER) – Core Curriculum
+National Center for Construction Education Research (NCCER) – Welding Level 1</t>
+    </r>
+  </si>
+  <si>
+    <t>Welding TRACK Pre-Apprenticeship</t>
+  </si>
+  <si>
+    <t>48.0508.99</t>
+  </si>
+  <si>
+    <t>Manufacturing / Wood Manufacturing</t>
+  </si>
+  <si>
+    <t>Wood Manufacturing</t>
+  </si>
+  <si>
+    <t>48.0703.02</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+MSSC - Certified Production Technician (CPT)
+WCA Woodwork Career Alliance (Green Credential)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required
+CHOOSE 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+OSHA 10
+OSHA 30
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+AND
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>WCA Woodwork Career Alliance (Green Credential)</t>
+    </r>
+  </si>
+  <si>
+    <t>Media Arts</t>
+  </si>
+  <si>
+    <t>Cinematography and Video Production</t>
+  </si>
+  <si>
+    <t>09.0701.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">2 Exams Required        </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">                                                                                     
+Adobe Certified Professional: After Effects
+Adobe Certified Professional: Photoshop                                                        
+Adobe Certified Professional: Premiere Pro
+FAA Remote Pilot Certificate (Part 107)</t>
+    </r>
+  </si>
+  <si>
+    <t>Graphic Design</t>
+  </si>
+  <si>
+    <t>50.0401.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Adobe Certified Professional: InDesign
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Adobe Certified Professional: Illustrator
+Adobe Certified Professional: Photoshop
+FAA Remote Pilot Certificate (Part 107)</t>
+    </r>
+  </si>
+  <si>
+    <t>Interactive Media</t>
+  </si>
+  <si>
+    <t>10.0304.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">1 Exam Required
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Unity Certified Associate: Artist
+Unity Certified Associate: Game Developer
+Unity Certified Associate: Programmer
+Unity Certified Professional: Artist
+Autodesk 3ds Max
+Autodesk Maya</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">10.0304.00    </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">2 Exams Required  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">        </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">                                                                                   
+Adobe Certified Professional: After Effects
+Adobe Certified Professional: Animate
+Adobe Certified Professional: Illustrator
+Adobe Certified Professional: Photoshop
+Skills USA Career Essentials Assessments: 3D Visualization and Animation
+Unity Certified User: Artist
+Unity Certified User: Programmer
+FAA Remote Pilot Certificate (Part 107)</t>
+    </r>
+  </si>
+  <si>
+    <t>Transportation</t>
+  </si>
+  <si>
+    <t>Diesel Front End Mech/Special Problems Option</t>
+  </si>
+  <si>
+    <t>47.0605.06</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+ASE Student Certification - Diesel Electrical Electronic Systems
+ASE Student Certification - Diesel Suspension and Steering</t>
+    </r>
+  </si>
+  <si>
+    <t>Only available until June 2026</t>
+  </si>
+  <si>
+    <t>Transportation / Automotive Education</t>
+  </si>
+  <si>
+    <t>Automobile Service Technician</t>
+  </si>
+  <si>
+    <t>47.0604.02</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+ASE Student Certification - Automotive Maintenance and Light Repair (MLR)
+ASE Student Certification - Automobile Service Technology (AST)</t>
+    </r>
+  </si>
+  <si>
+    <t>Automotive Maintenance and Light Repair Technician</t>
+  </si>
+  <si>
+    <t>47.0604.01</t>
+  </si>
+  <si>
+    <t>ASE Student Certification - Automotive Maintenance and Light Repair (MLR)</t>
+  </si>
+  <si>
+    <t>Automotive Technology TRACK Youth Apprenticeship</t>
+  </si>
+  <si>
+    <t>47.0600.99</t>
+  </si>
+  <si>
+    <t>Transportation / Collision Repair Technology</t>
+  </si>
+  <si>
+    <t>Entry Level Collision Repair Painter</t>
+  </si>
+  <si>
+    <t>47.0603.01</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+ASE Student Certification - Painting and Refinishing
+I-CAR Refinish Exam Pro Level One</t>
+    </r>
+  </si>
+  <si>
+    <t>Entry Level Non-Structural Damage and Repair Technician</t>
+  </si>
+  <si>
+    <t>47.0603.03</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+ASE Student Certification - Non-structural Analysis and Damage Repair
+I-CAR Non-Structural Exam Pro-Level One</t>
+    </r>
+  </si>
+  <si>
+    <t>Transportation / Diesel/Medium-Heavy Truck Technology</t>
+  </si>
+  <si>
+    <t>Diesel Medium Heavy Truck Inspection, Maintenance, and Minor Repair Technician</t>
+  </si>
+  <si>
+    <t>47.0605.07</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+ASE Entry Level/Student Certification - Inspection Maintenance and Minor Repair
+CDL Prep/Commercial Learner's Permit</t>
+    </r>
+  </si>
+  <si>
+    <t>Diesel Medium/Heavy Truck Service Technology Technician (TST)</t>
+  </si>
+  <si>
+    <t>47.0605.08</t>
+  </si>
+  <si>
+    <t>Transportation / Flight and Aviation</t>
+  </si>
+  <si>
+    <t>Flight and Aeronautics</t>
+  </si>
+  <si>
+    <t>49.0102.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">1 Exam Required
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>FAA - Private Pilot Written Exam
+FAA - Recreational Pilot Written Exam</t>
+    </r>
+  </si>
+  <si>
+    <t>FAA ‐ Remote Pilot Certificate (Part 107)</t>
+  </si>
+  <si>
+    <t>Transportation Education</t>
+  </si>
+  <si>
+    <t>Diesel Engine/Electrician Technician/Preventative Maintenance</t>
+  </si>
+  <si>
+    <t>47.0605.05</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+ASE Student Certification - Diesel Engine
+ASE Student Certification - Diesel Electrical Electronic Systems</t>
+    </r>
+  </si>
+  <si>
+    <t>Entry Level Mechanical and Electrical Repair Technican</t>
+  </si>
+  <si>
+    <t>47.0603.04</t>
+  </si>
+  <si>
+    <t>ASE Student Certification - Mechanical and Electrical</t>
+  </si>
+  <si>
+    <t>Entry Level Structural Analysis and Damage Repair Technician</t>
+  </si>
+  <si>
+    <t>47.0603.02</t>
+  </si>
+  <si>
+    <t>ASE Student Certification - Structural Analysis and Damage Repair</t>
+  </si>
+  <si>
+    <t>Master Automobile Service Technician</t>
+  </si>
+  <si>
+    <t>47.0604.03</t>
+  </si>
+  <si>
+    <t>ASE Student Certification - Automobile Service Technology (AST)</t>
+  </si>
+  <si>
+    <t>Small Engine and Marine Technology</t>
+  </si>
+  <si>
+    <t>47.0606.03</t>
+  </si>
+  <si>
+    <t>Equipment and Engine Training Council (EETC) Certification</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">1 Exam Required
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Assessment of Skills and Knowledge for Business (ASK) - Fundamental Marketing Concepts
+Certified Hospitality and Tourism Management Professional (CHTMP)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+ASE Student Certification - Automotive Maintenance and Light Repair (MLR)
+REC - Foundation Pre-Engineering Certification</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
+      <sz val="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
       <sz val="16"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="20"/>
-[...5 lines deleted...]
-      <b/>
       <sz val="18"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <i/>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <sz val="16"/>
+      <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <i/>
+      <b/>
+      <strike/>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
       <sz val="11"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...51 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="2">
+  <dxfs count="5">
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="2" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
-        <patternFill patternType="solid">
-[...1 lines deleted...]
-          <bgColor rgb="FF000000"/>
+        <patternFill>
+          <bgColor theme="0" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="2" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6914,4691 +8077,4048 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{11D9FB1C-8C2F-4787-8380-5CA32B189C34}">
-  <dimension ref="A1:F261"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6D4A689-223B-4DA4-B1E8-790F6F33354E}">
+  <dimension ref="A1:F226"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A8" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D20" sqref="D20"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.77734375" style="7" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="11" style="11" customWidth="1"/>
+    <col min="1" max="1" width="15.77734375" style="19" customWidth="1"/>
+    <col min="2" max="2" width="26.88671875" style="19" customWidth="1"/>
+    <col min="3" max="3" width="11.21875" style="43" customWidth="1"/>
+    <col min="4" max="4" width="119.109375" style="19" customWidth="1"/>
+    <col min="5" max="5" width="11.21875" style="43" customWidth="1"/>
+    <col min="6" max="6" width="11" style="5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="F1" s="11"/>
+    <row r="1" spans="1:6" s="1" customFormat="1" ht="25.8" x14ac:dyDescent="0.3">
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="E1" s="4"/>
+      <c r="F1" s="5"/>
     </row>
     <row r="2" spans="1:6" ht="21" x14ac:dyDescent="0.4">
       <c r="A2" s="1"/>
-      <c r="B2" s="26"/>
-[...2 lines deleted...]
-      <c r="E2" s="3"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="7"/>
     </row>
     <row r="3" spans="1:6" ht="23.4" x14ac:dyDescent="0.4">
       <c r="A3" s="1"/>
-      <c r="B3" s="26"/>
-[...4 lines deleted...]
-      <c r="E3" s="3"/>
+      <c r="B3" s="6"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E3" s="7"/>
     </row>
     <row r="4" spans="1:6" ht="21" x14ac:dyDescent="0.4">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="7"/>
+    </row>
+    <row r="5" spans="1:6" ht="244.8" x14ac:dyDescent="0.4">
+      <c r="A5" s="13">
         <v>1</v>
       </c>
-      <c r="B4" s="39" t="s">
-[...17 lines deleted...]
-      <c r="C5" s="8">
+      <c r="B5" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="14">
         <v>45917</v>
       </c>
-      <c r="D5" s="29" t="s">
-[...9 lines deleted...]
-      <c r="E6" s="3"/>
+      <c r="D5" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5" s="7"/>
+    </row>
+    <row r="6" spans="1:6" ht="244.8" x14ac:dyDescent="0.4">
+      <c r="A6" s="16">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="14">
+        <v>46172</v>
+      </c>
+      <c r="D6" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="7"/>
     </row>
     <row r="7" spans="1:6" ht="21" x14ac:dyDescent="0.4">
-      <c r="A7" s="39"/>
-[...11 lines deleted...]
-      <c r="E8" s="3"/>
+      <c r="A7" s="10"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="17"/>
+      <c r="E7" s="7"/>
+    </row>
+    <row r="8" spans="1:6" ht="23.4" x14ac:dyDescent="0.45">
+      <c r="B8" s="20"/>
+      <c r="C8" s="21"/>
+      <c r="D8" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="7"/>
     </row>
     <row r="9" spans="1:6" ht="21" x14ac:dyDescent="0.4">
       <c r="A9" s="1" t="s">
-        <v>6</v>
-[...4 lines deleted...]
-      <c r="E9" s="3"/>
+        <v>10</v>
+      </c>
+      <c r="B9" s="6"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="7"/>
     </row>
     <row r="10" spans="1:6" ht="21" x14ac:dyDescent="0.4">
       <c r="A10" s="1" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="E10" s="3"/>
+        <v>11</v>
+      </c>
+      <c r="B10" s="6"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="7"/>
     </row>
     <row r="11" spans="1:6" ht="21" x14ac:dyDescent="0.4">
       <c r="A11" s="1" t="s">
-        <v>8</v>
-[...4 lines deleted...]
-      <c r="E11" s="3"/>
+        <v>12</v>
+      </c>
+      <c r="B11" s="6"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="7"/>
     </row>
     <row r="12" spans="1:6" ht="21" x14ac:dyDescent="0.4">
       <c r="A12" s="1" t="s">
-        <v>9</v>
-[...4 lines deleted...]
-      <c r="E12" s="3"/>
+        <v>13</v>
+      </c>
+      <c r="B12" s="6"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="7"/>
     </row>
     <row r="13" spans="1:6" ht="21" x14ac:dyDescent="0.4">
       <c r="A13" s="1" t="s">
-        <v>10</v>
-[...4 lines deleted...]
-      <c r="E13" s="3"/>
+        <v>14</v>
+      </c>
+      <c r="B13" s="6"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="6"/>
+      <c r="E13" s="7"/>
     </row>
     <row r="14" spans="1:6" ht="21" x14ac:dyDescent="0.4">
       <c r="A14" s="1" t="s">
-        <v>11</v>
-[...4 lines deleted...]
-      <c r="E14" s="3"/>
+        <v>15</v>
+      </c>
+      <c r="B14" s="6"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="6"/>
+      <c r="E14" s="7"/>
     </row>
     <row r="15" spans="1:6" ht="21" x14ac:dyDescent="0.4">
       <c r="A15" s="1" t="s">
-        <v>12</v>
-[...4 lines deleted...]
-      <c r="E15" s="3"/>
+        <v>16</v>
+      </c>
+      <c r="B15" s="6"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="7"/>
     </row>
     <row r="16" spans="1:6" ht="21" x14ac:dyDescent="0.4">
       <c r="A16" s="1" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="E16" s="3"/>
+        <v>17</v>
+      </c>
+      <c r="B16" s="6"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="7"/>
     </row>
     <row r="17" spans="1:6" ht="21" x14ac:dyDescent="0.4">
       <c r="A17" s="1"/>
-      <c r="B17" s="26"/>
-[...2 lines deleted...]
-      <c r="E17" s="3"/>
+      <c r="B17" s="6"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="6"/>
+      <c r="E17" s="7"/>
     </row>
     <row r="18" spans="1:6" ht="21" x14ac:dyDescent="0.4">
-      <c r="A18" s="40" t="s">
-[...6 lines deleted...]
-      <c r="F18" s="13"/>
+      <c r="A18" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="25"/>
+      <c r="C18" s="26"/>
+      <c r="D18" s="25"/>
+      <c r="E18" s="26"/>
+      <c r="F18" s="27"/>
     </row>
     <row r="19" spans="1:6" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A19" s="14" t="s">
+      <c r="A19" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="29" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A20" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="E20" s="31"/>
+      <c r="F20" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A21" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="D21" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E21" s="31"/>
+      <c r="F21" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="73.2" x14ac:dyDescent="0.3">
+      <c r="A22" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="C22" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="E22" s="31"/>
+      <c r="F22" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+      <c r="A23" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B23" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="C23" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="E23" s="31"/>
+      <c r="F23" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="33" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A24" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="C24" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="D24" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="E24" s="31"/>
+      <c r="F24" s="32"/>
+    </row>
+    <row r="25" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A25" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B25" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="C25" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="D25" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="E25" s="31"/>
+      <c r="F25" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="58.8" x14ac:dyDescent="0.3">
+      <c r="A26" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="C26" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D26" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="E26" s="31"/>
+      <c r="F26" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="33" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="B27" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="C27" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D27" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="E27" s="30"/>
+      <c r="F27" s="34"/>
+    </row>
+    <row r="28" spans="1:6" ht="118.8" x14ac:dyDescent="0.3">
+      <c r="A28" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B28" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="C28" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="D28" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="E28" s="31"/>
+      <c r="F28" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="162" x14ac:dyDescent="0.3">
+      <c r="A29" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B29" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="D29" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="E29" s="31"/>
+      <c r="F29" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A30" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B30" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="C30" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="D30" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="E30" s="31"/>
+      <c r="F30" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="118.8" x14ac:dyDescent="0.3">
+      <c r="A31" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="C31" s="30" t="s">
+        <v>55</v>
+      </c>
+      <c r="D31" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="E31" s="31"/>
+      <c r="F31" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="190.8" x14ac:dyDescent="0.3">
+      <c r="A32" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="C32" s="30" t="s">
+        <v>55</v>
+      </c>
+      <c r="D32" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="E32" s="31"/>
+      <c r="F32" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="162" x14ac:dyDescent="0.3">
+      <c r="A33" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="C33" s="30" t="s">
+        <v>55</v>
+      </c>
+      <c r="D33" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="E33" s="31"/>
+      <c r="F33" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A34" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="C34" s="30" t="s">
+        <v>55</v>
+      </c>
+      <c r="D34" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="E34" s="31"/>
+      <c r="F34" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A35" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="C35" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="D35" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E35" s="31"/>
+      <c r="F35" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A36" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B36" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="C36" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="D36" s="35" t="s">
+        <v>64</v>
+      </c>
+      <c r="E36" s="31"/>
+      <c r="F36" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="190.8" x14ac:dyDescent="0.3">
+      <c r="A37" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B37" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="C37" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="D37" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="E37" s="31"/>
+      <c r="F37" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="158.4" x14ac:dyDescent="0.3">
+      <c r="A38" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="B38" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="C38" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="D38" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="E38" s="31"/>
+      <c r="F38" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A39" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B39" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="C39" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="D39" s="30" t="s">
+        <v>67</v>
+      </c>
+      <c r="E39" s="31"/>
+      <c r="F39" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A40" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B40" s="30" t="s">
+        <v>68</v>
+      </c>
+      <c r="C40" s="30" t="s">
+        <v>69</v>
+      </c>
+      <c r="D40" s="30" t="s">
+        <v>70</v>
+      </c>
+      <c r="E40" s="31"/>
+      <c r="F40" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="72" x14ac:dyDescent="0.3">
+      <c r="A41" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="C41" s="30" t="s">
+        <v>72</v>
+      </c>
+      <c r="D41" s="30" t="s">
+        <v>73</v>
+      </c>
+      <c r="E41" s="31"/>
+      <c r="F41" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A42" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B42" s="30" t="s">
+        <v>74</v>
+      </c>
+      <c r="C42" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="D42" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="E42" s="31"/>
+      <c r="F42" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+      <c r="A43" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B43" s="30" t="s">
+        <v>77</v>
+      </c>
+      <c r="C43" s="30" t="s">
+        <v>78</v>
+      </c>
+      <c r="D43" s="30" t="s">
+        <v>79</v>
+      </c>
+      <c r="E43" s="31"/>
+      <c r="F43" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="73.2" x14ac:dyDescent="0.3">
+      <c r="A44" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B44" s="30" t="s">
+        <v>77</v>
+      </c>
+      <c r="C44" s="30" t="s">
+        <v>78</v>
+      </c>
+      <c r="D44" s="30" t="s">
+        <v>80</v>
+      </c>
+      <c r="E44" s="31"/>
+      <c r="F44" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A45" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B45" s="30" t="s">
+        <v>77</v>
+      </c>
+      <c r="C45" s="30" t="s">
+        <v>78</v>
+      </c>
+      <c r="D45" s="30" t="s">
+        <v>67</v>
+      </c>
+      <c r="E45" s="31"/>
+      <c r="F45" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A46" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B46" s="30" t="s">
+        <v>81</v>
+      </c>
+      <c r="C46" s="30" t="s">
+        <v>82</v>
+      </c>
+      <c r="D46" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E46" s="31"/>
+      <c r="F46" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+      <c r="A47" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B47" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="C47" s="30" t="s">
+        <v>84</v>
+      </c>
+      <c r="D47" s="30" t="s">
+        <v>79</v>
+      </c>
+      <c r="E47" s="31"/>
+      <c r="F47" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="73.2" x14ac:dyDescent="0.3">
+      <c r="A48" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B48" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="C48" s="30" t="s">
+        <v>84</v>
+      </c>
+      <c r="D48" s="30" t="s">
+        <v>80</v>
+      </c>
+      <c r="E48" s="31"/>
+      <c r="F48" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A49" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B49" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="C49" s="30" t="s">
+        <v>84</v>
+      </c>
+      <c r="D49" s="30" t="s">
+        <v>67</v>
+      </c>
+      <c r="E49" s="31"/>
+      <c r="F49" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+      <c r="A50" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B50" s="30" t="s">
+        <v>85</v>
+      </c>
+      <c r="C50" s="30" t="s">
+        <v>86</v>
+      </c>
+      <c r="D50" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="E50" s="31"/>
+      <c r="F50" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A51" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B51" s="30" t="s">
+        <v>85</v>
+      </c>
+      <c r="C51" s="30" t="s">
+        <v>86</v>
+      </c>
+      <c r="D51" s="30" t="s">
+        <v>88</v>
+      </c>
+      <c r="E51" s="31"/>
+      <c r="F51" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A52" s="30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B52" s="30" t="s">
+        <v>90</v>
+      </c>
+      <c r="C52" s="30" t="s">
+        <v>91</v>
+      </c>
+      <c r="D52" s="30" t="s">
+        <v>480</v>
+      </c>
+      <c r="E52" s="31"/>
+      <c r="F52" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A53" s="30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B53" s="30" t="s">
+        <v>90</v>
+      </c>
+      <c r="C53" s="30" t="s">
+        <v>91</v>
+      </c>
+      <c r="D53" s="30" t="s">
+        <v>92</v>
+      </c>
+      <c r="E53" s="31"/>
+      <c r="F53" s="32"/>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A54" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B54" s="30" t="s">
+        <v>94</v>
+      </c>
+      <c r="C54" s="30" t="s">
+        <v>95</v>
+      </c>
+      <c r="D54" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="E54" s="31"/>
+      <c r="F54" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="130.80000000000001" x14ac:dyDescent="0.3">
+      <c r="A55" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B55" s="30" t="s">
+        <v>97</v>
+      </c>
+      <c r="C55" s="30" t="s">
+        <v>98</v>
+      </c>
+      <c r="D55" s="30" t="s">
+        <v>99</v>
+      </c>
+      <c r="E55" s="31"/>
+      <c r="F55" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="264" x14ac:dyDescent="0.3">
+      <c r="A56" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B56" s="30" t="s">
+        <v>97</v>
+      </c>
+      <c r="C56" s="30" t="s">
+        <v>98</v>
+      </c>
+      <c r="D56" s="30" t="s">
+        <v>100</v>
+      </c>
+      <c r="E56" s="31"/>
+      <c r="F56" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A57" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B57" s="30" t="s">
+        <v>97</v>
+      </c>
+      <c r="C57" s="30" t="s">
+        <v>98</v>
+      </c>
+      <c r="D57" s="30" t="s">
+        <v>101</v>
+      </c>
+      <c r="E57" s="31"/>
+      <c r="F57" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" s="33" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A58" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B58" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="C58" s="30" t="s">
+        <v>103</v>
+      </c>
+      <c r="D58" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E58" s="31"/>
+      <c r="F58" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A59" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B59" s="30" t="s">
+        <v>104</v>
+      </c>
+      <c r="C59" s="30" t="s">
+        <v>105</v>
+      </c>
+      <c r="D59" s="30" t="s">
+        <v>106</v>
+      </c>
+      <c r="E59" s="31"/>
+      <c r="F59" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="73.2" x14ac:dyDescent="0.3">
+      <c r="A60" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B60" s="30" t="s">
+        <v>104</v>
+      </c>
+      <c r="C60" s="30" t="s">
+        <v>105</v>
+      </c>
+      <c r="D60" s="30" t="s">
+        <v>107</v>
+      </c>
+      <c r="E60" s="31"/>
+      <c r="F60" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="206.4" x14ac:dyDescent="0.3">
+      <c r="A61" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B61" s="30" t="s">
+        <v>104</v>
+      </c>
+      <c r="C61" s="30" t="s">
+        <v>105</v>
+      </c>
+      <c r="D61" s="37" t="s">
+        <v>108</v>
+      </c>
+      <c r="E61" s="31"/>
+      <c r="F61" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A62" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B62" s="30" t="s">
+        <v>109</v>
+      </c>
+      <c r="C62" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="D62" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="E62" s="31"/>
+      <c r="F62" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+      <c r="A63" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B63" s="30" t="s">
+        <v>109</v>
+      </c>
+      <c r="C63" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="D63" s="37" t="s">
+        <v>112</v>
+      </c>
+      <c r="E63" s="31"/>
+      <c r="F63" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="164.4" x14ac:dyDescent="0.3">
+      <c r="A64" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B64" s="30" t="s">
+        <v>109</v>
+      </c>
+      <c r="C64" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="D64" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="E64" s="31"/>
+      <c r="F64" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="202.8" x14ac:dyDescent="0.3">
+      <c r="A65" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B65" s="30" t="s">
+        <v>114</v>
+      </c>
+      <c r="C65" s="30" t="s">
+        <v>115</v>
+      </c>
+      <c r="D65" s="30" t="s">
+        <v>116</v>
+      </c>
+      <c r="E65" s="31"/>
+      <c r="F65" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="307.2" x14ac:dyDescent="0.3">
+      <c r="A66" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B66" s="30" t="s">
+        <v>114</v>
+      </c>
+      <c r="C66" s="30" t="s">
+        <v>115</v>
+      </c>
+      <c r="D66" s="30" t="s">
+        <v>117</v>
+      </c>
+      <c r="E66" s="31"/>
+      <c r="F66" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A67" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B67" s="30" t="s">
+        <v>114</v>
+      </c>
+      <c r="C67" s="30" t="s">
+        <v>115</v>
+      </c>
+      <c r="D67" s="30" t="s">
+        <v>118</v>
+      </c>
+      <c r="E67" s="31"/>
+      <c r="F67" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" s="33" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A68" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B68" s="30" t="s">
+        <v>114</v>
+      </c>
+      <c r="C68" s="30" t="s">
+        <v>115</v>
+      </c>
+      <c r="D68" s="30" t="s">
+        <v>119</v>
+      </c>
+      <c r="E68" s="31"/>
+      <c r="F68" s="32"/>
+    </row>
+    <row r="69" spans="1:6" ht="235.2" x14ac:dyDescent="0.3">
+      <c r="A69" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B69" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="C69" s="30" t="s">
+        <v>121</v>
+      </c>
+      <c r="D69" s="30" t="s">
+        <v>122</v>
+      </c>
+      <c r="E69" s="31"/>
+      <c r="F69" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="130.80000000000001" x14ac:dyDescent="0.3">
+      <c r="A70" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B70" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="C70" s="30" t="s">
+        <v>121</v>
+      </c>
+      <c r="D70" s="30" t="s">
+        <v>123</v>
+      </c>
+      <c r="E70" s="31"/>
+      <c r="F70" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A71" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B71" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="C71" s="30" t="s">
+        <v>121</v>
+      </c>
+      <c r="D71" s="30" t="s">
+        <v>124</v>
+      </c>
+      <c r="E71" s="31"/>
+      <c r="F71" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A72" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B72" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="C72" s="30" t="s">
+        <v>126</v>
+      </c>
+      <c r="D72" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="E72" s="31"/>
+      <c r="F72" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="102" x14ac:dyDescent="0.3">
+      <c r="A73" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B73" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="C73" s="30" t="s">
+        <v>126</v>
+      </c>
+      <c r="D73" s="30" t="s">
+        <v>128</v>
+      </c>
+      <c r="E73" s="31"/>
+      <c r="F73" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="220.8" x14ac:dyDescent="0.3">
+      <c r="A74" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B74" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="C74" s="30" t="s">
+        <v>126</v>
+      </c>
+      <c r="D74" s="30" t="s">
+        <v>129</v>
+      </c>
+      <c r="E74" s="31"/>
+      <c r="F74" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A75" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B75" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="C75" s="30" t="s">
+        <v>126</v>
+      </c>
+      <c r="D75" s="30" t="s">
+        <v>124</v>
+      </c>
+      <c r="E75" s="31"/>
+      <c r="F75" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="58.8" x14ac:dyDescent="0.3">
+      <c r="A76" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B76" s="30" t="s">
+        <v>130</v>
+      </c>
+      <c r="C76" s="30" t="s">
+        <v>131</v>
+      </c>
+      <c r="D76" s="30" t="s">
+        <v>132</v>
+      </c>
+      <c r="E76" s="31"/>
+      <c r="F76" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" s="33" customFormat="1" ht="177.6" x14ac:dyDescent="0.3">
+      <c r="A77" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B77" s="30" t="s">
+        <v>130</v>
+      </c>
+      <c r="C77" s="30" t="s">
+        <v>131</v>
+      </c>
+      <c r="D77" s="37" t="s">
+        <v>133</v>
+      </c>
+      <c r="E77" s="31"/>
+      <c r="F77" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="72" x14ac:dyDescent="0.3">
+      <c r="A78" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B78" s="30" t="s">
+        <v>130</v>
+      </c>
+      <c r="C78" s="30" t="s">
+        <v>131</v>
+      </c>
+      <c r="D78" s="30" t="s">
+        <v>134</v>
+      </c>
+      <c r="E78" s="31"/>
+      <c r="F78" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="159.6" x14ac:dyDescent="0.3">
+      <c r="A79" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B79" s="30" t="s">
+        <v>135</v>
+      </c>
+      <c r="C79" s="30" t="s">
+        <v>136</v>
+      </c>
+      <c r="D79" s="30" t="s">
+        <v>137</v>
+      </c>
+      <c r="E79" s="31"/>
+      <c r="F79" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="278.39999999999998" x14ac:dyDescent="0.3">
+      <c r="A80" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B80" s="30" t="s">
+        <v>135</v>
+      </c>
+      <c r="C80" s="30" t="s">
+        <v>136</v>
+      </c>
+      <c r="D80" s="30" t="s">
+        <v>138</v>
+      </c>
+      <c r="E80" s="31"/>
+      <c r="F80" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A81" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B81" s="30" t="s">
+        <v>135</v>
+      </c>
+      <c r="C81" s="30" t="s">
+        <v>136</v>
+      </c>
+      <c r="D81" s="30" t="s">
+        <v>139</v>
+      </c>
+      <c r="E81" s="31"/>
+      <c r="F81" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="116.4" x14ac:dyDescent="0.3">
+      <c r="A82" s="30" t="s">
+        <v>140</v>
+      </c>
+      <c r="B82" s="30" t="s">
+        <v>141</v>
+      </c>
+      <c r="C82" s="30" t="s">
+        <v>142</v>
+      </c>
+      <c r="D82" s="30" t="s">
+        <v>143</v>
+      </c>
+      <c r="E82" s="31"/>
+      <c r="F82" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="72" x14ac:dyDescent="0.3">
+      <c r="A83" s="30" t="s">
+        <v>140</v>
+      </c>
+      <c r="B83" s="30" t="s">
+        <v>144</v>
+      </c>
+      <c r="C83" s="30" t="s">
+        <v>145</v>
+      </c>
+      <c r="D83" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E83" s="31"/>
+      <c r="F83" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="72" x14ac:dyDescent="0.3">
+      <c r="A84" s="30" t="s">
+        <v>140</v>
+      </c>
+      <c r="B84" s="30" t="s">
+        <v>146</v>
+      </c>
+      <c r="C84" s="30" t="s">
+        <v>147</v>
+      </c>
+      <c r="D84" s="30" t="s">
+        <v>148</v>
+      </c>
+      <c r="E84" s="31"/>
+      <c r="F84" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="116.4" x14ac:dyDescent="0.3">
+      <c r="A85" s="30" t="s">
+        <v>149</v>
+      </c>
+      <c r="B85" s="30" t="s">
+        <v>150</v>
+      </c>
+      <c r="C85" s="30" t="s">
+        <v>151</v>
+      </c>
+      <c r="D85" s="30" t="s">
+        <v>143</v>
+      </c>
+      <c r="E85" s="31"/>
+      <c r="F85" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A86" s="31" t="s">
+        <v>149</v>
+      </c>
+      <c r="B86" s="30" t="s">
+        <v>144</v>
+      </c>
+      <c r="C86" s="30" t="s">
+        <v>145</v>
+      </c>
+      <c r="D86" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E86" s="31"/>
+      <c r="F86" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" s="33" customFormat="1" ht="58.8" x14ac:dyDescent="0.3">
+      <c r="A87" s="30" t="s">
+        <v>149</v>
+      </c>
+      <c r="B87" s="30" t="s">
+        <v>152</v>
+      </c>
+      <c r="C87" s="30" t="s">
+        <v>153</v>
+      </c>
+      <c r="D87" s="30" t="s">
+        <v>154</v>
+      </c>
+      <c r="E87" s="31"/>
+      <c r="F87" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A88" s="30" t="s">
+        <v>149</v>
+      </c>
+      <c r="B88" s="30" t="s">
+        <v>152</v>
+      </c>
+      <c r="C88" s="30" t="s">
+        <v>153</v>
+      </c>
+      <c r="D88" s="30" t="s">
+        <v>155</v>
+      </c>
+      <c r="E88" s="31"/>
+      <c r="F88" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="116.4" x14ac:dyDescent="0.3">
+      <c r="A89" s="30" t="s">
+        <v>156</v>
+      </c>
+      <c r="B89" s="38" t="s">
+        <v>157</v>
+      </c>
+      <c r="C89" s="30" t="s">
+        <v>158</v>
+      </c>
+      <c r="D89" s="30" t="s">
+        <v>143</v>
+      </c>
+      <c r="E89" s="31"/>
+      <c r="F89" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A90" s="30" t="s">
+        <v>156</v>
+      </c>
+      <c r="B90" s="30" t="s">
+        <v>144</v>
+      </c>
+      <c r="C90" s="30" t="s">
+        <v>145</v>
+      </c>
+      <c r="D90" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E90" s="31"/>
+      <c r="F90" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A91" s="30" t="s">
+        <v>156</v>
+      </c>
+      <c r="B91" s="30" t="s">
+        <v>159</v>
+      </c>
+      <c r="C91" s="30" t="s">
+        <v>160</v>
+      </c>
+      <c r="D91" s="30" t="s">
+        <v>161</v>
+      </c>
+      <c r="E91" s="31"/>
+      <c r="F91" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" s="33" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A92" s="30" t="s">
+        <v>156</v>
+      </c>
+      <c r="B92" s="30" t="s">
+        <v>159</v>
+      </c>
+      <c r="C92" s="30" t="s">
+        <v>160</v>
+      </c>
+      <c r="D92" s="30" t="s">
+        <v>162</v>
+      </c>
+      <c r="E92" s="31"/>
+      <c r="F92" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A93" s="30" t="s">
+        <v>156</v>
+      </c>
+      <c r="B93" s="30" t="s">
+        <v>159</v>
+      </c>
+      <c r="C93" s="30" t="s">
+        <v>160</v>
+      </c>
+      <c r="D93" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="E93" s="31"/>
+      <c r="F93" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" s="33" customFormat="1" ht="115.2" x14ac:dyDescent="0.3">
+      <c r="A94" s="30" t="s">
+        <v>156</v>
+      </c>
+      <c r="B94" s="30" t="s">
+        <v>159</v>
+      </c>
+      <c r="C94" s="30" t="s">
+        <v>160</v>
+      </c>
+      <c r="D94" s="30" t="s">
+        <v>164</v>
+      </c>
+      <c r="E94" s="31"/>
+      <c r="F94" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A95" s="30" t="s">
+        <v>165</v>
+      </c>
+      <c r="B95" s="30" t="s">
+        <v>166</v>
+      </c>
+      <c r="C95" s="30" t="s">
+        <v>167</v>
+      </c>
+      <c r="D95" s="30" t="s">
+        <v>168</v>
+      </c>
+      <c r="E95" s="31"/>
+      <c r="F95" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A96" s="30" t="s">
+        <v>165</v>
+      </c>
+      <c r="B96" s="30" t="s">
+        <v>166</v>
+      </c>
+      <c r="C96" s="30" t="s">
+        <v>167</v>
+      </c>
+      <c r="D96" s="30" t="s">
+        <v>169</v>
+      </c>
+      <c r="E96" s="31"/>
+      <c r="F96" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A97" s="30" t="s">
+        <v>165</v>
+      </c>
+      <c r="B97" s="30" t="s">
+        <v>144</v>
+      </c>
+      <c r="C97" s="30" t="s">
+        <v>145</v>
+      </c>
+      <c r="D97" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E97" s="31"/>
+      <c r="F97" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="116.4" x14ac:dyDescent="0.3">
+      <c r="A98" s="30" t="s">
+        <v>165</v>
+      </c>
+      <c r="B98" s="30" t="s">
+        <v>170</v>
+      </c>
+      <c r="C98" s="30" t="s">
+        <v>171</v>
+      </c>
+      <c r="D98" s="30" t="s">
+        <v>143</v>
+      </c>
+      <c r="E98" s="31"/>
+      <c r="F98" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A99" s="30" t="s">
+        <v>172</v>
+      </c>
+      <c r="B99" s="30" t="s">
+        <v>144</v>
+      </c>
+      <c r="C99" s="30" t="s">
+        <v>145</v>
+      </c>
+      <c r="D99" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E99" s="31"/>
+      <c r="F99" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" s="33" customFormat="1" ht="58.8" x14ac:dyDescent="0.3">
+      <c r="A100" s="30" t="s">
+        <v>172</v>
+      </c>
+      <c r="B100" s="30" t="s">
+        <v>173</v>
+      </c>
+      <c r="C100" s="30" t="s">
+        <v>174</v>
+      </c>
+      <c r="D100" s="30" t="s">
+        <v>175</v>
+      </c>
+      <c r="E100" s="31"/>
+      <c r="F100" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A101" s="30" t="s">
+        <v>172</v>
+      </c>
+      <c r="B101" s="30" t="s">
+        <v>173</v>
+      </c>
+      <c r="C101" s="30" t="s">
+        <v>174</v>
+      </c>
+      <c r="D101" s="30" t="s">
+        <v>176</v>
+      </c>
+      <c r="E101" s="31"/>
+      <c r="F101" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A102" s="30" t="s">
+        <v>177</v>
+      </c>
+      <c r="B102" s="30" t="s">
+        <v>144</v>
+      </c>
+      <c r="C102" s="30" t="s">
+        <v>145</v>
+      </c>
+      <c r="D102" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E102" s="31"/>
+      <c r="F102" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" s="33" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A103" s="30" t="s">
+        <v>177</v>
+      </c>
+      <c r="B103" s="30" t="s">
+        <v>178</v>
+      </c>
+      <c r="C103" s="30" t="s">
+        <v>179</v>
+      </c>
+      <c r="D103" s="30" t="s">
+        <v>180</v>
+      </c>
+      <c r="E103" s="31"/>
+      <c r="F103" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" s="33" customFormat="1" ht="115.2" x14ac:dyDescent="0.3">
+      <c r="A104" s="30" t="s">
+        <v>177</v>
+      </c>
+      <c r="B104" s="30" t="s">
+        <v>178</v>
+      </c>
+      <c r="C104" s="30" t="s">
+        <v>179</v>
+      </c>
+      <c r="D104" s="30" t="s">
+        <v>181</v>
+      </c>
+      <c r="E104" s="31"/>
+      <c r="F104" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" s="33" customFormat="1" ht="122.4" x14ac:dyDescent="0.3">
+      <c r="A105" s="30" t="s">
+        <v>182</v>
+      </c>
+      <c r="B105" s="30" t="s">
+        <v>183</v>
+      </c>
+      <c r="C105" s="30" t="s">
+        <v>184</v>
+      </c>
+      <c r="D105" s="30" t="s">
+        <v>185</v>
+      </c>
+      <c r="E105" s="31"/>
+      <c r="F105" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" s="33" customFormat="1" ht="176.4" x14ac:dyDescent="0.3">
+      <c r="A106" s="30" t="s">
+        <v>182</v>
+      </c>
+      <c r="B106" s="30" t="s">
+        <v>183</v>
+      </c>
+      <c r="C106" s="30" t="s">
+        <v>184</v>
+      </c>
+      <c r="D106" s="30" t="s">
+        <v>186</v>
+      </c>
+      <c r="E106" s="31"/>
+      <c r="F106" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A107" s="30" t="s">
+        <v>187</v>
+      </c>
+      <c r="B107" s="30" t="s">
+        <v>188</v>
+      </c>
+      <c r="C107" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="D107" s="30" t="s">
+        <v>190</v>
+      </c>
+      <c r="E107" s="31"/>
+      <c r="F107" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="87.6" x14ac:dyDescent="0.3">
+      <c r="A108" s="30" t="s">
+        <v>187</v>
+      </c>
+      <c r="B108" s="30" t="s">
+        <v>188</v>
+      </c>
+      <c r="C108" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="D108" s="30" t="s">
+        <v>191</v>
+      </c>
+      <c r="E108" s="31"/>
+      <c r="F108" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A109" s="30" t="s">
+        <v>187</v>
+      </c>
+      <c r="B109" s="30" t="s">
+        <v>192</v>
+      </c>
+      <c r="C109" s="30" t="s">
+        <v>193</v>
+      </c>
+      <c r="D109" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E109" s="31"/>
+      <c r="F109" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A110" s="30" t="s">
+        <v>194</v>
+      </c>
+      <c r="B110" s="30" t="s">
+        <v>195</v>
+      </c>
+      <c r="C110" s="30" t="s">
+        <v>196</v>
+      </c>
+      <c r="D110" s="30" t="s">
+        <v>197</v>
+      </c>
+      <c r="E110" s="31"/>
+      <c r="F110" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="187.2" x14ac:dyDescent="0.3">
+      <c r="A111" s="30" t="s">
+        <v>194</v>
+      </c>
+      <c r="B111" s="30" t="s">
+        <v>198</v>
+      </c>
+      <c r="C111" s="30" t="s">
+        <v>199</v>
+      </c>
+      <c r="D111" s="30" t="s">
+        <v>200</v>
+      </c>
+      <c r="E111" s="31"/>
+      <c r="F111" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+      <c r="A112" s="30" t="s">
+        <v>194</v>
+      </c>
+      <c r="B112" s="30" t="s">
+        <v>201</v>
+      </c>
+      <c r="C112" s="30" t="s">
+        <v>202</v>
+      </c>
+      <c r="D112" s="30" t="s">
+        <v>481</v>
+      </c>
+      <c r="E112" s="31"/>
+      <c r="F112" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" ht="102" x14ac:dyDescent="0.3">
+      <c r="A113" s="30" t="s">
+        <v>194</v>
+      </c>
+      <c r="B113" s="30" t="s">
+        <v>203</v>
+      </c>
+      <c r="C113" s="30" t="s">
+        <v>204</v>
+      </c>
+      <c r="D113" s="30" t="s">
+        <v>205</v>
+      </c>
+      <c r="E113" s="31"/>
+      <c r="F113" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="116.4" x14ac:dyDescent="0.3">
+      <c r="A114" s="30" t="s">
+        <v>194</v>
+      </c>
+      <c r="B114" s="30" t="s">
+        <v>206</v>
+      </c>
+      <c r="C114" s="30" t="s">
+        <v>207</v>
+      </c>
+      <c r="D114" s="30" t="s">
+        <v>208</v>
+      </c>
+      <c r="E114" s="31"/>
+      <c r="F114" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" ht="58.8" x14ac:dyDescent="0.3">
+      <c r="A115" s="30" t="s">
+        <v>194</v>
+      </c>
+      <c r="B115" s="30" t="s">
+        <v>206</v>
+      </c>
+      <c r="C115" s="30" t="s">
+        <v>207</v>
+      </c>
+      <c r="D115" s="30" t="s">
+        <v>209</v>
+      </c>
+      <c r="E115" s="31"/>
+      <c r="F115" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A116" s="30" t="s">
+        <v>194</v>
+      </c>
+      <c r="B116" s="30" t="s">
+        <v>210</v>
+      </c>
+      <c r="C116" s="30" t="s">
+        <v>211</v>
+      </c>
+      <c r="D116" s="30" t="s">
+        <v>212</v>
+      </c>
+      <c r="E116" s="31"/>
+      <c r="F116" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="172.8" x14ac:dyDescent="0.3">
+      <c r="A117" s="30" t="s">
+        <v>194</v>
+      </c>
+      <c r="B117" s="30" t="s">
+        <v>213</v>
+      </c>
+      <c r="C117" s="30" t="s">
+        <v>214</v>
+      </c>
+      <c r="D117" s="30" t="s">
+        <v>215</v>
+      </c>
+      <c r="E117" s="31"/>
+      <c r="F117" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" s="33" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A118" s="30" t="s">
+        <v>194</v>
+      </c>
+      <c r="B118" s="30" t="s">
+        <v>216</v>
+      </c>
+      <c r="C118" s="30" t="s">
+        <v>217</v>
+      </c>
+      <c r="D118" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E118" s="31"/>
+      <c r="F118" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="187.2" x14ac:dyDescent="0.3">
+      <c r="A119" s="17" t="s">
+        <v>194</v>
+      </c>
+      <c r="B119" s="17" t="s">
+        <v>218</v>
+      </c>
+      <c r="C119" s="17" t="s">
+        <v>219</v>
+      </c>
+      <c r="D119" s="30" t="s">
+        <v>220</v>
+      </c>
+      <c r="E119" s="39"/>
+      <c r="F119" s="40" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="201.6" x14ac:dyDescent="0.3">
+      <c r="A120" s="30" t="s">
+        <v>221</v>
+      </c>
+      <c r="B120" s="30" t="s">
+        <v>222</v>
+      </c>
+      <c r="C120" s="30" t="s">
+        <v>223</v>
+      </c>
+      <c r="D120" s="30" t="s">
+        <v>224</v>
+      </c>
+      <c r="E120" s="31"/>
+      <c r="F120" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" ht="118.8" x14ac:dyDescent="0.3">
+      <c r="A121" s="30" t="s">
+        <v>221</v>
+      </c>
+      <c r="B121" s="30" t="s">
+        <v>222</v>
+      </c>
+      <c r="C121" s="30" t="s">
+        <v>223</v>
+      </c>
+      <c r="D121" s="30" t="s">
+        <v>225</v>
+      </c>
+      <c r="E121" s="31"/>
+      <c r="F121" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A122" s="30" t="s">
+        <v>221</v>
+      </c>
+      <c r="B122" s="30" t="s">
+        <v>226</v>
+      </c>
+      <c r="C122" s="30" t="s">
+        <v>227</v>
+      </c>
+      <c r="D122" s="30" t="s">
+        <v>228</v>
+      </c>
+      <c r="E122" s="31"/>
+      <c r="F122" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="118.8" x14ac:dyDescent="0.3">
+      <c r="A123" s="30" t="s">
+        <v>221</v>
+      </c>
+      <c r="B123" s="30" t="s">
+        <v>226</v>
+      </c>
+      <c r="C123" s="30" t="s">
+        <v>227</v>
+      </c>
+      <c r="D123" s="30" t="s">
+        <v>225</v>
+      </c>
+      <c r="E123" s="31"/>
+      <c r="F123" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" ht="58.8" x14ac:dyDescent="0.3">
+      <c r="A124" s="30" t="s">
+        <v>221</v>
+      </c>
+      <c r="B124" s="30" t="s">
+        <v>226</v>
+      </c>
+      <c r="C124" s="30" t="s">
+        <v>227</v>
+      </c>
+      <c r="D124" s="30" t="s">
+        <v>229</v>
+      </c>
+      <c r="E124" s="31"/>
+      <c r="F124" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" ht="172.8" x14ac:dyDescent="0.3">
+      <c r="A125" s="30" t="s">
+        <v>221</v>
+      </c>
+      <c r="B125" s="30" t="s">
+        <v>230</v>
+      </c>
+      <c r="C125" s="30" t="s">
+        <v>231</v>
+      </c>
+      <c r="D125" s="30" t="s">
+        <v>232</v>
+      </c>
+      <c r="E125" s="31"/>
+      <c r="F125" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" ht="147.6" x14ac:dyDescent="0.3">
+      <c r="A126" s="30" t="s">
+        <v>221</v>
+      </c>
+      <c r="B126" s="30" t="s">
+        <v>233</v>
+      </c>
+      <c r="C126" s="30" t="s">
+        <v>234</v>
+      </c>
+      <c r="D126" s="30" t="s">
+        <v>235</v>
+      </c>
+      <c r="E126" s="31"/>
+      <c r="F126" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" ht="162" x14ac:dyDescent="0.3">
+      <c r="A127" s="30" t="s">
+        <v>221</v>
+      </c>
+      <c r="B127" s="30" t="s">
+        <v>236</v>
+      </c>
+      <c r="C127" s="30" t="s">
+        <v>237</v>
+      </c>
+      <c r="D127" s="30" t="s">
+        <v>238</v>
+      </c>
+      <c r="E127" s="31"/>
+      <c r="F127" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" ht="176.4" x14ac:dyDescent="0.3">
+      <c r="A128" s="30" t="s">
+        <v>221</v>
+      </c>
+      <c r="B128" s="30" t="s">
+        <v>236</v>
+      </c>
+      <c r="C128" s="30" t="s">
+        <v>237</v>
+      </c>
+      <c r="D128" s="30" t="s">
+        <v>239</v>
+      </c>
+      <c r="E128" s="31"/>
+      <c r="F128" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" ht="118.8" x14ac:dyDescent="0.3">
+      <c r="A129" s="30" t="s">
+        <v>221</v>
+      </c>
+      <c r="B129" s="30" t="s">
+        <v>240</v>
+      </c>
+      <c r="C129" s="30" t="s">
+        <v>241</v>
+      </c>
+      <c r="D129" s="30" t="s">
+        <v>242</v>
+      </c>
+      <c r="E129" s="31"/>
+      <c r="F129" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" ht="58.8" x14ac:dyDescent="0.3">
+      <c r="A130" s="30" t="s">
+        <v>221</v>
+      </c>
+      <c r="B130" s="30" t="s">
+        <v>240</v>
+      </c>
+      <c r="C130" s="30" t="s">
+        <v>241</v>
+      </c>
+      <c r="D130" s="30" t="s">
+        <v>229</v>
+      </c>
+      <c r="E130" s="31"/>
+      <c r="F130" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" ht="162" x14ac:dyDescent="0.3">
+      <c r="A131" s="30" t="s">
+        <v>221</v>
+      </c>
+      <c r="B131" s="30" t="s">
+        <v>243</v>
+      </c>
+      <c r="C131" s="30" t="s">
+        <v>244</v>
+      </c>
+      <c r="D131" s="30" t="s">
+        <v>245</v>
+      </c>
+      <c r="E131" s="31"/>
+      <c r="F131" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+      <c r="A132" s="30" t="s">
+        <v>221</v>
+      </c>
+      <c r="B132" s="30" t="s">
+        <v>243</v>
+      </c>
+      <c r="C132" s="30" t="s">
+        <v>244</v>
+      </c>
+      <c r="D132" s="30" t="s">
+        <v>246</v>
+      </c>
+      <c r="E132" s="31"/>
+      <c r="F132" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" ht="132" x14ac:dyDescent="0.3">
+      <c r="A133" s="30" t="s">
+        <v>221</v>
+      </c>
+      <c r="B133" s="30" t="s">
+        <v>247</v>
+      </c>
+      <c r="C133" s="30" t="s">
+        <v>248</v>
+      </c>
+      <c r="D133" s="30" t="s">
+        <v>249</v>
+      </c>
+      <c r="E133" s="31"/>
+      <c r="F133" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+      <c r="A134" s="30" t="s">
+        <v>250</v>
+      </c>
+      <c r="B134" s="30" t="s">
+        <v>251</v>
+      </c>
+      <c r="C134" s="30" t="s">
+        <v>252</v>
+      </c>
+      <c r="D134" s="30" t="s">
+        <v>253</v>
+      </c>
+      <c r="E134" s="31"/>
+      <c r="F134" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+      <c r="A135" s="30" t="s">
+        <v>250</v>
+      </c>
+      <c r="B135" s="30" t="s">
+        <v>251</v>
+      </c>
+      <c r="C135" s="30" t="s">
+        <v>252</v>
+      </c>
+      <c r="D135" s="30" t="s">
+        <v>254</v>
+      </c>
+      <c r="E135" s="31"/>
+      <c r="F135" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A136" s="30" t="s">
+        <v>255</v>
+      </c>
+      <c r="B136" s="30" t="s">
+        <v>256</v>
+      </c>
+      <c r="C136" s="30" t="s">
+        <v>257</v>
+      </c>
+      <c r="D136" s="30" t="s">
+        <v>258</v>
+      </c>
+      <c r="E136" s="31"/>
+      <c r="F136" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A137" s="30" t="s">
+        <v>255</v>
+      </c>
+      <c r="B137" s="30" t="s">
+        <v>259</v>
+      </c>
+      <c r="C137" s="30" t="s">
+        <v>260</v>
+      </c>
+      <c r="D137" s="30" t="s">
+        <v>258</v>
+      </c>
+      <c r="E137" s="31"/>
+      <c r="F137" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A138" s="30" t="s">
+        <v>261</v>
+      </c>
+      <c r="B138" s="30" t="s">
+        <v>262</v>
+      </c>
+      <c r="C138" s="30" t="s">
+        <v>263</v>
+      </c>
+      <c r="D138" s="30" t="s">
+        <v>264</v>
+      </c>
+      <c r="E138" s="31"/>
+      <c r="F138" s="32"/>
+    </row>
+    <row r="139" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A139" s="30" t="s">
+        <v>261</v>
+      </c>
+      <c r="B139" s="30" t="s">
+        <v>265</v>
+      </c>
+      <c r="C139" s="30" t="s">
+        <v>266</v>
+      </c>
+      <c r="D139" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E139" s="31"/>
+      <c r="F139" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A140" s="30" t="s">
+        <v>261</v>
+      </c>
+      <c r="B140" s="30" t="s">
+        <v>267</v>
+      </c>
+      <c r="C140" s="30" t="s">
+        <v>268</v>
+      </c>
+      <c r="D140" s="30" t="s">
+        <v>269</v>
+      </c>
+      <c r="E140" s="31"/>
+      <c r="F140" s="32"/>
+    </row>
+    <row r="141" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A141" s="30" t="s">
+        <v>261</v>
+      </c>
+      <c r="B141" s="30" t="s">
+        <v>270</v>
+      </c>
+      <c r="C141" s="30" t="s">
+        <v>271</v>
+      </c>
+      <c r="D141" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E141" s="31"/>
+      <c r="F141" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" ht="58.8" x14ac:dyDescent="0.3">
+      <c r="A142" s="30" t="s">
+        <v>261</v>
+      </c>
+      <c r="B142" s="30" t="s">
+        <v>272</v>
+      </c>
+      <c r="C142" s="30" t="s">
+        <v>273</v>
+      </c>
+      <c r="D142" s="30" t="s">
+        <v>274</v>
+      </c>
+      <c r="E142" s="31"/>
+      <c r="F142" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A143" s="30" t="s">
+        <v>261</v>
+      </c>
+      <c r="B143" s="30" t="s">
+        <v>272</v>
+      </c>
+      <c r="C143" s="30" t="s">
+        <v>273</v>
+      </c>
+      <c r="D143" s="30" t="s">
+        <v>275</v>
+      </c>
+      <c r="E143" s="31"/>
+      <c r="F143" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A144" s="30" t="s">
+        <v>261</v>
+      </c>
+      <c r="B144" s="30" t="s">
+        <v>276</v>
+      </c>
+      <c r="C144" s="30" t="s">
+        <v>277</v>
+      </c>
+      <c r="D144" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E144" s="31"/>
+      <c r="F144" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A145" s="30" t="s">
+        <v>261</v>
+      </c>
+      <c r="B145" s="30" t="s">
+        <v>278</v>
+      </c>
+      <c r="C145" s="30" t="s">
+        <v>279</v>
+      </c>
+      <c r="D145" s="30" t="s">
+        <v>280</v>
+      </c>
+      <c r="E145" s="31"/>
+      <c r="F145" s="32"/>
+    </row>
+    <row r="146" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A146" s="30" t="s">
+        <v>261</v>
+      </c>
+      <c r="B146" s="30" t="s">
+        <v>281</v>
+      </c>
+      <c r="C146" s="30" t="s">
+        <v>282</v>
+      </c>
+      <c r="D146" s="30" t="s">
+        <v>283</v>
+      </c>
+      <c r="E146" s="31"/>
+      <c r="F146" s="32"/>
+    </row>
+    <row r="147" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A147" s="31" t="s">
+        <v>261</v>
+      </c>
+      <c r="B147" s="30" t="s">
+        <v>284</v>
+      </c>
+      <c r="C147" s="30" t="s">
+        <v>285</v>
+      </c>
+      <c r="D147" s="30" t="s">
+        <v>190</v>
+      </c>
+      <c r="E147" s="31"/>
+      <c r="F147" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A148" s="30" t="s">
+        <v>286</v>
+      </c>
+      <c r="B148" s="30" t="s">
+        <v>287</v>
+      </c>
+      <c r="C148" s="30" t="s">
+        <v>288</v>
+      </c>
+      <c r="D148" s="30" t="s">
+        <v>289</v>
+      </c>
+      <c r="E148" s="31"/>
+      <c r="F148" s="32"/>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A149" s="30" t="s">
+        <v>290</v>
+      </c>
+      <c r="B149" s="30" t="s">
+        <v>291</v>
+      </c>
+      <c r="C149" s="30" t="s">
+        <v>292</v>
+      </c>
+      <c r="D149" s="30" t="s">
+        <v>293</v>
+      </c>
+      <c r="E149" s="31"/>
+      <c r="F149" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A150" s="30" t="s">
+        <v>290</v>
+      </c>
+      <c r="B150" s="30" t="s">
+        <v>294</v>
+      </c>
+      <c r="C150" s="30" t="s">
+        <v>295</v>
+      </c>
+      <c r="D150" s="30" t="s">
+        <v>296</v>
+      </c>
+      <c r="E150" s="31"/>
+      <c r="F150" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A151" s="30" t="s">
+        <v>290</v>
+      </c>
+      <c r="B151" s="30" t="s">
+        <v>297</v>
+      </c>
+      <c r="C151" s="30" t="s">
+        <v>298</v>
+      </c>
+      <c r="D151" s="30" t="s">
+        <v>293</v>
+      </c>
+      <c r="E151" s="31"/>
+      <c r="F151" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A152" s="30" t="s">
+        <v>290</v>
+      </c>
+      <c r="B152" s="30" t="s">
+        <v>299</v>
+      </c>
+      <c r="C152" s="30" t="s">
+        <v>300</v>
+      </c>
+      <c r="D152" s="30" t="s">
+        <v>293</v>
+      </c>
+      <c r="E152" s="31"/>
+      <c r="F152" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A153" s="30" t="s">
+        <v>301</v>
+      </c>
+      <c r="B153" s="30" t="s">
+        <v>302</v>
+      </c>
+      <c r="C153" s="30" t="s">
+        <v>303</v>
+      </c>
+      <c r="D153" s="30" t="s">
+        <v>304</v>
+      </c>
+      <c r="E153" s="31"/>
+      <c r="F153" s="40" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A154" s="30" t="s">
+        <v>301</v>
+      </c>
+      <c r="B154" s="30" t="s">
+        <v>302</v>
+      </c>
+      <c r="C154" s="30" t="s">
+        <v>303</v>
+      </c>
+      <c r="D154" s="30" t="s">
+        <v>305</v>
+      </c>
+      <c r="E154" s="31"/>
+      <c r="F154" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+      <c r="A155" s="30" t="s">
+        <v>301</v>
+      </c>
+      <c r="B155" s="30" t="s">
+        <v>306</v>
+      </c>
+      <c r="C155" s="30" t="s">
+        <v>307</v>
+      </c>
+      <c r="D155" s="30" t="s">
+        <v>308</v>
+      </c>
+      <c r="E155" s="31"/>
+      <c r="F155" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" ht="133.19999999999999" x14ac:dyDescent="0.3">
+      <c r="A156" s="30" t="s">
+        <v>301</v>
+      </c>
+      <c r="B156" s="30" t="s">
+        <v>309</v>
+      </c>
+      <c r="C156" s="30" t="s">
+        <v>310</v>
+      </c>
+      <c r="D156" s="30" t="s">
+        <v>311</v>
+      </c>
+      <c r="E156" s="31"/>
+      <c r="F156" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A157" s="30" t="s">
+        <v>301</v>
+      </c>
+      <c r="B157" s="30" t="s">
+        <v>312</v>
+      </c>
+      <c r="C157" s="30" t="s">
+        <v>313</v>
+      </c>
+      <c r="D157" s="30" t="s">
+        <v>314</v>
+      </c>
+      <c r="E157" s="31"/>
+      <c r="F157" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+      <c r="A158" s="30" t="s">
+        <v>301</v>
+      </c>
+      <c r="B158" s="30" t="s">
+        <v>315</v>
+      </c>
+      <c r="C158" s="30" t="s">
+        <v>316</v>
+      </c>
+      <c r="D158" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="E158" s="31"/>
+      <c r="F158" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" s="33" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A159" s="30" t="s">
+        <v>301</v>
+      </c>
+      <c r="B159" s="30" t="s">
+        <v>318</v>
+      </c>
+      <c r="C159" s="30" t="s">
+        <v>319</v>
+      </c>
+      <c r="D159" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E159" s="31"/>
+      <c r="F159" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" s="33" customFormat="1" ht="73.2" x14ac:dyDescent="0.3">
+      <c r="A160" s="30" t="s">
+        <v>301</v>
+      </c>
+      <c r="B160" s="30" t="s">
+        <v>320</v>
+      </c>
+      <c r="C160" s="30" t="s">
+        <v>321</v>
+      </c>
+      <c r="D160" s="30" t="s">
+        <v>322</v>
+      </c>
+      <c r="E160" s="31"/>
+      <c r="F160" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A161" s="30" t="s">
+        <v>301</v>
+      </c>
+      <c r="B161" s="30" t="s">
+        <v>323</v>
+      </c>
+      <c r="C161" s="30" t="s">
+        <v>324</v>
+      </c>
+      <c r="D161" s="30" t="s">
+        <v>325</v>
+      </c>
+      <c r="E161" s="31"/>
+      <c r="F161" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" s="33" customFormat="1" ht="44.4" x14ac:dyDescent="0.3">
+      <c r="A162" s="30" t="s">
+        <v>301</v>
+      </c>
+      <c r="B162" s="30" t="s">
+        <v>326</v>
+      </c>
+      <c r="C162" s="30" t="s">
+        <v>327</v>
+      </c>
+      <c r="D162" s="30" t="s">
+        <v>328</v>
+      </c>
+      <c r="E162" s="31"/>
+      <c r="F162" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A163" s="30" t="s">
+        <v>301</v>
+      </c>
+      <c r="B163" s="30" t="s">
         <v>329</v>
       </c>
-      <c r="B19" s="14" t="s">
+      <c r="C163" s="30" t="s">
         <v>330</v>
       </c>
-      <c r="C19" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="14" t="s">
+      <c r="D163" s="30" t="s">
+        <v>331</v>
+      </c>
+      <c r="E163" s="31"/>
+      <c r="F163" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A164" s="30" t="s">
+        <v>301</v>
+      </c>
+      <c r="B164" s="30" t="s">
+        <v>332</v>
+      </c>
+      <c r="C164" s="30" t="s">
+        <v>333</v>
+      </c>
+      <c r="D164" s="30" t="s">
+        <v>334</v>
+      </c>
+      <c r="E164" s="31"/>
+      <c r="F164" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A165" s="30" t="s">
+        <v>301</v>
+      </c>
+      <c r="B165" s="30" t="s">
+        <v>335</v>
+      </c>
+      <c r="C165" s="30" t="s">
+        <v>336</v>
+      </c>
+      <c r="D165" s="30" t="s">
+        <v>337</v>
+      </c>
+      <c r="E165" s="31"/>
+      <c r="F165" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+      <c r="A166" s="30" t="s">
+        <v>301</v>
+      </c>
+      <c r="B166" s="30" t="s">
+        <v>338</v>
+      </c>
+      <c r="C166" s="30" t="s">
+        <v>339</v>
+      </c>
+      <c r="D166" s="30" t="s">
+        <v>340</v>
+      </c>
+      <c r="E166" s="31"/>
+      <c r="F166" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" s="33" customFormat="1" ht="205.2" x14ac:dyDescent="0.3">
+      <c r="A167" s="30" t="s">
+        <v>341</v>
+      </c>
+      <c r="B167" s="30" t="s">
+        <v>342</v>
+      </c>
+      <c r="C167" s="30" t="s">
+        <v>343</v>
+      </c>
+      <c r="D167" s="36" t="s">
+        <v>344</v>
+      </c>
+      <c r="E167" s="31"/>
+      <c r="F167" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A168" s="30" t="s">
+        <v>341</v>
+      </c>
+      <c r="B168" s="30" t="s">
+        <v>345</v>
+      </c>
+      <c r="C168" s="30" t="s">
+        <v>346</v>
+      </c>
+      <c r="D168" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E168" s="31"/>
+      <c r="F168" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" ht="206.4" x14ac:dyDescent="0.3">
+      <c r="A169" s="30" t="s">
+        <v>341</v>
+      </c>
+      <c r="B169" s="30" t="s">
+        <v>347</v>
+      </c>
+      <c r="C169" s="30" t="s">
+        <v>348</v>
+      </c>
+      <c r="D169" s="30" t="s">
+        <v>349</v>
+      </c>
+      <c r="E169" s="31"/>
+      <c r="F169" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" ht="132" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A170" s="30" t="s">
+        <v>341</v>
+      </c>
+      <c r="B170" s="30" t="s">
+        <v>350</v>
+      </c>
+      <c r="C170" s="30" t="s">
+        <v>351</v>
+      </c>
+      <c r="D170" s="30" t="s">
+        <v>352</v>
+      </c>
+      <c r="E170" s="31"/>
+      <c r="F170" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+      <c r="A171" s="30" t="s">
+        <v>353</v>
+      </c>
+      <c r="B171" s="30" t="s">
+        <v>354</v>
+      </c>
+      <c r="C171" s="30" t="s">
+        <v>355</v>
+      </c>
+      <c r="D171" s="30" t="s">
+        <v>356</v>
+      </c>
+      <c r="E171" s="31"/>
+      <c r="F171" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" ht="87.6" x14ac:dyDescent="0.3">
+      <c r="A172" s="30" t="s">
+        <v>353</v>
+      </c>
+      <c r="B172" s="30" t="s">
+        <v>357</v>
+      </c>
+      <c r="C172" s="30" t="s">
+        <v>358</v>
+      </c>
+      <c r="D172" s="36" t="s">
+        <v>359</v>
+      </c>
+      <c r="E172" s="31"/>
+      <c r="F172" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A173" s="30" t="s">
+        <v>353</v>
+      </c>
+      <c r="B173" s="30" t="s">
+        <v>360</v>
+      </c>
+      <c r="C173" s="30" t="s">
+        <v>361</v>
+      </c>
+      <c r="D173" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E173" s="31"/>
+      <c r="F173" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A174" s="30" t="s">
+        <v>353</v>
+      </c>
+      <c r="B174" s="30" t="s">
+        <v>362</v>
+      </c>
+      <c r="C174" s="30" t="s">
+        <v>363</v>
+      </c>
+      <c r="D174" s="30" t="s">
+        <v>364</v>
+      </c>
+      <c r="E174" s="31"/>
+      <c r="F174" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" ht="102" x14ac:dyDescent="0.3">
+      <c r="A175" s="30" t="s">
+        <v>365</v>
+      </c>
+      <c r="B175" s="30" t="s">
+        <v>366</v>
+      </c>
+      <c r="C175" s="30" t="s">
+        <v>367</v>
+      </c>
+      <c r="D175" s="30" t="s">
+        <v>368</v>
+      </c>
+      <c r="E175" s="31"/>
+      <c r="F175" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" ht="102" x14ac:dyDescent="0.3">
+      <c r="A176" s="30" t="s">
+        <v>365</v>
+      </c>
+      <c r="B176" s="30" t="s">
+        <v>369</v>
+      </c>
+      <c r="C176" s="30" t="s">
+        <v>370</v>
+      </c>
+      <c r="D176" s="30" t="s">
+        <v>371</v>
+      </c>
+      <c r="E176" s="31"/>
+      <c r="F176" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" s="33" customFormat="1" ht="230.4" x14ac:dyDescent="0.3">
+      <c r="A177" s="30" t="s">
+        <v>365</v>
+      </c>
+      <c r="B177" s="30" t="s">
+        <v>366</v>
+      </c>
+      <c r="C177" s="30" t="s">
+        <v>367</v>
+      </c>
+      <c r="D177" s="30" t="s">
+        <v>372</v>
+      </c>
+      <c r="E177" s="31"/>
+      <c r="F177" s="32"/>
+    </row>
+    <row r="178" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A178" s="30" t="s">
+        <v>365</v>
+      </c>
+      <c r="B178" s="30" t="s">
+        <v>360</v>
+      </c>
+      <c r="C178" s="30" t="s">
+        <v>361</v>
+      </c>
+      <c r="D178" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E178" s="31"/>
+      <c r="F178" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" ht="58.8" x14ac:dyDescent="0.3">
+      <c r="A179" s="30" t="s">
+        <v>373</v>
+      </c>
+      <c r="B179" s="30" t="s">
+        <v>374</v>
+      </c>
+      <c r="C179" s="30" t="s">
+        <v>375</v>
+      </c>
+      <c r="D179" s="30" t="s">
+        <v>376</v>
+      </c>
+      <c r="E179" s="31"/>
+      <c r="F179" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" ht="177.6" x14ac:dyDescent="0.3">
+      <c r="A180" s="30" t="s">
+        <v>373</v>
+      </c>
+      <c r="B180" s="30" t="s">
+        <v>374</v>
+      </c>
+      <c r="C180" s="30" t="s">
+        <v>375</v>
+      </c>
+      <c r="D180" s="30" t="s">
+        <v>377</v>
+      </c>
+      <c r="E180" s="31"/>
+      <c r="F180" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" ht="133.19999999999999" x14ac:dyDescent="0.3">
+      <c r="A181" s="30" t="s">
+        <v>373</v>
+      </c>
+      <c r="B181" s="30" t="s">
+        <v>374</v>
+      </c>
+      <c r="C181" s="30" t="s">
+        <v>375</v>
+      </c>
+      <c r="D181" s="30" t="s">
+        <v>378</v>
+      </c>
+      <c r="E181" s="31"/>
+      <c r="F181" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" ht="147.6" x14ac:dyDescent="0.3">
+      <c r="A182" s="30" t="s">
+        <v>373</v>
+      </c>
+      <c r="B182" s="30" t="s">
+        <v>374</v>
+      </c>
+      <c r="C182" s="30" t="s">
+        <v>375</v>
+      </c>
+      <c r="D182" s="30" t="s">
+        <v>379</v>
+      </c>
+      <c r="E182" s="31"/>
+      <c r="F182" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" ht="102" x14ac:dyDescent="0.3">
+      <c r="A183" s="30" t="s">
+        <v>373</v>
+      </c>
+      <c r="B183" s="30" t="s">
+        <v>380</v>
+      </c>
+      <c r="C183" s="30" t="s">
+        <v>381</v>
+      </c>
+      <c r="D183" s="30" t="s">
+        <v>382</v>
+      </c>
+      <c r="E183" s="31"/>
+      <c r="F183" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" s="33" customFormat="1" ht="219.6" x14ac:dyDescent="0.3">
+      <c r="A184" s="30" t="s">
+        <v>373</v>
+      </c>
+      <c r="B184" s="30" t="s">
+        <v>380</v>
+      </c>
+      <c r="C184" s="30" t="s">
+        <v>381</v>
+      </c>
+      <c r="D184" s="30" t="s">
+        <v>383</v>
+      </c>
+      <c r="E184" s="31"/>
+      <c r="F184" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" ht="73.2" x14ac:dyDescent="0.3">
+      <c r="A185" s="30" t="s">
+        <v>373</v>
+      </c>
+      <c r="B185" s="30" t="s">
+        <v>384</v>
+      </c>
+      <c r="C185" s="30" t="s">
+        <v>385</v>
+      </c>
+      <c r="D185" s="30" t="s">
+        <v>386</v>
+      </c>
+      <c r="E185" s="31"/>
+      <c r="F185" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" s="33" customFormat="1" ht="189.6" x14ac:dyDescent="0.3">
+      <c r="A186" s="30" t="s">
+        <v>373</v>
+      </c>
+      <c r="B186" s="30" t="s">
+        <v>384</v>
+      </c>
+      <c r="C186" s="30" t="s">
+        <v>385</v>
+      </c>
+      <c r="D186" s="30" t="s">
+        <v>387</v>
+      </c>
+      <c r="E186" s="31"/>
+      <c r="F186" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" ht="147.6" x14ac:dyDescent="0.3">
+      <c r="A187" s="30" t="s">
+        <v>373</v>
+      </c>
+      <c r="B187" s="30" t="s">
+        <v>384</v>
+      </c>
+      <c r="C187" s="30" t="s">
+        <v>385</v>
+      </c>
+      <c r="D187" s="30" t="s">
+        <v>388</v>
+      </c>
+      <c r="E187" s="31"/>
+      <c r="F187" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" ht="162" x14ac:dyDescent="0.3">
+      <c r="A188" s="30" t="s">
+        <v>373</v>
+      </c>
+      <c r="B188" s="30" t="s">
+        <v>384</v>
+      </c>
+      <c r="C188" s="30" t="s">
+        <v>385</v>
+      </c>
+      <c r="D188" s="30" t="s">
+        <v>389</v>
+      </c>
+      <c r="E188" s="31"/>
+      <c r="F188" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A189" s="30" t="s">
+        <v>373</v>
+      </c>
+      <c r="B189" s="30" t="s">
+        <v>360</v>
+      </c>
+      <c r="C189" s="30" t="s">
+        <v>361</v>
+      </c>
+      <c r="D189" s="30" t="s">
+        <v>390</v>
+      </c>
+      <c r="E189" s="31"/>
+      <c r="F189" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" ht="73.2" x14ac:dyDescent="0.3">
+      <c r="A190" s="30" t="s">
+        <v>373</v>
+      </c>
+      <c r="B190" s="30" t="s">
+        <v>391</v>
+      </c>
+      <c r="C190" s="30" t="s">
+        <v>392</v>
+      </c>
+      <c r="D190" s="30" t="s">
+        <v>393</v>
+      </c>
+      <c r="E190" s="31"/>
+      <c r="F190" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" s="33" customFormat="1" ht="192" x14ac:dyDescent="0.3">
+      <c r="A191" s="30" t="s">
+        <v>373</v>
+      </c>
+      <c r="B191" s="30" t="s">
+        <v>391</v>
+      </c>
+      <c r="C191" s="30" t="s">
+        <v>392</v>
+      </c>
+      <c r="D191" s="30" t="s">
+        <v>394</v>
+      </c>
+      <c r="E191" s="31"/>
+      <c r="F191" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+      <c r="A192" s="30" t="s">
+        <v>373</v>
+      </c>
+      <c r="B192" s="30" t="s">
+        <v>391</v>
+      </c>
+      <c r="C192" s="30" t="s">
+        <v>392</v>
+      </c>
+      <c r="D192" s="30" t="s">
+        <v>395</v>
+      </c>
+      <c r="E192" s="31"/>
+      <c r="F192" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A193" s="30" t="s">
+        <v>396</v>
+      </c>
+      <c r="B193" s="30" t="s">
+        <v>360</v>
+      </c>
+      <c r="C193" s="30" t="s">
+        <v>361</v>
+      </c>
+      <c r="D193" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E193" s="31"/>
+      <c r="F193" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" ht="116.4" x14ac:dyDescent="0.3">
+      <c r="A194" s="30" t="s">
+        <v>396</v>
+      </c>
+      <c r="B194" s="30" t="s">
+        <v>397</v>
+      </c>
+      <c r="C194" s="30" t="s">
+        <v>398</v>
+      </c>
+      <c r="D194" s="30" t="s">
+        <v>143</v>
+      </c>
+      <c r="E194" s="31"/>
+      <c r="F194" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" s="33" customFormat="1" ht="44.4" x14ac:dyDescent="0.3">
+      <c r="A195" s="30" t="s">
+        <v>396</v>
+      </c>
+      <c r="B195" s="30" t="s">
+        <v>399</v>
+      </c>
+      <c r="C195" s="30" t="s">
+        <v>400</v>
+      </c>
+      <c r="D195" s="30" t="s">
+        <v>401</v>
+      </c>
+      <c r="E195" s="31"/>
+      <c r="F195" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" s="33" customFormat="1" ht="115.2" x14ac:dyDescent="0.3">
+      <c r="A196" s="30" t="s">
+        <v>396</v>
+      </c>
+      <c r="B196" s="30" t="s">
+        <v>399</v>
+      </c>
+      <c r="C196" s="30" t="s">
+        <v>400</v>
+      </c>
+      <c r="D196" s="30" t="s">
+        <v>402</v>
+      </c>
+      <c r="E196" s="31"/>
+      <c r="F196" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+      <c r="A197" s="30" t="s">
+        <v>403</v>
+      </c>
+      <c r="B197" s="30" t="s">
+        <v>404</v>
+      </c>
+      <c r="C197" s="30" t="s">
+        <v>405</v>
+      </c>
+      <c r="D197" s="30" t="s">
+        <v>406</v>
+      </c>
+      <c r="E197" s="31"/>
+      <c r="F197" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A198" s="30" t="s">
+        <v>407</v>
+      </c>
+      <c r="B198" s="30" t="s">
+        <v>360</v>
+      </c>
+      <c r="C198" s="30" t="s">
+        <v>361</v>
+      </c>
+      <c r="D198" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E198" s="31"/>
+      <c r="F198" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" ht="58.8" x14ac:dyDescent="0.3">
+      <c r="A199" s="30" t="s">
+        <v>407</v>
+      </c>
+      <c r="B199" s="30" t="s">
+        <v>408</v>
+      </c>
+      <c r="C199" s="30" t="s">
+        <v>409</v>
+      </c>
+      <c r="D199" s="30" t="s">
+        <v>410</v>
+      </c>
+      <c r="E199" s="31"/>
+      <c r="F199" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" s="33" customFormat="1" ht="158.4" x14ac:dyDescent="0.3">
+      <c r="A200" s="30" t="s">
+        <v>407</v>
+      </c>
+      <c r="B200" s="30" t="s">
+        <v>408</v>
+      </c>
+      <c r="C200" s="30" t="s">
+        <v>409</v>
+      </c>
+      <c r="D200" s="30" t="s">
+        <v>411</v>
+      </c>
+      <c r="E200" s="31"/>
+      <c r="F200" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+      <c r="A201" s="30" t="s">
+        <v>407</v>
+      </c>
+      <c r="B201" s="30" t="s">
+        <v>408</v>
+      </c>
+      <c r="C201" s="30" t="s">
+        <v>409</v>
+      </c>
+      <c r="D201" s="30" t="s">
+        <v>246</v>
+      </c>
+      <c r="E201" s="31"/>
+      <c r="F201" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" s="33" customFormat="1" ht="144" x14ac:dyDescent="0.3">
+      <c r="A202" s="30" t="s">
+        <v>407</v>
+      </c>
+      <c r="B202" s="30" t="s">
+        <v>408</v>
+      </c>
+      <c r="C202" s="30" t="s">
+        <v>409</v>
+      </c>
+      <c r="D202" s="30" t="s">
+        <v>412</v>
+      </c>
+      <c r="E202" s="31"/>
+      <c r="F202" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" ht="116.4" x14ac:dyDescent="0.3">
+      <c r="A203" s="30" t="s">
+        <v>407</v>
+      </c>
+      <c r="B203" s="30" t="s">
+        <v>413</v>
+      </c>
+      <c r="C203" s="30" t="s">
+        <v>414</v>
+      </c>
+      <c r="D203" s="30" t="s">
+        <v>143</v>
+      </c>
+      <c r="E203" s="31"/>
+      <c r="F203" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A204" s="30" t="s">
+        <v>415</v>
+      </c>
+      <c r="B204" s="30" t="s">
+        <v>360</v>
+      </c>
+      <c r="C204" s="30" t="s">
+        <v>361</v>
+      </c>
+      <c r="D204" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E204" s="31"/>
+      <c r="F204" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+      <c r="A205" s="30" t="s">
+        <v>415</v>
+      </c>
+      <c r="B205" s="30" t="s">
+        <v>416</v>
+      </c>
+      <c r="C205" s="30" t="s">
+        <v>417</v>
+      </c>
+      <c r="D205" s="30" t="s">
+        <v>418</v>
+      </c>
+      <c r="E205" s="31"/>
+      <c r="F205" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" s="33" customFormat="1" ht="132" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A206" s="30" t="s">
+        <v>415</v>
+      </c>
+      <c r="B206" s="30" t="s">
+        <v>416</v>
+      </c>
+      <c r="C206" s="30" t="s">
+        <v>417</v>
+      </c>
+      <c r="D206" s="30" t="s">
+        <v>419</v>
+      </c>
+      <c r="E206" s="31"/>
+      <c r="F206" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" s="33" customFormat="1" ht="72" x14ac:dyDescent="0.3">
+      <c r="A207" s="30" t="s">
+        <v>420</v>
+      </c>
+      <c r="B207" s="30" t="s">
+        <v>421</v>
+      </c>
+      <c r="C207" s="30" t="s">
+        <v>422</v>
+      </c>
+      <c r="D207" s="30" t="s">
+        <v>423</v>
+      </c>
+      <c r="E207" s="31"/>
+      <c r="F207" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" s="33" customFormat="1" ht="133.19999999999999" x14ac:dyDescent="0.3">
+      <c r="A208" s="30" t="s">
+        <v>420</v>
+      </c>
+      <c r="B208" s="30" t="s">
+        <v>424</v>
+      </c>
+      <c r="C208" s="30" t="s">
+        <v>425</v>
+      </c>
+      <c r="D208" s="30" t="s">
+        <v>426</v>
+      </c>
+      <c r="E208" s="31"/>
+      <c r="F208" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" s="33" customFormat="1" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A209" s="30" t="s">
+        <v>420</v>
+      </c>
+      <c r="B209" s="30" t="s">
+        <v>427</v>
+      </c>
+      <c r="C209" s="30" t="s">
+        <v>428</v>
+      </c>
+      <c r="D209" s="30" t="s">
+        <v>429</v>
+      </c>
+      <c r="E209" s="31"/>
+      <c r="F209" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" s="33" customFormat="1" ht="130.80000000000001" x14ac:dyDescent="0.3">
+      <c r="A210" s="30" t="s">
+        <v>420</v>
+      </c>
+      <c r="B210" s="30" t="s">
+        <v>427</v>
+      </c>
+      <c r="C210" s="30" t="s">
+        <v>430</v>
+      </c>
+      <c r="D210" s="30" t="s">
+        <v>431</v>
+      </c>
+      <c r="E210" s="31"/>
+      <c r="F210" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" s="33" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A211" s="30" t="s">
+        <v>420</v>
+      </c>
+      <c r="B211" s="30" t="s">
+        <v>427</v>
+      </c>
+      <c r="C211" s="30" t="s">
+        <v>430</v>
+      </c>
+      <c r="D211" s="30" t="s">
+        <v>119</v>
+      </c>
+      <c r="E211" s="31"/>
+      <c r="F211" s="32"/>
+    </row>
+    <row r="212" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A212" s="30" t="s">
+        <v>432</v>
+      </c>
+      <c r="B212" s="30" t="s">
+        <v>433</v>
+      </c>
+      <c r="C212" s="30" t="s">
+        <v>434</v>
+      </c>
+      <c r="D212" s="30" t="s">
+        <v>435</v>
+      </c>
+      <c r="E212" s="42" t="s">
+        <v>436</v>
+      </c>
+      <c r="F212" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A213" s="30" t="s">
+        <v>437</v>
+      </c>
+      <c r="B213" s="30" t="s">
+        <v>438</v>
+      </c>
+      <c r="C213" s="30" t="s">
+        <v>439</v>
+      </c>
+      <c r="D213" s="30" t="s">
+        <v>440</v>
+      </c>
+      <c r="E213" s="31"/>
+      <c r="F213" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A214" s="30" t="s">
+        <v>437</v>
+      </c>
+      <c r="B214" s="30" t="s">
+        <v>441</v>
+      </c>
+      <c r="C214" s="30" t="s">
+        <v>442</v>
+      </c>
+      <c r="D214" s="30" t="s">
+        <v>443</v>
+      </c>
+      <c r="E214" s="31"/>
+      <c r="F214" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A215" s="30" t="s">
+        <v>437</v>
+      </c>
+      <c r="B215" s="30" t="s">
+        <v>444</v>
+      </c>
+      <c r="C215" s="30" t="s">
+        <v>445</v>
+      </c>
+      <c r="D215" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E215" s="31"/>
+      <c r="F215" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" s="33" customFormat="1" ht="44.4" x14ac:dyDescent="0.3">
+      <c r="A216" s="30" t="s">
+        <v>446</v>
+      </c>
+      <c r="B216" s="30" t="s">
+        <v>447</v>
+      </c>
+      <c r="C216" s="30" t="s">
+        <v>448</v>
+      </c>
+      <c r="D216" s="30" t="s">
+        <v>449</v>
+      </c>
+      <c r="E216" s="31"/>
+      <c r="F216" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" s="33" customFormat="1" ht="44.4" x14ac:dyDescent="0.3">
+      <c r="A217" s="30" t="s">
+        <v>446</v>
+      </c>
+      <c r="B217" s="30" t="s">
+        <v>450</v>
+      </c>
+      <c r="C217" s="30" t="s">
+        <v>451</v>
+      </c>
+      <c r="D217" s="30" t="s">
+        <v>452</v>
+      </c>
+      <c r="E217" s="31"/>
+      <c r="F217" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A218" s="30" t="s">
+        <v>453</v>
+      </c>
+      <c r="B218" s="30" t="s">
+        <v>454</v>
+      </c>
+      <c r="C218" s="30" t="s">
         <v>455</v>
       </c>
-      <c r="E19" s="14" t="s">
-[...160 lines deleted...]
-      <c r="D28" s="9" t="s">
+      <c r="D218" s="30" t="s">
+        <v>456</v>
+      </c>
+      <c r="E218" s="31"/>
+      <c r="F218" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A219" s="41" t="s">
+        <v>453</v>
+      </c>
+      <c r="B219" s="30" t="s">
+        <v>457</v>
+      </c>
+      <c r="C219" s="30" t="s">
+        <v>458</v>
+      </c>
+      <c r="D219" s="30" t="s">
+        <v>456</v>
+      </c>
+      <c r="E219" s="31"/>
+      <c r="F219" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" ht="63" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A220" s="30" t="s">
+        <v>459</v>
+      </c>
+      <c r="B220" s="30" t="s">
+        <v>460</v>
+      </c>
+      <c r="C220" s="30" t="s">
+        <v>461</v>
+      </c>
+      <c r="D220" s="30" t="s">
+        <v>462</v>
+      </c>
+      <c r="E220" s="31"/>
+      <c r="F220" s="32"/>
+    </row>
+    <row r="221" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A221" s="30" t="s">
+        <v>459</v>
+      </c>
+      <c r="B221" s="30" t="s">
+        <v>460</v>
+      </c>
+      <c r="C221" s="30" t="s">
+        <v>461</v>
+      </c>
+      <c r="D221" s="30" t="s">
+        <v>463</v>
+      </c>
+      <c r="E221" s="31"/>
+      <c r="F221" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A222" s="30" t="s">
+        <v>464</v>
+      </c>
+      <c r="B222" s="30" t="s">
+        <v>465</v>
+      </c>
+      <c r="C222" s="30" t="s">
+        <v>466</v>
+      </c>
+      <c r="D222" s="30" t="s">
+        <v>467</v>
+      </c>
+      <c r="E222" s="42" t="s">
+        <v>436</v>
+      </c>
+      <c r="F222" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A223" s="30" t="s">
+        <v>464</v>
+      </c>
+      <c r="B223" s="30" t="s">
         <v>468</v>
       </c>
-      <c r="E28" s="16"/>
-[...662 lines deleted...]
-      <c r="D65" s="9" t="s">
+      <c r="C223" s="30" t="s">
+        <v>469</v>
+      </c>
+      <c r="D223" s="30" t="s">
         <v>470</v>
       </c>
-      <c r="E65" s="16"/>
-[...1290 lines deleted...]
-      <c r="D137" s="9" t="s">
+      <c r="E223" s="42" t="s">
+        <v>436</v>
+      </c>
+      <c r="F223" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A224" s="30" t="s">
+        <v>464</v>
+      </c>
+      <c r="B224" s="30" t="s">
         <v>471</v>
       </c>
-      <c r="E137" s="16"/>
-[...68 lines deleted...]
-      <c r="D141" s="9" t="s">
+      <c r="C224" s="30" t="s">
+        <v>472</v>
+      </c>
+      <c r="D224" s="30" t="s">
+        <v>473</v>
+      </c>
+      <c r="E224" s="42" t="s">
+        <v>436</v>
+      </c>
+      <c r="F224" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A225" s="30" t="s">
+        <v>464</v>
+      </c>
+      <c r="B225" s="30" t="s">
         <v>474</v>
       </c>
-      <c r="E141" s="16"/>
-[...65 lines deleted...]
-      <c r="C145" s="18" t="s">
+      <c r="C225" s="30" t="s">
+        <v>475</v>
+      </c>
+      <c r="D225" s="30" t="s">
+        <v>476</v>
+      </c>
+      <c r="E225" s="42" t="s">
         <v>436</v>
       </c>
-      <c r="D145" s="9" t="s">
-[...107 lines deleted...]
-      <c r="D151" s="9" t="s">
+      <c r="F225" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A226" s="31" t="s">
         <v>464</v>
       </c>
-      <c r="E151" s="16"/>
-[...1967 lines deleted...]
-        <v>22</v>
+      <c r="B226" s="30" t="s">
+        <v>477</v>
+      </c>
+      <c r="C226" s="30" t="s">
+        <v>478</v>
+      </c>
+      <c r="D226" s="30" t="s">
+        <v>479</v>
+      </c>
+      <c r="E226" s="31"/>
+      <c r="F226" s="32" t="s">
+        <v>29</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A19:F261" xr:uid="{11D9FB1C-8C2F-4787-8380-5CA32B189C34}">
-[...7 lines deleted...]
-      <formula>$F20="HD"</formula>
+  <autoFilter ref="A19:F19" xr:uid="{11D9FB1C-8C2F-4787-8380-5CA32B189C34}"/>
+  <conditionalFormatting sqref="D1:D18 D227:D1048576">
+    <cfRule type="expression" dxfId="4" priority="5">
+      <formula>$F1="HD"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D19:D91">
+    <cfRule type="expression" dxfId="2" priority="1">
+      <formula>$F19="HD"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D92">
+    <cfRule type="expression" dxfId="1" priority="2">
+      <formula>$F92="HD"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D93:D226">
+    <cfRule type="expression" dxfId="0" priority="3">
+      <formula>$F93="HD"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...36 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" xmlns:ns3="b8264b14-77b1-4c89-a3a5-32b53593adf6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed50760edb496d9e43751b599dabecef" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B0095C29C1A193BD24D9E82CA3AC3FABFCC" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a95da7909d6bc5845fa711c9f05cfc3d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" xmlns:ns3="b8264b14-77b1-4c89-a3a5-32b53593adf6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4fefbcd1c4295a468b0f8906cd91841f" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:import namespace="b8264b14-77b1-4c89-a3a5-32b53593adf6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:Program_x0020_Area_x002d_Res" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -11722,50 +12242,59 @@
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="26" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="27" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b8264b14-77b1-4c89-a3a5-32b53593adf6" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Program_x0020_Area_x002d_Res" ma:index="25" nillable="true" ma:displayName="Program Area-Res" ma:format="Dropdown" ma:internalName="Program_x0020_Area_x002d_Res">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Agriculture Education"/>
           <xsd:enumeration value="Business and Marketing Education"/>
           <xsd:enumeration value="Construction Technology"/>
           <xsd:enumeration value="Engineering and Technology Education"/>
           <xsd:enumeration value="Family and Consumer Sciences"/>
           <xsd:enumeration value="Health Sciences"/>
           <xsd:enumeration value="Information Technology"/>
           <xsd:enumeration value="Junior Reserve Officer Training Corps (JROTC)"/>
           <xsd:enumeration value="Law and Public Safety"/>
           <xsd:enumeration value="Manufacturing Technology Education"/>
           <xsd:enumeration value="Print Arts"/>
           <xsd:enumeration value="Print Technology"/>
           <xsd:enumeration value="Program Area"/>
           <xsd:enumeration value="Transportation Education"/>
           <xsd:enumeration value="Visual and Performing Arts Education"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
@@ -11847,203 +12376,195 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OK</Accessibility_x0020_Audit_x0020_Status>
+    <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
+    <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-06-10T04:00:00+00:00</Accessibility_x0020_Audit_x0020_Date>
+    <Program_x0020_Area_x002d_Res xmlns="b8264b14-77b1-4c89-a3a5-32b53593adf6" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-423-463</_dlc_DocId>
+    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
+      <Url>https://education-edit.ky.gov/CTE/cter/_layouts/15/DocIdRedir.aspx?ID=KYED-423-463</Url>
+      <Description>KYED-423-463</Description>
+    </_dlc_DocIdUrl>
+    <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-06-10T04:00:00+00:00</Publication_x0020_Date>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OCTE - Career and Technical Education</Accessibility_x0020_Office>
+    <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">District</Accessibility_x0020_Audience>
+    <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{490C407C-C1DF-4670-B0A2-6829A7778D66}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07A0A881-D0AC-4BED-A1A4-15B066BAFE68}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41FA184C-0D99-4B5E-B7DB-37EF56DCAADA}">
-[...13 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{167CFA3F-1B94-42AE-B769-14D57FAB262C}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{455344D9-CF4C-47B8-86AA-B7F280BB06B2}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4431A8F2-D47D-4312-907F-5B532F697DCD}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D20F6E3-8DC1-4E3E-94AA-A9C4D45B4044}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B7E840F-7499-40BF-B9BD-1A8DC863BDA5}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>25-26 v1.1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company>Kentucky Department of Education</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>25-26_Valid_Industry_Certification_List</dc:title>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Christian, Claude - Division of Technical Schools and Continuous Improvement</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SetDate">
+    <vt:lpwstr>2026-06-10T17:31:17Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SiteId">
+    <vt:lpwstr>9360c11f-90e6-4706-ad00-25fcdc9e2ed1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_ActionId">
+    <vt:lpwstr>1c824634-d784-4e55-b322-9a057d825972</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001BEB557DBE01834EAB47A683706DCD5B0095C29C1A193BD24D9E82CA3AC3FABFCC</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-[...21 lines deleted...]
-    <vt:lpwstr>0</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>9cf76bdd-e77e-4f0c-b3ff-dbc7bd8a1dee</vt:lpwstr>
   </property>
 </Properties>
 </file>