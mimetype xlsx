--- v1 (2026-06-18)
+++ v2 (2026-08-03)
@@ -1,94 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/namedSheetViews/namedSheetView1.xml" ContentType="application/vnd.ms-excel.namedsheetviews+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://staffkyschools-my.sharepoint.com/personal/claude_christian_education_ky_gov/Documents/Documents/00-TEDS/CIP Codes and Pathways/Industry Certificates/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{4CFA85CC-BBE0-49C9-A050-91E8F9FA0EA5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E049DF97-5D48-44C0-B7E2-0FAE2198EF31}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{3D6250AF-06A9-4A22-A6E6-DAD92309C842}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{242BD5DB-AFC2-4772-9A72-800DF314F041}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-1425" windowWidth="29040" windowHeight="15720" xr2:uid="{10E2DF9F-A0BF-4DBF-A2E4-F84A26C90FEE}"/>
+    <workbookView xWindow="-57720" yWindow="1650" windowWidth="29040" windowHeight="15720" xr2:uid="{10E2DF9F-A0BF-4DBF-A2E4-F84A26C90FEE}"/>
   </bookViews>
   <sheets>
     <sheet name="25-26 v1.1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'25-26 v1.1'!$A$19:$F$19</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'25-26 v1.1'!$A$19:$F$232</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1054" uniqueCount="482">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1085" uniqueCount="490">
   <si>
     <t>VALID INDUSTRY CERTIFICATIONS 2025-26</t>
   </si>
   <si>
     <t>Industry Certification List Version History</t>
   </si>
   <si>
     <t>Version</t>
   </si>
   <si>
     <t>Author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Changes</t>
   </si>
   <si>
     <t>Claude Christian</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
@@ -418,87 +419,51 @@
       </rPr>
       <t xml:space="preserve">
 iCEV Ducks Unlimited Ecology Conservation and Management Certification
 Forestry Works of Kentucky - Forest Worker Certificate Program</t>
     </r>
   </si>
   <si>
     <t>Food Science and Processing</t>
   </si>
   <si>
     <t>01.1001.00</t>
   </si>
   <si>
     <t>UK Produce Best Practices Training (PBPT)</t>
   </si>
   <si>
     <t>iCEV American Meat Science Association Food Safety and Science</t>
   </si>
   <si>
     <t>Plant Science Systems</t>
   </si>
   <si>
     <t>01.1101.00</t>
   </si>
   <si>
-    <r>
-[...31 lines deleted...]
-  <si>
     <t>Agriculture</t>
-  </si>
-[...1 lines deleted...]
-    <t>SFMA Turfgrass Science Certification</t>
   </si>
   <si>
     <t>Business and Marketing Education</t>
   </si>
   <si>
     <t>Accounting</t>
   </si>
   <si>
     <t>52.0301.00</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>2 Exams Required</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
@@ -1844,202 +1809,50 @@
       <t xml:space="preserve">
 CHOOSE 1 of the following:
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Certiport IT Specialist - Databases
 Oracle Junior Associate: Oracle Database Foundations</t>
     </r>
   </si>
   <si>
     <t>Digital Design and Game Development</t>
   </si>
   <si>
     <t>36.0113.00</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
-        <sz val="12"/>
-[...150 lines deleted...]
-        <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>1 Exam Required</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 App Development with Swift
 Unity Certified Associate: Artist
 Unity Certified Associate: Game Developer
 Unity Certified Associate: Programmer
 Unity Certified Professional: Artist
 Unity Certified Professional: Programmer</t>
     </r>
   </si>
   <si>
     <t>Unreal Engine 3D Fundamentals</t>
@@ -2114,88 +1927,50 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>CHOOSE 1 of the following:</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Help Desk Institute: Customer Service Representative
-Help Desk Institute: Support Center Analyst
-[...36 lines deleted...]
-Help Desk Institute: Customer Service Representative
 Help Desk Institute: Support Center Analyst
 Help Desk Institute: Support Center Director
 Help Desk Institute: Support Center Manager
 Help Desk Institute: Support Center Team Lead
 Certiport IT Specialist - Device Configuration and Management
 Testout PC Pro</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>1 Exam Required</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
@@ -4133,119 +3908,50 @@
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>National Center for Construction Education Research (NCCER) - Electrical Level 1
 National Center for Construction Education Research (NCCER) - Industrial Maintenance Electrical and Instrumentation Technician Level 1
 National Center for Construction Education Research (NCCER) - Industrial Maintenance Mechanic Level 1
 NIMS - Industrial Maintenance</t>
     </r>
   </si>
   <si>
-    <r>
-[...67 lines deleted...]
-  <si>
     <t>Structural Engineering</t>
   </si>
   <si>
     <t>14.0803.00</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>2 Exams Required</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 REC - Foundation Pre-Engineering Certification
@@ -6565,281 +6271,182 @@
       </rPr>
       <t xml:space="preserve">2 Exams Required   </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">        </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                          National Center for Construction Education Research (NCCER) - Core Curriculum
 National Center for Construction Education Research (NCCER) - Sheet Metal Level 1</t>
     </r>
   </si>
   <si>
-    <r>
-      <t xml:space="preserve">3 Exam Required
+    <t>Manufacturing / Technology Education</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Electronics Technology </t>
+  </si>
+  <si>
+    <t>47.0105.00</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">2 Exams Required    </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                               National Center for Construction Education Research (NCCER) - Core Curriculum
+National Center for Construction Education Research (NCCER) - Electronics Systems Technician</t>
+    </r>
+  </si>
+  <si>
+    <t>Manufacturing / Welding</t>
+  </si>
+  <si>
+    <t>Welder - Entry Level</t>
+  </si>
+  <si>
+    <t>48.0508.01</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">AWS Sense Certification (Level 1)
+KY Department of Transportation 3-G
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2 Exam Required
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>CHOOSE 1 of the following:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 OSHA 10
 OSHA 30
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">
-[...82 lines deleted...]
-      <t xml:space="preserve">
+      <t xml:space="preserve">AND
+Choose 1 of the following:
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">AWS Sense Certification (Level 1)
 KY Department of Transportation 3-G
 </t>
-    </r>
-[...99 lines deleted...]
-National Center for Construction Education Research (NCCER) – Welding Level 1</t>
     </r>
   </si>
   <si>
     <t>Welding TRACK Pre-Apprenticeship</t>
   </si>
   <si>
     <t>48.0508.99</t>
   </si>
   <si>
     <t>Manufacturing / Wood Manufacturing</t>
   </si>
   <si>
     <t>Wood Manufacturing</t>
   </si>
   <si>
     <t>48.0703.02</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
@@ -7414,59 +7021,613 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>2 Exams Required</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 ASE Student Certification - Automotive Maintenance and Light Repair (MLR)
 REC - Foundation Pre-Engineering Certification</t>
     </r>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">2 Exams Required
+CHOOSE 1 of the following:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Certiport Digital Literacy IC3 GS5
+Certiport IC3 GS6 Level 2
+Certiport IC3 GS6 Level 3
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CHOOSE 1 of the following:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Adobe Certified Professional: Animate
+Adobe Certified Professional: Photoshop
+Adobe Certified Professional: Illustrator
+Autodesk 3ds Max
+Autodesk Maya
+Certiport IT Specialist - Java
+Certiport IT Specialist - JavaScript
+Certiport IT Specialist - Python
+Certiport IT Specialist - Software Development
+SkillsUSA Career Essentials Assessments: 3D Visualization &amp; Animation
+Toon Boom Associate Certification Story Board
+Unity Certified User: Programmer
+Unity Certified User: Artist</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Adobe Certified Professional: Animate
+Adobe Certified Professional: Photoshop
+Adobe Certified Professional: Illustrator
+Autodesk 3ds Max
+Autodesk Maya
+Certiport IT Specialist - Java
+Certiport IT Specialist - JavaScript
+Certiport IT Specialist - Python
+Certiport IT Specialist - Software Development
+SkillsUSA Career Essentials Assessments: 3D Visualization &amp; Animation
+Toon Boom Associate Certification Story Board
+Unity Certified User: Programmer
+Unity Certified User: Artist</t>
+    </r>
+  </si>
+  <si>
+    <t>KY Journeyman Plumbing License (written exam)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+National Center for Construction Education Research (NCCER) - Core Curriculum
+National Center for Construction Education Research (NCCER) - Plumbing Level 1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CompTIA Tech Plus
+Help Desk Institute: Customer Service Representative
+Help Desk Institute: Support Center Analyst
+Help Desk Institute: Support Center Director
+Help Desk Institute: Support Center Manager
+Help Desk Institute: Support Center Team Lead
+Certiport IT Specialist - Device Configuration and Management
+Testout PC Pro</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CHOOSE1 of the following
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>EPA 608 Universal Certification
+KY Journeyman HVAC License (written exam)</t>
+    </r>
+  </si>
+  <si>
+    <t>Diesel Brake Repairer/Special Problems Option</t>
+  </si>
+  <si>
+    <t>47.0605.04</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+ASE Student Certification - Diesel Brakes
+ASE Student Certification - Diesel Electrical Electronic Systems</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+OSHA 10
+OSHA 30
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">AND
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>National Center for Construction Education Research (NCCER) – Core Curriculum
+National Center for Construction Education Research (NCCER) – Welding Level 1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Choose 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Home Builders Institute (HBI) PACT Certification
+EPA 608 Universal Certification </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CHOOSE 1 of the following:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+OSHA 10
+OSHA 30
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+AND</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                               National Center for Construction Education Research (NCCER) - Core Curriculum
+National Center for Construction Education Research (NCCER) - Sheet Metal Level 1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+REC - Foundation Pre-Engineering Certification
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AND</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CHOOSE 1 of the following:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>OSHA 10
+OSHA 30
+Advanced Manufacturing Technical Education Collaborative (AMTEC) – Emerging Technician: Electrical
+FCR-O1 FANUC Certified Robot Operator-1
+MSSC - Certified Production Technician (CPT)
+NIMS - Industrial Maintenance</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 Exam Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+iCEV BASF Plant Science Certification</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>6 Exams Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+KY Department of Agriculture Pesticide Operator Certification - Category 1A - Agricultural Pests
+KY Department of Agriculture Pesticide Operator Certification - Category 2 - Forest
+KY Department of Agriculture Pesticide Operator Certification - Category 3 - Turf and Ornamental Plants
+KY Department of Agriculture Pesticide Operator Certification - Category 18 - Golf Course
+KY Department of Agriculture Pesticide Operator Certification - Category 19 - Interior Plantscape
+KY Department of Agriculture Pesticide Operator Certification - Category 20 - Athletic Turf)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">1 Exam Required
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>iCEV SFMA Turfgrass Science Certification
+UK Produce Best Practices Training (PBPT)</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
@@ -7498,57 +7659,50 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <strike/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -7693,132 +7847,122 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="5">
-[...13 lines deleted...]
-    </dxf>
+  <dxfs count="3">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="2" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/namedSheetViews/namedSheetView1.xml><?xml version="1.0" encoding="utf-8"?>
+<namedSheetViews xmlns="http://schemas.microsoft.com/office/spreadsheetml/2019/namedsheetviews" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8073,59 +8217,59 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2019/04/relationships/namedSheetView" Target="../namedSheetViews/namedSheetView1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6D4A689-223B-4DA4-B1E8-790F6F33354E}">
-  <dimension ref="A1:F226"/>
+  <dimension ref="A1:F232"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A8" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D20" sqref="D20"/>
+    <sheetView tabSelected="1" topLeftCell="A20" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G28" sqref="G28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="15.77734375" style="19" customWidth="1"/>
     <col min="2" max="2" width="26.88671875" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.21875" style="43" customWidth="1"/>
     <col min="4" max="4" width="119.109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="11.21875" style="43" customWidth="1"/>
     <col min="6" max="6" width="11" style="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" ht="25.8" x14ac:dyDescent="0.3">
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="4"/>
       <c r="F1" s="5"/>
     </row>
     <row r="2" spans="1:6" ht="21" x14ac:dyDescent="0.4">
       <c r="A2" s="1"/>
       <c r="B2" s="6"/>
       <c r="C2" s="7"/>
@@ -8394,3700 +8538,3888 @@
       </c>
       <c r="D24" s="30" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="31"/>
       <c r="F24" s="32"/>
     </row>
     <row r="25" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A25" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="30" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="30" t="s">
         <v>40</v>
       </c>
       <c r="D25" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E25" s="31"/>
       <c r="F25" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="26" spans="1:6" ht="58.8" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:6" ht="30" x14ac:dyDescent="0.3">
       <c r="A26" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="30" t="s">
         <v>43</v>
       </c>
       <c r="C26" s="30" t="s">
         <v>44</v>
       </c>
       <c r="D26" s="30" t="s">
-        <v>45</v>
+        <v>487</v>
       </c>
       <c r="E26" s="31"/>
       <c r="F26" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="27" spans="1:6" s="33" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:6" ht="102" x14ac:dyDescent="0.3">
       <c r="A27" s="30" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="B27" s="30" t="s">
         <v>43</v>
       </c>
       <c r="C27" s="30" t="s">
         <v>44</v>
       </c>
       <c r="D27" s="30" t="s">
+        <v>488</v>
+      </c>
+      <c r="E27" s="31"/>
+      <c r="F27" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="33" customFormat="1" ht="44.4" x14ac:dyDescent="0.3">
+      <c r="A28" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="C28" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D28" s="30" t="s">
+        <v>489</v>
+      </c>
+      <c r="E28" s="30"/>
+      <c r="F28" s="34"/>
+    </row>
+    <row r="29" spans="1:6" ht="118.8" x14ac:dyDescent="0.3">
+      <c r="A29" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="E27" s="30"/>
-[...3 lines deleted...]
-      <c r="A28" s="30" t="s">
+      <c r="C29" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B28" s="30" t="s">
+      <c r="D29" s="30" t="s">
         <v>49</v>
-      </c>
-[...22 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E29" s="31"/>
       <c r="F29" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="30" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:6" ht="162" x14ac:dyDescent="0.3">
       <c r="A30" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="B30" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="C30" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B30" s="30" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="30" t="s">
+      <c r="D30" s="30" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E30" s="31"/>
       <c r="F30" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="31" spans="1:6" ht="118.8" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A31" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="B31" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="C31" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B31" s="30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D31" s="30" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="E31" s="31"/>
       <c r="F31" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="32" spans="1:6" ht="190.8" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:6" ht="118.8" x14ac:dyDescent="0.3">
       <c r="A32" s="30" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B32" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="C32" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="D32" s="30" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
       <c r="E32" s="31"/>
       <c r="F32" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="33" spans="1:6" ht="162" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:6" ht="190.8" x14ac:dyDescent="0.3">
       <c r="A33" s="30" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B33" s="30" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C33" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="D33" s="30" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E33" s="31"/>
       <c r="F33" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="34" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:6" ht="162" x14ac:dyDescent="0.3">
       <c r="A34" s="30" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B34" s="30" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C34" s="30" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D34" s="30" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="E34" s="31"/>
       <c r="F34" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="35" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A35" s="30" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B35" s="30" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="C35" s="30" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="D35" s="30" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="E35" s="31"/>
       <c r="F35" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="36" spans="1:6" ht="46.8" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A36" s="30" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B36" s="30" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C36" s="30" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>59</v>
+      </c>
+      <c r="D36" s="30" t="s">
+        <v>32</v>
       </c>
       <c r="E36" s="31"/>
       <c r="F36" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="37" spans="1:6" ht="190.8" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:6" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A37" s="30" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B37" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="C37" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="D37" s="35" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E37" s="31"/>
       <c r="F37" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="38" spans="1:6" ht="158.4" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="C38" s="17" t="s">
+    <row r="38" spans="1:6" ht="190.8" x14ac:dyDescent="0.3">
+      <c r="A38" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="B38" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="C38" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="D38" s="30" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E38" s="31"/>
       <c r="F38" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="39" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-        <v>67</v>
+    <row r="39" spans="1:6" ht="158.4" x14ac:dyDescent="0.3">
+      <c r="A39" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="B39" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="C39" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="D39" s="17" t="s">
+        <v>64</v>
       </c>
       <c r="E39" s="31"/>
       <c r="F39" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="40" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A40" s="30" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B40" s="30" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C40" s="30" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="D40" s="30" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="E40" s="31"/>
       <c r="F40" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="41" spans="1:6" ht="72" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A41" s="30" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B41" s="30" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="C41" s="30" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="D41" s="30" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="E41" s="31"/>
       <c r="F41" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="42" spans="1:6" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:6" ht="72" x14ac:dyDescent="0.3">
       <c r="A42" s="30" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B42" s="30" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="C42" s="30" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="D42" s="30" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="E42" s="31"/>
       <c r="F42" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="43" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:6" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A43" s="30" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B43" s="30" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="C43" s="30" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="D43" s="30" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="E43" s="31"/>
       <c r="F43" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="44" spans="1:6" ht="73.2" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
       <c r="A44" s="30" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B44" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="C44" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="D44" s="30" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E44" s="31"/>
       <c r="F44" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="45" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:6" ht="73.2" x14ac:dyDescent="0.3">
       <c r="A45" s="30" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B45" s="30" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C45" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="D45" s="30" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="E45" s="31"/>
       <c r="F45" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="46" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A46" s="30" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B46" s="30" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="C46" s="30" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="D46" s="30" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="E46" s="31"/>
       <c r="F46" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="47" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A47" s="30" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B47" s="30" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="C47" s="30" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D47" s="30" t="s">
-        <v>79</v>
+        <v>32</v>
       </c>
       <c r="E47" s="31"/>
       <c r="F47" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="48" spans="1:6" ht="73.2" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
       <c r="A48" s="30" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B48" s="30" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C48" s="30" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D48" s="30" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="E48" s="31"/>
       <c r="F48" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="49" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:6" ht="73.2" x14ac:dyDescent="0.3">
       <c r="A49" s="30" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B49" s="30" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C49" s="30" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D49" s="30" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="E49" s="31"/>
       <c r="F49" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="50" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A50" s="30" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B50" s="30" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="C50" s="30" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D50" s="30" t="s">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="E50" s="31"/>
       <c r="F50" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="51" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
       <c r="A51" s="30" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B51" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="C51" s="30" t="s">
+        <v>84</v>
+      </c>
+      <c r="D51" s="30" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E51" s="31"/>
       <c r="F51" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="52" spans="1:6" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A52" s="30" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
       <c r="B52" s="30" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="C52" s="30" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="D52" s="30" t="s">
-        <v>480</v>
+        <v>86</v>
       </c>
       <c r="E52" s="31"/>
       <c r="F52" s="32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A53" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="B53" s="30" t="s">
+        <v>88</v>
+      </c>
+      <c r="C53" s="30" t="s">
         <v>89</v>
       </c>
-      <c r="B53" s="30" t="s">
+      <c r="D53" s="30" t="s">
+        <v>472</v>
+      </c>
+      <c r="E53" s="31"/>
+      <c r="F53" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A54" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="B54" s="30" t="s">
+        <v>88</v>
+      </c>
+      <c r="C54" s="30" t="s">
+        <v>89</v>
+      </c>
+      <c r="D54" s="30" t="s">
         <v>90</v>
       </c>
-      <c r="C53" s="30" t="s">
+      <c r="E54" s="31"/>
+      <c r="F54" s="32"/>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A55" s="30" t="s">
         <v>91</v>
       </c>
-      <c r="D53" s="30" t="s">
+      <c r="B55" s="30" t="s">
         <v>92</v>
       </c>
-      <c r="E53" s="31"/>
-[...3 lines deleted...]
-      <c r="A54" s="30" t="s">
+      <c r="C55" s="30" t="s">
         <v>93</v>
       </c>
-      <c r="B54" s="30" t="s">
+      <c r="D55" s="36" t="s">
         <v>94</v>
-      </c>
-[...22 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E55" s="31"/>
       <c r="F55" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="56" spans="1:6" ht="264" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:6" ht="130.80000000000001" x14ac:dyDescent="0.3">
       <c r="A56" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B56" s="30" t="s">
+        <v>95</v>
+      </c>
+      <c r="C56" s="30" t="s">
+        <v>96</v>
+      </c>
+      <c r="D56" s="30" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="E56" s="31"/>
       <c r="F56" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="57" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:6" ht="264" x14ac:dyDescent="0.3">
       <c r="A57" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B57" s="30" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C57" s="30" t="s">
+        <v>96</v>
+      </c>
+      <c r="D57" s="30" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E57" s="31"/>
       <c r="F57" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="58" spans="1:6" s="33" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A58" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B58" s="30" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="C58" s="30" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="D58" s="30" t="s">
-        <v>32</v>
+        <v>99</v>
       </c>
       <c r="E58" s="31"/>
       <c r="F58" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="59" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:6" s="33" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A59" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B59" s="30" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="C59" s="30" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D59" s="30" t="s">
-        <v>106</v>
+        <v>32</v>
       </c>
       <c r="E59" s="31"/>
       <c r="F59" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="60" spans="1:6" ht="73.2" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A60" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B60" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="C60" s="30" t="s">
+        <v>103</v>
+      </c>
+      <c r="D60" s="30" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="E60" s="31"/>
       <c r="F60" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="61" spans="1:6" ht="206.4" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:6" ht="73.2" x14ac:dyDescent="0.3">
       <c r="A61" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B61" s="30" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C61" s="30" t="s">
+        <v>103</v>
+      </c>
+      <c r="D61" s="30" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="E61" s="31"/>
       <c r="F61" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="62" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:6" ht="206.4" x14ac:dyDescent="0.3">
       <c r="A62" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B62" s="30" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="C62" s="30" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>103</v>
+      </c>
+      <c r="D62" s="37" t="s">
+        <v>106</v>
       </c>
       <c r="E62" s="31"/>
       <c r="F62" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="63" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A63" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B63" s="30" t="s">
+        <v>107</v>
+      </c>
+      <c r="C63" s="30" t="s">
+        <v>108</v>
+      </c>
+      <c r="D63" s="30" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="E63" s="31"/>
       <c r="F63" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="64" spans="1:6" ht="164.4" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
       <c r="A64" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B64" s="30" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C64" s="30" t="s">
+        <v>108</v>
+      </c>
+      <c r="D64" s="37" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="E64" s="31"/>
       <c r="F64" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="65" spans="1:6" ht="202.8" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:6" ht="164.4" x14ac:dyDescent="0.3">
       <c r="A65" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B65" s="30" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="C65" s="30" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>108</v>
+      </c>
+      <c r="D65" s="37" t="s">
+        <v>111</v>
       </c>
       <c r="E65" s="31"/>
       <c r="F65" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="66" spans="1:6" ht="307.2" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:6" ht="202.8" x14ac:dyDescent="0.3">
       <c r="A66" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B66" s="30" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C66" s="30" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="D66" s="30" t="s">
-        <v>117</v>
+        <v>475</v>
       </c>
       <c r="E66" s="31"/>
       <c r="F66" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="67" spans="1:6" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:6" ht="321.60000000000002" x14ac:dyDescent="0.3">
       <c r="A67" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B67" s="30" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C67" s="30" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="D67" s="30" t="s">
-        <v>118</v>
+        <v>474</v>
       </c>
       <c r="E67" s="31"/>
       <c r="F67" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="68" spans="1:6" s="33" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:6" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A68" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B68" s="30" t="s">
+        <v>112</v>
+      </c>
+      <c r="C68" s="30" t="s">
+        <v>113</v>
+      </c>
+      <c r="D68" s="30" t="s">
         <v>114</v>
       </c>
-      <c r="C68" s="30" t="s">
+      <c r="E68" s="31"/>
+      <c r="F68" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" s="33" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A69" s="30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B69" s="30" t="s">
+        <v>112</v>
+      </c>
+      <c r="C69" s="30" t="s">
+        <v>113</v>
+      </c>
+      <c r="D69" s="30" t="s">
         <v>115</v>
       </c>
-      <c r="D68" s="30" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="E69" s="31"/>
-      <c r="F69" s="32" t="s">
-[...3 lines deleted...]
-    <row r="70" spans="1:6" ht="130.80000000000001" x14ac:dyDescent="0.3">
+      <c r="F69" s="32"/>
+    </row>
+    <row r="70" spans="1:6" ht="235.2" x14ac:dyDescent="0.3">
       <c r="A70" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B70" s="30" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="C70" s="30" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="D70" s="30" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="E70" s="31"/>
       <c r="F70" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="71" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:6" ht="130.80000000000001" x14ac:dyDescent="0.3">
       <c r="A71" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B71" s="30" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="C71" s="30" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="D71" s="30" t="s">
-        <v>124</v>
+        <v>478</v>
       </c>
       <c r="E71" s="31"/>
       <c r="F71" s="32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="72" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A72" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B72" s="30" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="C72" s="30" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="D72" s="30" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E72" s="31"/>
       <c r="F72" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="73" spans="1:6" ht="102" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A73" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B73" s="30" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="C73" s="30" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="D73" s="30" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="E73" s="31"/>
       <c r="F73" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="74" spans="1:6" ht="220.8" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:6" ht="102" x14ac:dyDescent="0.3">
       <c r="A74" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B74" s="30" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="C74" s="30" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="D74" s="30" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="E74" s="31"/>
       <c r="F74" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="75" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:6" ht="220.8" x14ac:dyDescent="0.3">
       <c r="A75" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B75" s="30" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="C75" s="30" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="D75" s="30" t="s">
         <v>124</v>
       </c>
       <c r="E75" s="31"/>
       <c r="F75" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="76" spans="1:6" ht="58.8" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A76" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B76" s="30" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="C76" s="30" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="D76" s="30" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="E76" s="31"/>
       <c r="F76" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="77" spans="1:6" s="33" customFormat="1" ht="177.6" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:6" ht="58.8" x14ac:dyDescent="0.3">
       <c r="A77" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B77" s="30" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="C77" s="30" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>126</v>
+      </c>
+      <c r="D77" s="30" t="s">
+        <v>127</v>
       </c>
       <c r="E77" s="31"/>
       <c r="F77" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="78" spans="1:6" ht="72" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:6" s="33" customFormat="1" ht="177.6" x14ac:dyDescent="0.3">
       <c r="A78" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B78" s="30" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="C78" s="30" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>126</v>
+      </c>
+      <c r="D78" s="37" t="s">
+        <v>128</v>
       </c>
       <c r="E78" s="31"/>
       <c r="F78" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="79" spans="1:6" ht="159.6" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:6" ht="72" x14ac:dyDescent="0.3">
       <c r="A79" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B79" s="30" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="C79" s="30" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="D79" s="30" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="E79" s="31"/>
       <c r="F79" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="80" spans="1:6" ht="278.39999999999998" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:6" ht="159.6" x14ac:dyDescent="0.3">
       <c r="A80" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B80" s="30" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="C80" s="30" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D80" s="30" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="E80" s="31"/>
       <c r="F80" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="81" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:6" ht="278.39999999999998" x14ac:dyDescent="0.3">
       <c r="A81" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B81" s="30" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="C81" s="30" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D81" s="30" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="E81" s="31"/>
       <c r="F81" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="82" spans="1:6" ht="116.4" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A82" s="30" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="B82" s="30" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="C82" s="30" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="D82" s="30" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="E82" s="31"/>
       <c r="F82" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="83" spans="1:6" ht="72" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:6" ht="116.4" x14ac:dyDescent="0.3">
       <c r="A83" s="30" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="B83" s="30" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="C83" s="30" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="D83" s="30" t="s">
-        <v>32</v>
+        <v>138</v>
       </c>
       <c r="E83" s="31"/>
       <c r="F83" s="32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="84" spans="1:6" ht="72" x14ac:dyDescent="0.3">
       <c r="A84" s="30" t="s">
+        <v>135</v>
+      </c>
+      <c r="B84" s="30" t="s">
+        <v>139</v>
+      </c>
+      <c r="C84" s="30" t="s">
         <v>140</v>
       </c>
-      <c r="B84" s="30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D84" s="30" t="s">
-        <v>148</v>
+        <v>32</v>
       </c>
       <c r="E84" s="31"/>
       <c r="F84" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="85" spans="1:6" ht="116.4" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:6" ht="72" x14ac:dyDescent="0.3">
       <c r="A85" s="30" t="s">
-        <v>149</v>
+        <v>135</v>
       </c>
       <c r="B85" s="30" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="C85" s="30" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="D85" s="30" t="s">
         <v>143</v>
       </c>
       <c r="E85" s="31"/>
       <c r="F85" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="86" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>149</v>
+    <row r="86" spans="1:6" ht="116.4" x14ac:dyDescent="0.3">
+      <c r="A86" s="30" t="s">
+        <v>144</v>
       </c>
       <c r="B86" s="30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C86" s="30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D86" s="30" t="s">
-        <v>32</v>
+        <v>138</v>
       </c>
       <c r="E86" s="31"/>
       <c r="F86" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="87" spans="1:6" s="33" customFormat="1" ht="58.8" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>149</v>
+    <row r="87" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A87" s="31" t="s">
+        <v>144</v>
       </c>
       <c r="B87" s="30" t="s">
-        <v>152</v>
+        <v>139</v>
       </c>
       <c r="C87" s="30" t="s">
-        <v>153</v>
+        <v>140</v>
       </c>
       <c r="D87" s="30" t="s">
-        <v>154</v>
+        <v>32</v>
       </c>
       <c r="E87" s="31"/>
       <c r="F87" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="88" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:6" s="33" customFormat="1" ht="58.8" x14ac:dyDescent="0.3">
       <c r="A88" s="30" t="s">
+        <v>144</v>
+      </c>
+      <c r="B88" s="30" t="s">
+        <v>147</v>
+      </c>
+      <c r="C88" s="30" t="s">
+        <v>148</v>
+      </c>
+      <c r="D88" s="30" t="s">
         <v>149</v>
-      </c>
-[...7 lines deleted...]
-        <v>155</v>
       </c>
       <c r="E88" s="31"/>
       <c r="F88" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="89" spans="1:6" ht="116.4" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A89" s="30" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>144</v>
+      </c>
+      <c r="B89" s="30" t="s">
+        <v>147</v>
       </c>
       <c r="C89" s="30" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="D89" s="30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="E89" s="31"/>
       <c r="F89" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="90" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:6" ht="116.4" x14ac:dyDescent="0.3">
       <c r="A90" s="30" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>151</v>
+      </c>
+      <c r="B90" s="38" t="s">
+        <v>152</v>
       </c>
       <c r="C90" s="30" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="D90" s="30" t="s">
-        <v>32</v>
+        <v>138</v>
       </c>
       <c r="E90" s="31"/>
       <c r="F90" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="91" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A91" s="30" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="B91" s="30" t="s">
-        <v>159</v>
+        <v>139</v>
       </c>
       <c r="C91" s="30" t="s">
-        <v>160</v>
+        <v>140</v>
       </c>
       <c r="D91" s="30" t="s">
-        <v>161</v>
+        <v>32</v>
       </c>
       <c r="E91" s="31"/>
       <c r="F91" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="92" spans="1:6" s="33" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A92" s="30" t="s">
+        <v>151</v>
+      </c>
+      <c r="B92" s="30" t="s">
+        <v>154</v>
+      </c>
+      <c r="C92" s="30" t="s">
+        <v>155</v>
+      </c>
+      <c r="D92" s="30" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>162</v>
       </c>
       <c r="E92" s="31"/>
       <c r="F92" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="93" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:6" s="33" customFormat="1" ht="60" x14ac:dyDescent="0.3">
       <c r="A93" s="30" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="B93" s="30" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="C93" s="30" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="D93" s="30" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="E93" s="31"/>
       <c r="F93" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="94" spans="1:6" s="33" customFormat="1" ht="115.2" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A94" s="30" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="B94" s="30" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="C94" s="30" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="D94" s="30" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="E94" s="31"/>
       <c r="F94" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="95" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:6" s="33" customFormat="1" ht="115.2" x14ac:dyDescent="0.3">
       <c r="A95" s="30" t="s">
-        <v>165</v>
+        <v>151</v>
       </c>
       <c r="B95" s="30" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="C95" s="30" t="s">
-        <v>167</v>
+        <v>155</v>
       </c>
       <c r="D95" s="30" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="E95" s="31"/>
       <c r="F95" s="32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="96" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A96" s="30" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="B96" s="30" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C96" s="30" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="D96" s="30" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="E96" s="31"/>
       <c r="F96" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="97" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="97" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A97" s="30" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="B97" s="30" t="s">
-        <v>144</v>
+        <v>161</v>
       </c>
       <c r="C97" s="30" t="s">
-        <v>145</v>
+        <v>162</v>
       </c>
       <c r="D97" s="30" t="s">
-        <v>32</v>
+        <v>164</v>
       </c>
       <c r="E97" s="31"/>
       <c r="F97" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="98" spans="1:6" ht="116.4" x14ac:dyDescent="0.3">
+    <row r="98" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A98" s="30" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="B98" s="30" t="s">
-        <v>170</v>
+        <v>139</v>
       </c>
       <c r="C98" s="30" t="s">
-        <v>171</v>
+        <v>140</v>
       </c>
       <c r="D98" s="30" t="s">
-        <v>143</v>
+        <v>32</v>
       </c>
       <c r="E98" s="31"/>
       <c r="F98" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="99" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="99" spans="1:6" ht="116.4" x14ac:dyDescent="0.3">
       <c r="A99" s="30" t="s">
-        <v>172</v>
+        <v>160</v>
       </c>
       <c r="B99" s="30" t="s">
-        <v>144</v>
+        <v>165</v>
       </c>
       <c r="C99" s="30" t="s">
-        <v>145</v>
+        <v>166</v>
       </c>
       <c r="D99" s="30" t="s">
-        <v>32</v>
+        <v>138</v>
       </c>
       <c r="E99" s="31"/>
       <c r="F99" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="100" spans="1:6" s="33" customFormat="1" ht="58.8" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A100" s="30" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="B100" s="30" t="s">
-        <v>173</v>
+        <v>139</v>
       </c>
       <c r="C100" s="30" t="s">
-        <v>174</v>
+        <v>140</v>
       </c>
       <c r="D100" s="30" t="s">
-        <v>175</v>
+        <v>32</v>
       </c>
       <c r="E100" s="31"/>
       <c r="F100" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="101" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A101" s="30" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="B101" s="30" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="C101" s="30" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="D101" s="30" t="s">
-        <v>176</v>
+        <v>477</v>
       </c>
       <c r="E101" s="31"/>
       <c r="F101" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="102" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:6" s="33" customFormat="1" ht="58.8" x14ac:dyDescent="0.3">
       <c r="A102" s="30" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="B102" s="30" t="s">
-        <v>144</v>
+        <v>168</v>
       </c>
       <c r="C102" s="30" t="s">
-        <v>145</v>
+        <v>169</v>
       </c>
       <c r="D102" s="30" t="s">
-        <v>32</v>
+        <v>170</v>
       </c>
       <c r="E102" s="31"/>
       <c r="F102" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="103" spans="1:6" s="33" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A103" s="30" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="B103" s="30" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="C103" s="30" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
       <c r="D103" s="30" t="s">
-        <v>180</v>
+        <v>476</v>
       </c>
       <c r="E103" s="31"/>
       <c r="F103" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="104" spans="1:6" s="33" customFormat="1" ht="115.2" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A104" s="30" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="B104" s="30" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="C104" s="30" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
       <c r="D104" s="30" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
       <c r="E104" s="31"/>
       <c r="F104" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="105" spans="1:6" s="33" customFormat="1" ht="122.4" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A105" s="30" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="B105" s="30" t="s">
-        <v>183</v>
+        <v>139</v>
       </c>
       <c r="C105" s="30" t="s">
-        <v>184</v>
+        <v>140</v>
       </c>
       <c r="D105" s="30" t="s">
-        <v>185</v>
+        <v>32</v>
       </c>
       <c r="E105" s="31"/>
       <c r="F105" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="106" spans="1:6" s="33" customFormat="1" ht="176.4" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:6" s="33" customFormat="1" ht="60" x14ac:dyDescent="0.3">
       <c r="A106" s="30" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="B106" s="30" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="C106" s="30" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="D106" s="30" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="E106" s="31"/>
       <c r="F106" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="107" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A107" s="30" t="s">
-        <v>187</v>
+        <v>172</v>
       </c>
       <c r="B107" s="30" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="C107" s="30" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
       <c r="D107" s="30" t="s">
-        <v>190</v>
+        <v>479</v>
       </c>
       <c r="E107" s="31"/>
       <c r="F107" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="108" spans="1:6" ht="87.6" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:6" s="33" customFormat="1" ht="115.2" x14ac:dyDescent="0.3">
       <c r="A108" s="30" t="s">
-        <v>187</v>
+        <v>172</v>
       </c>
       <c r="B108" s="30" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="C108" s="30" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
       <c r="D108" s="30" t="s">
-        <v>191</v>
+        <v>176</v>
       </c>
       <c r="E108" s="31"/>
       <c r="F108" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="109" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:6" s="33" customFormat="1" ht="72" x14ac:dyDescent="0.3">
       <c r="A109" s="30" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="B109" s="30" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="C109" s="30" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="D109" s="30" t="s">
-        <v>32</v>
+        <v>484</v>
       </c>
       <c r="E109" s="31"/>
       <c r="F109" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="110" spans="1:6" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:6" s="33" customFormat="1" ht="122.4" x14ac:dyDescent="0.3">
       <c r="A110" s="30" t="s">
-        <v>194</v>
+        <v>177</v>
       </c>
       <c r="B110" s="30" t="s">
-        <v>195</v>
+        <v>178</v>
       </c>
       <c r="C110" s="30" t="s">
-        <v>196</v>
+        <v>179</v>
       </c>
       <c r="D110" s="30" t="s">
-        <v>197</v>
+        <v>180</v>
       </c>
       <c r="E110" s="31"/>
       <c r="F110" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="111" spans="1:6" ht="187.2" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:6" s="33" customFormat="1" ht="176.4" x14ac:dyDescent="0.3">
       <c r="A111" s="30" t="s">
-        <v>194</v>
+        <v>177</v>
       </c>
       <c r="B111" s="30" t="s">
-        <v>198</v>
+        <v>178</v>
       </c>
       <c r="C111" s="30" t="s">
-        <v>199</v>
+        <v>179</v>
       </c>
       <c r="D111" s="30" t="s">
-        <v>200</v>
+        <v>181</v>
       </c>
       <c r="E111" s="31"/>
       <c r="F111" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="112" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A112" s="30" t="s">
-        <v>194</v>
+        <v>182</v>
       </c>
       <c r="B112" s="30" t="s">
-        <v>201</v>
+        <v>183</v>
       </c>
       <c r="C112" s="30" t="s">
-        <v>202</v>
+        <v>184</v>
       </c>
       <c r="D112" s="30" t="s">
-        <v>481</v>
+        <v>185</v>
       </c>
       <c r="E112" s="31"/>
       <c r="F112" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="113" spans="1:6" ht="102" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:6" ht="87.6" x14ac:dyDescent="0.3">
       <c r="A113" s="30" t="s">
-        <v>194</v>
+        <v>182</v>
       </c>
       <c r="B113" s="30" t="s">
-        <v>203</v>
+        <v>183</v>
       </c>
       <c r="C113" s="30" t="s">
-        <v>204</v>
+        <v>184</v>
       </c>
       <c r="D113" s="30" t="s">
-        <v>205</v>
+        <v>186</v>
       </c>
       <c r="E113" s="31"/>
       <c r="F113" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="114" spans="1:6" ht="116.4" x14ac:dyDescent="0.3">
+    <row r="114" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A114" s="30" t="s">
-        <v>194</v>
+        <v>182</v>
       </c>
       <c r="B114" s="30" t="s">
-        <v>206</v>
+        <v>187</v>
       </c>
       <c r="C114" s="30" t="s">
-        <v>207</v>
+        <v>188</v>
       </c>
       <c r="D114" s="30" t="s">
-        <v>208</v>
+        <v>32</v>
       </c>
       <c r="E114" s="31"/>
       <c r="F114" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="115" spans="1:6" ht="58.8" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:6" ht="129.6" x14ac:dyDescent="0.3">
       <c r="A115" s="30" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="B115" s="30" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="C115" s="30" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="D115" s="30" t="s">
-        <v>209</v>
+        <v>192</v>
       </c>
       <c r="E115" s="31"/>
       <c r="F115" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="116" spans="1:6" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:6" ht="187.2" x14ac:dyDescent="0.3">
       <c r="A116" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="B116" s="30" t="s">
+        <v>193</v>
+      </c>
+      <c r="C116" s="30" t="s">
         <v>194</v>
       </c>
-      <c r="B116" s="30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D116" s="30" t="s">
-        <v>212</v>
+        <v>195</v>
       </c>
       <c r="E116" s="31"/>
       <c r="F116" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="117" spans="1:6" ht="172.8" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
       <c r="A117" s="30" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="B117" s="30" t="s">
-        <v>213</v>
+        <v>196</v>
       </c>
       <c r="C117" s="30" t="s">
-        <v>214</v>
+        <v>197</v>
       </c>
       <c r="D117" s="30" t="s">
-        <v>215</v>
+        <v>473</v>
       </c>
       <c r="E117" s="31"/>
       <c r="F117" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="118" spans="1:6" s="33" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="118" spans="1:6" ht="102" x14ac:dyDescent="0.3">
       <c r="A118" s="30" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="B118" s="30" t="s">
-        <v>216</v>
+        <v>198</v>
       </c>
       <c r="C118" s="30" t="s">
-        <v>217</v>
+        <v>199</v>
       </c>
       <c r="D118" s="30" t="s">
-        <v>32</v>
+        <v>200</v>
       </c>
       <c r="E118" s="31"/>
       <c r="F118" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="119" spans="1:6" ht="187.2" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-        <v>219</v>
+    <row r="119" spans="1:6" ht="116.4" x14ac:dyDescent="0.3">
+      <c r="A119" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="B119" s="30" t="s">
+        <v>201</v>
+      </c>
+      <c r="C119" s="30" t="s">
+        <v>202</v>
       </c>
       <c r="D119" s="30" t="s">
-        <v>220</v>
-[...6 lines deleted...]
-    <row r="120" spans="1:6" ht="201.6" x14ac:dyDescent="0.3">
+        <v>203</v>
+      </c>
+      <c r="E119" s="31"/>
+      <c r="F119" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="58.8" x14ac:dyDescent="0.3">
       <c r="A120" s="30" t="s">
-        <v>221</v>
+        <v>189</v>
       </c>
       <c r="B120" s="30" t="s">
-        <v>222</v>
+        <v>201</v>
       </c>
       <c r="C120" s="30" t="s">
-        <v>223</v>
+        <v>202</v>
       </c>
       <c r="D120" s="30" t="s">
-        <v>224</v>
+        <v>204</v>
       </c>
       <c r="E120" s="31"/>
       <c r="F120" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="121" spans="1:6" ht="118.8" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:6" ht="129.6" x14ac:dyDescent="0.3">
       <c r="A121" s="30" t="s">
-        <v>221</v>
+        <v>189</v>
       </c>
       <c r="B121" s="30" t="s">
-        <v>222</v>
+        <v>205</v>
       </c>
       <c r="C121" s="30" t="s">
-        <v>223</v>
+        <v>206</v>
       </c>
       <c r="D121" s="30" t="s">
-        <v>225</v>
+        <v>207</v>
       </c>
       <c r="E121" s="31"/>
       <c r="F121" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="122" spans="1:6" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="122" spans="1:6" ht="172.8" x14ac:dyDescent="0.3">
       <c r="A122" s="30" t="s">
-        <v>221</v>
+        <v>189</v>
       </c>
       <c r="B122" s="30" t="s">
-        <v>226</v>
+        <v>208</v>
       </c>
       <c r="C122" s="30" t="s">
-        <v>227</v>
+        <v>209</v>
       </c>
       <c r="D122" s="30" t="s">
-        <v>228</v>
+        <v>210</v>
       </c>
       <c r="E122" s="31"/>
       <c r="F122" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="123" spans="1:6" ht="118.8" x14ac:dyDescent="0.3">
+    <row r="123" spans="1:6" s="33" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A123" s="30" t="s">
-        <v>221</v>
+        <v>189</v>
       </c>
       <c r="B123" s="30" t="s">
-        <v>226</v>
+        <v>211</v>
       </c>
       <c r="C123" s="30" t="s">
-        <v>227</v>
+        <v>212</v>
       </c>
       <c r="D123" s="30" t="s">
-        <v>225</v>
+        <v>32</v>
       </c>
       <c r="E123" s="31"/>
       <c r="F123" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="124" spans="1:6" ht="58.8" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-        <v>227</v>
+    <row r="124" spans="1:6" ht="187.2" x14ac:dyDescent="0.3">
+      <c r="A124" s="17" t="s">
+        <v>189</v>
+      </c>
+      <c r="B124" s="17" t="s">
+        <v>213</v>
+      </c>
+      <c r="C124" s="17" t="s">
+        <v>214</v>
       </c>
       <c r="D124" s="30" t="s">
-        <v>229</v>
-[...6 lines deleted...]
-    <row r="125" spans="1:6" ht="172.8" x14ac:dyDescent="0.3">
+        <v>215</v>
+      </c>
+      <c r="E124" s="39"/>
+      <c r="F124" s="40" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" ht="201.6" x14ac:dyDescent="0.3">
       <c r="A125" s="30" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="B125" s="30" t="s">
-        <v>230</v>
+        <v>217</v>
       </c>
       <c r="C125" s="30" t="s">
-        <v>231</v>
+        <v>218</v>
       </c>
       <c r="D125" s="30" t="s">
-        <v>232</v>
+        <v>219</v>
       </c>
       <c r="E125" s="31"/>
       <c r="F125" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="126" spans="1:6" ht="147.6" x14ac:dyDescent="0.3">
+    <row r="126" spans="1:6" ht="118.8" x14ac:dyDescent="0.3">
       <c r="A126" s="30" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="B126" s="30" t="s">
-        <v>233</v>
+        <v>217</v>
       </c>
       <c r="C126" s="30" t="s">
-        <v>234</v>
+        <v>218</v>
       </c>
       <c r="D126" s="30" t="s">
-        <v>235</v>
+        <v>220</v>
       </c>
       <c r="E126" s="31"/>
       <c r="F126" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="127" spans="1:6" ht="162" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:6" ht="129.6" x14ac:dyDescent="0.3">
       <c r="A127" s="30" t="s">
+        <v>216</v>
+      </c>
+      <c r="B127" s="30" t="s">
         <v>221</v>
       </c>
-      <c r="B127" s="30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C127" s="30" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
       <c r="D127" s="30" t="s">
-        <v>238</v>
+        <v>223</v>
       </c>
       <c r="E127" s="31"/>
       <c r="F127" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="128" spans="1:6" ht="176.4" x14ac:dyDescent="0.3">
+    <row r="128" spans="1:6" ht="118.8" x14ac:dyDescent="0.3">
       <c r="A128" s="30" t="s">
+        <v>216</v>
+      </c>
+      <c r="B128" s="30" t="s">
         <v>221</v>
       </c>
-      <c r="B128" s="30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C128" s="30" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
       <c r="D128" s="30" t="s">
-        <v>239</v>
+        <v>220</v>
       </c>
       <c r="E128" s="31"/>
       <c r="F128" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="129" spans="1:6" ht="118.8" x14ac:dyDescent="0.3">
+    <row r="129" spans="1:6" ht="58.8" x14ac:dyDescent="0.3">
       <c r="A129" s="30" t="s">
+        <v>216</v>
+      </c>
+      <c r="B129" s="30" t="s">
         <v>221</v>
       </c>
-      <c r="B129" s="30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C129" s="30" t="s">
-        <v>241</v>
+        <v>222</v>
       </c>
       <c r="D129" s="30" t="s">
-        <v>242</v>
+        <v>224</v>
       </c>
       <c r="E129" s="31"/>
       <c r="F129" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="130" spans="1:6" ht="58.8" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:6" ht="172.8" x14ac:dyDescent="0.3">
       <c r="A130" s="30" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="B130" s="30" t="s">
-        <v>240</v>
+        <v>225</v>
       </c>
       <c r="C130" s="30" t="s">
-        <v>241</v>
+        <v>226</v>
       </c>
       <c r="D130" s="30" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="E130" s="31"/>
       <c r="F130" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="131" spans="1:6" ht="162" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:6" ht="147.6" x14ac:dyDescent="0.3">
       <c r="A131" s="30" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="B131" s="30" t="s">
-        <v>243</v>
+        <v>228</v>
       </c>
       <c r="C131" s="30" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="D131" s="30" t="s">
-        <v>245</v>
+        <v>230</v>
       </c>
       <c r="E131" s="31"/>
       <c r="F131" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="132" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+    <row r="132" spans="1:6" ht="162" x14ac:dyDescent="0.3">
       <c r="A132" s="30" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="B132" s="30" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
       <c r="C132" s="30" t="s">
-        <v>244</v>
+        <v>232</v>
       </c>
       <c r="D132" s="30" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="E132" s="31"/>
       <c r="F132" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="133" spans="1:6" ht="132" x14ac:dyDescent="0.3">
+    <row r="133" spans="1:6" ht="176.4" x14ac:dyDescent="0.3">
       <c r="A133" s="30" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="B133" s="30" t="s">
-        <v>247</v>
+        <v>231</v>
       </c>
       <c r="C133" s="30" t="s">
-        <v>248</v>
+        <v>232</v>
       </c>
       <c r="D133" s="30" t="s">
-        <v>249</v>
+        <v>486</v>
       </c>
       <c r="E133" s="31"/>
       <c r="F133" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="134" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+    <row r="134" spans="1:6" ht="118.8" x14ac:dyDescent="0.3">
       <c r="A134" s="30" t="s">
-        <v>250</v>
+        <v>216</v>
       </c>
       <c r="B134" s="30" t="s">
-        <v>251</v>
+        <v>234</v>
       </c>
       <c r="C134" s="30" t="s">
-        <v>252</v>
+        <v>235</v>
       </c>
       <c r="D134" s="30" t="s">
-        <v>253</v>
+        <v>236</v>
       </c>
       <c r="E134" s="31"/>
       <c r="F134" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="135" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:6" ht="58.8" x14ac:dyDescent="0.3">
       <c r="A135" s="30" t="s">
-        <v>250</v>
+        <v>216</v>
       </c>
       <c r="B135" s="30" t="s">
-        <v>251</v>
+        <v>234</v>
       </c>
       <c r="C135" s="30" t="s">
-        <v>252</v>
+        <v>235</v>
       </c>
       <c r="D135" s="30" t="s">
-        <v>254</v>
+        <v>224</v>
       </c>
       <c r="E135" s="31"/>
       <c r="F135" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="136" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:6" ht="162" x14ac:dyDescent="0.3">
       <c r="A136" s="30" t="s">
-        <v>255</v>
+        <v>216</v>
       </c>
       <c r="B136" s="30" t="s">
-        <v>256</v>
+        <v>237</v>
       </c>
       <c r="C136" s="30" t="s">
-        <v>257</v>
+        <v>238</v>
       </c>
       <c r="D136" s="30" t="s">
-        <v>258</v>
+        <v>239</v>
       </c>
       <c r="E136" s="31"/>
       <c r="F136" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="137" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="137" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
       <c r="A137" s="30" t="s">
-        <v>255</v>
+        <v>216</v>
       </c>
       <c r="B137" s="30" t="s">
-        <v>259</v>
+        <v>237</v>
       </c>
       <c r="C137" s="30" t="s">
-        <v>260</v>
+        <v>238</v>
       </c>
       <c r="D137" s="30" t="s">
-        <v>258</v>
+        <v>240</v>
       </c>
       <c r="E137" s="31"/>
       <c r="F137" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="138" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="138" spans="1:6" ht="132" x14ac:dyDescent="0.3">
       <c r="A138" s="30" t="s">
-        <v>261</v>
+        <v>216</v>
       </c>
       <c r="B138" s="30" t="s">
-        <v>262</v>
+        <v>241</v>
       </c>
       <c r="C138" s="30" t="s">
-        <v>263</v>
+        <v>242</v>
       </c>
       <c r="D138" s="30" t="s">
-        <v>264</v>
+        <v>243</v>
       </c>
       <c r="E138" s="31"/>
-      <c r="F138" s="32"/>
-[...1 lines deleted...]
-    <row r="139" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="F138" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
       <c r="A139" s="30" t="s">
-        <v>261</v>
+        <v>244</v>
       </c>
       <c r="B139" s="30" t="s">
-        <v>265</v>
+        <v>245</v>
       </c>
       <c r="C139" s="30" t="s">
-        <v>266</v>
+        <v>246</v>
       </c>
       <c r="D139" s="30" t="s">
-        <v>32</v>
+        <v>247</v>
       </c>
       <c r="E139" s="31"/>
       <c r="F139" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="140" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="140" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
       <c r="A140" s="30" t="s">
-        <v>261</v>
+        <v>244</v>
       </c>
       <c r="B140" s="30" t="s">
-        <v>267</v>
+        <v>245</v>
       </c>
       <c r="C140" s="30" t="s">
-        <v>268</v>
+        <v>246</v>
       </c>
       <c r="D140" s="30" t="s">
-        <v>269</v>
+        <v>248</v>
       </c>
       <c r="E140" s="31"/>
-      <c r="F140" s="32"/>
-[...1 lines deleted...]
-    <row r="141" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="F140" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A141" s="30" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
       <c r="B141" s="30" t="s">
-        <v>270</v>
+        <v>250</v>
       </c>
       <c r="C141" s="30" t="s">
-        <v>271</v>
+        <v>251</v>
       </c>
       <c r="D141" s="30" t="s">
-        <v>32</v>
+        <v>252</v>
       </c>
       <c r="E141" s="31"/>
       <c r="F141" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="142" spans="1:6" ht="58.8" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A142" s="30" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
       <c r="B142" s="30" t="s">
-        <v>272</v>
+        <v>253</v>
       </c>
       <c r="C142" s="30" t="s">
-        <v>273</v>
+        <v>254</v>
       </c>
       <c r="D142" s="30" t="s">
-        <v>274</v>
+        <v>252</v>
       </c>
       <c r="E142" s="31"/>
       <c r="F142" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="143" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="143" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A143" s="30" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="B143" s="30" t="s">
-        <v>272</v>
+        <v>256</v>
       </c>
       <c r="C143" s="30" t="s">
-        <v>273</v>
+        <v>257</v>
       </c>
       <c r="D143" s="30" t="s">
-        <v>275</v>
+        <v>258</v>
       </c>
       <c r="E143" s="31"/>
-      <c r="F143" s="32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F143" s="32"/>
     </row>
     <row r="144" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A144" s="30" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="B144" s="30" t="s">
-        <v>276</v>
+        <v>259</v>
       </c>
       <c r="C144" s="30" t="s">
-        <v>277</v>
+        <v>260</v>
       </c>
       <c r="D144" s="30" t="s">
         <v>32</v>
       </c>
       <c r="E144" s="31"/>
       <c r="F144" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="145" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="145" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A145" s="30" t="s">
+        <v>255</v>
+      </c>
+      <c r="B145" s="30" t="s">
         <v>261</v>
       </c>
-      <c r="B145" s="30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C145" s="30" t="s">
-        <v>279</v>
+        <v>262</v>
       </c>
       <c r="D145" s="30" t="s">
-        <v>280</v>
+        <v>263</v>
       </c>
       <c r="E145" s="31"/>
       <c r="F145" s="32"/>
     </row>
-    <row r="146" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="146" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A146" s="30" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="B146" s="30" t="s">
-        <v>281</v>
+        <v>264</v>
       </c>
       <c r="C146" s="30" t="s">
-        <v>282</v>
+        <v>265</v>
       </c>
       <c r="D146" s="30" t="s">
-        <v>283</v>
+        <v>32</v>
       </c>
       <c r="E146" s="31"/>
-      <c r="F146" s="32"/>
-[...3 lines deleted...]
-        <v>261</v>
+      <c r="F146" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" ht="58.8" x14ac:dyDescent="0.3">
+      <c r="A147" s="30" t="s">
+        <v>255</v>
       </c>
       <c r="B147" s="30" t="s">
-        <v>284</v>
+        <v>266</v>
       </c>
       <c r="C147" s="30" t="s">
-        <v>285</v>
+        <v>267</v>
       </c>
       <c r="D147" s="30" t="s">
-        <v>190</v>
+        <v>268</v>
       </c>
       <c r="E147" s="31"/>
       <c r="F147" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="148" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="148" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A148" s="30" t="s">
-        <v>286</v>
+        <v>255</v>
       </c>
       <c r="B148" s="30" t="s">
-        <v>287</v>
+        <v>266</v>
       </c>
       <c r="C148" s="30" t="s">
-        <v>288</v>
+        <v>267</v>
       </c>
       <c r="D148" s="30" t="s">
-        <v>289</v>
+        <v>269</v>
       </c>
       <c r="E148" s="31"/>
-      <c r="F148" s="32"/>
-[...1 lines deleted...]
-    <row r="149" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="F148" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A149" s="30" t="s">
-        <v>290</v>
+        <v>255</v>
       </c>
       <c r="B149" s="30" t="s">
-        <v>291</v>
+        <v>270</v>
       </c>
       <c r="C149" s="30" t="s">
-        <v>292</v>
+        <v>271</v>
       </c>
       <c r="D149" s="30" t="s">
-        <v>293</v>
+        <v>32</v>
       </c>
       <c r="E149" s="31"/>
       <c r="F149" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="150" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="150" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A150" s="30" t="s">
-        <v>290</v>
+        <v>255</v>
       </c>
       <c r="B150" s="30" t="s">
-        <v>294</v>
+        <v>272</v>
       </c>
       <c r="C150" s="30" t="s">
-        <v>295</v>
+        <v>273</v>
       </c>
       <c r="D150" s="30" t="s">
-        <v>296</v>
+        <v>274</v>
       </c>
       <c r="E150" s="31"/>
-      <c r="F150" s="32" t="s">
-[...3 lines deleted...]
-    <row r="151" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="F150" s="32"/>
+    </row>
+    <row r="151" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A151" s="30" t="s">
-        <v>290</v>
+        <v>255</v>
       </c>
       <c r="B151" s="30" t="s">
-        <v>297</v>
+        <v>275</v>
       </c>
       <c r="C151" s="30" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="D151" s="30" t="s">
-        <v>293</v>
+        <v>277</v>
       </c>
       <c r="E151" s="31"/>
-      <c r="F151" s="32" t="s">
-[...5 lines deleted...]
-        <v>290</v>
+      <c r="F151" s="32"/>
+    </row>
+    <row r="152" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A152" s="31" t="s">
+        <v>255</v>
       </c>
       <c r="B152" s="30" t="s">
-        <v>299</v>
+        <v>278</v>
       </c>
       <c r="C152" s="30" t="s">
-        <v>300</v>
+        <v>279</v>
       </c>
       <c r="D152" s="30" t="s">
-        <v>293</v>
+        <v>185</v>
       </c>
       <c r="E152" s="31"/>
       <c r="F152" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="153" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="153" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A153" s="30" t="s">
-        <v>301</v>
+        <v>280</v>
       </c>
       <c r="B153" s="30" t="s">
-        <v>302</v>
+        <v>281</v>
       </c>
       <c r="C153" s="30" t="s">
-        <v>303</v>
+        <v>282</v>
       </c>
       <c r="D153" s="30" t="s">
-        <v>304</v>
+        <v>283</v>
       </c>
       <c r="E153" s="31"/>
-      <c r="F153" s="40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F153" s="32"/>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A154" s="30" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
       <c r="B154" s="30" t="s">
-        <v>302</v>
+        <v>285</v>
       </c>
       <c r="C154" s="30" t="s">
-        <v>303</v>
+        <v>286</v>
       </c>
       <c r="D154" s="30" t="s">
-        <v>305</v>
+        <v>287</v>
       </c>
       <c r="E154" s="31"/>
       <c r="F154" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="155" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+    <row r="155" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A155" s="30" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
       <c r="B155" s="30" t="s">
-        <v>306</v>
+        <v>288</v>
       </c>
       <c r="C155" s="30" t="s">
-        <v>307</v>
+        <v>289</v>
       </c>
       <c r="D155" s="30" t="s">
-        <v>308</v>
+        <v>290</v>
       </c>
       <c r="E155" s="31"/>
       <c r="F155" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="156" spans="1:6" ht="133.19999999999999" x14ac:dyDescent="0.3">
+    <row r="156" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A156" s="30" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
       <c r="B156" s="30" t="s">
-        <v>309</v>
+        <v>291</v>
       </c>
       <c r="C156" s="30" t="s">
-        <v>310</v>
+        <v>292</v>
       </c>
       <c r="D156" s="30" t="s">
-        <v>311</v>
+        <v>287</v>
       </c>
       <c r="E156" s="31"/>
       <c r="F156" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="157" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A157" s="30" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
       <c r="B157" s="30" t="s">
-        <v>312</v>
+        <v>293</v>
       </c>
       <c r="C157" s="30" t="s">
-        <v>313</v>
+        <v>294</v>
       </c>
       <c r="D157" s="30" t="s">
-        <v>314</v>
+        <v>287</v>
       </c>
       <c r="E157" s="31"/>
       <c r="F157" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="158" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+    <row r="158" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A158" s="30" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="B158" s="30" t="s">
-        <v>315</v>
+        <v>296</v>
       </c>
       <c r="C158" s="30" t="s">
-        <v>316</v>
+        <v>297</v>
       </c>
       <c r="D158" s="30" t="s">
-        <v>317</v>
+        <v>298</v>
       </c>
       <c r="E158" s="31"/>
-      <c r="F158" s="32" t="s">
-[...3 lines deleted...]
-    <row r="159" spans="1:6" s="33" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="F158" s="40" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A159" s="30" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="B159" s="30" t="s">
-        <v>318</v>
+        <v>296</v>
       </c>
       <c r="C159" s="30" t="s">
-        <v>319</v>
+        <v>297</v>
       </c>
       <c r="D159" s="30" t="s">
-        <v>32</v>
+        <v>299</v>
       </c>
       <c r="E159" s="31"/>
       <c r="F159" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="160" spans="1:6" s="33" customFormat="1" ht="73.2" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
       <c r="A160" s="30" t="s">
+        <v>295</v>
+      </c>
+      <c r="B160" s="30" t="s">
+        <v>300</v>
+      </c>
+      <c r="C160" s="30" t="s">
         <v>301</v>
       </c>
-      <c r="B160" s="30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D160" s="30" t="s">
-        <v>322</v>
+        <v>302</v>
       </c>
       <c r="E160" s="31"/>
       <c r="F160" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="161" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="161" spans="1:6" ht="133.19999999999999" x14ac:dyDescent="0.3">
       <c r="A161" s="30" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="B161" s="30" t="s">
-        <v>323</v>
+        <v>303</v>
       </c>
       <c r="C161" s="30" t="s">
-        <v>324</v>
+        <v>304</v>
       </c>
       <c r="D161" s="30" t="s">
-        <v>325</v>
+        <v>305</v>
       </c>
       <c r="E161" s="31"/>
       <c r="F161" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="162" spans="1:6" s="33" customFormat="1" ht="44.4" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A162" s="30" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="B162" s="30" t="s">
-        <v>326</v>
+        <v>306</v>
       </c>
       <c r="C162" s="30" t="s">
-        <v>327</v>
+        <v>307</v>
       </c>
       <c r="D162" s="30" t="s">
-        <v>328</v>
+        <v>308</v>
       </c>
       <c r="E162" s="31"/>
       <c r="F162" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="163" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="163" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
       <c r="A163" s="30" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="B163" s="30" t="s">
-        <v>329</v>
+        <v>309</v>
       </c>
       <c r="C163" s="30" t="s">
-        <v>330</v>
+        <v>310</v>
       </c>
       <c r="D163" s="30" t="s">
-        <v>331</v>
+        <v>311</v>
       </c>
       <c r="E163" s="31"/>
       <c r="F163" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="164" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="164" spans="1:6" s="33" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A164" s="30" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="B164" s="30" t="s">
-        <v>332</v>
+        <v>312</v>
       </c>
       <c r="C164" s="30" t="s">
-        <v>333</v>
+        <v>313</v>
       </c>
       <c r="D164" s="30" t="s">
-        <v>334</v>
+        <v>32</v>
       </c>
       <c r="E164" s="31"/>
       <c r="F164" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="165" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="165" spans="1:6" s="33" customFormat="1" ht="73.2" x14ac:dyDescent="0.3">
       <c r="A165" s="30" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="B165" s="30" t="s">
-        <v>335</v>
+        <v>314</v>
       </c>
       <c r="C165" s="30" t="s">
-        <v>336</v>
+        <v>315</v>
       </c>
       <c r="D165" s="30" t="s">
-        <v>337</v>
+        <v>316</v>
       </c>
       <c r="E165" s="31"/>
       <c r="F165" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="166" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+    <row r="166" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A166" s="30" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="B166" s="30" t="s">
-        <v>338</v>
+        <v>317</v>
       </c>
       <c r="C166" s="30" t="s">
-        <v>339</v>
+        <v>318</v>
       </c>
       <c r="D166" s="30" t="s">
-        <v>340</v>
+        <v>319</v>
       </c>
       <c r="E166" s="31"/>
       <c r="F166" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="167" spans="1:6" s="33" customFormat="1" ht="205.2" x14ac:dyDescent="0.3">
+    <row r="167" spans="1:6" s="33" customFormat="1" ht="44.4" x14ac:dyDescent="0.3">
       <c r="A167" s="30" t="s">
-        <v>341</v>
+        <v>295</v>
       </c>
       <c r="B167" s="30" t="s">
-        <v>342</v>
+        <v>320</v>
       </c>
       <c r="C167" s="30" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>321</v>
+      </c>
+      <c r="D167" s="30" t="s">
+        <v>322</v>
       </c>
       <c r="E167" s="31"/>
       <c r="F167" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="168" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="168" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A168" s="30" t="s">
-        <v>341</v>
+        <v>295</v>
       </c>
       <c r="B168" s="30" t="s">
-        <v>345</v>
+        <v>323</v>
       </c>
       <c r="C168" s="30" t="s">
-        <v>346</v>
+        <v>324</v>
       </c>
       <c r="D168" s="30" t="s">
-        <v>32</v>
+        <v>325</v>
       </c>
       <c r="E168" s="31"/>
       <c r="F168" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="169" spans="1:6" ht="206.4" x14ac:dyDescent="0.3">
+    <row r="169" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A169" s="30" t="s">
-        <v>341</v>
+        <v>295</v>
       </c>
       <c r="B169" s="30" t="s">
-        <v>347</v>
+        <v>326</v>
       </c>
       <c r="C169" s="30" t="s">
-        <v>348</v>
+        <v>327</v>
       </c>
       <c r="D169" s="30" t="s">
-        <v>349</v>
+        <v>328</v>
       </c>
       <c r="E169" s="31"/>
       <c r="F169" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="170" spans="1:6" ht="132" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="170" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A170" s="30" t="s">
-        <v>341</v>
+        <v>295</v>
       </c>
       <c r="B170" s="30" t="s">
-        <v>350</v>
+        <v>329</v>
       </c>
       <c r="C170" s="30" t="s">
-        <v>351</v>
+        <v>330</v>
       </c>
       <c r="D170" s="30" t="s">
-        <v>352</v>
+        <v>331</v>
       </c>
       <c r="E170" s="31"/>
       <c r="F170" s="32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="171" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
       <c r="A171" s="30" t="s">
-        <v>353</v>
+        <v>295</v>
       </c>
       <c r="B171" s="30" t="s">
-        <v>354</v>
+        <v>332</v>
       </c>
       <c r="C171" s="30" t="s">
-        <v>355</v>
+        <v>333</v>
       </c>
       <c r="D171" s="30" t="s">
-        <v>356</v>
+        <v>334</v>
       </c>
       <c r="E171" s="31"/>
       <c r="F171" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="172" spans="1:6" ht="87.6" x14ac:dyDescent="0.3">
+    <row r="172" spans="1:6" s="33" customFormat="1" ht="205.2" x14ac:dyDescent="0.3">
       <c r="A172" s="30" t="s">
-        <v>353</v>
+        <v>335</v>
       </c>
       <c r="B172" s="30" t="s">
-        <v>357</v>
+        <v>336</v>
       </c>
       <c r="C172" s="30" t="s">
-        <v>358</v>
+        <v>337</v>
       </c>
       <c r="D172" s="36" t="s">
-        <v>359</v>
+        <v>338</v>
       </c>
       <c r="E172" s="31"/>
       <c r="F172" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="173" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="173" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A173" s="30" t="s">
-        <v>353</v>
+        <v>335</v>
       </c>
       <c r="B173" s="30" t="s">
-        <v>360</v>
+        <v>339</v>
       </c>
       <c r="C173" s="30" t="s">
-        <v>361</v>
+        <v>340</v>
       </c>
       <c r="D173" s="30" t="s">
         <v>32</v>
       </c>
       <c r="E173" s="31"/>
       <c r="F173" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="174" spans="1:6" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="174" spans="1:6" ht="206.4" x14ac:dyDescent="0.3">
       <c r="A174" s="30" t="s">
-        <v>353</v>
+        <v>335</v>
       </c>
       <c r="B174" s="30" t="s">
-        <v>362</v>
+        <v>341</v>
       </c>
       <c r="C174" s="30" t="s">
-        <v>363</v>
+        <v>342</v>
       </c>
       <c r="D174" s="30" t="s">
-        <v>364</v>
+        <v>343</v>
       </c>
       <c r="E174" s="31"/>
       <c r="F174" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="175" spans="1:6" ht="102" x14ac:dyDescent="0.3">
+    <row r="175" spans="1:6" ht="132" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A175" s="30" t="s">
-        <v>365</v>
+        <v>335</v>
       </c>
       <c r="B175" s="30" t="s">
-        <v>366</v>
+        <v>344</v>
       </c>
       <c r="C175" s="30" t="s">
-        <v>367</v>
+        <v>345</v>
       </c>
       <c r="D175" s="30" t="s">
-        <v>368</v>
+        <v>346</v>
       </c>
       <c r="E175" s="31"/>
       <c r="F175" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="176" spans="1:6" ht="102" x14ac:dyDescent="0.3">
+    <row r="176" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
       <c r="A176" s="30" t="s">
-        <v>365</v>
+        <v>347</v>
       </c>
       <c r="B176" s="30" t="s">
-        <v>369</v>
+        <v>348</v>
       </c>
       <c r="C176" s="30" t="s">
-        <v>370</v>
+        <v>349</v>
       </c>
       <c r="D176" s="30" t="s">
-        <v>371</v>
+        <v>350</v>
       </c>
       <c r="E176" s="31"/>
       <c r="F176" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="177" spans="1:6" s="33" customFormat="1" ht="230.4" x14ac:dyDescent="0.3">
+    <row r="177" spans="1:6" ht="87.6" x14ac:dyDescent="0.3">
       <c r="A177" s="30" t="s">
-        <v>365</v>
+        <v>347</v>
       </c>
       <c r="B177" s="30" t="s">
-        <v>366</v>
+        <v>351</v>
       </c>
       <c r="C177" s="30" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>352</v>
+      </c>
+      <c r="D177" s="36" t="s">
+        <v>353</v>
       </c>
       <c r="E177" s="31"/>
-      <c r="F177" s="32"/>
+      <c r="F177" s="32" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="178" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A178" s="30" t="s">
-        <v>365</v>
+        <v>347</v>
       </c>
       <c r="B178" s="30" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="C178" s="30" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="D178" s="30" t="s">
         <v>32</v>
       </c>
       <c r="E178" s="31"/>
       <c r="F178" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="179" spans="1:6" ht="58.8" x14ac:dyDescent="0.3">
+    <row r="179" spans="1:6" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A179" s="30" t="s">
-        <v>373</v>
+        <v>347</v>
       </c>
       <c r="B179" s="30" t="s">
-        <v>374</v>
+        <v>356</v>
       </c>
       <c r="C179" s="30" t="s">
-        <v>375</v>
+        <v>357</v>
       </c>
       <c r="D179" s="30" t="s">
-        <v>376</v>
+        <v>358</v>
       </c>
       <c r="E179" s="31"/>
       <c r="F179" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="180" spans="1:6" ht="177.6" x14ac:dyDescent="0.3">
+    <row r="180" spans="1:6" ht="102" x14ac:dyDescent="0.3">
       <c r="A180" s="30" t="s">
-        <v>373</v>
+        <v>359</v>
       </c>
       <c r="B180" s="30" t="s">
-        <v>374</v>
+        <v>360</v>
       </c>
       <c r="C180" s="30" t="s">
-        <v>375</v>
+        <v>361</v>
       </c>
       <c r="D180" s="30" t="s">
-        <v>377</v>
+        <v>362</v>
       </c>
       <c r="E180" s="31"/>
       <c r="F180" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="181" spans="1:6" ht="133.19999999999999" x14ac:dyDescent="0.3">
+    <row r="181" spans="1:6" ht="102" x14ac:dyDescent="0.3">
       <c r="A181" s="30" t="s">
-        <v>373</v>
+        <v>359</v>
       </c>
       <c r="B181" s="30" t="s">
-        <v>374</v>
+        <v>363</v>
       </c>
       <c r="C181" s="30" t="s">
-        <v>375</v>
+        <v>364</v>
       </c>
       <c r="D181" s="30" t="s">
-        <v>378</v>
+        <v>365</v>
       </c>
       <c r="E181" s="31"/>
       <c r="F181" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="182" spans="1:6" ht="147.6" x14ac:dyDescent="0.3">
+    <row r="182" spans="1:6" s="33" customFormat="1" ht="230.4" x14ac:dyDescent="0.3">
       <c r="A182" s="30" t="s">
-        <v>373</v>
+        <v>359</v>
       </c>
       <c r="B182" s="30" t="s">
-        <v>374</v>
+        <v>360</v>
       </c>
       <c r="C182" s="30" t="s">
-        <v>375</v>
+        <v>361</v>
       </c>
       <c r="D182" s="30" t="s">
-        <v>379</v>
+        <v>366</v>
       </c>
       <c r="E182" s="31"/>
-      <c r="F182" s="32" t="s">
-[...3 lines deleted...]
-    <row r="183" spans="1:6" ht="102" x14ac:dyDescent="0.3">
+      <c r="F182" s="32"/>
+    </row>
+    <row r="183" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A183" s="30" t="s">
-        <v>373</v>
+        <v>359</v>
       </c>
       <c r="B183" s="30" t="s">
-        <v>380</v>
+        <v>354</v>
       </c>
       <c r="C183" s="30" t="s">
-        <v>381</v>
+        <v>355</v>
       </c>
       <c r="D183" s="30" t="s">
-        <v>382</v>
+        <v>32</v>
       </c>
       <c r="E183" s="31"/>
       <c r="F183" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="184" spans="1:6" s="33" customFormat="1" ht="219.6" x14ac:dyDescent="0.3">
+    <row r="184" spans="1:6" ht="58.8" x14ac:dyDescent="0.3">
       <c r="A184" s="30" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="B184" s="30" t="s">
-        <v>380</v>
+        <v>368</v>
       </c>
       <c r="C184" s="30" t="s">
-        <v>381</v>
+        <v>369</v>
       </c>
       <c r="D184" s="30" t="s">
-        <v>383</v>
+        <v>370</v>
       </c>
       <c r="E184" s="31"/>
       <c r="F184" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="185" spans="1:6" ht="73.2" x14ac:dyDescent="0.3">
+    <row r="185" spans="1:6" ht="177.6" x14ac:dyDescent="0.3">
       <c r="A185" s="30" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="B185" s="30" t="s">
-        <v>384</v>
+        <v>368</v>
       </c>
       <c r="C185" s="30" t="s">
-        <v>385</v>
+        <v>369</v>
       </c>
       <c r="D185" s="30" t="s">
-        <v>386</v>
+        <v>371</v>
       </c>
       <c r="E185" s="31"/>
       <c r="F185" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="186" spans="1:6" s="33" customFormat="1" ht="189.6" x14ac:dyDescent="0.3">
+    <row r="186" spans="1:6" ht="133.19999999999999" x14ac:dyDescent="0.3">
       <c r="A186" s="30" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="B186" s="30" t="s">
-        <v>384</v>
+        <v>368</v>
       </c>
       <c r="C186" s="30" t="s">
-        <v>385</v>
+        <v>369</v>
       </c>
       <c r="D186" s="30" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="E186" s="31"/>
       <c r="F186" s="32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="187" spans="1:6" ht="147.6" x14ac:dyDescent="0.3">
       <c r="A187" s="30" t="s">
+        <v>367</v>
+      </c>
+      <c r="B187" s="30" t="s">
+        <v>368</v>
+      </c>
+      <c r="C187" s="30" t="s">
+        <v>369</v>
+      </c>
+      <c r="D187" s="30" t="s">
         <v>373</v>
-      </c>
-[...7 lines deleted...]
-        <v>388</v>
       </c>
       <c r="E187" s="31"/>
       <c r="F187" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="188" spans="1:6" ht="162" x14ac:dyDescent="0.3">
+    <row r="188" spans="1:6" ht="102" x14ac:dyDescent="0.3">
       <c r="A188" s="30" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="B188" s="30" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
       <c r="C188" s="30" t="s">
-        <v>385</v>
+        <v>375</v>
       </c>
       <c r="D188" s="30" t="s">
-        <v>389</v>
+        <v>376</v>
       </c>
       <c r="E188" s="31"/>
       <c r="F188" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="189" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="189" spans="1:6" s="33" customFormat="1" ht="219.6" x14ac:dyDescent="0.3">
       <c r="A189" s="30" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="B189" s="30" t="s">
-        <v>360</v>
+        <v>374</v>
       </c>
       <c r="C189" s="30" t="s">
-        <v>361</v>
+        <v>375</v>
       </c>
       <c r="D189" s="30" t="s">
-        <v>390</v>
+        <v>377</v>
       </c>
       <c r="E189" s="31"/>
       <c r="F189" s="32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="190" spans="1:6" ht="73.2" x14ac:dyDescent="0.3">
       <c r="A190" s="30" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="B190" s="30" t="s">
-        <v>391</v>
+        <v>378</v>
       </c>
       <c r="C190" s="30" t="s">
-        <v>392</v>
+        <v>379</v>
       </c>
       <c r="D190" s="30" t="s">
-        <v>393</v>
+        <v>380</v>
       </c>
       <c r="E190" s="31"/>
       <c r="F190" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="191" spans="1:6" s="33" customFormat="1" ht="192" x14ac:dyDescent="0.3">
+    <row r="191" spans="1:6" s="33" customFormat="1" ht="189.6" x14ac:dyDescent="0.3">
       <c r="A191" s="30" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="B191" s="30" t="s">
-        <v>391</v>
+        <v>378</v>
       </c>
       <c r="C191" s="30" t="s">
-        <v>392</v>
+        <v>379</v>
       </c>
       <c r="D191" s="30" t="s">
-        <v>394</v>
+        <v>381</v>
       </c>
       <c r="E191" s="31"/>
       <c r="F191" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="192" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+    <row r="192" spans="1:6" ht="147.6" x14ac:dyDescent="0.3">
       <c r="A192" s="30" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="B192" s="30" t="s">
-        <v>391</v>
+        <v>378</v>
       </c>
       <c r="C192" s="30" t="s">
-        <v>392</v>
+        <v>379</v>
       </c>
       <c r="D192" s="30" t="s">
-        <v>395</v>
+        <v>382</v>
       </c>
       <c r="E192" s="31"/>
       <c r="F192" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="193" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="193" spans="1:6" ht="162" x14ac:dyDescent="0.3">
       <c r="A193" s="30" t="s">
-        <v>396</v>
+        <v>367</v>
       </c>
       <c r="B193" s="30" t="s">
-        <v>360</v>
+        <v>378</v>
       </c>
       <c r="C193" s="30" t="s">
-        <v>361</v>
+        <v>379</v>
       </c>
       <c r="D193" s="30" t="s">
-        <v>32</v>
+        <v>383</v>
       </c>
       <c r="E193" s="31"/>
       <c r="F193" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="194" spans="1:6" ht="116.4" x14ac:dyDescent="0.3">
+    <row r="194" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A194" s="30" t="s">
-        <v>396</v>
+        <v>367</v>
       </c>
       <c r="B194" s="30" t="s">
-        <v>397</v>
+        <v>354</v>
       </c>
       <c r="C194" s="30" t="s">
-        <v>398</v>
+        <v>355</v>
       </c>
       <c r="D194" s="30" t="s">
-        <v>143</v>
+        <v>384</v>
       </c>
       <c r="E194" s="31"/>
       <c r="F194" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="195" spans="1:6" s="33" customFormat="1" ht="44.4" x14ac:dyDescent="0.3">
+    <row r="195" spans="1:6" ht="73.2" x14ac:dyDescent="0.3">
       <c r="A195" s="30" t="s">
-        <v>396</v>
+        <v>367</v>
       </c>
       <c r="B195" s="30" t="s">
-        <v>399</v>
+        <v>385</v>
       </c>
       <c r="C195" s="30" t="s">
-        <v>400</v>
+        <v>386</v>
       </c>
       <c r="D195" s="30" t="s">
-        <v>401</v>
+        <v>387</v>
       </c>
       <c r="E195" s="31"/>
       <c r="F195" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="196" spans="1:6" s="33" customFormat="1" ht="115.2" x14ac:dyDescent="0.3">
+    <row r="196" spans="1:6" s="33" customFormat="1" ht="192" x14ac:dyDescent="0.3">
       <c r="A196" s="30" t="s">
-        <v>396</v>
+        <v>367</v>
       </c>
       <c r="B196" s="30" t="s">
-        <v>399</v>
+        <v>385</v>
       </c>
       <c r="C196" s="30" t="s">
-        <v>400</v>
+        <v>386</v>
       </c>
       <c r="D196" s="30" t="s">
-        <v>402</v>
+        <v>388</v>
       </c>
       <c r="E196" s="31"/>
       <c r="F196" s="32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="197" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
       <c r="A197" s="30" t="s">
-        <v>403</v>
+        <v>367</v>
       </c>
       <c r="B197" s="30" t="s">
-        <v>404</v>
+        <v>385</v>
       </c>
       <c r="C197" s="30" t="s">
-        <v>405</v>
+        <v>386</v>
       </c>
       <c r="D197" s="30" t="s">
-        <v>406</v>
+        <v>389</v>
       </c>
       <c r="E197" s="31"/>
       <c r="F197" s="32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="198" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A198" s="30" t="s">
-        <v>407</v>
+        <v>390</v>
       </c>
       <c r="B198" s="30" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="C198" s="30" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="D198" s="30" t="s">
         <v>32</v>
       </c>
       <c r="E198" s="31"/>
       <c r="F198" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="199" spans="1:6" ht="58.8" x14ac:dyDescent="0.3">
+    <row r="199" spans="1:6" ht="116.4" x14ac:dyDescent="0.3">
       <c r="A199" s="30" t="s">
-        <v>407</v>
+        <v>390</v>
       </c>
       <c r="B199" s="30" t="s">
-        <v>408</v>
+        <v>391</v>
       </c>
       <c r="C199" s="30" t="s">
-        <v>409</v>
+        <v>392</v>
       </c>
       <c r="D199" s="30" t="s">
-        <v>410</v>
+        <v>138</v>
       </c>
       <c r="E199" s="31"/>
       <c r="F199" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="200" spans="1:6" s="33" customFormat="1" ht="158.4" x14ac:dyDescent="0.3">
+    <row r="200" spans="1:6" s="33" customFormat="1" ht="44.4" x14ac:dyDescent="0.3">
       <c r="A200" s="30" t="s">
-        <v>407</v>
+        <v>390</v>
       </c>
       <c r="B200" s="30" t="s">
-        <v>408</v>
+        <v>393</v>
       </c>
       <c r="C200" s="30" t="s">
-        <v>409</v>
+        <v>394</v>
       </c>
       <c r="D200" s="30" t="s">
-        <v>411</v>
+        <v>395</v>
       </c>
       <c r="E200" s="31"/>
       <c r="F200" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="201" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+    <row r="201" spans="1:6" s="33" customFormat="1" ht="116.4" x14ac:dyDescent="0.3">
       <c r="A201" s="30" t="s">
-        <v>407</v>
+        <v>390</v>
       </c>
       <c r="B201" s="30" t="s">
-        <v>408</v>
+        <v>393</v>
       </c>
       <c r="C201" s="30" t="s">
-        <v>409</v>
+        <v>394</v>
       </c>
       <c r="D201" s="30" t="s">
-        <v>246</v>
+        <v>485</v>
       </c>
       <c r="E201" s="31"/>
       <c r="F201" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="202" spans="1:6" s="33" customFormat="1" ht="144" x14ac:dyDescent="0.3">
+    <row r="202" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
       <c r="A202" s="30" t="s">
-        <v>407</v>
+        <v>396</v>
       </c>
       <c r="B202" s="30" t="s">
-        <v>408</v>
+        <v>397</v>
       </c>
       <c r="C202" s="30" t="s">
-        <v>409</v>
+        <v>398</v>
       </c>
       <c r="D202" s="30" t="s">
-        <v>412</v>
+        <v>399</v>
       </c>
       <c r="E202" s="31"/>
       <c r="F202" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="203" spans="1:6" ht="116.4" x14ac:dyDescent="0.3">
+    <row r="203" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A203" s="30" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="B203" s="30" t="s">
-        <v>413</v>
+        <v>354</v>
       </c>
       <c r="C203" s="30" t="s">
-        <v>414</v>
+        <v>355</v>
       </c>
       <c r="D203" s="30" t="s">
-        <v>143</v>
+        <v>32</v>
       </c>
       <c r="E203" s="31"/>
       <c r="F203" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="204" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="204" spans="1:6" ht="58.8" x14ac:dyDescent="0.3">
       <c r="A204" s="30" t="s">
-        <v>415</v>
+        <v>400</v>
       </c>
       <c r="B204" s="30" t="s">
-        <v>360</v>
+        <v>401</v>
       </c>
       <c r="C204" s="30" t="s">
-        <v>361</v>
+        <v>402</v>
       </c>
       <c r="D204" s="30" t="s">
-        <v>32</v>
+        <v>403</v>
       </c>
       <c r="E204" s="31"/>
       <c r="F204" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="205" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
+    <row r="205" spans="1:6" s="33" customFormat="1" ht="158.4" x14ac:dyDescent="0.3">
       <c r="A205" s="30" t="s">
-        <v>415</v>
+        <v>400</v>
       </c>
       <c r="B205" s="30" t="s">
-        <v>416</v>
+        <v>401</v>
       </c>
       <c r="C205" s="30" t="s">
-        <v>417</v>
+        <v>402</v>
       </c>
       <c r="D205" s="30" t="s">
-        <v>418</v>
+        <v>404</v>
       </c>
       <c r="E205" s="31"/>
       <c r="F205" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="206" spans="1:6" s="33" customFormat="1" ht="132" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="206" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
       <c r="A206" s="30" t="s">
-        <v>415</v>
+        <v>400</v>
       </c>
       <c r="B206" s="30" t="s">
-        <v>416</v>
+        <v>401</v>
       </c>
       <c r="C206" s="30" t="s">
-        <v>417</v>
+        <v>402</v>
       </c>
       <c r="D206" s="30" t="s">
-        <v>419</v>
+        <v>240</v>
       </c>
       <c r="E206" s="31"/>
       <c r="F206" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="207" spans="1:6" s="33" customFormat="1" ht="72" x14ac:dyDescent="0.3">
+    <row r="207" spans="1:6" s="33" customFormat="1" ht="129.6" x14ac:dyDescent="0.3">
       <c r="A207" s="30" t="s">
-        <v>420</v>
+        <v>400</v>
       </c>
       <c r="B207" s="30" t="s">
-        <v>421</v>
+        <v>401</v>
       </c>
       <c r="C207" s="30" t="s">
-        <v>422</v>
+        <v>402</v>
       </c>
       <c r="D207" s="30" t="s">
-        <v>423</v>
+        <v>483</v>
       </c>
       <c r="E207" s="31"/>
       <c r="F207" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="208" spans="1:6" s="33" customFormat="1" ht="133.19999999999999" x14ac:dyDescent="0.3">
+    <row r="208" spans="1:6" ht="116.4" x14ac:dyDescent="0.3">
       <c r="A208" s="30" t="s">
-        <v>420</v>
+        <v>400</v>
       </c>
       <c r="B208" s="30" t="s">
-        <v>424</v>
+        <v>405</v>
       </c>
       <c r="C208" s="30" t="s">
-        <v>425</v>
+        <v>406</v>
       </c>
       <c r="D208" s="30" t="s">
-        <v>426</v>
+        <v>138</v>
       </c>
       <c r="E208" s="31"/>
       <c r="F208" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="209" spans="1:6" s="33" customFormat="1" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="209" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A209" s="30" t="s">
-        <v>420</v>
+        <v>407</v>
       </c>
       <c r="B209" s="30" t="s">
-        <v>427</v>
+        <v>354</v>
       </c>
       <c r="C209" s="30" t="s">
-        <v>428</v>
+        <v>355</v>
       </c>
       <c r="D209" s="30" t="s">
-        <v>429</v>
+        <v>32</v>
       </c>
       <c r="E209" s="31"/>
       <c r="F209" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="210" spans="1:6" s="33" customFormat="1" ht="130.80000000000001" x14ac:dyDescent="0.3">
+    <row r="210" spans="1:6" ht="44.4" x14ac:dyDescent="0.3">
       <c r="A210" s="30" t="s">
-        <v>420</v>
+        <v>407</v>
       </c>
       <c r="B210" s="30" t="s">
-        <v>427</v>
+        <v>408</v>
       </c>
       <c r="C210" s="30" t="s">
-        <v>430</v>
+        <v>409</v>
       </c>
       <c r="D210" s="30" t="s">
-        <v>431</v>
+        <v>410</v>
       </c>
       <c r="E210" s="31"/>
       <c r="F210" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="211" spans="1:6" s="33" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="211" spans="1:6" s="33" customFormat="1" ht="132" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A211" s="30" t="s">
-        <v>420</v>
+        <v>407</v>
       </c>
       <c r="B211" s="30" t="s">
-        <v>427</v>
+        <v>408</v>
       </c>
       <c r="C211" s="30" t="s">
-        <v>430</v>
+        <v>409</v>
       </c>
       <c r="D211" s="30" t="s">
-        <v>119</v>
+        <v>411</v>
       </c>
       <c r="E211" s="31"/>
-      <c r="F211" s="32"/>
-[...1 lines deleted...]
-    <row r="212" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="F211" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" s="33" customFormat="1" ht="72" x14ac:dyDescent="0.3">
       <c r="A212" s="30" t="s">
-        <v>432</v>
+        <v>412</v>
       </c>
       <c r="B212" s="30" t="s">
-        <v>433</v>
+        <v>413</v>
       </c>
       <c r="C212" s="30" t="s">
-        <v>434</v>
+        <v>414</v>
       </c>
       <c r="D212" s="30" t="s">
-        <v>435</v>
-[...3 lines deleted...]
-      </c>
+        <v>415</v>
+      </c>
+      <c r="E212" s="31"/>
       <c r="F212" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="213" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="213" spans="1:6" s="33" customFormat="1" ht="133.19999999999999" x14ac:dyDescent="0.3">
       <c r="A213" s="30" t="s">
-        <v>437</v>
+        <v>412</v>
       </c>
       <c r="B213" s="30" t="s">
-        <v>438</v>
+        <v>416</v>
       </c>
       <c r="C213" s="30" t="s">
-        <v>439</v>
+        <v>417</v>
       </c>
       <c r="D213" s="30" t="s">
-        <v>440</v>
+        <v>418</v>
       </c>
       <c r="E213" s="31"/>
       <c r="F213" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="214" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="214" spans="1:6" s="33" customFormat="1" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A214" s="30" t="s">
-        <v>437</v>
+        <v>412</v>
       </c>
       <c r="B214" s="30" t="s">
-        <v>441</v>
+        <v>419</v>
       </c>
       <c r="C214" s="30" t="s">
-        <v>442</v>
+        <v>420</v>
       </c>
       <c r="D214" s="30" t="s">
-        <v>443</v>
+        <v>421</v>
       </c>
       <c r="E214" s="31"/>
       <c r="F214" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="215" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="215" spans="1:6" s="33" customFormat="1" ht="130.80000000000001" x14ac:dyDescent="0.3">
       <c r="A215" s="30" t="s">
-        <v>437</v>
+        <v>412</v>
       </c>
       <c r="B215" s="30" t="s">
-        <v>444</v>
+        <v>419</v>
       </c>
       <c r="C215" s="30" t="s">
-        <v>445</v>
+        <v>422</v>
       </c>
       <c r="D215" s="30" t="s">
-        <v>32</v>
+        <v>423</v>
       </c>
       <c r="E215" s="31"/>
       <c r="F215" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="216" spans="1:6" s="33" customFormat="1" ht="44.4" x14ac:dyDescent="0.3">
+    <row r="216" spans="1:6" s="33" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A216" s="30" t="s">
-        <v>446</v>
+        <v>412</v>
       </c>
       <c r="B216" s="30" t="s">
-        <v>447</v>
+        <v>419</v>
       </c>
       <c r="C216" s="30" t="s">
-        <v>448</v>
+        <v>422</v>
       </c>
       <c r="D216" s="30" t="s">
-        <v>449</v>
+        <v>115</v>
       </c>
       <c r="E216" s="31"/>
-      <c r="F216" s="32" t="s">
-[...3 lines deleted...]
-    <row r="217" spans="1:6" s="33" customFormat="1" ht="44.4" x14ac:dyDescent="0.3">
+      <c r="F216" s="32"/>
+    </row>
+    <row r="217" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A217" s="30" t="s">
-        <v>446</v>
+        <v>456</v>
       </c>
       <c r="B217" s="30" t="s">
-        <v>450</v>
+        <v>480</v>
       </c>
       <c r="C217" s="30" t="s">
-        <v>451</v>
+        <v>481</v>
       </c>
       <c r="D217" s="30" t="s">
-        <v>452</v>
-[...1 lines deleted...]
-      <c r="E217" s="31"/>
+        <v>482</v>
+      </c>
+      <c r="E217" s="42" t="s">
+        <v>428</v>
+      </c>
       <c r="F217" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="218" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="218" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A218" s="30" t="s">
-        <v>453</v>
+        <v>424</v>
       </c>
       <c r="B218" s="30" t="s">
-        <v>454</v>
+        <v>425</v>
       </c>
       <c r="C218" s="30" t="s">
-        <v>455</v>
+        <v>426</v>
       </c>
       <c r="D218" s="30" t="s">
-        <v>456</v>
-[...1 lines deleted...]
-      <c r="E218" s="31"/>
+        <v>427</v>
+      </c>
+      <c r="E218" s="42" t="s">
+        <v>428</v>
+      </c>
       <c r="F218" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="219" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>453</v>
+    <row r="219" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A219" s="30" t="s">
+        <v>429</v>
       </c>
       <c r="B219" s="30" t="s">
-        <v>457</v>
+        <v>430</v>
       </c>
       <c r="C219" s="30" t="s">
-        <v>458</v>
+        <v>431</v>
       </c>
       <c r="D219" s="30" t="s">
-        <v>456</v>
+        <v>432</v>
       </c>
       <c r="E219" s="31"/>
       <c r="F219" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="220" spans="1:6" ht="63" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="220" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A220" s="30" t="s">
-        <v>459</v>
+        <v>429</v>
       </c>
       <c r="B220" s="30" t="s">
-        <v>460</v>
+        <v>433</v>
       </c>
       <c r="C220" s="30" t="s">
-        <v>461</v>
+        <v>434</v>
       </c>
       <c r="D220" s="30" t="s">
-        <v>462</v>
+        <v>435</v>
       </c>
       <c r="E220" s="31"/>
-      <c r="F220" s="32"/>
-[...1 lines deleted...]
-    <row r="221" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="F220" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" s="33" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A221" s="30" t="s">
-        <v>459</v>
+        <v>429</v>
       </c>
       <c r="B221" s="30" t="s">
-        <v>460</v>
+        <v>436</v>
       </c>
       <c r="C221" s="30" t="s">
-        <v>461</v>
+        <v>437</v>
       </c>
       <c r="D221" s="30" t="s">
-        <v>463</v>
+        <v>32</v>
       </c>
       <c r="E221" s="31"/>
       <c r="F221" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="222" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="222" spans="1:6" s="33" customFormat="1" ht="44.4" x14ac:dyDescent="0.3">
       <c r="A222" s="30" t="s">
-        <v>464</v>
+        <v>438</v>
       </c>
       <c r="B222" s="30" t="s">
-        <v>465</v>
+        <v>439</v>
       </c>
       <c r="C222" s="30" t="s">
-        <v>466</v>
+        <v>440</v>
       </c>
       <c r="D222" s="30" t="s">
-        <v>467</v>
-[...3 lines deleted...]
-      </c>
+        <v>441</v>
+      </c>
+      <c r="E222" s="31"/>
       <c r="F222" s="32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="223" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="223" spans="1:6" s="33" customFormat="1" ht="44.4" x14ac:dyDescent="0.3">
       <c r="A223" s="30" t="s">
-        <v>464</v>
+        <v>438</v>
       </c>
       <c r="B223" s="30" t="s">
-        <v>468</v>
+        <v>442</v>
       </c>
       <c r="C223" s="30" t="s">
-        <v>469</v>
+        <v>443</v>
       </c>
       <c r="D223" s="30" t="s">
-        <v>470</v>
-[...3 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E223" s="31"/>
       <c r="F223" s="32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="224" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A224" s="30" t="s">
+        <v>445</v>
+      </c>
+      <c r="B224" s="30" t="s">
+        <v>446</v>
+      </c>
+      <c r="C224" s="30" t="s">
+        <v>447</v>
+      </c>
+      <c r="D224" s="30" t="s">
+        <v>448</v>
+      </c>
+      <c r="E224" s="31"/>
+      <c r="F224" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A225" s="41" t="s">
+        <v>445</v>
+      </c>
+      <c r="B225" s="30" t="s">
+        <v>449</v>
+      </c>
+      <c r="C225" s="30" t="s">
+        <v>450</v>
+      </c>
+      <c r="D225" s="30" t="s">
+        <v>448</v>
+      </c>
+      <c r="E225" s="31"/>
+      <c r="F225" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" ht="63" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A226" s="30" t="s">
+        <v>451</v>
+      </c>
+      <c r="B226" s="30" t="s">
+        <v>452</v>
+      </c>
+      <c r="C226" s="30" t="s">
+        <v>453</v>
+      </c>
+      <c r="D226" s="30" t="s">
+        <v>454</v>
+      </c>
+      <c r="E226" s="31"/>
+      <c r="F226" s="32"/>
+    </row>
+    <row r="227" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A227" s="30" t="s">
+        <v>451</v>
+      </c>
+      <c r="B227" s="30" t="s">
+        <v>452</v>
+      </c>
+      <c r="C227" s="30" t="s">
+        <v>453</v>
+      </c>
+      <c r="D227" s="30" t="s">
+        <v>455</v>
+      </c>
+      <c r="E227" s="31"/>
+      <c r="F227" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A228" s="30" t="s">
+        <v>456</v>
+      </c>
+      <c r="B228" s="30" t="s">
+        <v>457</v>
+      </c>
+      <c r="C228" s="30" t="s">
+        <v>458</v>
+      </c>
+      <c r="D228" s="30" t="s">
+        <v>459</v>
+      </c>
+      <c r="E228" s="42" t="s">
+        <v>428</v>
+      </c>
+      <c r="F228" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A229" s="30" t="s">
+        <v>456</v>
+      </c>
+      <c r="B229" s="30" t="s">
+        <v>460</v>
+      </c>
+      <c r="C229" s="30" t="s">
+        <v>461</v>
+      </c>
+      <c r="D229" s="30" t="s">
+        <v>462</v>
+      </c>
+      <c r="E229" s="42" t="s">
+        <v>428</v>
+      </c>
+      <c r="F229" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A230" s="30" t="s">
+        <v>456</v>
+      </c>
+      <c r="B230" s="30" t="s">
+        <v>463</v>
+      </c>
+      <c r="C230" s="30" t="s">
         <v>464</v>
       </c>
-      <c r="B224" s="30" t="s">
+      <c r="D230" s="30" t="s">
+        <v>465</v>
+      </c>
+      <c r="E230" s="42" t="s">
+        <v>428</v>
+      </c>
+      <c r="F230" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" s="33" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A231" s="30" t="s">
+        <v>456</v>
+      </c>
+      <c r="B231" s="30" t="s">
+        <v>466</v>
+      </c>
+      <c r="C231" s="30" t="s">
+        <v>467</v>
+      </c>
+      <c r="D231" s="30" t="s">
+        <v>468</v>
+      </c>
+      <c r="E231" s="42" t="s">
+        <v>428</v>
+      </c>
+      <c r="F231" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A232" s="31" t="s">
+        <v>456</v>
+      </c>
+      <c r="B232" s="30" t="s">
+        <v>469</v>
+      </c>
+      <c r="C232" s="30" t="s">
+        <v>470</v>
+      </c>
+      <c r="D232" s="30" t="s">
         <v>471</v>
       </c>
-      <c r="C224" s="30" t="s">
-[...46 lines deleted...]
-      <c r="F226" s="32" t="s">
+      <c r="E232" s="31"/>
+      <c r="F232" s="32" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A19:F19" xr:uid="{11D9FB1C-8C2F-4787-8380-5CA32B189C34}"/>
-[...1 lines deleted...]
-    <cfRule type="expression" dxfId="4" priority="5">
+  <autoFilter ref="A19:F232" xr:uid="{B6D4A689-223B-4DA4-B1E8-790F6F33354E}"/>
+  <conditionalFormatting sqref="D1:D27 D94:D1048576 D29:D92">
+    <cfRule type="expression" dxfId="2" priority="2">
       <formula>$F1="HD"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D19:D91">
-[...1 lines deleted...]
-      <formula>$F19="HD"</formula>
+  <conditionalFormatting sqref="D93">
+    <cfRule type="expression" dxfId="1" priority="3">
+      <formula>$F93="HD"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D92">
-[...6 lines deleted...]
-      <formula>$F93="HD"</formula>
+  <conditionalFormatting sqref="D28">
+    <cfRule type="expression" dxfId="0" priority="1">
+      <formula>$F28="HD"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OK</Accessibility_x0020_Audit_x0020_Status>
+    <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
+    <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-06-10T04:00:00+00:00</Accessibility_x0020_Audit_x0020_Date>
+    <Program_x0020_Area_x002d_Res xmlns="b8264b14-77b1-4c89-a3a5-32b53593adf6" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-423-463</_dlc_DocId>
+    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
+      <Url>https://www.education.ky.gov/CTE/cter/_layouts/15/DocIdRedir.aspx?ID=KYED-423-463</Url>
+      <Description>KYED-423-463</Description>
+    </_dlc_DocIdUrl>
+    <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-06-10T04:00:00+00:00</Publication_x0020_Date>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OCTE - Career and Technical Education</Accessibility_x0020_Office>
+    <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">District</Accessibility_x0020_Audience>
+    <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B0095C29C1A193BD24D9E82CA3AC3FABFCC" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a95da7909d6bc5845fa711c9f05cfc3d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" xmlns:ns3="b8264b14-77b1-4c89-a3a5-32b53593adf6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4fefbcd1c4295a468b0f8906cd91841f" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:import namespace="b8264b14-77b1-4c89-a3a5-32b53593adf6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
@@ -12376,147 +12708,96 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...81 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07A0A881-D0AC-4BED-A1A4-15B066BAFE68}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B7E840F-7499-40BF-B9BD-1A8DC863BDA5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
+    <ds:schemaRef ds:uri="b8264b14-77b1-4c89-a3a5-32b53593adf6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{167CFA3F-1B94-42AE-B769-14D57FAB262C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4431A8F2-D47D-4312-907F-5B532F697DCD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4431A8F2-D47D-4312-907F-5B532F697DCD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{167CFA3F-1B94-42AE-B769-14D57FAB262C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B7E840F-7499-40BF-B9BD-1A8DC863BDA5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07A0A881-D0AC-4BED-A1A4-15B066BAFE68}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
+    <ds:schemaRef ds:uri="b8264b14-77b1-4c89-a3a5-32b53593adf6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>25-26 v1.1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>