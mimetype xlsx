--- v0 (2025-10-31)
+++ v1 (2026-06-26)
@@ -11423,80 +11423,81 @@
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B0095C29C1A193BD24D9E82CA3AC3FABFCC" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="3b0dd2501dc912c20036418cbdc67394">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" xmlns:ns3="b8264b14-77b1-4c89-a3a5-32b53593adf6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed50760edb496d9e43751b599dabecef" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B0095C29C1A193BD24D9E82CA3AC3FABFCC" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a95da7909d6bc5845fa711c9f05cfc3d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" xmlns:ns3="b8264b14-77b1-4c89-a3a5-32b53593adf6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4fefbcd1c4295a468b0f8906cd91841f" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:import namespace="b8264b14-77b1-4c89-a3a5-32b53593adf6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:Program_x0020_Area_x002d_Res" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -11620,50 +11621,59 @@
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="26" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="27" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b8264b14-77b1-4c89-a3a5-32b53593adf6" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Program_x0020_Area_x002d_Res" ma:index="25" nillable="true" ma:displayName="Program Area-Res" ma:format="Dropdown" ma:internalName="Program_x0020_Area_x002d_Res">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Agriculture Education"/>
           <xsd:enumeration value="Business and Marketing Education"/>
           <xsd:enumeration value="Construction Technology"/>
           <xsd:enumeration value="Engineering and Technology Education"/>
           <xsd:enumeration value="Family and Consumer Sciences"/>
           <xsd:enumeration value="Health Sciences"/>
           <xsd:enumeration value="Information Technology"/>
           <xsd:enumeration value="Junior Reserve Officer Training Corps (JROTC)"/>
           <xsd:enumeration value="Law and Public Safety"/>
           <xsd:enumeration value="Manufacturing Technology Education"/>
           <xsd:enumeration value="Print Arts"/>
           <xsd:enumeration value="Print Technology"/>
           <xsd:enumeration value="Program Area"/>
           <xsd:enumeration value="Transportation Education"/>
           <xsd:enumeration value="Visual and Performing Arts Education"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
@@ -11768,89 +11778,74 @@
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OK</Accessibility_x0020_Audit_x0020_Status>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2023-10-03T04:00:00+00:00</Accessibility_x0020_Audit_x0020_Date>
     <Program_x0020_Area_x002d_Res xmlns="b8264b14-77b1-4c89-a3a5-32b53593adf6" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-423-423</_dlc_DocId>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/CTE/cter/_layouts/15/DocIdRedir.aspx?ID=KYED-423-423</Url>
       <Description>KYED-423-423</Description>
     </_dlc_DocIdUrl>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OCTE - Career and Technical Education</Accessibility_x0020_Office>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2023-10-03T04:00:00+00:00</Publication_x0020_Date>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">District</Accessibility_x0020_Audience>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D20F6E3-8DC1-4E3E-94AA-A9C4D45B4044}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{455344D9-CF4C-47B8-86AA-B7F280BB06B2}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90CDD7C4-75B7-4863-9BE2-D3B74D483E35}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41FA184C-0D99-4B5E-B7DB-37EF56DCAADA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="b8264b14-77b1-4c89-a3a5-32b53593adf6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{490C407C-C1DF-4670-B0A2-6829A7778D66}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>