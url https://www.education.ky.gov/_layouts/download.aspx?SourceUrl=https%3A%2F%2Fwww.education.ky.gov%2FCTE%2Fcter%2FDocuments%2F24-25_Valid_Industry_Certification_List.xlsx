--- v1 (2026-06-26)
+++ v2 (2026-10-19)
@@ -11423,52 +11423,52 @@
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B0095C29C1A193BD24D9E82CA3AC3FABFCC" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a95da7909d6bc5845fa711c9f05cfc3d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" xmlns:ns3="b8264b14-77b1-4c89-a3a5-32b53593adf6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4fefbcd1c4295a468b0f8906cd91841f" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B0095C29C1A193BD24D9E82CA3AC3FABFCC" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="ebc0b487582d74df3c4b55280d3893f3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" xmlns:ns3="b8264b14-77b1-4c89-a3a5-32b53593adf6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fab54e7e54744ceee611ef8b9f306e98" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:import namespace="b8264b14-77b1-4c89-a3a5-32b53593adf6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
@@ -11801,51 +11801,51 @@
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D20F6E3-8DC1-4E3E-94AA-A9C4D45B4044}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90CDD7C4-75B7-4863-9BE2-D3B74D483E35}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90BB788F-CBF8-47EA-BE51-3DD72AB35AA9}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41FA184C-0D99-4B5E-B7DB-37EF56DCAADA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="b8264b14-77b1-4c89-a3a5-32b53593adf6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{490C407C-C1DF-4670-B0A2-6829A7778D66}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>