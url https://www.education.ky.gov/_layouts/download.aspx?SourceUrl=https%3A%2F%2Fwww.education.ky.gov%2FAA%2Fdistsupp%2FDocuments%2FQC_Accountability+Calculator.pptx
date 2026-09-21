--- v1 (2026-06-14)
+++ v2 (2026-09-21)
@@ -1,80 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
+  <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...17 lines deleted...]
-  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
-  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
-  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId13"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId14"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="257" r:id="rId5"/>
     <p:sldId id="258" r:id="rId6"/>
     <p:sldId id="306" r:id="rId7"/>
     <p:sldId id="307" r:id="rId8"/>
     <p:sldId id="308" r:id="rId9"/>
     <p:sldId id="309" r:id="rId10"/>
     <p:sldId id="301" r:id="rId11"/>
     <p:sldId id="300" r:id="rId12"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
@@ -151,130 +150,124 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
-  <p:extLst>
-[...6 lines deleted...]
-  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
 <p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
   <p188:author id="{9B822606-89CE-37F5-0354-C7C7B03AE384}" name="Chandler, Melissa - Division of Assessment and Accountability Support" initials="CS" userId="S::melissa.chandler@education.ky.gov::c7c40c5a-5db2-409e-9ac5-b3fa8556cae3" providerId="AD"/>
+  <p188:author id="{0C431B50-E267-7ED8-372B-1A1B808F8997}" name="Jones, Helen - Division of Assessment and Accountability Support" initials="JS" userId="S::helen.jones@education.ky.gov::b7d6fb4f-88fd-4227-920b-6a3119e5e7a1" providerId="AD"/>
   <p188:author id="{52F57052-0FAD-5FD0-5873-4C8768666379}" name="Avery, Devon - Division of Assessment and Accountability Support" initials="DA" userId="S::devon.avery@education.ky.gov::ea78a75c-c17e-4901-bc17-b64bcd9c9f6d" providerId="AD"/>
   <p188:author id="{88138196-F698-FBED-D0A7-04A9C0FF3D88}" name="Stafford, Jennifer - KDE Division Director" initials="SD" userId="S::jennifer.stafford@education.ky.gov::0151abd4-297e-443f-a77b-a8c249c015ab" providerId="AD"/>
   <p188:author id="{5792059B-712A-A66F-966D-BE8B171CB42A}" name="O'Hair, Kevin - Office of Assessment and Accountability" initials="OA" userId="S::kevin.ohair@education.ky.gov::854929ff-e20a-4d14-a6ee-38bca46af5a2" providerId="AD"/>
   <p188:author id="{4E37AEA2-9003-7A2B-581B-AF4837220C73}" name="Riley, Ben - Division of Assessment and Accountability Support" initials="BR" userId="S::ben.riley@education.ky.gov::4cd6cdff-1273-49fa-8860-d0f5fa3fb9f7" providerId="AD"/>
 </p188:authorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
     <a:srgbClr val="007780"/>
     <a:srgbClr val="5CACB5"/>
     <a:srgbClr val="102649"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{031EA242-6D88-32EE-EE84-5E7FA4324135}" v="5" dt="2025-10-21T13:46:54.807"/>
+    <p1510:client id="{3957E92C-B6ED-4E1F-90A2-D49EAD4EFE26}" v="69" dt="2026-09-09T13:34:21.724"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr>
+    <p:restoredLeft sz="15620"/>
+    <p:restoredTop sz="94660"/>
+  </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="1" d="2"/>
-          <a:sy n="1" d="2"/>
+          <a:sx n="84" d="100"/>
+          <a:sy n="84" d="100"/>
         </p:scale>
-        <p:origin x="0" y="0"/>
+        <p:origin x="629" y="72"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
-  <p:notesViewPr>
-[...10 lines deleted...]
-  </p:notesViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -337,51 +330,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{545C4FF4-CB9A-483D-8F68-033623D557AC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10/21/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9352712-29C9-DA10-DAF4-BAD8F39F2A86}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -535,51 +528,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4576E735-6893-4BF8-A3C1-E6A89550CE50}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10/21/2025</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -3621,51 +3614,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2262424" y="3034508"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="3200"/>
-              <a:t>Devon Avery, Program Consultant</a:t>
+              <a:t>Devon Avery, Database Administrator III</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="3200"/>
               <a:t>Office of Assessment and Accountability</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3667472197"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4090,51 +4083,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="462115" y="1199535"/>
             <a:ext cx="10510685" cy="4308872"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400"/>
               <a:t>Please review the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
-              <a:t>2025 Accountability Calculator Technical Support Document </a:t>
+              <a:t>Accountability Calculator Technical Support Document </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400"/>
               <a:t> for assistance with:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="800100" lvl="1" indent="-342900">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400"/>
               <a:t>Checking Excel version number</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="800100" lvl="1" indent="-342900">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400"/>
               <a:t>Enabling Macros</a:t>
             </a:r>
@@ -4469,83 +4462,96 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="233363"/>
             <a:r>
               <a:rPr lang="en-US" sz="4000"/>
               <a:t>Demonstration of Accountability Calculator</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A43E0C00-F01F-6CBB-531D-C4CE85129565}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1115787" y="1717221"/>
-            <a:ext cx="9761763" cy="830997"/>
+            <a:ext cx="9761763" cy="1569660"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400"/>
               <a:t>Please watch the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
-              <a:t>Accountability Training Video </a:t>
+              <a:t>Accountability Calculator Training Video </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400"/>
               <a:t>for a demonstration of the Accountability Calculator.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400"/>
+              <a:t>Note that the content in the video has not changed from 2025.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="297858243"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -4767,51 +4773,51 @@
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Tammy Bradley, Division Administrator </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Melissa Chandler, Branch Manager</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Devon Avery, Program Consultant</a:t>
+              <a:t>Devon Avery, Database Administrator III</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Jessica Brumley, Program Consultant</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Tiffany Christopher, Program Consultant</a:t>
             </a:r>
           </a:p>
           <a:p>
@@ -4823,50 +4829,61 @@
                 </a:solidFill>
               </a:rPr>
               <a:t>Krista Mullins, Program Consultant</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Christen Roseberry, Program Consultant</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Chris Williams, Program Consultant</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Cindy VanAtter, Program Consultant</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1932886933"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -5810,86 +5827,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...34 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B008DF4EFBC6697154B9CE5CD9A6A2577BF" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="ae77851edb02d56725173df26e15d056">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cc7173c6cc043fdfba33aa37cc0b2b29" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
@@ -6151,182 +6132,235 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Verified</Content_x0020_Review_x0020_Status>
+    <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OAA - Office of Assessment and Accountability</Accessibility_x0020_Office>
+    <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">District</Accessibility_x0020_Audience>
+    <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
+    <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-09-09T04:00:00+00:00</Publication_x0020_Date>
+    <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
+    <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-14-1929</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
+      <Url>https://education-edit.ky.gov/AA/distsupp/_layouts/15/DocIdRedir.aspx?ID=KYED-14-1929</Url>
+      <Description>KYED-14-1929</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44459321-74EB-43B5-A8BB-CA2DB516497A}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C523462E-756B-41D6-B1F9-6F638FA4CEB7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="9e447306-43c9-46fc-85e8-9d0ed75a31bf"/>
+    <ds:schemaRef ds:uri="d2e0887b-4a8a-4736-99cf-56284292f442"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6DC2A4A-D15A-4FCF-B8ED-16E32D0845A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EA19ABD-3BA3-4385-BA7D-963AE91D6148}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EEC5464-0A35-40F3-A298-CA08AACF3A49}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>2024_Feb_DAC_Training_Template</Template>
+  <TotalTime></TotalTime>
+  <Words>293</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
+  <Paragraphs>54</Paragraphs>
   <Slides>8</Slides>
   <Notes>7</Notes>
   <HiddenSlides>0</HiddenSlides>
+  <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="13" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Franklin Gothic Book</vt:lpstr>
+      <vt:lpstr>Franklin Gothic Medium</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Accountability Calculator</vt:lpstr>
       <vt:lpstr>Agenda</vt:lpstr>
       <vt:lpstr>Technical Requirements </vt:lpstr>
       <vt:lpstr>Technical Support</vt:lpstr>
       <vt:lpstr>Reminders</vt:lpstr>
       <vt:lpstr>Demonstration of Accountability Calculator</vt:lpstr>
       <vt:lpstr>Division of Assessment and Accountability Support</vt:lpstr>
       <vt:lpstr>Closing Slide </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Kentucky Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>QC Day</dc:title>
-  <dc:creator>Chandler, Melissa - Division of Assessment and Accountability Support</dc:creator>
+  <dc:title>QC Day Accountability Calculator</dc:title>
+  <dc:creator>devon.avery@education.ky.gov</dc:creator>
+  <cp:keywords>Accountability Calculator, QC Data Review</cp:keywords>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category>for questions please contact dacinfo@education.ky.gov</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001BEB557DBE01834EAB47A683706DCD5B008DF4EFBC6697154B9CE5CD9A6A2577BF</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SetDate">
     <vt:lpwstr>2025-06-10T13:49:31Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Name">
     <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SiteId">
     <vt:lpwstr>9360c11f-90e6-4706-ad00-25fcdc9e2ed1</vt:lpwstr>