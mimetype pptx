--- v2 (2026-09-21)
+++ v3 (2026-11-05)
@@ -5827,52 +5827,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B008DF4EFBC6697154B9CE5CD9A6A2577BF" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="ae77851edb02d56725173df26e15d056">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cc7173c6cc043fdfba33aa37cc0b2b29" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B008DF4EFBC6697154B9CE5CD9A6A2577BF" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="d5aa0dadde93523333efae4a93ff9d3a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6637b8da99fd082237196ebc41ef65a1" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -6152,51 +6152,51 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Verified</Content_x0020_Review_x0020_Status>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OAA - Office of Assessment and Accountability</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">District</Accessibility_x0020_Audience>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-09-09T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-14-1929</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
-      <Url>https://education-edit.ky.gov/AA/distsupp/_layouts/15/DocIdRedir.aspx?ID=KYED-14-1929</Url>
+      <Url>https://www.education.ky.gov/AA/distsupp/_layouts/15/DocIdRedir.aspx?ID=KYED-14-1929</Url>
       <Description>KYED-14-1929</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
@@ -6215,51 +6215,51 @@
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44459321-74EB-43B5-A8BB-CA2DB516497A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{047D81C8-C1BC-4432-A5E5-E61A55A54BE2}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C523462E-756B-41D6-B1F9-6F638FA4CEB7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="9e447306-43c9-46fc-85e8-9d0ed75a31bf"/>
     <ds:schemaRef ds:uri="d2e0887b-4a8a-4736-99cf-56284292f442"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6DC2A4A-D15A-4FCF-B8ED-16E32D0845A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>