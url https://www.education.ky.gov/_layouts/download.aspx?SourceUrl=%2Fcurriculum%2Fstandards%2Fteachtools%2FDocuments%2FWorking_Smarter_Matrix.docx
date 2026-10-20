--- v1 (2026-06-25)
+++ v2 (2026-10-20)
@@ -5238,52 +5238,52 @@
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2021-02-08T05:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-518-64</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/teachtools/_layouts/15/DocIdRedir.aspx?ID=KYED-518-64</Url>
       <Description>KYED-518-64</Description>
     </_dlc_DocIdUrl>
     <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B00BC5C4F1629F0944C836DD8C969CE2257" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="93c95474c3f2c25affdb567f00b74254">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="665d9109ae4532e0af7169d6dfa0db6c" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B00BC5C4F1629F0944C836DD8C969CE2257" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42d4cb64e34c14d8e24d3f57e9127484">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a7c4afe0cfbf0ac0fc8a2c3e7589d672" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -5611,51 +5611,51 @@
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12D4B95E-EBCA-4F80-81A6-3B6446329956}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{684B04EA-91EE-41B2-9414-078EAC0154A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D2B8677-D35F-423D-A39E-A020EF09E75C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D994D519-2F53-4730-9481-EE819A9AAA27}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3188CF2-F53F-2F4D-820A-8101CFD180CE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5CB8AFF-81A6-44C3-A633-411347FC1986}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>537</Words>
   <Characters>3063</Characters>
   <Application>Microsoft Macintosh Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>