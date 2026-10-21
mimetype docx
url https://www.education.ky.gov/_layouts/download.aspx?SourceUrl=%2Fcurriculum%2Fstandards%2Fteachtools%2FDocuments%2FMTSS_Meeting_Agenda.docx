--- v1 (2026-06-25)
+++ v2 (2026-10-21)
@@ -2205,52 +2205,52 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B00BC5C4F1629F0944C836DD8C969CE2257" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="93c95474c3f2c25affdb567f00b74254">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="665d9109ae4532e0af7169d6dfa0db6c" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B00BC5C4F1629F0944C836DD8C969CE2257" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42d4cb64e34c14d8e24d3f57e9127484">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a7c4afe0cfbf0ac0fc8a2c3e7589d672" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -2593,51 +2593,51 @@
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2022-03-21T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-518-71</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/teachtools/_layouts/15/DocIdRedir.aspx?ID=KYED-518-71</Url>
       <Description>KYED-518-71</Description>
     </_dlc_DocIdUrl>
     <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA2D25E3-D704-4FD1-9A85-9AD3B2EB2593}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA3FF79F-CABD-48C7-982D-1D59573F4AB9}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B9C727A-FAE9-4DE4-AF5D-0ECA8129817E}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5316FBB1-10DF-40E3-83CD-DFCF3EA2DB8E}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26D79CA4-B5E5-4FCD-80CA-631BAFDE0025}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>170</Words>
   <Characters>972</Characters>
   <Application>Microsoft Macintosh Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>