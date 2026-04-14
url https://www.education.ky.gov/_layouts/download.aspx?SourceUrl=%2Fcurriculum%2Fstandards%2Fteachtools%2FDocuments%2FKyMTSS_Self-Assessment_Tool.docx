--- v2 (2026-02-28)
+++ v3 (2026-04-14)
@@ -24727,60 +24727,60 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>4</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>Kentucky Department of Education</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Kentucky Multi-Tiered System of Supports (KyMTSS) Self-Assessment Tool</dc:title>
   <dc:subject/>
   <dc:creator>Meghan Martin</dc:creator>
-  <keywords/>
-[...1 lines deleted...]
-  <revision>1066</revision>
+  <cp:keywords/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001BEB557DBE01834EAB47A683706DCD5B00BC5C4F1629F0944C836DD8C969CE2257</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>bc7596eb-a40f-4c34-aa5e-47d544b381e7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="GrammarlyDocumentId">
     <vt:lpwstr>a140df97-264c-439d-9756-c3f60f29711d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SetDate">
     <vt:lpwstr>2025-06-26T20:00:13Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Name">
     <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
   </property>