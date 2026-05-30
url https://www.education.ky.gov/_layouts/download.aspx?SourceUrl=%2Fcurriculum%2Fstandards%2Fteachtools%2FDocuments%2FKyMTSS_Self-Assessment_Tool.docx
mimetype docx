--- v3 (2026-04-14)
+++ v4 (2026-05-30)
@@ -24288,50 +24288,51 @@
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2022-12-09T05:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-518-76</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/teachtools/_layouts/15/DocIdRedir.aspx?ID=KYED-518-76</Url>
       <Description>KYED-518-76</Description>
     </_dlc_DocIdUrl>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgc0/ihfjsSfMSHUjSuVKW5+V0s4A==">AMUW2mUMP0Za94IglW86KGObfeX0bPmTV8X06k9hwrMBTNSa9b+Q0aBsGI2o/7laGnH6taMroXWEsAIXfKB+oEh2jgEaNZu828/MX8e6WoLastb8vh/GG6mR1TqNLWfEZHSoNMlsXutVkQkRBaZ1Pg0eP/m9WC3WZY63luZdgpdzkmaaCbcRKO4=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
@@ -24354,78 +24355,79 @@
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B00BC5C4F1629F0944C836DD8C969CE2257" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="3f47d21fd864cec95608957761db7718">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2d3e8473825ed96e8d6e0426e3a16d1c" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B00BC5C4F1629F0944C836DD8C969CE2257" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="93c95474c3f2c25affdb567f00b74254">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="665d9109ae4532e0af7169d6dfa0db6c" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -24549,50 +24551,59 @@
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="25" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="26" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -24694,66 +24705,51 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B24DE241-332F-494F-BCF7-A35B6C4F7800}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{629E4F93-85FF-4FD8-80E5-5C8B17828D53}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72448EA3-6A89-4FA4-B9FB-B24F4B251CD9}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{983B6758-CA6C-45DD-945B-09B130E3B9BB}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>4</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>Kentucky Department of Education</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Kentucky Multi-Tiered System of Supports (KyMTSS) Self-Assessment Tool</dc:title>
   <dc:subject/>
   <dc:creator>Meghan Martin</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>