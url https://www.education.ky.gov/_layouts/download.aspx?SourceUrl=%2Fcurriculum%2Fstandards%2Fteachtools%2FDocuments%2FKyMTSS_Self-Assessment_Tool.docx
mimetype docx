--- v4 (2026-05-30)
+++ v5 (2026-10-14)
@@ -24355,52 +24355,52 @@
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B00BC5C4F1629F0944C836DD8C969CE2257" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="93c95474c3f2c25affdb567f00b74254">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="665d9109ae4532e0af7169d6dfa0db6c" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B00BC5C4F1629F0944C836DD8C969CE2257" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42d4cb64e34c14d8e24d3f57e9127484">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a7c4afe0cfbf0ac0fc8a2c3e7589d672" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -24705,51 +24705,51 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B24DE241-332F-494F-BCF7-A35B6C4F7800}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{629E4F93-85FF-4FD8-80E5-5C8B17828D53}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{983B6758-CA6C-45DD-945B-09B130E3B9BB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CDC2178-1787-4822-929B-6A4C118413DE}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>4</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>Kentucky Department of Education</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Kentucky Multi-Tiered System of Supports (KyMTSS) Self-Assessment Tool</dc:title>
   <dc:subject/>
   <dc:creator>Meghan Martin</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>