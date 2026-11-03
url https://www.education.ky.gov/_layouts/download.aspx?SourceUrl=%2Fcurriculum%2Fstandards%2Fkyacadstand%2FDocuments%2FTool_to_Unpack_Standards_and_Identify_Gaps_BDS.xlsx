--- v1 (2026-06-21)
+++ v2 (2026-11-03)
@@ -1463,52 +1463,52 @@
   <pageSetup paperSize="5" scale="75" orientation="landscape" r:id="rId2"/>
   <headerFooter>
     <oddFooter>&amp;LDeveloped by Beth Ratway
 2019</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="90f6b0fbad01ffe2d30d7dbd0fd3d0a3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3d787dfc419280de891c12fcb19c7525" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -1851,51 +1851,51 @@
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2019-11-12T05:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-1092</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1092</Url>
       <Description>KYED-536-1092</Description>
     </_dlc_DocIdUrl>
     <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D6BE069-665B-4FD6-8F24-8D32E13BC699}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{941602F4-2BBA-428C-B371-7C9D08CD263E}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAAA1B5C-4E3F-4D6A-A035-A64A7AEB73AA}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{596EE462-C8DE-4CF6-A963-24EA24B67C28}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E76F5FCB-FAA7-49B0-B889-4262B55C0B93}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>