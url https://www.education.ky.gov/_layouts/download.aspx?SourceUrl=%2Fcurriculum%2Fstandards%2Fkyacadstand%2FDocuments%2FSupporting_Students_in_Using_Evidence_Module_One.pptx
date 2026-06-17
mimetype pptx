--- v0 (2025-11-05)
+++ v1 (2026-06-17)
@@ -373,51 +373,51 @@
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns="" xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" r:id="rId156" roundtripDataSignature="AMtx7mhbjnDweMmesxcf3gtrLHUpCiyUBA=="/>
+      <go:slidesCustomData xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" xmlns="" r:id="rId156" roundtripDataSignature="AMtx7mhbjnDweMmesxcf3gtrLHUpCiyUBA=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
 <p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
   <p188:author id="{C3D873E3-4DC4-748B-D574-646FE133D5AE}" name="Turner, Rosalind - Division of Communications" initials="TRDoC" userId="S::rosalind.turner@education.ky.gov::7c9c7ca7-1d99-46ec-ad67-a660f1da40fc" providerId="AD"/>
 </p188:authorLst>
 </file>
 
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="0" name="Micki Ray" initials="" lastIdx="4" clrIdx="0"/>
   <p:cmAuthor id="1" name="Lauren Gallicchio" initials="" lastIdx="5" clrIdx="1"/>
   <p:cmAuthor id="2" name="Thomas Clouse" initials="" lastIdx="1" clrIdx="2"/>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
@@ -603,54 +603,54 @@
       <a:tcTxStyle/>
       <a:tcStyle>
         <a:tcBdr/>
       </a:tcStyle>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle/>
       <a:tcStyle>
         <a:tcBdr/>
       </a:tcStyle>
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15612" autoAdjust="0"/>
     <p:restoredTop sz="53390" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="40" d="100"/>
-          <a:sy n="40" d="100"/>
+          <a:sx n="59" d="100"/>
+          <a:sy n="59" d="100"/>
         </p:scale>
-        <p:origin x="1704" y="38"/>
+        <p:origin x="2556" y="66"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="-52812"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
@@ -1499,102 +1499,102 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Then, a</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="58"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="58"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>nswer the following question (as a whole group if completing the module with others): </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="102649"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="59"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="59"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>What are the demands of the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="102649"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="60"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="60"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>KAS for Social Studies </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="102649"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="61"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="61"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>when Using Evidence? When sharing their responses, have participants cite evidence from the standards to support their statements. </a:t>
             </a:r>
             <a:endParaRPr dirty="0">
               <a:solidFill>
                 <a:srgbClr val="102649"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
@@ -1838,60 +1838,69 @@
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>According to Interdisciplinary Literacy Practice 1 of the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" i="1" dirty="0">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>KAS for Reading and Writing</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>, text is anything that communicates a message. Therefore, images that communicate a message are considered text and can serve as a source for students to investigate. The Reading and Writing standards may be accessed here: </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" u="sng" dirty="0">
+              <a:t>, text is anything that communicates a message. Therefore, images that communicate a message are considered text and can serve as a source for students to investigate. The Reading and Writing standards may be accessed here</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Kentucky_Academic_Standards_Reading_and_Writing.pdf</a:t>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" u="sng">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>https://www.education.ky.gov/curriculum/standards/kyacadstand/Documents/Kentucky_Academic_Standards_for_Reading_and_Writing_2025.pdf</a:t>
             </a:r>
             <a:endParaRPr u="sng" dirty="0">
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="196" name="Google Shape;196;g1245ffadb3d_0_695:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
@@ -5517,51 +5526,51 @@
               <a:t>Success Criteria:</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t> I will be successful when I can develop coherent periods of learning that support </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="28"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="28"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>students in:</a:t>
             </a:r>
             <a:endParaRPr sz="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="914400" lvl="1" indent="-304800" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
@@ -8174,51 +8183,51 @@
               <a:t>Success Criteria:</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t> I will be successful when I can develop coherent periods of learning that support </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="85"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="85"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>students in:</a:t>
             </a:r>
             <a:endParaRPr sz="1200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="222222"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="914400" lvl="1" indent="-304800" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="222222"/>
@@ -20687,51 +20696,51 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="102649"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Libre Franklin Medium"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="27"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="27"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Supporting Students in Using Evidence</a:t>
             </a:r>
             <a:endParaRPr dirty="0">
               <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="125" name="Google Shape;125;g2253e037a67_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3761025" y="3922950"/>
             <a:ext cx="7311000" cy="669600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -20838,51 +20847,51 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3900" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="62"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="62"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Review</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3900" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> of the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3900" i="1" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>KAS for Social Studies (3)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3900" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr sz="3900" dirty="0">
               <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
@@ -20980,80 +20989,80 @@
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Once you have independently answered this question, engage in a</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="63"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="63"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="64"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="64"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Turn and Talk</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="65"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="65"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>with a partner to share your thoughts and process their answer to this question together. </a:t>
             </a:r>
             <a:endParaRPr sz="2400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
@@ -21216,76 +21225,76 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="66"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="66"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Anything </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="67"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="67"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>that communicates a message </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="68"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="68"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>can be a source!</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" b="1">
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="207" name="Google Shape;207;g1245ffadb3d_0_695" descr="Image of the snake cartoon from prior to the American Revolution that says &quot;Join or Die&quot; and has the snake split into parts with each part labelled with a colony's abbreviation."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -22554,51 +22563,51 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="69"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="69"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Using Evidence (8)</a:t>
             </a:r>
             <a:endParaRPr dirty="0">
               <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="238" name="Google Shape;238;g15f67716c92_0_5"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="483532" y="892325"/>
             <a:ext cx="7669468" cy="4351200"/>
@@ -22885,51 +22894,51 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="70"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="70"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>How</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> do different disciplinary strands use evidence?</a:t>
             </a:r>
             <a:endParaRPr dirty="0">
               <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="246" name="Google Shape;246;g1fe5ee18e77_0_0" descr="This is a screenshot of the information graph document linked on the slide."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
@@ -23125,73 +23134,73 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="71"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="71"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Using Evidence (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" xmlns="" textRoundtripDataId="71"/>
+                    <go:slidesCustomData xmlns="" xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" textRoundtripDataId="71"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>9</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="71"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="71"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US">
               <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="253" name="Google Shape;253;g1ffd3906a73_0_0"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="304801" y="1060587"/>
             <a:ext cx="6407824" cy="4762888"/>
@@ -23384,62 +23393,62 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="75"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="75"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Why use evidence?</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="76"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="76"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr dirty="0">
               <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="260" name="Google Shape;260;g1f0624b284c_0_16"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="355950" y="3799596"/>
             <a:ext cx="11480100" cy="2406900"/>
@@ -23492,51 +23501,51 @@
               <a:t>What is historical thinking?</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2900" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, think about why teachers and students </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2900" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="77"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="77"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>should</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2900" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> use evidence. Then, write a response that explains why sourcing is important to gaining a more complete understanding of an event, person or topic.</a:t>
             </a:r>
             <a:endParaRPr sz="2900" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FFFFFF"/>
               </a:highlight>
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
@@ -23690,51 +23699,51 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="78"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="78"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Application</a:t>
             </a:r>
             <a:endParaRPr lang="en-US">
               <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="267" name="Google Shape;267;g1f0624b284c_0_0"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="415850" y="742198"/>
             <a:ext cx="11150508" cy="2542770"/>
@@ -23756,51 +23765,51 @@
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2500">
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>In order for students to construct coherent arguments and explanations using </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2500">
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="79"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="79"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>their</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2500">
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> understanding of the social studies disciplines, they must understand how to substantiate those claims using evidence. This skill requires students to collect, evaluate and synthesize evidence from primary and secondary sources to develop and support a claim.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2700">
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -23867,92 +23876,92 @@
                           </a:solidFill>
                           <a:highlight>
                             <a:srgbClr val="FFFFFF"/>
                           </a:highlight>
                           <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Libre Franklin"/>
                           <a:cs typeface="Libre Franklin"/>
                           <a:sym typeface="Libre Franklin"/>
                         </a:rPr>
                         <a:t>Investigate the primary and secondary sources provided in this</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="en-US" sz="2900">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:highlight>
                             <a:srgbClr val="FFFFFF"/>
                           </a:highlight>
                           <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Libre Franklin"/>
                           <a:cs typeface="Libre Franklin"/>
                           <a:sym typeface="Libre Franklin"/>
                           <a:extLst>
                             <a:ext uri="http://customooxmlschemas.google.com/">
-                              <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="80"/>
+                              <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="80"/>
                             </a:ext>
                           </a:extLst>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="en-US" sz="2900" u="sng">
                           <a:solidFill>
                             <a:schemeClr val="hlink"/>
                           </a:solidFill>
                           <a:highlight>
                             <a:srgbClr val="FFFFFF"/>
                           </a:highlight>
                           <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Libre Franklin"/>
                           <a:cs typeface="Libre Franklin"/>
                           <a:sym typeface="Libre Franklin"/>
                           <a:hlinkClick r:id="rId3"/>
                           <a:extLst>
                             <a:ext uri="http://customooxmlschemas.google.com/">
-                              <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="81"/>
+                              <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="81"/>
                             </a:ext>
                           </a:extLst>
                         </a:rPr>
                         <a:t>Grade 5 Sourcing Example</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="en-US" sz="2900">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:highlight>
                             <a:srgbClr val="FFFFFF"/>
                           </a:highlight>
                           <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Libre Franklin"/>
                           <a:cs typeface="Libre Franklin"/>
                           <a:sym typeface="Libre Franklin"/>
                           <a:extLst>
                             <a:ext uri="http://customooxmlschemas.google.com/">
-                              <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="82"/>
+                              <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="82"/>
                             </a:ext>
                           </a:extLst>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="en-US" sz="2900">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:highlight>
                             <a:srgbClr val="FFFFFF"/>
                           </a:highlight>
                           <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Libre Franklin"/>
                           <a:cs typeface="Libre Franklin"/>
                           <a:sym typeface="Libre Franklin"/>
                         </a:rPr>
                         <a:t>to answer the question, "Did Betsy Ross design and sew the first flag for our country?"</a:t>
                       </a:r>
                       <a:endParaRPr sz="2900">
                         <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Libre Franklin"/>
                         <a:cs typeface="Libre Franklin"/>
                         <a:sym typeface="Libre Franklin"/>
@@ -24153,65 +24162,65 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="102649"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Libre Franklin Medium"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="29"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="29"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Supporting Students in Using Evidence </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="29"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="29"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>(2)</a:t>
             </a:r>
             <a:endParaRPr sz="800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="131" name="Google Shape;131;g2219ea0b422_0_2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3761025" y="3922950"/>
             <a:ext cx="7311000" cy="1154400"/>
           </a:xfrm>
@@ -24817,68 +24826,68 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>' Using Evidence inquiry practice and what you have learned Module One, return to your </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="83"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="83"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>KWLQ chart</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="84"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="84"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>and respond to the questions in the last two columns.</a:t>
             </a:r>
             <a:endParaRPr dirty="0">
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
@@ -25719,51 +25728,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="86"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="86"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Check For Understanding</a:t>
             </a:r>
             <a:endParaRPr dirty="0">
               <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="293" name="Google Shape;293;g1ffd3906a73_0_18" descr="This is a screenshot from the beginning of the Google Form linked on the slide."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -25885,180 +25894,180 @@
               <a:rPr lang="en-US" sz="1700" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Success Criteria:</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> I will be successful when I can develop coherent periods of learning that support </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="87"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="87"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>students in:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="406400" indent="-285750">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1700"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="88"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="88"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>omprehending the term “source”;</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1700" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               <a:extLst>
                 <a:ext uri="http://customooxmlschemas.google.com/">
-                  <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="89"/>
+                  <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="89"/>
                 </a:ext>
               </a:extLst>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="406400" indent="-285750">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1700"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="90"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="90"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Distinguishing between primary and secondary sources; and</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1700" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               <a:extLst>
                 <a:ext uri="http://customooxmlschemas.google.com/">
-                  <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="91"/>
+                  <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="91"/>
                 </a:ext>
               </a:extLst>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="406400" indent="-285750">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1700"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="92"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="92"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Demonstrating mastery of the grade level or grade band Using Evidence standards of the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1700" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="93"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="93"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>KAS for Social Studies </a:t>
             </a:r>
             <a:endParaRPr sz="2900" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -26374,65 +26383,65 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="102649"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Libre Franklin Medium"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="29"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="29"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Supporting Students in Using Evidence</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="29"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="29"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t> (3)</a:t>
             </a:r>
             <a:endParaRPr sz="800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="131" name="Google Shape;131;g2219ea0b422_0_2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3761025" y="3922950"/>
             <a:ext cx="7311000" cy="1154400"/>
           </a:xfrm>
@@ -26559,62 +26568,62 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="30"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="30"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Introduction</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="31"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="31"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr dirty="0">
               <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="137" name="Google Shape;137;g1f07167d959_0_30"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="353189" y="820712"/>
             <a:ext cx="11967148" cy="5216576"/>
@@ -26806,51 +26815,51 @@
               <a:t>Success Criteria:</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t> I will be successful when I can develop coherent periods of learning that support </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="32"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="32"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>students in:</a:t>
             </a:r>
             <a:endParaRPr sz="2400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="914400" lvl="1" indent="-381000" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
@@ -26863,168 +26872,168 @@
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="33"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="33"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>omprehending the term “source”;</a:t>
             </a:r>
             <a:endParaRPr dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
               <a:extLst>
                 <a:ext uri="http://customooxmlschemas.google.com/">
-                  <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="34"/>
+                  <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="34"/>
                 </a:ext>
               </a:extLst>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="914400" lvl="1" indent="-381000" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="35"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="35"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Distinguishing between primary and secondary sources; and</a:t>
             </a:r>
             <a:endParaRPr dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
               <a:extLst>
                 <a:ext uri="http://customooxmlschemas.google.com/">
-                  <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="36"/>
+                  <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="36"/>
                 </a:ext>
               </a:extLst>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="914400" lvl="1" indent="-381000" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="37"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="37"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Demonstrating mastery of the grade level or grade band Using Evidence standards of the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="38"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="38"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>KAS for Social Studies. </a:t>
             </a:r>
             <a:endParaRPr i="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
@@ -27066,51 +27075,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="39"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="39"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Using Evidence Know, Want to know, Learned, Questions (KWLQ) chart</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr dirty="0">
               <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="143" name="Google Shape;143;g1ffd3906a73_0_11"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
@@ -28137,51 +28146,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="40"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="40"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Using Evidence </a:t>
             </a:r>
             <a:endParaRPr lang="en-US">
               <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="153" name="Google Shape;153;g1245ffadb3d_0_657"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="149050" y="1190250"/>
             <a:ext cx="7660500" cy="4607400"/>
@@ -28385,51 +28394,51 @@
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Using </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="41"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="41"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Evidence (2)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US">
               <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="160" name="Google Shape;160;g1ffd3906a73_0_37"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="328500" y="514852"/>
             <a:ext cx="11535012" cy="5319472"/>
@@ -28665,51 +28674,51 @@
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2600">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>As you </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2600">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" xmlns="" textRoundtripDataId="42"/>
+                    <go:slidesCustomData xmlns="" xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" textRoundtripDataId="42"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>watch the first 3:05 of this clip,</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2600">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> consider the following questions: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-381000" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2400"/>
               <a:buAutoNum type="arabicParenR"/>
@@ -28718,51 +28727,51 @@
               <a:rPr lang="en-US" sz="2600">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>What is sourcing?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-381000" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2400"/>
               <a:buAutoNum type="arabicParenR"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2600">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" xmlns="" textRoundtripDataId="43"/>
+                    <go:slidesCustomData xmlns="" xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" textRoundtripDataId="43"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>What skills are involved when sourcing? </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2600">
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-381000" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2400"/>
               <a:buAutoNum type="arabicParenR"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2600">
@@ -28911,51 +28920,51 @@
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Using </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="44"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="44"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Evidence (3)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US">
               <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="167" name="Google Shape;167;g1f050bd7d2a_0_3"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="279600" y="1028274"/>
             <a:ext cx="11632800" cy="4730841"/>
@@ -29408,172 +29417,172 @@
               </a:rPr>
               <a:t>when Using Evidence? </a:t>
             </a:r>
             <a:endParaRPr sz="2400" dirty="0">
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="45"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="45"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Access the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="46"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="46"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Inquiry Progression: Using Evidence</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="47"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="47"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t> on page 157 of the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="48"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="48"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>KAS for Social Studies</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="49"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="49"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t> and read the progressions of the Using Evidence standards from kindergarten through high school. </a:t>
             </a:r>
             <a:endParaRPr sz="2400" dirty="0">
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               <a:extLst>
                 <a:ext uri="http://customooxmlschemas.google.com/">
-                  <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="51"/>
+                  <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="51"/>
                 </a:ext>
               </a:extLst>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="52"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="52"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>As you read, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="53"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="53"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>annotate </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="54"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="54"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="55"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="55"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>sourcing skills</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="56"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="56"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t> students have to demonstrate at each grade level or grade band by highlighting or underlining the sourcing vocabulary found in the standards. </a:t>
             </a:r>
             <a:endParaRPr sz="2400" dirty="0">
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="175" name="Google Shape;175;g1d030e9eb2d_0_0" descr="This is a screenshot from the KAS for Social Studies that shows the progression of the Using Evidence standards from Kindergarten through Grade 5."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -29776,51 +29785,51 @@
             <a:pPr marL="457200" lvl="0" indent="-361950" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2100"/>
               <a:buFont typeface="Libre Franklin"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>What U</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="57"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="57"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>sing Evidence</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> skills do students need to demonstrate for your grade level or grade band?</a:t>
             </a:r>
             <a:endParaRPr sz="2400" dirty="0">
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-361950" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
@@ -30487,87 +30496,79 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -30691,50 +30692,59 @@
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="25" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="26" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -30791,218 +30801,213 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
+    <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
+    <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-05-18T04:00:00+00:00</Application_x0020_Date>
+    <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2023-09-08T04:00:00+00:00</Publication_x0020_Date>
+    <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
+    <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-1856</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
+      <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1856</Url>
+      <Description>KYED-536-1856</Description>
+    </_dlc_DocIdUrl>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...21 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{293B19AB-269F-4707-8131-2EE2EDC7EF8B}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41934491-26B9-4AB5-924C-25A5C7C1C007}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEB61418-680F-400A-8962-75A9E24C74A1}">
-[...25 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A73B0644-F211-4AF4-B053-5DB5B882B8A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{401B9C42-67EA-4836-88A4-85E7574E3623}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{293B19AB-269F-4707-8131-2EE2EDC7EF8B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>5062</Words>
+  <Words>5068</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>363</Paragraphs>
   <Slides>24</Slides>
   <Notes>24</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="33" baseType="lpstr">
-      <vt:lpstr>Franklin Gothic Medium</vt:lpstr>
-[...4 lines deleted...]
-      <vt:lpstr>Libre Franklin Medium</vt:lpstr>
       <vt:lpstr>Century Gothic</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Franklin Gothic Medium</vt:lpstr>
+      <vt:lpstr>Libre Franklin</vt:lpstr>
+      <vt:lpstr>Libre Franklin Medium</vt:lpstr>
+      <vt:lpstr>Franklin Gothic Book</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Supporting Students in Using Evidence</vt:lpstr>
       <vt:lpstr>Supporting Students in Using Evidence (2)</vt:lpstr>
       <vt:lpstr>Introduction </vt:lpstr>
       <vt:lpstr>Using Evidence Know, Want to know, Learned, Questions (KWLQ) chart </vt:lpstr>
       <vt:lpstr>Using Evidence </vt:lpstr>
       <vt:lpstr>Using Evidence (2)</vt:lpstr>
       <vt:lpstr>Using Evidence (3)</vt:lpstr>
       <vt:lpstr>Review of the KAS for Social Studies (1) </vt:lpstr>
       <vt:lpstr>Review of the KAS for Social Studies (2) </vt:lpstr>
       <vt:lpstr>Review of the KAS for Social Studies (3) </vt:lpstr>
       <vt:lpstr>Using Evidence (4)</vt:lpstr>
       <vt:lpstr>Using Evidence (5) </vt:lpstr>
       <vt:lpstr>Using Evidence (6)</vt:lpstr>
       <vt:lpstr>Using Evidence (7)</vt:lpstr>
       <vt:lpstr>Using Evidence (8)</vt:lpstr>
       <vt:lpstr>How do different disciplinary strands use evidence?</vt:lpstr>
       <vt:lpstr>Using Evidence (9)</vt:lpstr>
       <vt:lpstr>Why use evidence? </vt:lpstr>
       <vt:lpstr>Application</vt:lpstr>
       <vt:lpstr>What did you learn from the activity?</vt:lpstr>
       <vt:lpstr>Reflection</vt:lpstr>
       <vt:lpstr>Check For Understanding</vt:lpstr>
       <vt:lpstr>Conclusion of Module One of the Supporting Students in Using Evidence module series </vt:lpstr>
       <vt:lpstr>Supporting Students in Using Evidence (3)</vt:lpstr>