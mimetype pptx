--- v1 (2026-02-16)
+++ v2 (2026-06-19)
@@ -141,51 +141,51 @@
     <p:sldId id="378" r:id="rId32"/>
     <p:sldId id="379" r:id="rId33"/>
     <p:sldId id="380" r:id="rId34"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
       <p:regular r:id="rId36"/>
       <p:italic r:id="rId37"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
       <p:regular r:id="rId38"/>
       <p:italic r:id="rId39"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Libre Franklin" pitchFamily="2" charset="0"/>
       <p:regular r:id="rId40"/>
       <p:bold r:id="rId41"/>
       <p:italic r:id="rId42"/>
       <p:boldItalic r:id="rId43"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Libre Franklin Medium" panose="020F0502020204030204" pitchFamily="2" charset="0"/>
+      <p:font typeface="Libre Franklin Medium" pitchFamily="2" charset="0"/>
       <p:regular r:id="rId44"/>
       <p:bold r:id="rId45"/>
       <p:italic r:id="rId46"/>
       <p:boldItalic r:id="rId47"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
@@ -382,51 +382,51 @@
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId156" roundtripDataSignature="AMtx7mhbjnDweMmesxcf3gtrLHUpCiyUBA=="/>
+      <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" r:id="rId156" roundtripDataSignature="AMtx7mhbjnDweMmesxcf3gtrLHUpCiyUBA=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
 <p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
   <p188:author id="{5BD90D4C-25CF-D8C0-EF06-27663B70180B}" name="Perkins, Jacob - Division of Communications" initials="PJDoC" userId="S::Jacob.Perkins@education.ky.gov::c40ba2c0-b4ef-4c71-9781-8024fdc37b7e" providerId="AD"/>
   <p188:author id="{C3D873E3-4DC4-748B-D574-646FE133D5AE}" name="Turner, Rosalind - Division of Communications" initials="TRDoC" userId="S::rosalind.turner@education.ky.gov::7c9c7ca7-1d99-46ec-ad67-a660f1da40fc" providerId="AD"/>
 </p188:authorLst>
 </file>
 
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="0" name="Micki Ray" initials="" lastIdx="4" clrIdx="0"/>
   <p:cmAuthor id="1" name="Lauren Gallicchio" initials="" lastIdx="5" clrIdx="1"/>
   <p:cmAuthor id="2" name="Thomas Clouse" initials="" lastIdx="1" clrIdx="2"/>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
@@ -604,63 +604,63 @@
       </a:tcStyle>
     </a:swCell>
     <a:firstRow>
       <a:tcTxStyle/>
       <a:tcStyle>
         <a:tcBdr/>
       </a:tcStyle>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle/>
       <a:tcStyle>
         <a:tcBdr/>
       </a:tcStyle>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle/>
       <a:tcStyle>
         <a:tcBdr/>
       </a:tcStyle>
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="63925" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="101" d="100"/>
-          <a:sy n="101" d="100"/>
+          <a:sx n="70" d="100"/>
+          <a:sy n="70" d="100"/>
         </p:scale>
-        <p:origin x="2622" y="114"/>
+        <p:origin x="1278" y="78"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="-52812"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
@@ -1185,51 +1185,51 @@
 <file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/16UNZD0kK9ZEIdiQgbZ266jfwgMsGuUG0AehRNcHGpzQ/edit" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.readingrockets.org/article/importance-active-reading" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.readingrockets.org/article/importance-active-reading" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4XTb5WDQkr8" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weareteachers.com/think-pair-share-alternatives/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.readingrockets.org/strategies/paragraph_shrinking" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learningcenter.unc.edu/tips-and-tools/annotating-texts/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4XTb5WDQkr8" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.readingrockets.org/strategies/partner_reading" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alvordschools.org/site/handlers/filedownload.ashx?moduleinstanceid=15788&amp;dataid=25357&amp;FileName=marking_the_text.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.readingrockets.org/strategies/reciprocal_teaching#:~:text=Reciprocal%20teaching%20refers%20to%20an,generating%2C%20clarifying%2C%20and%20predicting" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facinghistory.org/resource-library/chunking" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mcgraw.princeton.edu/undergraduates/resources/resource-library/active-reading-strategies" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
@@ -3373,51 +3373,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>• </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="232"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="232"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Computer</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t> with the Module Six: What should students do before engaging with complex sources? PowerPoint presentation.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -8512,51 +8512,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Success Criteria: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="255"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="255"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>I will be successful when I can develop coherent periods of learning that supports students’ comprehension of primary and secondary sources.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="222222"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
@@ -9682,57 +9682,57 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr sz="1200" dirty="0">
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0">
+              <a:rPr lang="en-US" sz="1200">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>Resource:</a:t>
+              <a:t>Resources:</a:t>
             </a:r>
             <a:endParaRPr sz="1200" dirty="0">
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
@@ -9756,50 +9756,123 @@
               </a:rPr>
               <a:t>Reading Rockets (courtesy of the Iowa Reading Research Center). </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://www.readingrockets.org/article/importance-active-reading</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>#iteachela. (2021). </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="1" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The Gist Reading Strategy. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="sng" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2200CC"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://www.youtube.com/watch?v=4XTb5WDQkr8</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr sz="1200" dirty="0">
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 814"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -21537,76 +21610,76 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="102649"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Libre Franklin Medium"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="234"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="234"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Supporting</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="235"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="235"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t> Students in Using Evidence</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="235"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="235"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4500" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="792" name="Google Shape;792;g1f145736de9_0_92"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -21628,51 +21701,51 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3500" dirty="0">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Libre Franklin Medium"/>
                 <a:cs typeface="Libre Franklin Medium"/>
                 <a:sym typeface="Libre Franklin Medium"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="236"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="236"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Module Five: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3500" dirty="0">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Libre Franklin Medium"/>
                 <a:cs typeface="Libre Franklin Medium"/>
                 <a:sym typeface="Libre Franklin Medium"/>
               </a:rPr>
               <a:t>What Should Students Do While Engaging with Complex Sources?</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" i="1" dirty="0">
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -22398,85 +22471,85 @@
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:schemeClr val="lt1"/>
                 </a:highlight>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Access a text-based source. You may use your curated source set from slide 12 of </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:schemeClr val="lt1"/>
                 </a:highlight>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="208"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" textRoundtripDataId="208"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Module Two of the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2600" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:schemeClr val="lt1"/>
                 </a:highlight>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="209"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" textRoundtripDataId="209"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Supporting Students in Using Evidence </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:schemeClr val="lt1"/>
                 </a:highlight>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="210"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" textRoundtripDataId="210"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Model Series if you completed this module previously.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:highlight>
                 <a:schemeClr val="lt1"/>
               </a:highlight>
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="914400" lvl="1" indent="-387350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
@@ -22727,62 +22800,62 @@
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200" dirty="0">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>To monitor for comprehension as a student reads a source, students may also interact with </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="250"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="250"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Text Dependent Questions</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3200" dirty="0">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="251"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="251"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t> (TDQ)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3200" dirty="0">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
@@ -22879,51 +22952,51 @@
                 <a:srgbClr val="102649"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="4000" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="007780"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Libre Franklin"/>
                 <a:cs typeface="Libre Franklin"/>
                 <a:sym typeface="Libre Franklin"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="252"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="252"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>What are text dependent questions?</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="4000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="007780"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Libre Franklin"/>
               <a:cs typeface="Libre Franklin"/>
               <a:sym typeface="Libre Franklin"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -25696,51 +25769,51 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3500" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="237"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="237"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Module Five: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3500" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>What should students do while engaging with complex sources?</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="798" name="Google Shape;798;g1f145736de9_0_97"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
@@ -28151,51 +28224,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Libre Franklin"/>
                 <a:cs typeface="Libre Franklin"/>
                 <a:sym typeface="Libre Franklin"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="253"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="253"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>While Engaging</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Libre Franklin"/>
                 <a:cs typeface="Libre Franklin"/>
                 <a:sym typeface="Libre Franklin"/>
               </a:rPr>
               <a:t> with the Source(s): Application (2)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="973" name="Google Shape;973;g223c2a54d89_0_55"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
@@ -28234,85 +28307,85 @@
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:schemeClr val="lt1"/>
                 </a:highlight>
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Access a text-based source. You may use your curated source set from slide 12 of </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:schemeClr val="lt1"/>
                 </a:highlight>
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="208"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" textRoundtripDataId="208"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Module Two of the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:schemeClr val="lt1"/>
                 </a:highlight>
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="209"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" textRoundtripDataId="209"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Supporting Students in Using Evidence </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:schemeClr val="lt1"/>
                 </a:highlight>
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="210"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" textRoundtripDataId="210"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Model Series if you completed this module previously.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:highlight>
                 <a:schemeClr val="lt1"/>
               </a:highlight>
               <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="914400" lvl="1" indent="-387350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
@@ -28566,65 +28639,65 @@
               </a:solidFill>
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="256"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="256"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Success Criteria:</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="257"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="257"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t> I will be successful when I can develop coherent periods of learning that supports students’ comprehension of primary and secondary sources.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2600" dirty="0">
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="981" name="Google Shape;981;g2079cd96447_0_67" descr="This is a screenshot from the beginning of the Google Form linked on the slide.">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
@@ -28690,51 +28763,51 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="258"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="258"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Conclusion of Module Five of the Supporting Students in Using Evidence module series </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="987" name="Google Shape;987;g223c2a54d89_0_32"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="444950" y="1852325"/>
             <a:ext cx="7345800" cy="3778500"/>
@@ -28846,51 +28919,51 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>If you would like to continue your learning within this module series, please access Module Six: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="259"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="259"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>What should students do after engaging with sources?</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3700" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="222222"/>
               </a:solidFill>
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
@@ -29014,76 +29087,76 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="102649"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Libre Franklin Medium"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="234"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="234"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Supporting</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="235"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="235"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t> Students in Using Evidence</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="235"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="235"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4500" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="792" name="Google Shape;792;g1f145736de9_0_92"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -29105,51 +29178,51 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3500" dirty="0">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Libre Franklin Medium"/>
                 <a:cs typeface="Libre Franklin Medium"/>
                 <a:sym typeface="Libre Franklin Medium"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="236"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="236"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Module Five: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3500" dirty="0">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Libre Franklin Medium"/>
                 <a:cs typeface="Libre Franklin Medium"/>
                 <a:sym typeface="Libre Franklin Medium"/>
               </a:rPr>
               <a:t>What Should Students Do While Engaging with Complex Sources?</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" i="1" dirty="0">
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3837373915"/>
       </p:ext>
@@ -29279,51 +29352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Libre Franklin"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="238"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="238"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Before Engaging with the Source(s)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0">
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-342900" algn="l" rtl="0">
@@ -29481,103 +29554,103 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="36666"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3000" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="239"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="239"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Supporting Students When Engaging With Complex Sources:</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3000" dirty="0">
               <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
               <a:extLst>
                 <a:ext uri="http://customooxmlschemas.google.com/">
-                  <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="240"/>
+                  <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="240"/>
                 </a:ext>
               </a:extLst>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="39285"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Libre Franklin"/>
                 <a:cs typeface="Libre Franklin"/>
                 <a:sym typeface="Libre Franklin"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="241"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="241"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>While Engaging with the Source(s)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Libre Franklin"/>
                 <a:cs typeface="Libre Franklin"/>
                 <a:sym typeface="Libre Franklin"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="242"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="242"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>  (1)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3000" dirty="0">
               <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="812" name="Google Shape;812;g223c2a54d89_0_0" descr="This is a screenshot of the article linked on the slide."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -29763,117 +29836,117 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="36666"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3000" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="243"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="243"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Supporting Students When Engaging With Complex Sources:</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3000" dirty="0">
               <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
               <a:extLst>
                 <a:ext uri="http://customooxmlschemas.google.com/">
-                  <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="244"/>
+                  <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="244"/>
                 </a:ext>
               </a:extLst>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="39285"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Libre Franklin"/>
                 <a:cs typeface="Libre Franklin"/>
                 <a:sym typeface="Libre Franklin"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="245"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="245"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>While Engaging with the Source(s)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Libre Franklin"/>
                 <a:cs typeface="Libre Franklin"/>
                 <a:sym typeface="Libre Franklin"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="246"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="246"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
                 <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Libre Franklin"/>
                 <a:cs typeface="Libre Franklin"/>
                 <a:sym typeface="Libre Franklin"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" textRoundtripDataId="242"/>
+                    <go:slidesCustomData xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="242"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>(2)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3000" dirty="0">
               <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="819" name="Google Shape;819;g223c2a54d89_0_12"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="240123" y="1163174"/>
             <a:ext cx="8274289" cy="4488117"/>
@@ -30996,51 +31069,51 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2700" dirty="0">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="247"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="247"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>To support </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2700" dirty="0">
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>students’ active engagement in close reading of sources, engage student strategies that support their comprehension of complex texts. Some examples include, but are not limited to, the following: </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="840" name="Google Shape;840;g1f145736de9_0_37"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -31548,51 +31621,51 @@
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Reciprocal T</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3300" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1155CC"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:hlinkClick r:id="rId10">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="248"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="248"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>eaching</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333E48"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="1200"/>
@@ -32700,159 +32773,106 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
-    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-05-18T04:00:00+00:00</Application_x0020_Date>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2023-09-08T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-1861</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1861</Url>
       <Description>KYED-536-1861</Description>
     </_dlc_DocIdUrl>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...47 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -32976,50 +32996,59 @@
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="25" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="26" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -33076,145 +33105,185 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6DAB4C7-9366-4C07-A8FA-FB56164C2704}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9CE2ED3-D403-444F-9410-C9DA8667BE36}"/>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62090444-599E-4A82-8A15-3AA24BE52BA5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6505ED99-1AA8-4CDD-A1A7-697EB84C6812}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF0BBB7C-B08C-4213-91D9-0B23BE0C011D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>6050</Words>
+  <Words>6074</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>397</Paragraphs>
+  <Paragraphs>398</Paragraphs>
   <Slides>29</Slides>
   <Notes>29</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>29</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="37" baseType="lpstr">
+      <vt:lpstr>Libre Franklin Medium</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Times New Roman</vt:lpstr>
+      <vt:lpstr>Libre Franklin</vt:lpstr>
       <vt:lpstr>Franklin Gothic Medium</vt:lpstr>
       <vt:lpstr>Franklin Gothic Book</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Libre Franklin</vt:lpstr>
-      <vt:lpstr>Libre Franklin Medium</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Supporting Students in Using Evidence2</vt:lpstr>
       <vt:lpstr>Module Five: What should students do while engaging with complex sources?</vt:lpstr>
       <vt:lpstr>Supporting Students When Engaging With Complex Sources </vt:lpstr>
       <vt:lpstr>Supporting Students When Engaging With Complex Sources: While Engaging with the Source(s)  (1)</vt:lpstr>
       <vt:lpstr>Supporting Students When Engaging With Complex Sources: While Engaging with the Source(s) (2)</vt:lpstr>
       <vt:lpstr>Supporting Students When Engaging With Complex Sources: While Engaging with the Source(s) (3)</vt:lpstr>
       <vt:lpstr>Supporting Students When Engaging With Complex Sources: While Engaging with the Source(s) (4)</vt:lpstr>
       <vt:lpstr>Supporting Students When Engaging With Complex Sources: While Engaging with the Source(s) (5)</vt:lpstr>
       <vt:lpstr>Supporting Students When Engaging With Complex Sources: While Engaging with the Source(s) Example</vt:lpstr>
       <vt:lpstr>Supporting Students When Engaging With Complex Sources: While Engaging with the Source(s) (6)</vt:lpstr>
       <vt:lpstr>Supporting Students When Engaging With Complex Sources: While Engaging with the Source(s) (7)</vt:lpstr>
       <vt:lpstr>While Engaging with the Source(s): Application (1)</vt:lpstr>
       <vt:lpstr>Supporting Students When Engaging With Complex Sources: While Engaging with the Source(s) (8)</vt:lpstr>
       <vt:lpstr>What are text dependent questions?  Only answerable by referring to the source being read  May be literal, recall questions but should work towards analysis, synthesis and evaluation  May include prompts for writing and discussion  Can also be used with non-linguistic sources like maps, cartoons, photographs, videos, etc. </vt:lpstr>
       <vt:lpstr>Why use text dependent questions?  To help students focus on difficult portions of sources to enhance reading proficiency through deeper engagement  To deepen students’ understanding of a source by sequencing questions to build on each other, including analysis, synthesis and evaluation  To direct students to specific words, sentences and paragraphs meanings as well as large ideas, themes or events</vt:lpstr>
       <vt:lpstr>Text-Dependent Questions Promote Opportunity for All</vt:lpstr>
       <vt:lpstr>Examples from “The Gettysburg Address”</vt:lpstr>
       <vt:lpstr>We need a variety of TDQs to support student engagement with sources:  Vocabulary and Comprehension: Does the student understand what the source is saying?  Syntax and Structure: Does the student understand the elements of craft and authorial choice that make meaning?  Central Idea Analysis: Does the student understand how central ideas develop over the course of a source?</vt:lpstr>
       <vt:lpstr>YES! This is a Vocabulary &amp; Comprehension question that requires students to refer to the source and could not be answered with prior knowledge. </vt:lpstr>
       <vt:lpstr>YES! This is a Syntax &amp; Structure question that requires students to refer to the source and could not be answered with prior knowledge. </vt:lpstr>
       <vt:lpstr>No! This question does not require students to engage with the source and requires knowledge not necessarily provided in the text.</vt:lpstr>
       <vt:lpstr>Supporting Students When Engaging With Complex Sources: While Engaging with the Source(s) (9)</vt:lpstr>
       <vt:lpstr>Supporting Students When Engaging With Complex Sources: While Engaging with the Source(s) (10)</vt:lpstr>
       <vt:lpstr>Supporting Students When Engaging With Complex Sources: While Engaging with the Source(s) (11)</vt:lpstr>