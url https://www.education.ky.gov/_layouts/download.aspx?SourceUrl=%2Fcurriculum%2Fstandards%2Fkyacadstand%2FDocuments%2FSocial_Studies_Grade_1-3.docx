--- v0 (2025-10-24)
+++ v1 (2026-06-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="170DB159" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -831,62 +831,62 @@
     </w:tbl>
     <w:p w14:paraId="35FF56D3" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE" w:rsidP="2E8E3222">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2E8E3222">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Compelling questions are open-ended, enduring and center on significant unresolved issues. For more information on compelling questions, visit Section B: “What are Compelling Questions and how do students ask them?” from the</w:t>
       </w:r>
       <w:r w:rsidRPr="2E8E3222">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="1155CC"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId10">
         <w:r w:rsidR="005E4104" w:rsidRPr="2E8E3222">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">Inquiry Practices of the </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId11">
         <w:r w:rsidR="005E4104" w:rsidRPr="2E8E3222">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>KAS for Social Studies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2E8E3222">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4A86E8"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="2E8E3222">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -896,51 +896,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1FB2AC4E" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="005E4104">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="327A9AAD" w14:textId="20D513C5" w:rsidR="005E4104" w:rsidRPr="00F20E7A" w:rsidRDefault="00C061AE" w:rsidP="00F20E7A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2E8E3222">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Introduce the compelling question to students. Explain that they will be building upon what they learned about U.S. symbols during their reading instruction to further investigate symbols. Review the meaning of symbols with them, and recall some of the things they have previously learned about symbols with an activity such as </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidR="005E4104" w:rsidRPr="2E8E3222">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>alphabet brainstorming</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2E8E3222">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. Students can use the letters of the alphabet to think about different things they learned about American symbols during their reading time, and they may bring in some additional background knowledge from their own lives and experiences.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67F4E895" w14:textId="77777777" w:rsidR="00F20E7A" w:rsidRDefault="00F20E7A" w:rsidP="00F20E7A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
@@ -1186,51 +1186,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="737F0337" wp14:editId="0705FBB5">
                   <wp:extent cx="4071938" cy="2514681"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1301149056" name="image4.png" descr="This is an image of a political map of the United States."/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1301149056" name="image4.png" descr="This is an image of a political map of the United States."/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12"/>
+                          <a:blip r:embed="rId13"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4071938" cy="2514681"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F0CE96E" w14:textId="5E26B6F4" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
             <w:pPr>
               <w:widowControl w:val="0"/>
@@ -1389,51 +1389,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2E8E3222">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Day, A. N. (2021). </w:t>
       </w:r>
       <w:r w:rsidRPr="2E8E3222">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Kentucky Symbols | Social Studies Shorts</w:t>
       </w:r>
       <w:r w:rsidRPr="2E8E3222">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. PBS LearningMedia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidR="005E4104" w:rsidRPr="2E8E3222">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://thinktv.pbslearningmedia.org/resource/kentucky-symbols-video/social-studies-shorts/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2E8E3222">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C0035B" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="005E4104">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
@@ -2203,51 +2203,51 @@
     </w:tbl>
     <w:p w14:paraId="7F761A84" w14:textId="77777777" w:rsidR="00412B45" w:rsidRDefault="00412B45" w:rsidP="2E8E3222">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E56BF66" w14:textId="47C5846D" w:rsidR="005E4104" w:rsidRDefault="00C061AE" w:rsidP="2E8E3222">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2E8E3222">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Conduct a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId15">
         <w:r w:rsidR="005E4104" w:rsidRPr="2E8E3222">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Think, Pair, Share</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2E8E3222">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> to allow students time to discuss their responses with a peer, and then discuss as a whole group. Ensure that students are able to identify some of Kentucky’s symbols and understand that these things are special to Kentucky and represent things that are common or important to us in our state.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10F98C91" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="005E4104">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
@@ -2257,92 +2257,92 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="46E7A0BD" wp14:editId="406E5983">
             <wp:extent cx="1733550" cy="1962150"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1301149057" name="image8.png" descr="This is an image of a teacher talking in front of students on the carpet and a graphic organizer on chart paper behind her."/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1301149057" name="image8.png" descr="This is an image of a teacher talking in front of students on the carpet and a graphic organizer on chart paper behind her."/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15"/>
+                    <a:blip r:embed="rId16"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1733788" cy="1962419"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="239970AA" wp14:editId="10586BD3">
             <wp:extent cx="1428750" cy="1962150"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1301149058" name="image3.png" descr="This shows two students working together on completing a paper with sentence starters, while having an open laptop computer in front of them."/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1301149058" name="image3.png" descr="This shows two students working together on completing a paper with sentence starters, while having an open laptop computer in front of them."/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16"/>
+                    <a:blip r:embed="rId17"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1429127" cy="1962668"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="16EE8EF2" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="005E4104">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -2444,51 +2444,51 @@
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Music Video Vault. (2016, July 15). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Alison Krauss and Union Station - Man of Constant Sorrow - Sung by Dan Tyminski</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidR="005E4104">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=EuJ8xEByUf4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4075C3CE" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE" w:rsidP="2E8E3222">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2496,51 +2496,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2E8E3222">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">BluegrassLibrary. (2008, February 24). </w:t>
       </w:r>
       <w:r w:rsidRPr="2E8E3222">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bill Monroe &amp; the Bluegrass Boys - Blue Moon of Kentucky.</w:t>
       </w:r>
       <w:r w:rsidRPr="2E8E3222">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId19">
         <w:r w:rsidR="005E4104" w:rsidRPr="2E8E3222">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=4syA9aNnNa0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2E8E3222">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00E58650" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="005E4104">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
@@ -2717,51 +2717,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2E8E3222">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Twinspires. (2016, May 9). </w:t>
       </w:r>
       <w:r w:rsidRPr="2E8E3222">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Kentucky Derby Traditions: My Old Kentucky Home</w:t>
       </w:r>
       <w:r w:rsidRPr="2E8E3222">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId20">
         <w:r w:rsidR="005E4104" w:rsidRPr="2E8E3222">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=zUBAmx17nJ4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6216DC3D" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="005E4104">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4224C53E" w14:textId="39C7A894" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -3021,73 +3021,73 @@
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2E8E3222">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bourbon Festival (Bardstown):</w:t>
       </w:r>
       <w:r w:rsidRPr="2E8E3222">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Celebrates Kentucky's bourbon heritage with tastings, distillery tours, barrel-making demonstrations, and live music. It's a gathering for bourbon enthusiasts from around the world.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C1BA0A0" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
+    <w:p w14:paraId="4C1BA0A0" w14:textId="0C4B0A4B" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Forecastle Festival (Louisville):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A music festival that features a diverse lineup of national and local musicians across multiple stages. It also includes art installations, environmental activism, and local food and craft vendors.</w:t>
+        <w:t xml:space="preserve"> A music festival that features a lineup of national and local musicians across multiple stages. It also includes art installations, environmental activism, and local food and craft vendors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AEDF9A8" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>ROMP Festival (Owensboro):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> A bluegrass music festival held at the International Bluegrass Music Museum, featuring performances by renowned artists, workshops, and jam sessions.</w:t>
@@ -3274,87 +3274,86 @@
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">PBS Learning Media. (2022). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>The Kentucky Derby | Social Studies Shorts</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId21">
         <w:r w:rsidR="005E4104">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.pbslearningmedia.org/resource/the-kentucky-derby-video/social-studies-shorts/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38677D79" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="005E4104">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F72B7B9" w14:textId="0C29C718" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>As students watch, ask them to consider the following questions:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="afffc"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
       <w:tr w:rsidR="005E4104" w14:paraId="72232AF0" w14:textId="77777777" w:rsidTr="0094274D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
@@ -3367,50 +3366,51 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6EFF2220" w14:textId="43B73326" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>What is the Kentucky Derby?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CCD1172" w14:textId="454A0539" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3420,51 +3420,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05E5BD45" w14:textId="77777777" w:rsidR="00412B45" w:rsidRDefault="00412B45">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26A9CBA1" w14:textId="6FED83CA" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Discuss students’ responses to these questions following the video. Then, provide the source information below from the Kentucky Derby Museum. As you go through each photograph of the source with students, use questions from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId22">
         <w:r w:rsidR="005E4104">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Analyze a Photograph</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> tool to support students in analyzing the photos:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="afffd"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
@@ -4022,653 +4022,531 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="70409C25" wp14:editId="3D1ED5CD">
                   <wp:extent cx="4286250" cy="2857500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1301149059" name="image10.png" descr="This is a black and white photo of horses racing to the finish line at the Kentucky Derby."/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1301149059" name="image10.png" descr="This is a black and white photo of horses racing to the finish line at the Kentucky Derby."/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId22"/>
-[...121 lines deleted...]
-                        <pic:blipFill>
                           <a:blip r:embed="rId23"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4286250" cy="2857500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C2B7508" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
+          <w:p w14:paraId="4311743D" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Cultural Event</w:t>
+              <w:t>Historical Event</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A3576E5" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE" w:rsidP="2E8E3222">
+          <w:p w14:paraId="0FA52D9E" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-              <w:t>Over 160,000 people come from around the world to attend the Kentucky Derby. Tens of millions watch on television.</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>The Kentucky Derby is the oldest continuously held sporting event in the United States, running every year since 1875.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="101EF182" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE" w:rsidP="2E8E3222">
+          <w:p w14:paraId="4ED3B7A0" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="005E4104">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:lang w:val="en-US"/>
-[...26 lines deleted...]
-          <w:p w14:paraId="0A77AA7E" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B385BEE" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="482DF1EF" wp14:editId="39E1E891">
+                <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="68540A2D" wp14:editId="29B44126">
                   <wp:extent cx="4286250" cy="2857500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1301149055" name="image12.png" descr="This image shows a person taking a selfie in a store with a Derby style hat on."/>
+                  <wp:docPr id="1301149054" name="image11.png" descr="This photo shows people at the Kentucky Derby dressed up."/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301149055" name="image12.png" descr="This image shows a person taking a selfie in a store with a Derby style hat on."/>
+                          <pic:cNvPr id="1301149054" name="image11.png" descr="This photo shows people at the Kentucky Derby dressed up."/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId24"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4286250" cy="2857500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BD44917" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
+          <w:p w14:paraId="2C2B7508" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Economic Event</w:t>
+              <w:t>Cultural Event</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A04BC5E" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
+          <w:p w14:paraId="1A3576E5" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE" w:rsidP="2E8E3222">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>The most recent economic impact study shows the Kentucky Derby has a $217 million economic impact on the region.</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E8E3222">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Over 160,000 people come from around the world to attend the Kentucky Derby. Tens of millions watch on television.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72BB20C9" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
+          <w:p w14:paraId="101EF182" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE" w:rsidP="2E8E3222">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Statewide, the equine industry has a $3 billion impact, generating over 55,000 jobs.</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E8E3222">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>It is our state’s signature event, replete with traditions, legends and icons.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FE5B988" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="005E4104">
+          <w:p w14:paraId="0E23B231" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="005E4104">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7B0B4947" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
+          <w:p w14:paraId="0A77AA7E" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="19C1D56F" wp14:editId="7E4DE122">
+                <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="482DF1EF" wp14:editId="39E1E891">
                   <wp:extent cx="4286250" cy="2857500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1301149060" name="image6.png" descr="This is a photo of a jockey on a horse during a race."/>
+                  <wp:docPr id="1301149055" name="image12.png" descr="This image shows a person taking a selfie in a store with a Derby style hat on."/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301149060" name="image6.png" descr="This is a photo of a jockey on a horse during a race."/>
+                          <pic:cNvPr id="1301149055" name="image12.png" descr="This image shows a person taking a selfie in a store with a Derby style hat on."/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId25"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4286250" cy="2857500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B0735CE" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
+          <w:p w14:paraId="2BD44917" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Athletic Event</w:t>
+              <w:t>Economic Event</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EA81A58" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE" w:rsidP="2E8E3222">
+          <w:p w14:paraId="0A04BC5E" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-              <w:t>Understanding the roles of the jockey and Thoroughbred as athletes, as well as the scientific basis for their performance, helps provide insights and comparisons into human training, nutrition and health.</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>The most recent economic impact study shows the Kentucky Derby has a $217 million economic impact on the region.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72077B35" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="005E4104">
+          <w:p w14:paraId="72BB20C9" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="240E86E8" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Statewide, the equine industry has a $3 billion impact, generating over 55,000 jobs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FE5B988" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="005E4104">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B0B4947" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="1077CA67" wp14:editId="18D6B757">
+                <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="19C1D56F" wp14:editId="7E4DE122">
                   <wp:extent cx="4286250" cy="2857500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1301149052" name="image2.png" descr="This photo shows people walking off the track with a horse after a victory while carrying a Venezuelan flag."/>
+                  <wp:docPr id="1301149060" name="image6.png" descr="This is a photo of a jockey on a horse during a race."/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301149052" name="image2.png" descr="This photo shows people walking off the track with a horse after a victory while carrying a Venezuelan flag."/>
+                          <pic:cNvPr id="1301149060" name="image6.png" descr="This is a photo of a jockey on a horse during a race."/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId26"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4286250" cy="2857500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C5A466D" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
+          <w:p w14:paraId="7B0735CE" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Diverse Event</w:t>
+              <w:t>Athletic Event</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E4C9CC4" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE" w:rsidP="2E8E3222">
+          <w:p w14:paraId="5EA81A58" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="00C061AE" w:rsidP="2E8E3222">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2E8E3222">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Kentucky Derby history is rich with diversity. Fifteen of the first twenty-eight Kentucky Derby winning jockeys were African American. Women have owned, trained and ridden Kentucky Derby horses. Hispanic, Asian and Middle Eastern populations also contribute greatly to the Derby story.</w:t>
+              <w:t>Understanding the roles of the jockey and Thoroughbred as athletes, as well as the scientific basis for their performance, helps provide insights and comparisons into human training, nutrition and health.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C26C486" w14:textId="77777777" w:rsidR="005E4104" w:rsidRDefault="005E4104">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="664E20CB" w14:textId="1370A0D9" w:rsidR="005E4104" w:rsidRDefault="00C061AE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
@@ -7616,83 +7494,88 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="812715983">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="936668355">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="404493208">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1245147040">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="518006683">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="528222362">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="137"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E4104"/>
     <w:rsid w:val="00010911"/>
     <w:rsid w:val="0007559C"/>
     <w:rsid w:val="000D3F29"/>
     <w:rsid w:val="002D06F8"/>
     <w:rsid w:val="003B79D8"/>
     <w:rsid w:val="00412B45"/>
     <w:rsid w:val="00417FE6"/>
     <w:rsid w:val="00483860"/>
     <w:rsid w:val="004D0FC8"/>
     <w:rsid w:val="004D3E2A"/>
     <w:rsid w:val="005E4104"/>
     <w:rsid w:val="006D3743"/>
+    <w:rsid w:val="006F4AF4"/>
     <w:rsid w:val="007960E9"/>
+    <w:rsid w:val="00870C00"/>
     <w:rsid w:val="0094274D"/>
+    <w:rsid w:val="00982722"/>
     <w:rsid w:val="009A20EC"/>
     <w:rsid w:val="009D0AEA"/>
     <w:rsid w:val="009F1B88"/>
     <w:rsid w:val="00A4280B"/>
+    <w:rsid w:val="00A45F2F"/>
     <w:rsid w:val="00B84648"/>
+    <w:rsid w:val="00C01999"/>
     <w:rsid w:val="00C061AE"/>
     <w:rsid w:val="00C2411E"/>
     <w:rsid w:val="00C368A7"/>
     <w:rsid w:val="00C84445"/>
     <w:rsid w:val="00E27317"/>
     <w:rsid w:val="00EA4EB3"/>
     <w:rsid w:val="00EB3833"/>
     <w:rsid w:val="00F20E7A"/>
     <w:rsid w:val="00F43957"/>
     <w:rsid w:val="00F44F60"/>
     <w:rsid w:val="099D55E3"/>
     <w:rsid w:val="1E3AE90D"/>
     <w:rsid w:val="2E8E3222"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -9402,51 +9285,51 @@
     <w:rsid w:val="00C2411E"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C2411E"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thinktv.pbslearningmedia.org/resource/kentucky-symbols-video/social-studies-shorts/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4syA9aNnNa0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archives.gov/education/lessons/worksheets/analyze-a-photograph-novice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=EuJ8xEByUf4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pbslearningmedia.org/resource/the-kentucky-derby-video/social-studies-shorts/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6HX-TWdYn0s" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lsa.umich.edu/technology-services/news-events/all-news/teaching-tip-of-the-week/three-activities-to-activate-prior-knowledge.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=pp-UiC0fntw" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=zUBAmx17nJ4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pz.harvard.edu/resources/think-pair-share" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=3QyVJ4i0tgs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=EuJ8xEByUf4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pbslearningmedia.org/resource/the-kentucky-derby-video/social-studies-shorts/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lsa.umich.edu/technology-services/news-events/all-news/teaching-tip-of-the-week/three-activities-to-activate-prior-knowledge.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=zUBAmx17nJ4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6HX-TWdYn0s" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pz.harvard.edu/resources/think-pair-share" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=pp-UiC0fntw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4syA9aNnNa0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thinktv.pbslearningmedia.org/resource/kentucky-symbols-video/social-studies-shorts/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archives.gov/education/lessons/worksheets/analyze-a-photograph-novice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=3QyVJ4i0tgs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9746,78 +9629,79 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a5e9d2d4560c56b76a85f7f001e30a1a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -9941,50 +9825,59 @@
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="25" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="26" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -10058,64 +9951,65 @@
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
-    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-05-05T04:00:00+00:00</Application_x0020_Date>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-    <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2024-12-20T14:43:15+00:00</Publication_x0020_Date>
+    <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2024-12-20T05:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-2142</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-2142</Url>
       <Description>KYED-536-2142</Description>
     </_dlc_DocIdUrl>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjY294hd8gaaIjNN0U6gLroNEVmww==">CgMxLjAaHwoBMBIaChgICVIUChJ0YWJsZS4ydGI2bjhnbmNxZGcaHwoBMRIaChgICVIUChJ0YWJsZS4xYTIyNWF1dWdodWEaHwoBMhIaChgICVIUChJ0YWJsZS5tZnV4bXlua3lqbm0aHwoBMxIaChgICVIUChJ0YWJsZS4yemp0MGxzOTZlN2QaHwoBNBIaChgICVIUChJ0YWJsZS43OWRvOHFwcjF6ZzgaHwoBNRIaChgICVIUChJ0YWJsZS5sNW5uOTBtaG40ZnkaHwoBNhIaChgICVIUChJ0YWJsZS5pN2h6bzgzNGcwM28aHwoBNxIaChgICVIUChJ0YWJsZS55d3pwZ3hwdTZtem0aHwoBOBIaChgICVIUChJ0YWJsZS4xaTl4N2wxOTF4eHgaHgoBORIZChcICVITChF0YWJsZS54bjJwYXM3dGEzbBogCgIxMBIaChgICVIUChJ0YWJsZS41dGgzdGk4dzB0MWMaIAoCMTESGgoYCAlSFAoSdGFibGUuZXo3dTl2cjcxb2l5GiAKAjEyEhoKGAgJUhQKEnRhYmxlLjF6enJzNmdhOGV4YxogCgIxMxIaChgICVIUChJ0YWJsZS53dzhmZXFtYmxkY3IaIAoCMTQSGgoYCAlSFAoSdGFibGUuY3g3ZXV2azY2MG1nGiAKAjE1EhoKGAgJUhQKEnRhYmxlLnZxc3J0ZWdpczRtdDgAaikKFHN1Z2dlc3QuM3I5d2hyZGFreXl0EhFMYXVyZW4gR2FsbGljY2hpb2opChRzdWdnZXN0LjR3b3dlb2J5OXdoNhIRTGF1cmVuIEdhbGxpY2NoaW9qKQoUc3VnZ2VzdC52OWIwbW9yaXd6YTYSEUxhdXJlbiBHYWxsaWNjaGlvaigKE3N1Z2dlc3QueGRyMjM1a3Fic3kSEUxhdXJlbiBHYWxsaWNjaGlvaikKFHN1Z2dlc3QueWV5ajgwemN1cXM5EhFMYXVyZW4gR2FsbGljY2hpb2opChRzdWdnZXN0Lnh6aXdocDlpZG10MRIRTGF1cmVuIEdhbGxpY2NoaW9qKQoUc3VnZ2VzdC44ODhncDI3a2R3cGwSEUxhdXJlbiBHYWxsaWNjaGlvaikKFHN1Z2dlc3QuaTNvc2hhMjdneGRyEhFMYXVyZW4gR2FsbGljY2hpb3IhMUxfRHYyelV5SW1fa25VMThaMHRzY3ZfdDZRV2NHQ3Vf</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
@@ -10129,114 +10023,136 @@
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D82E0CD8-6D74-4343-B0DA-28621517EC13}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AA34CE1-6E68-45E0-A2EF-22BCF4673FD6}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{319AB085-50CC-4722-9B78-A3D10CAEA50F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F40E6619-90C2-4CEF-852B-801B2BFCDFA0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="c0b1e42e-e745-4677-b45a-9176f49c91ef"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="cd1a358b-61e7-4e2c-963a-bbcfb053c0fe"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{887DA8D9-5549-4208-A319-542DE09FDA7C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{887DA8D9-5549-4208-A319-542DE09FDA7C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2340</Words>
-  <Characters>13343</Characters>
+  <Words>2294</Words>
+  <Characters>13078</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>31</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>108</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Kentucky Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15652</CharactersWithSpaces>
+  <CharactersWithSpaces>15342</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Social Studies Grade 1-3</dc:title>
   <dc:creator>Ransom, Heather - Division of Academic Program Standards</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SetDate">
     <vt:lpwstr>2024-08-29T13:28:19Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Name">
     <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SiteId">
     <vt:lpwstr>9360c11f-90e6-4706-ad00-25fcdc9e2ed1</vt:lpwstr>
   </property>