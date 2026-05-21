--- v0 (2025-11-01)
+++ v1 (2026-05-21)
@@ -7,51 +7,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3ABA1D70" w14:textId="77777777" w:rsidR="00781E97" w:rsidRDefault="00781E97" w:rsidP="00781E97">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4572"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Social Studies Assignment Review Protocol</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11082A68" w14:textId="77777777" w:rsidR="00781E97" w:rsidRPr="00282A47" w:rsidRDefault="00781E97" w:rsidP="00781E97">
       <w:pPr>
@@ -1302,218 +1302,178 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BC01512" w14:textId="77777777" w:rsidR="00E52C69" w:rsidRPr="00E52C69" w:rsidRDefault="00E52C69" w:rsidP="004647A1">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52C69">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Craft questions that spark and sustain an </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Craft questions that spark and sustain an inquiry </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F4FE2C" w14:textId="77777777" w:rsidR="00E52C69" w:rsidRPr="00E52C69" w:rsidRDefault="00E52C69" w:rsidP="004647A1">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52C69">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cultivate and nurture collaborative civic </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Cultivate and nurture collaborative civic spaces</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6BC7C562" w14:textId="77777777" w:rsidR="00E52C69" w:rsidRPr="00E52C69" w:rsidRDefault="00E52C69" w:rsidP="004647A1">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52C69">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Integrate content and skills </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="69EC33EA" w14:textId="77777777" w:rsidR="00E52C69" w:rsidRPr="00E52C69" w:rsidRDefault="00E52C69" w:rsidP="004647A1">
+        <w:t>Integrate content and skills purposefully</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69EC33EA" w14:textId="3AA3986B" w:rsidR="00E52C69" w:rsidRPr="00E52C69" w:rsidRDefault="00E52C69" w:rsidP="004647A1">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52C69">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Promote literacy practices and </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E52C69">
+        <w:t xml:space="preserve">Promote </w:t>
+      </w:r>
+      <w:r w:rsidR="00D166B8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>outcomes</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>research- and evidence-based literacy practices and outcomes</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E52C69">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="259086D4" w14:textId="77777777" w:rsidR="00E52C69" w:rsidRPr="00E52C69" w:rsidRDefault="00E52C69" w:rsidP="004647A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00E52C69">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide tangible opportunities for taking </w:t>
+        <w:t xml:space="preserve">Provide tangible opportunities for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E52C69">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>action</w:t>
+        <w:t>taking action</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E52C69">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34913F4B" w14:textId="77777777" w:rsidR="00E52C69" w:rsidRDefault="00E52C69" w:rsidP="00E52C69">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -2174,76 +2134,76 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="29603E9F" w14:textId="77777777" w:rsidR="00CC6DFE" w:rsidRDefault="00CC6DFE" w:rsidP="0041387B"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C4F182D" w14:textId="77777777" w:rsidR="00CC6DFE" w:rsidRDefault="00CC6DFE" w:rsidP="0041387B"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58B315D2" w14:textId="77777777" w:rsidR="004647A1" w:rsidRDefault="004647A1"/>
     <w:sectPr w:rsidR="004647A1" w:rsidSect="00C8362E">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66ED7BEC" w14:textId="77777777" w:rsidR="00290FFF" w:rsidRDefault="00290FFF" w:rsidP="00290FFF">
+    <w:p w14:paraId="703CF169" w14:textId="77777777" w:rsidR="00A1093F" w:rsidRDefault="00A1093F" w:rsidP="00290FFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DAE42C2" w14:textId="77777777" w:rsidR="00290FFF" w:rsidRDefault="00290FFF" w:rsidP="00290FFF">
+    <w:p w14:paraId="24051AD8" w14:textId="77777777" w:rsidR="00A1093F" w:rsidRDefault="00A1093F" w:rsidP="00290FFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arimo">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -2251,51 +2211,51 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3AB95795" w14:textId="77777777" w:rsidR="00290FFF" w:rsidRDefault="00290FFF" w:rsidP="00290FFF">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>Adapted from a tool developed by Beth Ratway Assignment Analysis—</w:t>
     </w:r>
     <w:r>
@@ -2347,76 +2307,76 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>2019</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7ED76A08" w14:textId="77777777" w:rsidR="00290FFF" w:rsidRDefault="00290FFF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AC36CD4" w14:textId="77777777" w:rsidR="00290FFF" w:rsidRDefault="00290FFF" w:rsidP="00290FFF">
+    <w:p w14:paraId="72259C76" w14:textId="77777777" w:rsidR="00A1093F" w:rsidRDefault="00A1093F" w:rsidP="00290FFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3994E6FC" w14:textId="77777777" w:rsidR="00290FFF" w:rsidRDefault="00290FFF" w:rsidP="00290FFF">
+    <w:p w14:paraId="46B54365" w14:textId="77777777" w:rsidR="00A1093F" w:rsidRDefault="00A1093F" w:rsidP="00290FFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CBB4794"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7C52DEB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val="c"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arimo" w:eastAsia="Arimo" w:hAnsi="Arimo" w:cs="Arimo"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -2620,121 +2580,125 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1127548995">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1729842570">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="137"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00781E97"/>
     <w:rsid w:val="00282A47"/>
     <w:rsid w:val="00290FFF"/>
     <w:rsid w:val="00372BA5"/>
     <w:rsid w:val="00405282"/>
     <w:rsid w:val="0041387B"/>
     <w:rsid w:val="004647A1"/>
     <w:rsid w:val="005B47B0"/>
     <w:rsid w:val="00781E97"/>
     <w:rsid w:val="00914262"/>
+    <w:rsid w:val="00A1093F"/>
+    <w:rsid w:val="00A954E1"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00BA1073"/>
     <w:rsid w:val="00C8362E"/>
     <w:rsid w:val="00CC6DFE"/>
     <w:rsid w:val="00CF58E0"/>
+    <w:rsid w:val="00D166B8"/>
     <w:rsid w:val="00E5177B"/>
     <w:rsid w:val="00E52C69"/>
+    <w:rsid w:val="00E81E05"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4A29639F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{96211D99-7FE2-43FF-9F07-A95F5DDE2406}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3228,51 +3192,51 @@
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E52C69"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3555,81 +3519,96 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...21 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a5e9d2d4560c56b76a85f7f001e30a1a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
@@ -3885,188 +3864,197 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
+    <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-568</_dlc_DocId>
+    <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
+    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-05-18T04:00:00+00:00</Application_x0020_Date>
+    <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
+      <Url>https://education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-568</Url>
+      <Description>KYED-536-568</Description>
+    </_dlc_DocIdUrl>
+    <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2019-08-06T04:00:00+00:00</Publication_x0020_Date>
+    <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
+    <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
-[...40 lines deleted...]
-</spe:Receivers>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F0FF394-7FD6-409C-8687-4951E3C7D406}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F598B4A2-3223-4033-8A1C-3555EFA6C6F4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B3E62D0-C0F7-4525-902F-1A96EC2F1BDD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8F9162F-01CD-474A-8008-1C0DE0697667}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA6D495F-A8C1-491E-B2D8-8FB8E849E518}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8F9162F-01CD-474A-8008-1C0DE0697667}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B3E62D0-C0F7-4525-902F-1A96EC2F1BDD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F598B4A2-3223-4033-8A1C-3555EFA6C6F4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F0FF394-7FD6-409C-8687-4951E3C7D406}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1525</Words>
-  <Characters>8696</Characters>
+  <Words>1468</Words>
+  <Characters>8782</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>266</Lines>
+  <Paragraphs>87</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Kentucky Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10201</CharactersWithSpaces>
+  <CharactersWithSpaces>10163</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Social Studies Assignment Review Protocol</dc:title>
   <dc:subject/>
   <dc:creator>Ransom, Heather - Division of Academic Program Standards</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>35f25c4d-799b-4d60-a4cd-934de6803729</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SetDate">
+    <vt:lpwstr>2026-05-18T18:45:41Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SiteId">
+    <vt:lpwstr>9360c11f-90e6-4706-ad00-25fcdc9e2ed1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_ActionId">
+    <vt:lpwstr>f7dd993f-45b7-4f13-a886-8bdbf4049d76</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>