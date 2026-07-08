--- v1 (2026-05-21)
+++ v2 (2026-07-08)
@@ -3568,78 +3568,79 @@
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a5e9d2d4560c56b76a85f7f001e30a1a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -3763,50 +3764,59 @@
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="25" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="26" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -3885,96 +3895,82 @@
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-568</_dlc_DocId>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-05-18T04:00:00+00:00</Application_x0020_Date>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-568</Url>
       <Description>KYED-536-568</Description>
     </_dlc_DocIdUrl>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2019-08-06T04:00:00+00:00</Publication_x0020_Date>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F598B4A2-3223-4033-8A1C-3555EFA6C6F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8F9162F-01CD-474A-8008-1C0DE0697667}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA6D495F-A8C1-491E-B2D8-8FB8E849E518}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCC3134E-BD8B-4C0D-8A55-C64FDADE4AF2}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B3E62D0-C0F7-4525-902F-1A96EC2F1BDD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F0FF394-7FD6-409C-8687-4951E3C7D406}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>