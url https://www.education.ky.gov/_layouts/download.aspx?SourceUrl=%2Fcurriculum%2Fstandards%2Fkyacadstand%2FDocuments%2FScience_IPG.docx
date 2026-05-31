--- v0 (2025-10-29)
+++ v1 (2026-05-31)
@@ -11,96 +11,95 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="52B6A028" w14:textId="14435FC1" w:rsidR="00E055D2" w:rsidRPr="00803E62" w:rsidRDefault="00AC3C72" w:rsidP="32EBCDE7">
-[...1 lines deleted...]
-        <w:ind w:left="1440"/>
+    <w:p w14:paraId="52B6A028" w14:textId="3B2605A1" w:rsidR="00E055D2" w:rsidRPr="00803E62" w:rsidRDefault="00AC3C72" w:rsidP="00854771">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="32EBCDE7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Instruction</w:t>
       </w:r>
       <w:r w:rsidR="00EA2399" w:rsidRPr="32EBCDE7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">al Practice Guide </w:t>
       </w:r>
       <w:r w:rsidR="00B579FF" w:rsidRPr="32EBCDE7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="00A3025B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Science </w:t>
+        <w:t>Science</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14395" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14395"/>
       </w:tblGrid>
       <w:tr w:rsidR="0029719D" w14:paraId="32A9361F" w14:textId="77777777" w:rsidTr="6CC69B5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="7FDE6B8F" w14:textId="395FA2E1" w:rsidR="004B0372" w:rsidRDefault="63B75BC1" w:rsidP="00E11AD8">
             <w:pPr>
               <w:spacing w:before="160"/>
             </w:pPr>
             <w:r w:rsidRPr="6CC69B5D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -243,110 +242,131 @@
             <w:r w:rsidR="004B0372">
               <w:t xml:space="preserve">professional learning </w:t>
             </w:r>
             <w:r w:rsidR="00414219">
               <w:t>need</w:t>
             </w:r>
             <w:r w:rsidR="00AB28B9">
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidR="00414219">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0094089C">
               <w:t>to support</w:t>
             </w:r>
             <w:r w:rsidR="004B0372">
               <w:t xml:space="preserve"> standards-aligned practice</w:t>
             </w:r>
             <w:r w:rsidR="7F0FED2D">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EE53EBD" w14:textId="45701230" w:rsidR="00C82FEF" w:rsidRDefault="63B75BC1" w:rsidP="00E11AD8">
             <w:pPr>
               <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">It may be helpful to supplement what </w:t>
             </w:r>
             <w:r w:rsidR="00EE48A0">
               <w:t>is</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004A2AA7">
               <w:t xml:space="preserve">observed </w:t>
             </w:r>
             <w:r>
               <w:t>with further evidence from artifacts</w:t>
             </w:r>
             <w:r w:rsidR="2D95BD97">
               <w:t>,</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> such as lesson plans, tasks or student work. Although many indicators will be observable during a lesson, </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> such as lesson plans, tasks or student work. Although </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>many</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> indicators will be observable during a lesson, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00AE7EDF">
-              <w:t xml:space="preserve">some </w:t>
+              <w:t>some</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00AE7EDF">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>lesson</w:t>
             </w:r>
             <w:r w:rsidR="00C719C2">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> may appropriately focus on a smaller set of objectives</w:t>
             </w:r>
             <w:r w:rsidR="726DE48A">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:r w:rsidR="4309CE5A">
               <w:t xml:space="preserve">an observation </w:t>
             </w:r>
             <w:r w:rsidR="00C719C2">
               <w:t xml:space="preserve">may </w:t>
             </w:r>
             <w:r w:rsidR="4309CE5A">
               <w:t xml:space="preserve">occur </w:t>
             </w:r>
             <w:r w:rsidR="350BD1FD">
               <w:t>during</w:t>
             </w:r>
             <w:r w:rsidR="77749501">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only a portion of a lesson. In those cases, </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="5ACF2404">
-              <w:t xml:space="preserve">some of the </w:t>
+              <w:t>some of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="5ACF2404">
+              <w:t xml:space="preserve"> the </w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_Int_QuzJ04ms"/>
             <w:r w:rsidR="5ACF2404">
               <w:t>tool</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidR="5ACF2404">
               <w:t xml:space="preserve"> may be left </w:t>
             </w:r>
             <w:r>
               <w:t>blank.</w:t>
             </w:r>
             <w:r w:rsidR="0038341C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E16C3B" w:rsidRPr="12C10249">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Finally, districts/schools may choose to stagger their observation focuses as they move through implementation of the local curriculum </w:t>
             </w:r>
             <w:r w:rsidR="1F63833E" w:rsidRPr="12C10249">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
@@ -411,50 +431,120 @@
               <w:t xml:space="preserve">in </w:t>
             </w:r>
             <w:r w:rsidR="598B8E34" w:rsidRPr="12C10249">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
             <w:r w:rsidR="00E16C3B" w:rsidRPr="12C10249">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">ear </w:t>
             </w:r>
             <w:r w:rsidR="243EF7D1" w:rsidRPr="12C10249">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>one</w:t>
             </w:r>
             <w:r w:rsidR="00E16C3B" w:rsidRPr="12C10249">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>, for example).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2830A642" w14:textId="7A6FF7A1" w:rsidR="00F12AC3" w:rsidRPr="00F12AC3" w:rsidRDefault="00F12AC3" w:rsidP="00E11AD8">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00604C44">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Process:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00637594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Best practice for using an IPG includes three steps: (1) select priority indicators aligned to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">current </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00637594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">implementation goals (or use the full tool for </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>a periodic stock-take</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00637594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), (2) collect low-inference notes during the lesson—often by annotating the HQIR lesson plan to capture what was followed, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>changed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00637594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or missed, and (3) synthesize notes into ratings and explanations, ideally through collaborative calibration with a colleague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1635E82F" w14:textId="77777777" w:rsidR="00101766" w:rsidRPr="00FB60A0" w:rsidRDefault="00101766" w:rsidP="00101766">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB60A0">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rating Criteria</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB60A0">
@@ -694,159 +784,192 @@
             <w:r w:rsidR="00101766" w:rsidRPr="64935A6D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">– Most </w:t>
             </w:r>
             <w:r w:rsidR="00FB60A0" w:rsidRPr="64935A6D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>indicator aspects</w:t>
             </w:r>
             <w:r w:rsidR="00B54C8F" w:rsidRPr="64935A6D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> are met most of the time it would be appropriate. </w:t>
-[...46 lines deleted...]
-            <w:r w:rsidR="00101766" w:rsidRPr="00FB60A0">
+              <w:t xml:space="preserve"> are met </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00B54C8F" w:rsidRPr="64935A6D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00101766" w:rsidRPr="006C3882">
+              <w:t>most of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00B54C8F" w:rsidRPr="64935A6D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Some </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001B5673" w:rsidRPr="006C3882">
+              <w:t xml:space="preserve"> the time it would be appropriate. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="343CBF79" w14:textId="1D4926D8" w:rsidR="00101766" w:rsidRPr="006C3882" w:rsidRDefault="00B54C8F" w:rsidP="00101766">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00101766" w:rsidRPr="00FB60A0">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00F74AE0" w:rsidRPr="00FB60A0">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Somewhat</w:t>
+            </w:r>
+            <w:r w:rsidR="00101766" w:rsidRPr="00FB60A0">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">indicator </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00101766" w:rsidRPr="006C3882">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">aspects </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001B5673" w:rsidRPr="006C3882">
+              <w:t>Some</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00101766" w:rsidRPr="006C3882">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">are met </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006C3882">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001B5673" w:rsidRPr="006C3882">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">some of the time it would be appropriate. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001B5673" w:rsidRPr="006C3882">
+              <w:t xml:space="preserve">indicator </w:t>
+            </w:r>
+            <w:r w:rsidR="00101766" w:rsidRPr="006C3882">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">aspects </w:t>
+            </w:r>
+            <w:r w:rsidR="001B5673" w:rsidRPr="006C3882">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">are met </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C3882">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>some of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C3882">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the time it would be appropriate. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B0132C8" w14:textId="77777777" w:rsidR="00FE22E5" w:rsidRDefault="00B54C8F" w:rsidP="002A26B4">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
@@ -1252,51 +1375,60 @@
             </w:pPr>
             <w:r w:rsidRPr="00FD5643">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Students demonstrate self-regulation skills by meeting behavioral expectations, following classroom instructions and engaging procedures efficiently, independently and with peers</w:t>
             </w:r>
             <w:r w:rsidR="036489B2" w:rsidRPr="01EF3E36">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02C6BB97" w14:textId="77777777" w:rsidR="0032141D" w:rsidRDefault="0032141D" w:rsidP="00A602B6">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="646E0829" w14:textId="224128F9" w:rsidR="0032141D" w:rsidRPr="006533D6" w:rsidRDefault="0032141D" w:rsidP="00A602B6">
+          <w:p w14:paraId="0D911F0F" w14:textId="77777777" w:rsidR="0032141D" w:rsidRDefault="0032141D" w:rsidP="00A602B6">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="646E0829" w14:textId="224128F9" w:rsidR="00F12AC3" w:rsidRPr="006533D6" w:rsidRDefault="00F12AC3" w:rsidP="00A602B6">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7232E922" w14:textId="77777777" w:rsidR="003C3607" w:rsidRPr="006533D6" w:rsidRDefault="003C3607" w:rsidP="003C3607">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006533D6">
               <w:rPr>
@@ -1346,50 +1478,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0017088E" w14:paraId="53216387" w14:textId="77777777" w:rsidTr="01EF3E36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="1AF13F76" w14:textId="7D9D5984" w:rsidR="0017088E" w:rsidRDefault="213415D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="64935A6D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Students engage in the </w:t>
             </w:r>
             <w:r w:rsidR="39230E0A" w:rsidRPr="64935A6D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>learning</w:t>
             </w:r>
             <w:r w:rsidRPr="64935A6D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the lesson from start to finish</w:t>
             </w:r>
             <w:r w:rsidR="268C6E15" w:rsidRPr="64935A6D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">; there is a sense of urgency about how time is used and managed. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54871DC4" w14:textId="77777777" w:rsidR="001E08F4" w:rsidRDefault="001E08F4" w:rsidP="00B42B90">
@@ -1480,51 +1613,50 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0017088E" w14:paraId="7F6804A4" w14:textId="77777777" w:rsidTr="01EF3E36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D92E8BF" w14:textId="2B5471EC" w:rsidR="0017088E" w:rsidRDefault="1B94ED50">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006533D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Students demonstrate evidence of growth mindset (embrace challenges</w:t>
             </w:r>
             <w:r w:rsidR="004976AC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="006533D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>persist</w:t>
             </w:r>
             <w:r w:rsidR="00C66533">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> in learning</w:t>
             </w:r>
             <w:r w:rsidRPr="006533D6">
               <w:rPr>
@@ -2867,89 +2999,117 @@
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="042263AF" w14:textId="77777777" w:rsidR="000D34BC" w:rsidRDefault="000D34BC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3656D3DE" w14:textId="77777777" w:rsidR="000D34BC" w:rsidRPr="009114B9" w:rsidRDefault="000D34BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6EEE00E5" w14:textId="77777777" w:rsidR="000D34BC" w:rsidRPr="00867185" w:rsidRDefault="000D34BC" w:rsidP="00867185">
+    <w:p w14:paraId="6EEE00E5" w14:textId="77777777" w:rsidR="000D34BC" w:rsidRDefault="000D34BC" w:rsidP="00867185">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="158F1D8E" w14:textId="77777777" w:rsidR="00F12AC3" w:rsidRDefault="00F12AC3" w:rsidP="00867185">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AAC88C5" w14:textId="77777777" w:rsidR="00F12AC3" w:rsidRDefault="00F12AC3" w:rsidP="00867185">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEFE42C" w14:textId="77777777" w:rsidR="00F12AC3" w:rsidRPr="00867185" w:rsidRDefault="00F12AC3" w:rsidP="00867185">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14390"/>
       </w:tblGrid>
       <w:tr w:rsidR="00086E42" w14:paraId="4BF08A1A" w14:textId="77777777" w:rsidTr="5F55E13A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14390" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="5FBB8D"/>
           </w:tcPr>
           <w:p w14:paraId="7CF4871E" w14:textId="501FCD22" w:rsidR="00086E42" w:rsidRDefault="00086E42" w:rsidP="00310275">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF3A33">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>CORE ACTION 1</w:t>
             </w:r>
             <w:r w:rsidRPr="5F55E13A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="5F55E13A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> The learning of the lesson reflects</w:t>
             </w:r>
             <w:r w:rsidR="00A30791">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
@@ -3238,74 +3398,73 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="59352DDF" w14:textId="292135EE" w:rsidR="001B5D15" w:rsidRPr="006533D6" w:rsidRDefault="001B5D15" w:rsidP="574C27E3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3AD2E2CD" w14:textId="06BE2796" w:rsidR="001B5D15" w:rsidRPr="006533D6" w:rsidRDefault="001B5D15" w:rsidP="001B5D15">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B3B0C" w14:paraId="7B2C4356" w14:textId="77777777" w:rsidTr="567E4915">
+      <w:tr w:rsidR="007B3B0C" w14:paraId="7B2C4356" w14:textId="77777777" w:rsidTr="00F12AC3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="7558CECB" w14:textId="6DE720ED" w:rsidR="007B3B0C" w:rsidRPr="00815790" w:rsidRDefault="007209EA" w:rsidP="075AB19C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007209EA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">The lesson </w:t>
             </w:r>
             <w:r w:rsidR="12503F8F" w:rsidRPr="03D19EE4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>integrat</w:t>
             </w:r>
             <w:r w:rsidR="52ED1715" w:rsidRPr="03D19EE4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
             <w:r w:rsidR="12503F8F" w:rsidRPr="51DC8E4A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007209EA">
               <w:rPr>
@@ -3439,51 +3598,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a problem</w:t>
             </w:r>
             <w:r w:rsidR="6DB19957" w:rsidRPr="075AB19C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6ECFD8B3" w14:textId="02D8874B" w:rsidR="007B3B0C" w:rsidRPr="00815790" w:rsidRDefault="007B3B0C" w:rsidP="4FD5B069">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="7E30529C" w14:textId="77777777" w:rsidR="007B3B0C" w:rsidRPr="006533D6" w:rsidRDefault="007B3B0C" w:rsidP="007B3B0C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006533D6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES   /   MOSTLY   /   SOMEWHAT   /   NOT YET</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11E1E129" w14:textId="1EDE1F00" w:rsidR="007B3B0C" w:rsidRPr="006533D6" w:rsidRDefault="007B3B0C" w:rsidP="007B3B0C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -3503,55 +3662,54 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="367693AF" w14:textId="77777777" w:rsidR="007B3B0C" w:rsidRPr="006533D6" w:rsidRDefault="007B3B0C" w:rsidP="007B3B0C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="36B93B7F" w14:textId="5E9A270D" w:rsidR="007B3B0C" w:rsidRPr="006533D6" w:rsidRDefault="007B3B0C" w:rsidP="007B3B0C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B3B0C" w14:paraId="7B1B1BA7" w14:textId="77777777" w:rsidTr="567E4915">
+      <w:tr w:rsidR="007B3B0C" w14:paraId="7B1B1BA7" w14:textId="77777777" w:rsidTr="00F12AC3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="6C203007" w14:textId="1ED261BB" w:rsidR="007B3B0C" w:rsidRPr="00586951" w:rsidRDefault="5D8204E2" w:rsidP="004C6CE5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="63600BCA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The lesson supports students in sensemaking as they connect prior knowledge, evidence, and concepts, while sharing </w:t>
             </w:r>
             <w:r w:rsidRPr="002B06B9">
               <w:rPr>
@@ -3568,51 +3726,50 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> thinking</w:t>
             </w:r>
             <w:r w:rsidRPr="002B06B9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> throughout</w:t>
             </w:r>
             <w:r w:rsidRPr="63600BCA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the process to construct their own understanding of science ideas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="618B5B84" w14:textId="77777777" w:rsidR="007B3B0C" w:rsidRPr="006533D6" w:rsidRDefault="007B3B0C" w:rsidP="007B3B0C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006533D6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES   /   MOSTLY   /   SOMEWHAT   /   NOT YET</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4314B329" w14:textId="77777777" w:rsidR="007B3B0C" w:rsidRPr="006533D6" w:rsidRDefault="007B3B0C" w:rsidP="007B3B0C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -3816,55 +3973,54 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEF0E6"/>
           </w:tcPr>
           <w:p w14:paraId="2B56BDC5" w14:textId="77777777" w:rsidR="00725709" w:rsidRPr="00E06BAD" w:rsidRDefault="00725709">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06BAD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Rating</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC5033" w14:paraId="782C2005" w14:textId="77777777" w:rsidTr="71E91287">
+      <w:tr w:rsidR="00CC5033" w14:paraId="782C2005" w14:textId="77777777" w:rsidTr="00F12AC3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="02933A8D" w14:textId="587CC33E" w:rsidR="00A87105" w:rsidRPr="00111217" w:rsidRDefault="00111217" w:rsidP="2116F46C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="160"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00111217">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The t</w:t>
             </w:r>
             <w:r w:rsidR="0BFD92B8" w:rsidRPr="00111217">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3959,51 +4115,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E356EC" w:rsidRPr="00111217">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and success criteria are revisited throughout the lesson and used by students and teachers to monitor progress toward the big idea.</w:t>
             </w:r>
             <w:r w:rsidR="00E356EC" w:rsidRPr="56D6E850">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="5BC8F750" w14:textId="77777777" w:rsidR="00CC5033" w:rsidRPr="006533D6" w:rsidRDefault="00CC5033" w:rsidP="00CC5033">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006533D6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES   /   MOSTLY   /   SOMEWHAT   /   NOT YET</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47C4AB14" w14:textId="77777777" w:rsidR="00CC5033" w:rsidRPr="006533D6" w:rsidRDefault="00CC5033" w:rsidP="00CC5033">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -4018,56 +4173,57 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Explanation</w:t>
             </w:r>
             <w:r w:rsidRPr="006533D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6539DEFB" w14:textId="77777777" w:rsidR="00CC5033" w:rsidRPr="00DC5FF2" w:rsidRDefault="00CC5033" w:rsidP="00CC5033">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00725709" w14:paraId="3F016C11" w14:textId="77777777" w:rsidTr="71E91287">
+      <w:tr w:rsidR="00725709" w14:paraId="3F016C11" w14:textId="77777777" w:rsidTr="00F12AC3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="54F109F7" w14:textId="4D1BECC2" w:rsidR="00B41E09" w:rsidRPr="00325747" w:rsidRDefault="00995FDA" w:rsidP="00894F3B">
+          <w:p w14:paraId="2397D027" w14:textId="72084BC9" w:rsidR="00B41E09" w:rsidRDefault="00995FDA" w:rsidP="00894F3B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="51F52D4C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The teacher intentionally and explicitly leverages students’ prior knowledge and </w:t>
             </w:r>
             <w:r w:rsidR="00DF4FB7" w:rsidRPr="51F52D4C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>experiences</w:t>
             </w:r>
@@ -4131,448 +4287,497 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">design </w:t>
             </w:r>
             <w:r w:rsidR="00DF4FB7" w:rsidRPr="781F4222">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>problem</w:t>
             </w:r>
             <w:r w:rsidR="00DF4FB7" w:rsidRPr="51F52D4C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, while encouraging student-generated ideas and perspectives expressed through a variety of modes </w:t>
             </w:r>
             <w:r w:rsidR="00E7407C" w:rsidRPr="51F52D4C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(e.g. </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="004925CD" w:rsidRPr="51F52D4C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e.g.,</w:t>
+            </w:r>
+            <w:r w:rsidR="00E7407C" w:rsidRPr="51F52D4C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DF4FB7" w:rsidRPr="51F52D4C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>speaking, writing, and drawing</w:t>
             </w:r>
             <w:r w:rsidR="001A3CB4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>, etc</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="001A3CB4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>etc</w:t>
             </w:r>
             <w:r w:rsidR="000D63F0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="001A3CB4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="006C30A7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...211 lines deleted...]
-          <w:p w14:paraId="349B8CF6" w14:textId="41C372DB" w:rsidR="00DE307F" w:rsidRPr="003B7FA1" w:rsidRDefault="00DE307F" w:rsidP="003B7FA1">
+          <w:p w14:paraId="54F109F7" w14:textId="4D1BECC2" w:rsidR="00F12AC3" w:rsidRPr="00F12AC3" w:rsidRDefault="00F12AC3" w:rsidP="00F12AC3">
             <w:pPr>
               <w:ind w:left="72"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="638654D7" w14:textId="77777777" w:rsidR="001A4B28" w:rsidRPr="00DC5FF2" w:rsidRDefault="001A4B28" w:rsidP="001A4B28">
+          <w:p w14:paraId="5C52D97B" w14:textId="77777777" w:rsidR="001A4B28" w:rsidRPr="00DC5FF2" w:rsidRDefault="001A4B28" w:rsidP="001A4B28">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5FF2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES   /   MOSTLY   /   SOMEWHAT   /   NOT YET</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E7B8977" w14:textId="3371A049" w:rsidR="008A1EC0" w:rsidRPr="00DC5FF2" w:rsidRDefault="001A4B28" w:rsidP="001A4B28">
+          <w:p w14:paraId="763CD938" w14:textId="77777777" w:rsidR="00725709" w:rsidRPr="00DC5FF2" w:rsidRDefault="001A4B28" w:rsidP="001A4B28">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5FF2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Explanation</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC5FF2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="43E92D94" w14:textId="77777777" w:rsidR="001A4B28" w:rsidRPr="00DC5FF2" w:rsidRDefault="001A4B28" w:rsidP="001A4B28">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E1822F2" w14:textId="1B1EFDAE" w:rsidR="001A4B28" w:rsidRPr="00DC5FF2" w:rsidRDefault="001A4B28" w:rsidP="001A4B28">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00725709" w14:paraId="06E751DF" w14:textId="77777777" w:rsidTr="71E91287">
+      <w:tr w:rsidR="00725709" w14:paraId="74557ABC" w14:textId="77777777" w:rsidTr="00F12AC3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66697566" w14:textId="66A773CD" w:rsidR="3A5BB53D" w:rsidRPr="005026C0" w:rsidRDefault="3A5BB53D" w:rsidP="005026C0">
+          <w:p w14:paraId="35BA3694" w14:textId="0C4A663E" w:rsidR="00DE307F" w:rsidRPr="00340E6B" w:rsidRDefault="1E30CC9F" w:rsidP="00340E6B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005026C0">
+            <w:r w:rsidRPr="00340E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">The teacher helps students build a </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A04DFB" w:rsidRPr="005026C0">
+              <w:t>The teacher provides students with meaningful contexts to develop and apply DCIs and CCCs</w:t>
+            </w:r>
+            <w:r w:rsidR="00D618DE" w:rsidRPr="00340E6B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as they work to </w:t>
+            </w:r>
+            <w:r w:rsidR="00A1778F" w:rsidRPr="00340E6B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>make sense of</w:t>
+            </w:r>
+            <w:r w:rsidR="00D618DE" w:rsidRPr="00340E6B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a relevant phenomenon </w:t>
+            </w:r>
+            <w:r w:rsidR="00F51496">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF7580">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">design </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF7580" w:rsidRPr="47DA5A92">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>solution</w:t>
+            </w:r>
+            <w:r w:rsidR="689AFDEA" w:rsidRPr="47DA5A92">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="006528CD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF7580">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to a problem </w:t>
+            </w:r>
+            <w:r w:rsidR="00D618DE" w:rsidRPr="00340E6B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>through</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00340E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>deep, coherent</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005026C0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D618DE" w:rsidRPr="00340E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> understanding of science ideas by asking questions and using prompts that guide them to connect tasks, ideas and evidence to what they’ve learned before, as they figure out the phenomenon or design </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C77111">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00340E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>solution</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0086421B">
+              <w:t xml:space="preserve">use </w:t>
+            </w:r>
+            <w:r w:rsidR="00826ACA" w:rsidRPr="00340E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">s </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C77111">
+              <w:t xml:space="preserve">of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00340E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>to a problem</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005026C0">
+              <w:t>SEPs</w:t>
+            </w:r>
+            <w:r w:rsidR="00D618DE" w:rsidRPr="00340E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E527CB4" w14:textId="3BF9D103" w:rsidR="00EC3380" w:rsidRPr="00894F3B" w:rsidRDefault="00EC3380" w:rsidP="460293CC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="349B8CF6" w14:textId="41C372DB" w:rsidR="00DE307F" w:rsidRPr="003B7FA1" w:rsidRDefault="00DE307F" w:rsidP="003B7FA1">
+            <w:pPr>
+              <w:ind w:left="72"/>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="638654D7" w14:textId="77777777" w:rsidR="001A4B28" w:rsidRPr="00DC5FF2" w:rsidRDefault="001A4B28" w:rsidP="001A4B28">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FF2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES   /   MOSTLY   /   SOMEWHAT   /   NOT YET</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E7B8977" w14:textId="3371A049" w:rsidR="008A1EC0" w:rsidRPr="00DC5FF2" w:rsidRDefault="001A4B28" w:rsidP="001A4B28">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FF2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Explanation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC5FF2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00725709" w14:paraId="06E751DF" w14:textId="77777777" w:rsidTr="00F12AC3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="66697566" w14:textId="3A1D9E28" w:rsidR="3A5BB53D" w:rsidRPr="005026C0" w:rsidRDefault="3A5BB53D" w:rsidP="005026C0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005026C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The teacher helps students build a </w:t>
+            </w:r>
+            <w:r w:rsidR="00A04DFB" w:rsidRPr="005026C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>deep, coherent</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005026C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> understanding of science ideas by asking questions and using prompts that guide them to connect tasks, ideas and evidence to what </w:t>
+            </w:r>
+            <w:r w:rsidR="004925CD" w:rsidRPr="005026C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>they have</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005026C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> learned before, as they figure out the phenomenon or design </w:t>
+            </w:r>
+            <w:r w:rsidR="00C77111">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>solution</w:t>
+            </w:r>
+            <w:r w:rsidR="0086421B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s </w:t>
+            </w:r>
+            <w:r w:rsidR="00C77111">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to a problem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005026C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E527CB4" w14:textId="3BF9D103" w:rsidR="00EC3380" w:rsidRPr="00894F3B" w:rsidRDefault="00EC3380" w:rsidP="460293CC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7110" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="57FA9E6E" w14:textId="77777777" w:rsidR="001A4B28" w:rsidRPr="00DC5FF2" w:rsidRDefault="001A4B28" w:rsidP="001A4B28">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5FF2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES   /   MOSTLY   /   SOMEWHAT   /   NOT YET</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16AA41EA" w14:textId="77777777" w:rsidR="00725709" w:rsidRPr="00DC5FF2" w:rsidRDefault="001A4B28" w:rsidP="001A4B28">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -4622,50 +4827,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="7799D1E7" w14:textId="40209CE9" w:rsidR="00816821" w:rsidRPr="0037615B" w:rsidRDefault="00C9406C" w:rsidP="00C9406C">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5090BAC2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>The t</w:t>
             </w:r>
             <w:r w:rsidR="0037615B" w:rsidRPr="5090BAC2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">eacher tracks and elevates changes in student thinking and supports ongoing idea refinement through feedback and reflection, helping students test, revise, and make sense of a phenomenon or design </w:t>
             </w:r>
             <w:r w:rsidR="0037615B" w:rsidRPr="2AF7F132">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>solution</w:t>
             </w:r>
             <w:r w:rsidR="542344CB" w:rsidRPr="2AF7F132">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
@@ -4731,97 +4937,87 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="240BEEA5" w14:textId="77777777" w:rsidR="001A4B28" w:rsidRPr="00DC5FF2" w:rsidRDefault="001A4B28" w:rsidP="001A4B28">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="63167BD5" w14:textId="32EBA83B" w:rsidR="007E17EF" w:rsidRPr="00DC5FF2" w:rsidRDefault="007E17EF" w:rsidP="00574D1E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A84387B" w14:textId="0D4F29E7" w:rsidR="00EA2399" w:rsidRDefault="00650843" w:rsidP="00EA2399">
+    <w:p w14:paraId="4D8E1EDE" w14:textId="6CAB137A" w:rsidR="002D5587" w:rsidRPr="00B02467" w:rsidRDefault="00650843" w:rsidP="00B02467">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14390"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D5587" w14:paraId="05244BB1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14390" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="5FBB8D"/>
           </w:tcPr>
           <w:p w14:paraId="6042FE57" w14:textId="0E9E8B69" w:rsidR="002D5587" w:rsidRDefault="002D5587">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="64935A6D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">CORE ACTION </w:t>
             </w:r>
             <w:r w:rsidR="00675289">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="64935A6D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>: Students are responsible for doing the scientific thinking in this classroom.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C7870FC" w14:textId="77777777" w:rsidR="002D5587" w:rsidRPr="00607782" w:rsidRDefault="002D5587" w:rsidP="002D5587">
@@ -5841,54 +6037,55 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="789ABA0A" w14:textId="77777777" w:rsidR="002D5587" w:rsidRPr="00002201" w:rsidRDefault="002D5587">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62E016EE" w14:textId="77777777" w:rsidR="002D5587" w:rsidRPr="00002201" w:rsidRDefault="002D5587">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D5587" w14:paraId="38143CC2" w14:textId="77777777" w:rsidTr="368D8CDD">
+      <w:tr w:rsidR="002D5587" w14:paraId="38143CC2" w14:textId="77777777" w:rsidTr="00B02467">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="14AD0A7C" w14:textId="01ACEBE6" w:rsidR="00010625" w:rsidRPr="00010625" w:rsidRDefault="770E1FF3" w:rsidP="2F5E6BEA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="6B90E12D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Students communicate their understanding through a variety of formats</w:t>
             </w:r>
             <w:r w:rsidR="00CC267D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (e.g.,</w:t>
             </w:r>
@@ -5916,155 +6113,218 @@
               </w:rPr>
               <w:t>or data representations</w:t>
             </w:r>
             <w:r w:rsidR="00CC267D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C6A7C75" w14:textId="521E2E12" w:rsidR="002D5587" w:rsidRPr="00010625" w:rsidRDefault="002D5587" w:rsidP="00010625">
             <w:pPr>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="7C357DB3" w14:textId="77777777" w:rsidR="002D5587" w:rsidRPr="00002201" w:rsidRDefault="002D5587">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002201">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES   /   MOSTLY   /   SOMEWHAT   /   NOT YET</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B243D21" w14:textId="77777777" w:rsidR="002D5587" w:rsidRPr="00002201" w:rsidRDefault="002D5587">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002201">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Explanation</w:t>
             </w:r>
             <w:r w:rsidRPr="00002201">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2849F3A1" w14:textId="77777777" w:rsidR="002D5587" w:rsidRPr="00002201" w:rsidRDefault="002D5587">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="1FD94AFD" w14:textId="77777777" w:rsidR="002D5587" w:rsidRDefault="002D5587" w:rsidP="00564F58">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2849F3A1" w14:textId="77777777" w:rsidR="00564F58" w:rsidRPr="00002201" w:rsidRDefault="00564F58" w:rsidP="00564F58">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="192CCD8F" w14:textId="77777777" w:rsidR="00DE55BA" w:rsidRDefault="00DE55BA" w:rsidP="00DE55BA">
+    <w:p w14:paraId="39DE3C0E" w14:textId="77777777" w:rsidR="000A061E" w:rsidRDefault="000A061E" w:rsidP="00DE55BA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="192CCD8F" w14:textId="32B323CD" w:rsidR="00DE55BA" w:rsidRDefault="000A061E" w:rsidP="00DE55BA">
       <w:pPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This resource is adapted from guidance provided by </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="0002121A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>Tennessee Department of Education</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="001903B7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>The New Teacher Project</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008B1A72">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="026885A0" w14:textId="77777777" w:rsidR="002D5587" w:rsidRDefault="002D5587" w:rsidP="00EE6F6F"/>
-    <w:sectPr w:rsidR="002D5587" w:rsidSect="00431127">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:p w14:paraId="489B65D4" w14:textId="69E98315" w:rsidR="00B02467" w:rsidRPr="00B02467" w:rsidRDefault="00B02467" w:rsidP="000A061E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5844"/>
+          <w:tab w:val="left" w:pos="8088"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00B02467" w:rsidRPr="00B02467" w:rsidSect="00431127">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52B37E55" w14:textId="77777777" w:rsidR="00DC0718" w:rsidRDefault="00DC0718" w:rsidP="00784262">
+    <w:p w14:paraId="5ECF8680" w14:textId="77777777" w:rsidR="00C16908" w:rsidRDefault="00C16908" w:rsidP="00784262">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35134BDC" w14:textId="77777777" w:rsidR="00DC0718" w:rsidRDefault="00DC0718" w:rsidP="00784262">
+    <w:p w14:paraId="5746BF3A" w14:textId="77777777" w:rsidR="00C16908" w:rsidRDefault="00C16908" w:rsidP="00784262">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="280C127F" w14:textId="77777777" w:rsidR="00DC0718" w:rsidRDefault="00DC0718">
+    <w:p w14:paraId="66A659F8" w14:textId="77777777" w:rsidR="00C16908" w:rsidRDefault="00C16908">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -6096,293 +6356,242 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2C0B83D9" w14:textId="5B5C820D" w:rsidR="00784262" w:rsidRDefault="00635EDC">
+  <w:p w14:paraId="1B9F06DA" w14:textId="4379CCD0" w:rsidR="00B02467" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
-[...69 lines deleted...]
-    </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-743643678"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="003459B6">
           <w:t xml:space="preserve">                </w:t>
         </w:r>
         <w:r w:rsidR="001903B7">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="001903B7">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="001903B7">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="001903B7">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="001903B7">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="001903B7">
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="000A061E">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="001903B7">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="003459B6">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00784262">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00784262">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00784262">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00784262">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00784262">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="444E74D0" w14:textId="77777777" w:rsidR="00DC0718" w:rsidRDefault="00DC0718" w:rsidP="00784262">
+    <w:p w14:paraId="174729F0" w14:textId="77777777" w:rsidR="00C16908" w:rsidRDefault="00C16908" w:rsidP="00784262">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E204E8E" w14:textId="77777777" w:rsidR="00DC0718" w:rsidRDefault="00DC0718" w:rsidP="00784262">
+    <w:p w14:paraId="1FA3D6DC" w14:textId="77777777" w:rsidR="00C16908" w:rsidRDefault="00C16908" w:rsidP="00784262">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="37208784" w14:textId="77777777" w:rsidR="00DC0718" w:rsidRDefault="00DC0718">
+    <w:p w14:paraId="3962B7F8" w14:textId="77777777" w:rsidR="00C16908" w:rsidRDefault="00C16908">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F80AB0F" w14:textId="42F3870A" w:rsidR="00D24C30" w:rsidRDefault="00F04ECF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13907389" wp14:editId="4131D2E2">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13907389" wp14:editId="219DD6A5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>7795260</wp:posOffset>
+            <wp:posOffset>8115300</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-175260</wp:posOffset>
+            <wp:posOffset>-172720</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1319213" cy="588934"/>
-[...2 lines deleted...]
-          <wp:docPr id="1" name="Picture 1" descr="A close-up of KDE logo"/>
+          <wp:extent cx="1000760" cy="374650"/>
+          <wp:effectExtent l="0" t="0" r="8890" b="6350"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="1" name="Picture 1">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Picture 1" descr="A close-up of KDE logo"/>
+                  <pic:cNvPr id="1" name="Picture 1">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1319213" cy="588934"/>
+                    <a:ext cx="1000760" cy="374650"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="IEA2oe9uc2DlNj" int2:id="N3yYNw9i">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:bookmark int2:bookmarkName="_Int_7blhoLVa" int2:invalidationBookmarkName="" int2:hashCode="SoLLbbU372xbU9" int2:id="kbRIM64W">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_QuzJ04ms" int2:invalidationBookmarkName="" int2:hashCode="GTfEwo9yYYaJdO" int2:id="ncRsGtIp">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
@@ -8320,86 +8529,88 @@
     <w:rsid w:val="00066203"/>
     <w:rsid w:val="00067CEA"/>
     <w:rsid w:val="0007090B"/>
     <w:rsid w:val="0007229F"/>
     <w:rsid w:val="00073381"/>
     <w:rsid w:val="0007449F"/>
     <w:rsid w:val="00076612"/>
     <w:rsid w:val="00076632"/>
     <w:rsid w:val="00076AF2"/>
     <w:rsid w:val="000773A3"/>
     <w:rsid w:val="00080613"/>
     <w:rsid w:val="0008250E"/>
     <w:rsid w:val="0008283C"/>
     <w:rsid w:val="00082A3D"/>
     <w:rsid w:val="0008306A"/>
     <w:rsid w:val="000834E5"/>
     <w:rsid w:val="0008391F"/>
     <w:rsid w:val="00086E42"/>
     <w:rsid w:val="000878E7"/>
     <w:rsid w:val="00091337"/>
     <w:rsid w:val="000921D6"/>
     <w:rsid w:val="000936CE"/>
     <w:rsid w:val="00093AAF"/>
     <w:rsid w:val="00094503"/>
     <w:rsid w:val="00095351"/>
+    <w:rsid w:val="000A061E"/>
     <w:rsid w:val="000A0FA5"/>
     <w:rsid w:val="000A12FE"/>
     <w:rsid w:val="000A1B30"/>
     <w:rsid w:val="000A2361"/>
     <w:rsid w:val="000A3443"/>
     <w:rsid w:val="000A3CC8"/>
     <w:rsid w:val="000A4AC2"/>
     <w:rsid w:val="000A4F32"/>
     <w:rsid w:val="000A6416"/>
     <w:rsid w:val="000B08FC"/>
     <w:rsid w:val="000B35B6"/>
     <w:rsid w:val="000B3DCF"/>
     <w:rsid w:val="000B61CD"/>
     <w:rsid w:val="000C103C"/>
     <w:rsid w:val="000C1B28"/>
     <w:rsid w:val="000C1BE1"/>
     <w:rsid w:val="000C634D"/>
     <w:rsid w:val="000C6797"/>
     <w:rsid w:val="000C7B66"/>
     <w:rsid w:val="000C7E2B"/>
     <w:rsid w:val="000D0730"/>
     <w:rsid w:val="000D07F1"/>
     <w:rsid w:val="000D15BD"/>
     <w:rsid w:val="000D1C1C"/>
     <w:rsid w:val="000D1D70"/>
     <w:rsid w:val="000D200C"/>
     <w:rsid w:val="000D3368"/>
     <w:rsid w:val="000D34BC"/>
     <w:rsid w:val="000D3AEC"/>
     <w:rsid w:val="000D48DB"/>
     <w:rsid w:val="000D54BC"/>
     <w:rsid w:val="000D62EE"/>
     <w:rsid w:val="000D6343"/>
     <w:rsid w:val="000D63F0"/>
     <w:rsid w:val="000E1B1A"/>
     <w:rsid w:val="000E306A"/>
+    <w:rsid w:val="000E403F"/>
     <w:rsid w:val="000E5029"/>
     <w:rsid w:val="000E571C"/>
     <w:rsid w:val="000E5CB0"/>
     <w:rsid w:val="000F013A"/>
     <w:rsid w:val="000F162F"/>
     <w:rsid w:val="000F4305"/>
     <w:rsid w:val="000F4B29"/>
     <w:rsid w:val="000F4FF3"/>
     <w:rsid w:val="000F5738"/>
     <w:rsid w:val="000F5A77"/>
     <w:rsid w:val="000F61CB"/>
     <w:rsid w:val="000F79D6"/>
     <w:rsid w:val="0010153D"/>
     <w:rsid w:val="00101766"/>
     <w:rsid w:val="00101B82"/>
     <w:rsid w:val="001037F8"/>
     <w:rsid w:val="00103E26"/>
     <w:rsid w:val="001061C6"/>
     <w:rsid w:val="00106361"/>
     <w:rsid w:val="00106DC1"/>
     <w:rsid w:val="00107CCC"/>
     <w:rsid w:val="00107EC8"/>
     <w:rsid w:val="0011063D"/>
     <w:rsid w:val="00110CF0"/>
     <w:rsid w:val="00110E02"/>
@@ -8956,50 +9167,51 @@
     <w:rsid w:val="00467C54"/>
     <w:rsid w:val="00470BBE"/>
     <w:rsid w:val="00471BAA"/>
     <w:rsid w:val="004736E3"/>
     <w:rsid w:val="004739B2"/>
     <w:rsid w:val="0047467E"/>
     <w:rsid w:val="0047483F"/>
     <w:rsid w:val="00474A42"/>
     <w:rsid w:val="0047572D"/>
     <w:rsid w:val="004758BF"/>
     <w:rsid w:val="00475B13"/>
     <w:rsid w:val="00475EC2"/>
     <w:rsid w:val="0048021B"/>
     <w:rsid w:val="004803BE"/>
     <w:rsid w:val="00480A5E"/>
     <w:rsid w:val="00480CE9"/>
     <w:rsid w:val="004822EB"/>
     <w:rsid w:val="0048389D"/>
     <w:rsid w:val="00484EB2"/>
     <w:rsid w:val="0048505D"/>
     <w:rsid w:val="0048561F"/>
     <w:rsid w:val="00487BA4"/>
     <w:rsid w:val="00490E22"/>
     <w:rsid w:val="0049104C"/>
     <w:rsid w:val="00491BD9"/>
+    <w:rsid w:val="004925CD"/>
     <w:rsid w:val="00492613"/>
     <w:rsid w:val="00494AFB"/>
     <w:rsid w:val="00494DF4"/>
     <w:rsid w:val="00495B00"/>
     <w:rsid w:val="004966EF"/>
     <w:rsid w:val="0049734B"/>
     <w:rsid w:val="004976AC"/>
     <w:rsid w:val="004A0263"/>
     <w:rsid w:val="004A1C84"/>
     <w:rsid w:val="004A2AA7"/>
     <w:rsid w:val="004A4F62"/>
     <w:rsid w:val="004A528A"/>
     <w:rsid w:val="004A66D1"/>
     <w:rsid w:val="004A75F6"/>
     <w:rsid w:val="004B0372"/>
     <w:rsid w:val="004B0DB2"/>
     <w:rsid w:val="004B0F78"/>
     <w:rsid w:val="004B1E60"/>
     <w:rsid w:val="004B2133"/>
     <w:rsid w:val="004B364F"/>
     <w:rsid w:val="004B3E35"/>
     <w:rsid w:val="004B4F27"/>
     <w:rsid w:val="004B641C"/>
     <w:rsid w:val="004B7997"/>
     <w:rsid w:val="004C2212"/>
@@ -9031,50 +9243,51 @@
     <w:rsid w:val="004E3FCB"/>
     <w:rsid w:val="004E40AB"/>
     <w:rsid w:val="004E4480"/>
     <w:rsid w:val="004E4571"/>
     <w:rsid w:val="004E48FE"/>
     <w:rsid w:val="004E5022"/>
     <w:rsid w:val="004E64E9"/>
     <w:rsid w:val="004E6F9A"/>
     <w:rsid w:val="004E7FA4"/>
     <w:rsid w:val="004F0D0B"/>
     <w:rsid w:val="004F15BF"/>
     <w:rsid w:val="004F1C35"/>
     <w:rsid w:val="004F1F63"/>
     <w:rsid w:val="004F2154"/>
     <w:rsid w:val="004F271F"/>
     <w:rsid w:val="004F3974"/>
     <w:rsid w:val="004F4659"/>
     <w:rsid w:val="004F479E"/>
     <w:rsid w:val="004F52D2"/>
     <w:rsid w:val="004F5C1B"/>
     <w:rsid w:val="004F732D"/>
     <w:rsid w:val="004F73B1"/>
     <w:rsid w:val="004F76EB"/>
     <w:rsid w:val="004F7D5C"/>
     <w:rsid w:val="004F7E2E"/>
+    <w:rsid w:val="00500F73"/>
     <w:rsid w:val="005018AB"/>
     <w:rsid w:val="00501E5E"/>
     <w:rsid w:val="005026C0"/>
     <w:rsid w:val="00503038"/>
     <w:rsid w:val="00503F53"/>
     <w:rsid w:val="00504465"/>
     <w:rsid w:val="00505241"/>
     <w:rsid w:val="00505B5D"/>
     <w:rsid w:val="005072C1"/>
     <w:rsid w:val="0050742B"/>
     <w:rsid w:val="00507871"/>
     <w:rsid w:val="005104C7"/>
     <w:rsid w:val="0051068E"/>
     <w:rsid w:val="00510AAB"/>
     <w:rsid w:val="005117F0"/>
     <w:rsid w:val="00512C7A"/>
     <w:rsid w:val="00513388"/>
     <w:rsid w:val="00514DD1"/>
     <w:rsid w:val="00515565"/>
     <w:rsid w:val="005157D2"/>
     <w:rsid w:val="00515955"/>
     <w:rsid w:val="00516F1D"/>
     <w:rsid w:val="00516F38"/>
     <w:rsid w:val="0052045E"/>
     <w:rsid w:val="0052073F"/>
@@ -9097,50 +9310,51 @@
     <w:rsid w:val="005347A6"/>
     <w:rsid w:val="00534D1B"/>
     <w:rsid w:val="00534F25"/>
     <w:rsid w:val="00536451"/>
     <w:rsid w:val="0053719F"/>
     <w:rsid w:val="00537574"/>
     <w:rsid w:val="005377C8"/>
     <w:rsid w:val="0054167D"/>
     <w:rsid w:val="0054255F"/>
     <w:rsid w:val="0054362B"/>
     <w:rsid w:val="0054387F"/>
     <w:rsid w:val="00543B58"/>
     <w:rsid w:val="00545208"/>
     <w:rsid w:val="005468F2"/>
     <w:rsid w:val="00550652"/>
     <w:rsid w:val="00550F94"/>
     <w:rsid w:val="005514FF"/>
     <w:rsid w:val="005537D7"/>
     <w:rsid w:val="005547ED"/>
     <w:rsid w:val="0055701F"/>
     <w:rsid w:val="005570C3"/>
     <w:rsid w:val="00561E36"/>
     <w:rsid w:val="00562D29"/>
     <w:rsid w:val="005636AD"/>
     <w:rsid w:val="00563799"/>
+    <w:rsid w:val="00564F58"/>
     <w:rsid w:val="005653E2"/>
     <w:rsid w:val="00566032"/>
     <w:rsid w:val="005668F8"/>
     <w:rsid w:val="005670A6"/>
     <w:rsid w:val="00571E1B"/>
     <w:rsid w:val="00572C42"/>
     <w:rsid w:val="00572F6E"/>
     <w:rsid w:val="00574D1E"/>
     <w:rsid w:val="005751D6"/>
     <w:rsid w:val="00575AD0"/>
     <w:rsid w:val="00575C6C"/>
     <w:rsid w:val="00575EAA"/>
     <w:rsid w:val="00581D43"/>
     <w:rsid w:val="00581F28"/>
     <w:rsid w:val="00582134"/>
     <w:rsid w:val="00582B83"/>
     <w:rsid w:val="00583E0F"/>
     <w:rsid w:val="00583ED5"/>
     <w:rsid w:val="0058460B"/>
     <w:rsid w:val="005850A0"/>
     <w:rsid w:val="00586951"/>
     <w:rsid w:val="00586F83"/>
     <w:rsid w:val="005901FE"/>
     <w:rsid w:val="005933AD"/>
     <w:rsid w:val="00594749"/>
@@ -9352,50 +9566,51 @@
     <w:rsid w:val="006C0F22"/>
     <w:rsid w:val="006C10E6"/>
     <w:rsid w:val="006C21A5"/>
     <w:rsid w:val="006C2AF3"/>
     <w:rsid w:val="006C30A7"/>
     <w:rsid w:val="006C3882"/>
     <w:rsid w:val="006C54CC"/>
     <w:rsid w:val="006C5538"/>
     <w:rsid w:val="006C77C3"/>
     <w:rsid w:val="006C7EF4"/>
     <w:rsid w:val="006D3501"/>
     <w:rsid w:val="006D3DBF"/>
     <w:rsid w:val="006D44EB"/>
     <w:rsid w:val="006D595D"/>
     <w:rsid w:val="006D6D52"/>
     <w:rsid w:val="006D79AF"/>
     <w:rsid w:val="006E1029"/>
     <w:rsid w:val="006E203C"/>
     <w:rsid w:val="006E43CF"/>
     <w:rsid w:val="006E4688"/>
     <w:rsid w:val="006E474C"/>
     <w:rsid w:val="006E487A"/>
     <w:rsid w:val="006E57DA"/>
     <w:rsid w:val="006E5E33"/>
     <w:rsid w:val="006E7358"/>
+    <w:rsid w:val="006E7C6F"/>
     <w:rsid w:val="006F048D"/>
     <w:rsid w:val="006F04A8"/>
     <w:rsid w:val="006F0F29"/>
     <w:rsid w:val="006F1608"/>
     <w:rsid w:val="006F1A29"/>
     <w:rsid w:val="006F1E7D"/>
     <w:rsid w:val="006F2390"/>
     <w:rsid w:val="006F3FA0"/>
     <w:rsid w:val="006F568F"/>
     <w:rsid w:val="006F71D7"/>
     <w:rsid w:val="00700875"/>
     <w:rsid w:val="00701C8D"/>
     <w:rsid w:val="00701ECC"/>
     <w:rsid w:val="0070270B"/>
     <w:rsid w:val="0070561A"/>
     <w:rsid w:val="007058B9"/>
     <w:rsid w:val="00705E56"/>
     <w:rsid w:val="0070626A"/>
     <w:rsid w:val="00706E56"/>
     <w:rsid w:val="007070A2"/>
     <w:rsid w:val="00707E74"/>
     <w:rsid w:val="007108AD"/>
     <w:rsid w:val="00710E1D"/>
     <w:rsid w:val="0071100F"/>
     <w:rsid w:val="007124D9"/>
@@ -9434,51 +9649,50 @@
     <w:rsid w:val="00752063"/>
     <w:rsid w:val="00752761"/>
     <w:rsid w:val="00755B48"/>
     <w:rsid w:val="00756B44"/>
     <w:rsid w:val="007574AF"/>
     <w:rsid w:val="00757557"/>
     <w:rsid w:val="00757CF6"/>
     <w:rsid w:val="007611C9"/>
     <w:rsid w:val="007612B0"/>
     <w:rsid w:val="00761CFF"/>
     <w:rsid w:val="0076638E"/>
     <w:rsid w:val="007667C2"/>
     <w:rsid w:val="00766DBC"/>
     <w:rsid w:val="0077011B"/>
     <w:rsid w:val="00770443"/>
     <w:rsid w:val="00770837"/>
     <w:rsid w:val="0077166B"/>
     <w:rsid w:val="00772CC4"/>
     <w:rsid w:val="00773054"/>
     <w:rsid w:val="007731FA"/>
     <w:rsid w:val="007735E9"/>
     <w:rsid w:val="00774633"/>
     <w:rsid w:val="00775203"/>
     <w:rsid w:val="00775EC3"/>
     <w:rsid w:val="0077608F"/>
-    <w:rsid w:val="007766D4"/>
     <w:rsid w:val="00776DD2"/>
     <w:rsid w:val="00780DA8"/>
     <w:rsid w:val="00780E8F"/>
     <w:rsid w:val="007819BD"/>
     <w:rsid w:val="00783958"/>
     <w:rsid w:val="00783E86"/>
     <w:rsid w:val="00784262"/>
     <w:rsid w:val="00785383"/>
     <w:rsid w:val="0078539E"/>
     <w:rsid w:val="00785843"/>
     <w:rsid w:val="00785A23"/>
     <w:rsid w:val="00790241"/>
     <w:rsid w:val="0079064B"/>
     <w:rsid w:val="007913CE"/>
     <w:rsid w:val="007916BD"/>
     <w:rsid w:val="007929C7"/>
     <w:rsid w:val="00792BA4"/>
     <w:rsid w:val="00794158"/>
     <w:rsid w:val="00794C2A"/>
     <w:rsid w:val="0079556A"/>
     <w:rsid w:val="00796451"/>
     <w:rsid w:val="00796CB4"/>
     <w:rsid w:val="00796DF4"/>
     <w:rsid w:val="00797B74"/>
     <w:rsid w:val="00797EEA"/>
@@ -9586,100 +9800,102 @@
     <w:rsid w:val="00835D89"/>
     <w:rsid w:val="008368C7"/>
     <w:rsid w:val="00836E6D"/>
     <w:rsid w:val="00837F45"/>
     <w:rsid w:val="00840533"/>
     <w:rsid w:val="00840800"/>
     <w:rsid w:val="008408FB"/>
     <w:rsid w:val="008420CF"/>
     <w:rsid w:val="00842441"/>
     <w:rsid w:val="0084382B"/>
     <w:rsid w:val="0084424F"/>
     <w:rsid w:val="00844B81"/>
     <w:rsid w:val="00844EB4"/>
     <w:rsid w:val="00845423"/>
     <w:rsid w:val="00845CE6"/>
     <w:rsid w:val="00846C6E"/>
     <w:rsid w:val="00846FE6"/>
     <w:rsid w:val="00847523"/>
     <w:rsid w:val="0084799C"/>
     <w:rsid w:val="008504D1"/>
     <w:rsid w:val="00850610"/>
     <w:rsid w:val="00850C81"/>
     <w:rsid w:val="00851FF6"/>
     <w:rsid w:val="0085206C"/>
     <w:rsid w:val="00852654"/>
+    <w:rsid w:val="00854771"/>
     <w:rsid w:val="008569EC"/>
     <w:rsid w:val="008579CF"/>
     <w:rsid w:val="00857FA1"/>
     <w:rsid w:val="00861A11"/>
     <w:rsid w:val="00862107"/>
     <w:rsid w:val="008625A2"/>
     <w:rsid w:val="0086421B"/>
     <w:rsid w:val="0086462E"/>
     <w:rsid w:val="00864C71"/>
     <w:rsid w:val="0086553A"/>
     <w:rsid w:val="00865AC5"/>
     <w:rsid w:val="00865C41"/>
     <w:rsid w:val="00867185"/>
     <w:rsid w:val="0086731E"/>
     <w:rsid w:val="00871069"/>
     <w:rsid w:val="00871B09"/>
     <w:rsid w:val="00877339"/>
     <w:rsid w:val="00880396"/>
     <w:rsid w:val="00881519"/>
     <w:rsid w:val="00881676"/>
     <w:rsid w:val="008823C6"/>
     <w:rsid w:val="00882729"/>
     <w:rsid w:val="00883493"/>
     <w:rsid w:val="008843FF"/>
     <w:rsid w:val="008846B0"/>
     <w:rsid w:val="0088523A"/>
     <w:rsid w:val="00885A25"/>
     <w:rsid w:val="008862EA"/>
     <w:rsid w:val="00890C39"/>
     <w:rsid w:val="00890F62"/>
     <w:rsid w:val="00891F0C"/>
     <w:rsid w:val="00892F29"/>
     <w:rsid w:val="00893F06"/>
     <w:rsid w:val="008943CA"/>
     <w:rsid w:val="00894C99"/>
     <w:rsid w:val="00894F3B"/>
     <w:rsid w:val="00895095"/>
     <w:rsid w:val="00896EBC"/>
     <w:rsid w:val="00897D60"/>
     <w:rsid w:val="00897E08"/>
     <w:rsid w:val="008A03D6"/>
     <w:rsid w:val="008A1EC0"/>
     <w:rsid w:val="008A4BED"/>
     <w:rsid w:val="008A5CDC"/>
     <w:rsid w:val="008A6BB9"/>
     <w:rsid w:val="008A79A8"/>
     <w:rsid w:val="008B03BB"/>
     <w:rsid w:val="008B0DE8"/>
     <w:rsid w:val="008B0F6A"/>
     <w:rsid w:val="008B1553"/>
+    <w:rsid w:val="008B1A72"/>
     <w:rsid w:val="008B1E95"/>
     <w:rsid w:val="008B2312"/>
     <w:rsid w:val="008B23FB"/>
     <w:rsid w:val="008B2F7F"/>
     <w:rsid w:val="008B4AAE"/>
     <w:rsid w:val="008B4EC9"/>
     <w:rsid w:val="008B5133"/>
     <w:rsid w:val="008B5EDB"/>
     <w:rsid w:val="008B5FCC"/>
     <w:rsid w:val="008B6274"/>
     <w:rsid w:val="008B6461"/>
     <w:rsid w:val="008B6A66"/>
     <w:rsid w:val="008B6BF4"/>
     <w:rsid w:val="008B7152"/>
     <w:rsid w:val="008B78BE"/>
     <w:rsid w:val="008C044E"/>
     <w:rsid w:val="008C1488"/>
     <w:rsid w:val="008C2112"/>
     <w:rsid w:val="008C269A"/>
     <w:rsid w:val="008C4029"/>
     <w:rsid w:val="008C482B"/>
     <w:rsid w:val="008C50ED"/>
     <w:rsid w:val="008C6153"/>
     <w:rsid w:val="008C62C4"/>
     <w:rsid w:val="008C644E"/>
@@ -9700,50 +9916,51 @@
     <w:rsid w:val="008D75F2"/>
     <w:rsid w:val="008E0527"/>
     <w:rsid w:val="008E1608"/>
     <w:rsid w:val="008E27B7"/>
     <w:rsid w:val="008E316F"/>
     <w:rsid w:val="008E3962"/>
     <w:rsid w:val="008E41CE"/>
     <w:rsid w:val="008E638D"/>
     <w:rsid w:val="008E6ED6"/>
     <w:rsid w:val="008E7ED7"/>
     <w:rsid w:val="008F000D"/>
     <w:rsid w:val="008F0B24"/>
     <w:rsid w:val="008F10EE"/>
     <w:rsid w:val="008F1621"/>
     <w:rsid w:val="008F1C36"/>
     <w:rsid w:val="008F292C"/>
     <w:rsid w:val="008F3758"/>
     <w:rsid w:val="008F6CFF"/>
     <w:rsid w:val="008F6D70"/>
     <w:rsid w:val="008F7232"/>
     <w:rsid w:val="008F73A9"/>
     <w:rsid w:val="008F7809"/>
     <w:rsid w:val="008F7A92"/>
     <w:rsid w:val="009010BE"/>
     <w:rsid w:val="0090148A"/>
+    <w:rsid w:val="009019FC"/>
     <w:rsid w:val="00902373"/>
     <w:rsid w:val="009034B4"/>
     <w:rsid w:val="00904C61"/>
     <w:rsid w:val="00906615"/>
     <w:rsid w:val="00906A9B"/>
     <w:rsid w:val="0091031C"/>
     <w:rsid w:val="009110CA"/>
     <w:rsid w:val="00911B97"/>
     <w:rsid w:val="009125EE"/>
     <w:rsid w:val="0091308C"/>
     <w:rsid w:val="00914D42"/>
     <w:rsid w:val="00915506"/>
     <w:rsid w:val="009157E8"/>
     <w:rsid w:val="00915D7F"/>
     <w:rsid w:val="0091626B"/>
     <w:rsid w:val="009203B2"/>
     <w:rsid w:val="0092098B"/>
     <w:rsid w:val="00920BA7"/>
     <w:rsid w:val="00920DF7"/>
     <w:rsid w:val="00921940"/>
     <w:rsid w:val="00921E3E"/>
     <w:rsid w:val="00922735"/>
     <w:rsid w:val="00922E52"/>
     <w:rsid w:val="00924308"/>
     <w:rsid w:val="00925A2B"/>
@@ -9811,51 +10028,50 @@
     <w:rsid w:val="00992819"/>
     <w:rsid w:val="00992A2C"/>
     <w:rsid w:val="00993233"/>
     <w:rsid w:val="00993306"/>
     <w:rsid w:val="00993A96"/>
     <w:rsid w:val="00995FDA"/>
     <w:rsid w:val="009971B7"/>
     <w:rsid w:val="00997530"/>
     <w:rsid w:val="00997946"/>
     <w:rsid w:val="009A0B93"/>
     <w:rsid w:val="009A163B"/>
     <w:rsid w:val="009A1F63"/>
     <w:rsid w:val="009A1FEA"/>
     <w:rsid w:val="009A248E"/>
     <w:rsid w:val="009A24C7"/>
     <w:rsid w:val="009A5ECA"/>
     <w:rsid w:val="009A7D0B"/>
     <w:rsid w:val="009B027D"/>
     <w:rsid w:val="009B0990"/>
     <w:rsid w:val="009B1D5B"/>
     <w:rsid w:val="009B398D"/>
     <w:rsid w:val="009B3B9B"/>
     <w:rsid w:val="009B5AE2"/>
     <w:rsid w:val="009BDDD5"/>
     <w:rsid w:val="009C1182"/>
-    <w:rsid w:val="009C152E"/>
     <w:rsid w:val="009C5447"/>
     <w:rsid w:val="009C6771"/>
     <w:rsid w:val="009C7981"/>
     <w:rsid w:val="009C7B29"/>
     <w:rsid w:val="009D1EF9"/>
     <w:rsid w:val="009D29F2"/>
     <w:rsid w:val="009D30B4"/>
     <w:rsid w:val="009D39C2"/>
     <w:rsid w:val="009D3E4A"/>
     <w:rsid w:val="009D4229"/>
     <w:rsid w:val="009D441E"/>
     <w:rsid w:val="009D68B5"/>
     <w:rsid w:val="009D6DDC"/>
     <w:rsid w:val="009D74FE"/>
     <w:rsid w:val="009D76FD"/>
     <w:rsid w:val="009E053A"/>
     <w:rsid w:val="009E0CCF"/>
     <w:rsid w:val="009E0D67"/>
     <w:rsid w:val="009E10A9"/>
     <w:rsid w:val="009E2454"/>
     <w:rsid w:val="009E2491"/>
     <w:rsid w:val="009E3AB6"/>
     <w:rsid w:val="009E57BC"/>
     <w:rsid w:val="009E5DBD"/>
     <w:rsid w:val="009E68A9"/>
@@ -9895,51 +10111,50 @@
     <w:rsid w:val="00A20435"/>
     <w:rsid w:val="00A21248"/>
     <w:rsid w:val="00A21E1A"/>
     <w:rsid w:val="00A22046"/>
     <w:rsid w:val="00A22163"/>
     <w:rsid w:val="00A23700"/>
     <w:rsid w:val="00A24577"/>
     <w:rsid w:val="00A249C4"/>
     <w:rsid w:val="00A24FD1"/>
     <w:rsid w:val="00A25EA9"/>
     <w:rsid w:val="00A26E11"/>
     <w:rsid w:val="00A273AC"/>
     <w:rsid w:val="00A27FF5"/>
     <w:rsid w:val="00A3025B"/>
     <w:rsid w:val="00A30791"/>
     <w:rsid w:val="00A30F0B"/>
     <w:rsid w:val="00A315AF"/>
     <w:rsid w:val="00A31699"/>
     <w:rsid w:val="00A319F1"/>
     <w:rsid w:val="00A32340"/>
     <w:rsid w:val="00A325A9"/>
     <w:rsid w:val="00A325CC"/>
     <w:rsid w:val="00A35DB3"/>
     <w:rsid w:val="00A400CA"/>
     <w:rsid w:val="00A41829"/>
-    <w:rsid w:val="00A433EE"/>
     <w:rsid w:val="00A43DF7"/>
     <w:rsid w:val="00A46A9A"/>
     <w:rsid w:val="00A46F09"/>
     <w:rsid w:val="00A52987"/>
     <w:rsid w:val="00A52BB2"/>
     <w:rsid w:val="00A534EE"/>
     <w:rsid w:val="00A53BB1"/>
     <w:rsid w:val="00A54823"/>
     <w:rsid w:val="00A5506D"/>
     <w:rsid w:val="00A5592F"/>
     <w:rsid w:val="00A56E3D"/>
     <w:rsid w:val="00A571B2"/>
     <w:rsid w:val="00A5748A"/>
     <w:rsid w:val="00A57C5D"/>
     <w:rsid w:val="00A602B6"/>
     <w:rsid w:val="00A60DBB"/>
     <w:rsid w:val="00A6118B"/>
     <w:rsid w:val="00A62746"/>
     <w:rsid w:val="00A63018"/>
     <w:rsid w:val="00A65616"/>
     <w:rsid w:val="00A67A9E"/>
     <w:rsid w:val="00A71917"/>
     <w:rsid w:val="00A73390"/>
     <w:rsid w:val="00A7370D"/>
     <w:rsid w:val="00A746E4"/>
@@ -10013,95 +10228,97 @@
     <w:rsid w:val="00AD436D"/>
     <w:rsid w:val="00AD5D95"/>
     <w:rsid w:val="00AE1148"/>
     <w:rsid w:val="00AE184F"/>
     <w:rsid w:val="00AE3483"/>
     <w:rsid w:val="00AE38D4"/>
     <w:rsid w:val="00AE41CA"/>
     <w:rsid w:val="00AE45F3"/>
     <w:rsid w:val="00AE4ABA"/>
     <w:rsid w:val="00AE5192"/>
     <w:rsid w:val="00AE5A18"/>
     <w:rsid w:val="00AE5AE8"/>
     <w:rsid w:val="00AE5CE0"/>
     <w:rsid w:val="00AE7416"/>
     <w:rsid w:val="00AE7EDF"/>
     <w:rsid w:val="00AF1E0B"/>
     <w:rsid w:val="00AF4673"/>
     <w:rsid w:val="00AF4776"/>
     <w:rsid w:val="00AF4C07"/>
     <w:rsid w:val="00AF5546"/>
     <w:rsid w:val="00AF5629"/>
     <w:rsid w:val="00AF59FE"/>
     <w:rsid w:val="00AF6047"/>
     <w:rsid w:val="00AF75FE"/>
     <w:rsid w:val="00B004F2"/>
+    <w:rsid w:val="00B02467"/>
     <w:rsid w:val="00B02E0A"/>
     <w:rsid w:val="00B030CF"/>
     <w:rsid w:val="00B031FD"/>
     <w:rsid w:val="00B056D7"/>
     <w:rsid w:val="00B05BD3"/>
     <w:rsid w:val="00B05F25"/>
     <w:rsid w:val="00B0602C"/>
     <w:rsid w:val="00B0653D"/>
     <w:rsid w:val="00B07651"/>
     <w:rsid w:val="00B107E7"/>
     <w:rsid w:val="00B11474"/>
     <w:rsid w:val="00B11F3B"/>
     <w:rsid w:val="00B13853"/>
     <w:rsid w:val="00B14687"/>
     <w:rsid w:val="00B15DA3"/>
     <w:rsid w:val="00B15F78"/>
     <w:rsid w:val="00B16B9F"/>
     <w:rsid w:val="00B21119"/>
     <w:rsid w:val="00B213CF"/>
     <w:rsid w:val="00B21AC2"/>
     <w:rsid w:val="00B21F84"/>
     <w:rsid w:val="00B2268B"/>
     <w:rsid w:val="00B22C85"/>
     <w:rsid w:val="00B240EF"/>
     <w:rsid w:val="00B245CE"/>
     <w:rsid w:val="00B24E49"/>
     <w:rsid w:val="00B271C1"/>
     <w:rsid w:val="00B273D5"/>
     <w:rsid w:val="00B27AD4"/>
     <w:rsid w:val="00B27DE8"/>
     <w:rsid w:val="00B31728"/>
     <w:rsid w:val="00B3214C"/>
     <w:rsid w:val="00B32948"/>
     <w:rsid w:val="00B32A2A"/>
     <w:rsid w:val="00B33C05"/>
     <w:rsid w:val="00B33E57"/>
     <w:rsid w:val="00B34339"/>
     <w:rsid w:val="00B352F1"/>
     <w:rsid w:val="00B36B91"/>
     <w:rsid w:val="00B37CB7"/>
     <w:rsid w:val="00B41E09"/>
     <w:rsid w:val="00B425E8"/>
     <w:rsid w:val="00B42B90"/>
     <w:rsid w:val="00B42F6D"/>
     <w:rsid w:val="00B43A7B"/>
+    <w:rsid w:val="00B4405E"/>
     <w:rsid w:val="00B44301"/>
     <w:rsid w:val="00B4512E"/>
     <w:rsid w:val="00B51AD1"/>
     <w:rsid w:val="00B535D4"/>
     <w:rsid w:val="00B5408E"/>
     <w:rsid w:val="00B54918"/>
     <w:rsid w:val="00B54C8F"/>
     <w:rsid w:val="00B56771"/>
     <w:rsid w:val="00B579FF"/>
     <w:rsid w:val="00B6195E"/>
     <w:rsid w:val="00B619B3"/>
     <w:rsid w:val="00B6240F"/>
     <w:rsid w:val="00B62DED"/>
     <w:rsid w:val="00B62E2C"/>
     <w:rsid w:val="00B63788"/>
     <w:rsid w:val="00B64893"/>
     <w:rsid w:val="00B64AC9"/>
     <w:rsid w:val="00B650BA"/>
     <w:rsid w:val="00B70E65"/>
     <w:rsid w:val="00B71434"/>
     <w:rsid w:val="00B71760"/>
     <w:rsid w:val="00B74227"/>
     <w:rsid w:val="00B75589"/>
     <w:rsid w:val="00B75A58"/>
     <w:rsid w:val="00B76EB1"/>
@@ -10183,50 +10400,51 @@
     <w:rsid w:val="00BF7617"/>
     <w:rsid w:val="00C0032A"/>
     <w:rsid w:val="00C0067C"/>
     <w:rsid w:val="00C00913"/>
     <w:rsid w:val="00C009E4"/>
     <w:rsid w:val="00C0164D"/>
     <w:rsid w:val="00C01C46"/>
     <w:rsid w:val="00C022E0"/>
     <w:rsid w:val="00C02549"/>
     <w:rsid w:val="00C0314F"/>
     <w:rsid w:val="00C033A3"/>
     <w:rsid w:val="00C0379A"/>
     <w:rsid w:val="00C058E4"/>
     <w:rsid w:val="00C06342"/>
     <w:rsid w:val="00C07A18"/>
     <w:rsid w:val="00C11717"/>
     <w:rsid w:val="00C1198C"/>
     <w:rsid w:val="00C125E5"/>
     <w:rsid w:val="00C13213"/>
     <w:rsid w:val="00C14C60"/>
     <w:rsid w:val="00C151E7"/>
     <w:rsid w:val="00C15200"/>
     <w:rsid w:val="00C15E00"/>
     <w:rsid w:val="00C163E8"/>
     <w:rsid w:val="00C168DA"/>
+    <w:rsid w:val="00C16908"/>
     <w:rsid w:val="00C17577"/>
     <w:rsid w:val="00C20F76"/>
     <w:rsid w:val="00C23CC2"/>
     <w:rsid w:val="00C24A4A"/>
     <w:rsid w:val="00C24E8C"/>
     <w:rsid w:val="00C309A3"/>
     <w:rsid w:val="00C31637"/>
     <w:rsid w:val="00C320D7"/>
     <w:rsid w:val="00C3325D"/>
     <w:rsid w:val="00C334BE"/>
     <w:rsid w:val="00C3367C"/>
     <w:rsid w:val="00C33760"/>
     <w:rsid w:val="00C3376B"/>
     <w:rsid w:val="00C33BC3"/>
     <w:rsid w:val="00C3439C"/>
     <w:rsid w:val="00C3483C"/>
     <w:rsid w:val="00C35BAF"/>
     <w:rsid w:val="00C363DA"/>
     <w:rsid w:val="00C36B97"/>
     <w:rsid w:val="00C4000F"/>
     <w:rsid w:val="00C40468"/>
     <w:rsid w:val="00C435D4"/>
     <w:rsid w:val="00C43B29"/>
     <w:rsid w:val="00C444FC"/>
     <w:rsid w:val="00C45A10"/>
@@ -10449,73 +10667,73 @@
     <w:rsid w:val="00D94CC6"/>
     <w:rsid w:val="00D95390"/>
     <w:rsid w:val="00D96114"/>
     <w:rsid w:val="00D96789"/>
     <w:rsid w:val="00DA0B11"/>
     <w:rsid w:val="00DA1060"/>
     <w:rsid w:val="00DA25CE"/>
     <w:rsid w:val="00DA34B7"/>
     <w:rsid w:val="00DA3649"/>
     <w:rsid w:val="00DA3CF8"/>
     <w:rsid w:val="00DA4295"/>
     <w:rsid w:val="00DA5CCB"/>
     <w:rsid w:val="00DA629A"/>
     <w:rsid w:val="00DA6DE9"/>
     <w:rsid w:val="00DB0437"/>
     <w:rsid w:val="00DB1189"/>
     <w:rsid w:val="00DB3297"/>
     <w:rsid w:val="00DB3600"/>
     <w:rsid w:val="00DB39AF"/>
     <w:rsid w:val="00DB4785"/>
     <w:rsid w:val="00DB5D4A"/>
     <w:rsid w:val="00DB5F4D"/>
     <w:rsid w:val="00DB61BE"/>
     <w:rsid w:val="00DB67C2"/>
     <w:rsid w:val="00DC0313"/>
-    <w:rsid w:val="00DC0718"/>
     <w:rsid w:val="00DC0FDE"/>
     <w:rsid w:val="00DC1091"/>
     <w:rsid w:val="00DC2FEF"/>
     <w:rsid w:val="00DC3830"/>
     <w:rsid w:val="00DC3E34"/>
     <w:rsid w:val="00DC43B3"/>
     <w:rsid w:val="00DC4800"/>
     <w:rsid w:val="00DC5FF2"/>
     <w:rsid w:val="00DC65DF"/>
     <w:rsid w:val="00DC6C63"/>
     <w:rsid w:val="00DC6EE9"/>
     <w:rsid w:val="00DC7213"/>
     <w:rsid w:val="00DC7BCD"/>
     <w:rsid w:val="00DC7D30"/>
     <w:rsid w:val="00DD083B"/>
     <w:rsid w:val="00DD1BF8"/>
     <w:rsid w:val="00DD202A"/>
     <w:rsid w:val="00DD2B01"/>
     <w:rsid w:val="00DD2B4D"/>
     <w:rsid w:val="00DD477F"/>
     <w:rsid w:val="00DD4CD2"/>
     <w:rsid w:val="00DD4CE3"/>
+    <w:rsid w:val="00DD732D"/>
     <w:rsid w:val="00DE027C"/>
     <w:rsid w:val="00DE0AA7"/>
     <w:rsid w:val="00DE0D6C"/>
     <w:rsid w:val="00DE1914"/>
     <w:rsid w:val="00DE23E5"/>
     <w:rsid w:val="00DE2682"/>
     <w:rsid w:val="00DE28C1"/>
     <w:rsid w:val="00DE2B1E"/>
     <w:rsid w:val="00DE2FC7"/>
     <w:rsid w:val="00DE307E"/>
     <w:rsid w:val="00DE307F"/>
     <w:rsid w:val="00DE4657"/>
     <w:rsid w:val="00DE4BFB"/>
     <w:rsid w:val="00DE4C50"/>
     <w:rsid w:val="00DE55BA"/>
     <w:rsid w:val="00DE647C"/>
     <w:rsid w:val="00DE7439"/>
     <w:rsid w:val="00DE77C2"/>
     <w:rsid w:val="00DE7F4A"/>
     <w:rsid w:val="00DF14D9"/>
     <w:rsid w:val="00DF2F38"/>
     <w:rsid w:val="00DF2F97"/>
     <w:rsid w:val="00DF3246"/>
     <w:rsid w:val="00DF388A"/>
     <w:rsid w:val="00DF40EA"/>
@@ -10687,50 +10905,51 @@
     <w:rsid w:val="00EE68C8"/>
     <w:rsid w:val="00EE6DAF"/>
     <w:rsid w:val="00EE6F6F"/>
     <w:rsid w:val="00EE74D6"/>
     <w:rsid w:val="00EF02A7"/>
     <w:rsid w:val="00EF0A62"/>
     <w:rsid w:val="00EF0FDE"/>
     <w:rsid w:val="00EF1CF9"/>
     <w:rsid w:val="00EF1FC7"/>
     <w:rsid w:val="00EF2186"/>
     <w:rsid w:val="00EF30C1"/>
     <w:rsid w:val="00EF38D3"/>
     <w:rsid w:val="00EF3FC3"/>
     <w:rsid w:val="00EF60D5"/>
     <w:rsid w:val="00EF6E15"/>
     <w:rsid w:val="00EF711D"/>
     <w:rsid w:val="00F0025D"/>
     <w:rsid w:val="00F0071C"/>
     <w:rsid w:val="00F02D7E"/>
     <w:rsid w:val="00F03915"/>
     <w:rsid w:val="00F03A81"/>
     <w:rsid w:val="00F04B6E"/>
     <w:rsid w:val="00F04ECF"/>
     <w:rsid w:val="00F1198A"/>
     <w:rsid w:val="00F12A6D"/>
+    <w:rsid w:val="00F12AC3"/>
     <w:rsid w:val="00F1333D"/>
     <w:rsid w:val="00F1492C"/>
     <w:rsid w:val="00F14E0A"/>
     <w:rsid w:val="00F15B33"/>
     <w:rsid w:val="00F15CDC"/>
     <w:rsid w:val="00F16970"/>
     <w:rsid w:val="00F16CAF"/>
     <w:rsid w:val="00F17536"/>
     <w:rsid w:val="00F17B5B"/>
     <w:rsid w:val="00F17F7F"/>
     <w:rsid w:val="00F210DA"/>
     <w:rsid w:val="00F237CC"/>
     <w:rsid w:val="00F24B9E"/>
     <w:rsid w:val="00F25C8A"/>
     <w:rsid w:val="00F264D4"/>
     <w:rsid w:val="00F27354"/>
     <w:rsid w:val="00F27A27"/>
     <w:rsid w:val="00F30F12"/>
     <w:rsid w:val="00F3205D"/>
     <w:rsid w:val="00F337BC"/>
     <w:rsid w:val="00F3388F"/>
     <w:rsid w:val="00F342BD"/>
     <w:rsid w:val="00F346C9"/>
     <w:rsid w:val="00F3480C"/>
     <w:rsid w:val="00F34A22"/>
@@ -10759,50 +10978,51 @@
     <w:rsid w:val="00F63B1C"/>
     <w:rsid w:val="00F65CF8"/>
     <w:rsid w:val="00F662DF"/>
     <w:rsid w:val="00F715C9"/>
     <w:rsid w:val="00F71C32"/>
     <w:rsid w:val="00F72B75"/>
     <w:rsid w:val="00F7363D"/>
     <w:rsid w:val="00F736E6"/>
     <w:rsid w:val="00F74AE0"/>
     <w:rsid w:val="00F75C90"/>
     <w:rsid w:val="00F75FB1"/>
     <w:rsid w:val="00F760E7"/>
     <w:rsid w:val="00F77705"/>
     <w:rsid w:val="00F8034B"/>
     <w:rsid w:val="00F80C16"/>
     <w:rsid w:val="00F80D56"/>
     <w:rsid w:val="00F8160D"/>
     <w:rsid w:val="00F83D1C"/>
     <w:rsid w:val="00F84FBD"/>
     <w:rsid w:val="00F85A20"/>
     <w:rsid w:val="00F87B29"/>
     <w:rsid w:val="00F87CC1"/>
     <w:rsid w:val="00F931F5"/>
     <w:rsid w:val="00F934BC"/>
     <w:rsid w:val="00F93743"/>
+    <w:rsid w:val="00F943BF"/>
     <w:rsid w:val="00F955B9"/>
     <w:rsid w:val="00F977D0"/>
     <w:rsid w:val="00FA0091"/>
     <w:rsid w:val="00FA00C9"/>
     <w:rsid w:val="00FA1527"/>
     <w:rsid w:val="00FA257A"/>
     <w:rsid w:val="00FA3811"/>
     <w:rsid w:val="00FA4478"/>
     <w:rsid w:val="00FA4668"/>
     <w:rsid w:val="00FA4F20"/>
     <w:rsid w:val="00FA5AC1"/>
     <w:rsid w:val="00FA76FD"/>
     <w:rsid w:val="00FA7FCB"/>
     <w:rsid w:val="00FB095E"/>
     <w:rsid w:val="00FB2ABF"/>
     <w:rsid w:val="00FB459E"/>
     <w:rsid w:val="00FB549A"/>
     <w:rsid w:val="00FB5B4D"/>
     <w:rsid w:val="00FB5DFA"/>
     <w:rsid w:val="00FB60A0"/>
     <w:rsid w:val="00FB6414"/>
     <w:rsid w:val="00FB677D"/>
     <w:rsid w:val="00FB7C4B"/>
     <w:rsid w:val="00FB7E42"/>
     <w:rsid w:val="00FC0697"/>
@@ -12283,55 +12503,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1872961122">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kystandards.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tntp.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tn.gov/education.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tntp.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tn.gov/education.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kystandards.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -12606,78 +12822,122 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a5e9d2d4560c56b76a85f7f001e30a1a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
+      <UserInfo>
+        <DisplayName>Ray, Micki - Office of Teaching and Learning</DisplayName>
+        <AccountId>14</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
+    <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
+    <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2025-08-13T04:00:00+00:00</Application_x0020_Date>
+    <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2024-02-15T05:00:00+00:00</Publication_x0020_Date>
+    <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
+    <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-1959</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
+      <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1959</Url>
+      <Description>KYED-536-1959</Description>
+    </_dlc_DocIdUrl>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -12801,50 +13061,59 @@
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="25" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="26" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -12901,179 +13170,152 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...40 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D49D571F-F3B6-42B7-88E0-054E0AF25FDF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE59E386-F085-44C3-8664-6712FF5E7755}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F500752C-5DCC-4C43-93D5-0DD00D91E2FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="45b133ba-263f-4084-b3dd-2704962ca435"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE59E386-F085-44C3-8664-6712FF5E7755}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26323608-1727-46A9-A1D6-459946F8863A}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F4D25FF-E1EE-453B-B306-B426F1DA8BB2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6A0A7E1-75CD-4EAA-B606-A40632F60921}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1241</Words>
-  <Characters>7077</Characters>
+  <Words>1336</Words>
+  <Characters>7621</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Kentucky Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8302</CharactersWithSpaces>
+  <CharactersWithSpaces>8940</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>262228</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://kystandards.org/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>458780</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -13096,53 +13338,53 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.tn.gov/education.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Instructional Practice Guide for Science</dc:title>
   <dc:subject/>
-  <dc:creator>Higgins, Misty - Division of Academic Program Standards</dc:creator>
+  <dc:creator>Kenctucky Department of Education - Office of Teaching and Learning</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SetDate">
     <vt:lpwstr>2024-09-26T17:23:25Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Name">
     <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>