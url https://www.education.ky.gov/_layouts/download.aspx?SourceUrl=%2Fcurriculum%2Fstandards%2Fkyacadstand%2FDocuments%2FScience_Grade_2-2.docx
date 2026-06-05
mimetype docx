--- v0 (2025-10-24)
+++ v1 (2026-06-05)
@@ -8461,78 +8461,79 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a5e9d2d4560c56b76a85f7f001e30a1a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -8656,50 +8657,59 @@
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="25" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="26" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -8787,50 +8797,51 @@
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2024-12-20T14:43:17+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-2145</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-2145</Url>
       <Description>KYED-536-2145</Description>
     </_dlc_DocIdUrl>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
@@ -8838,51 +8849,51 @@
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{093FBE39-7F21-47A7-BC23-B12027C03BB2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04C65132-2ED3-4E5A-8D62-F28F2C631775}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EE3FEAD-C43A-4916-A430-89D83E0A4E20}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA30D37D-4445-4E81-B5A6-D32BAAE8DF47}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f6d6e907-5716-4b03-b16a-6e3c7a4aabf9"/>
     <ds:schemaRef ds:uri="d3961e6e-cc4f-4016-a7ed-a66b4a1cfc25"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8002C6EE-F3BA-4EC3-92DC-5575143A6C87}"/>
 </file>
 