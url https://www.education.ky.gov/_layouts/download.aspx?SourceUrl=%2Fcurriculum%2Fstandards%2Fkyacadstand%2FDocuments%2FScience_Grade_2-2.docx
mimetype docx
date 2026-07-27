--- v1 (2026-06-05)
+++ v2 (2026-07-27)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="12E349BC" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRPr="00D203DF" w:rsidRDefault="0075241B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_9fyc59prt1n9" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00D203DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -653,68 +653,68 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="662EBA1C" w14:textId="6E85B500" w:rsidR="003D35F6" w:rsidRPr="00CA5DBB" w:rsidRDefault="003D35F6" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A67B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Open Educational Resource:</w:t>
       </w:r>
       <w:r w:rsidR="00CA5DBB" w:rsidRPr="00CA5DBB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId11">
         <w:r w:rsidR="00AA71ED">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>PHD Science Level 2 Plants</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003D35F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="003D35F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Phenomenal Science 2nd Grade-Bloom Where You’re Planted</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="27147ACA" w14:textId="77777777" w:rsidR="005F7C51" w:rsidRDefault="005F7C51" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E349D6" w14:textId="7434C272" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -943,51 +943,50 @@
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Cross Cutting Concepts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A67B2" w14:paraId="67C81AF6" w14:textId="77777777" w:rsidTr="00D203DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="55AFEA8C" w14:textId="77777777" w:rsidR="004A67B2" w:rsidRDefault="004A67B2" w:rsidP="00D203DF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1085,51 +1084,50 @@
               </w:rPr>
               <w:t>Investigations</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FCEC362" w14:textId="77777777" w:rsidR="004A67B2" w:rsidRDefault="004A67B2" w:rsidP="00D203DF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="307392A6" w14:textId="77777777" w:rsidR="004A67B2" w:rsidRDefault="004A67B2" w:rsidP="00D203DF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1198,51 +1196,50 @@
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EF0C053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ETS1.C: Optimizing the Design Solution  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="45913350" w14:textId="77777777" w:rsidR="004A67B2" w:rsidRDefault="004A67B2" w:rsidP="00D203DF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1578,51 +1575,73 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vibrant student experiences in Science differ from those in Reading and Writing.  However, intentionally aligning the topics enhances learning in both.  The </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>following green-rated</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> High-Quality Instructional Resource (HQIR) is used in Reading and Writing during the same time period as this Science learning experience:</w:t>
+        <w:t xml:space="preserve"> High-Quality Instructional Resource (HQIR) is used in Reading and Writing during the same </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as this Science learning experience:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BAD5EE1" w14:textId="118B7C26" w:rsidR="00F023F3" w:rsidRDefault="00F023F3" w:rsidP="00D203DF">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="34E80068">
@@ -2174,111 +2193,138 @@
       </w:pPr>
       <w:r w:rsidRPr="00C20896">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Firsthand investigations about pollination should occur prior to reading about pollination to provide the students with a compelling context for the reading. Beginning the ELA unit consecutively with the Science learning experience will allow for development of the context on pollination.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23F7DC1E" w14:textId="77777777" w:rsidR="00D71F94" w:rsidRDefault="00D71F94" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12E34A01" w14:textId="1D8DDD68" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
+    <w:p w14:paraId="12E34A01" w14:textId="3B1AA976" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In science instruction, anchoring student learning in phenomena can help educators align their teaching to the vision for science education in the</w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> KAS for Science</w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Phenomena are observable events that occur in the universe we can use our science knowledge to explain or predict. The goal of building knowledge in science is to develop general ideas, based on evidence, </w:t>
       </w:r>
       <w:r w:rsidR="00701E0D" w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>which</w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> can explain and predict phenomena. (Definition from Achieve, Next Generation Science Storylines &amp; STEM Teaching Tools). For guidance in a process for selecting phenomena that can anchor a unit of instruction that supports three-dimensional student learning, visit the KDE’s </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="7BC844B2">
+        <w:t xml:space="preserve"> can explain and predict phenomena. (Definition from Achieve, Next Generation Science Storylines &amp; STEM Teaching Tools). For guidance in a process for selecting phenomena that can anchor a unit of instruction that supports three-dimensional student learning, visit the</w:t>
+      </w:r>
+      <w:r w:rsidR="00227138">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Anchoring Phenomenon </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7BC844B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>professional learning module</w:t>
+      </w:r>
+      <w:r w:rsidR="00227138">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00227138" w:rsidRPr="00ED6FC8">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:color w:val="1155CC"/>
-            <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>Phenomena for Instruction</w:t>
+          <w:t>Science Professional Learning Modules</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="7BC844B2">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> professional learning module. </w:t>
+      <w:r w:rsidR="00227138">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> webpage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7BC844B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E34A02" w14:textId="256F41C6" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Each of the science learning experiences will help prepare students to develop a simple model that mimics the function of an animal in pollinating plants and </w:t>
       </w:r>
       <w:r w:rsidR="00C86305" w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
@@ -2308,51 +2354,51 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>To set the stage for the learning, present students with a phenomenon regarding one group of blueberry plants yielding more fruit than the other group. The students will analyze the results of an investigation scientists conducted at a blueberry farm in Florida</w:t>
       </w:r>
       <w:r w:rsidR="005A60CD" w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">During this initial exploration of the phenomenon, the students will use the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="7BC844B2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Notice and Wonder strategy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> to elicit student thinking and encourage students to ask relevant questions about what they see in the three pieces of data shared with the class. Below is a sample Notice and Wonder chart you may use with students.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E34A06" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E" w:rsidP="00D203DF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6840"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -2362,51 +2408,50 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a2"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4530"/>
         <w:gridCol w:w="6270"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EC2E9E" w14:paraId="12E34A0B" w14:textId="77777777" w:rsidTr="00D203DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="12E34A07" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">What do you </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2436,51 +2481,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">(What do you </w:t>
             </w:r>
             <w:r w:rsidR="003204C6" w:rsidRPr="7BC844B2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>see,</w:t>
             </w:r>
             <w:r w:rsidRPr="7BC844B2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> What do you hear?)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="12E34A09" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> What do you </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2499,210 +2543,208 @@
           <w:p w14:paraId="12E34A0A" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>(What questions do you have about what you saw in the video?)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC2E9E" w14:paraId="12E34A0E" w14:textId="77777777" w:rsidTr="00D203DF">
         <w:trPr>
           <w:trHeight w:val="1245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="12E34A0C" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E" w:rsidP="00D203DF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="12E34A0D" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E" w:rsidP="00D203DF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="12E34A0F" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E" w:rsidP="00D203DF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6840"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E34A11" w14:textId="5FE41D5E" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6840"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Display the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="7BC844B2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>blueberry comparison image</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tell students that both drawings in the diagram represent blueberry </w:t>
       </w:r>
       <w:r w:rsidR="00791685" w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>plants and</w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> invite students to observe the diagram independently. After a few moments, ask students what they notice and wonder and have them record them in the notice and wonder chart. Ask, </w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">“Why might these blueberry plants have different numbers of blueberries?” </w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Acknowledge that the blueberry plants might have different numbers of blueberries for several reasons. Reveal that the drawings represent the results of an investigation scientists conducted at a blueberry farm in Florida. Tell students that they will learn more about this investigation and its results before they try to explain the </w:t>
+        <w:t xml:space="preserve">Acknowledge that the blueberry plants might have different numbers of blueberries for several reasons. Reveal that the drawings represent the results of an investigation scientists conducted at a blueberry farm in </w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>difference they noticed between the plants in the diagram.</w:t>
+        <w:t>Florida. Tell students that they will learn more about this investigation and its results before they try to explain the difference they noticed between the plants in the diagram.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E34A12" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E" w:rsidP="00D203DF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6840"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E34A13" w14:textId="5EAE8DDA" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6840"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Next, display </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="7BC844B2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>data from a blueberry plant investigation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, which compared how much fruit blueberry plants produced on the two different groups of plants. Tell students that the graph shows the total number of blueberries that grew on two groups of plants throughout the investigation. Invite students to observe the graph for a moment and record their </w:t>
       </w:r>
       <w:r w:rsidR="006A3DCA" w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>noticing</w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
@@ -2752,62 +2794,62 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E34A15" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6840"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Display the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="7BC844B2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>blueberry</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="7BC844B2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> plant investigation photo</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tell students that the photograph shows the blueberry plants from the investigation. Give students a few moments to observe the photograph, and then ask what they notice and wonder about that could explain the height difference between the bars on the graph and record them in their chart. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E34A16" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E" w:rsidP="00D203DF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6840"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -2947,74 +2989,74 @@
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>How do you think animal interaction helps blueberry plants produce more blueberries? What questions do you have about how animals interact with plants?”</w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Invite students to share their initial ideas about the question. As they share their questions, record them on sticky notes, and add them to the driving question board. Tell students that they will look more closely at blueberry plants and interactions between animals and plants in the next lesson. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E34A1A" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E" w:rsidP="00D203DF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6840"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12E34A1B" w14:textId="579C9690" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
+    <w:p w14:paraId="12E34A1B" w14:textId="1631ECEF" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This learning experience calls for student led discussion facilitated by the teacher. For guidance in Establishing the Learning Environment and the KAS for Science to enable effective communication and discourse, visit the KDE’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
-        <w:r w:rsidRPr="7BC844B2">
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidR="00090DD7">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>Evidence Based Instructional Practice 1: Establishing the Learning Environment in Science</w:t>
+          <w:t>Evidence Based Instructional Practice 1: Establishing the Learning Environment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E34A1C" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="10699" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
@@ -3135,140 +3177,132 @@
             <w:r w:rsidRPr="00420867">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>: Observe and demonstrate animal interaction with flowers to determine that pollen sticks to animals.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="12E34A42" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide the students with an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId20">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>image of a bee on blueberry flowers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. The students will again continue with the notice and wonder strategy as they make observations of the bee on the blueberry flower. Share with students that they will learn about flowers and explore new questions they have about flowers to help them answer the Phenomenon Question, “How can the actions of animals affect the number of blueberries on blueberry plants?” Play the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId21">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>video</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> of a bumble bee flying to multiple flowers. Tell students to pay close attention to what the bee is doing. Facilitate class discussion using the following questions: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>What is the bee doing in the video? Why do you think the bee is landing on the flowers?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E34A43" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Display an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId22">
         <w:r w:rsidRPr="7BC844B2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>illustration of pollinators</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and explain that honey bees are not the only animals that interact with flowers. Give students a few moments to observe the illustration. Facilitate the class discussion by asking the following questions: </w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">What animals do you see? How are they interacting with the flowers? Think about how the bee interacted with the </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>flowers in the video and in the reading passage. How do you think that interaction compares with the interactions in this picture?</w:t>
+        <w:t>What animals do you see? How are they interacting with the flowers? Think about how the bee interacted with the flowers in the video and in the reading passage. How do you think that interaction compares with the interactions in this picture?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E34A44" w14:textId="16B34D85" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Demonstrate Animal and Flower Interaction: Display a bouquet of fresh flowers. Explain that although these flowers do not come from a blueberry plant, they have the same parts as blueberry flowers. Divide the class into pairs. Hold up a chenille </w:t>
       </w:r>
       <w:r w:rsidR="00791685" w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>stem and</w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
@@ -3287,120 +3321,120 @@
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> tell students to use this end to interact with the flower so that they do not damage the flower. Distribute one chenille stem and one flower to each student pair. Instruct students to take turns holding the flower and using the chenille stem. While one student uses the chenille stem, the other should hold the flower and observe. Circulate to ensure that students are reaching the chenille stem down into the flower where the nectar is located. After each student has had a turn with both the flower and the chenille stem, bring the class back together to discuss students’ observations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E34A45" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribute a magnifier to each student. Invite students to take turns using their magnifiers to examine the pollen on the chenille stem. Then ask students to share what they observed about the shape of the pollen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E34A46" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
+    <w:p w14:paraId="12E34A46" w14:textId="0D791C17" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Display a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>photograph of different kinds of pollen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and complete a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Think, Pair, Share</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> about what they notice in the photograph.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E34A47" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E34A48" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Have the students summarize this interaction between animals and flowers. Add their ideas to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24">
+      <w:hyperlink r:id="rId25">
         <w:r w:rsidRPr="7BC844B2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>anchor chart</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, “Student ideas”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E34A49" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
@@ -3538,51 +3572,51 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="12E34A4F" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E34A50" w14:textId="25B2ADB8" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Begin this experience with a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
+      <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="7BC844B2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">slow motion video of a </w:t>
         </w:r>
         <w:r w:rsidR="00E32DEA" w:rsidRPr="7BC844B2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>honeybee</w:t>
         </w:r>
         <w:r w:rsidRPr="7BC844B2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
@@ -3629,51 +3663,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="12E34A51" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E34A52" w14:textId="10CCBD62" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Research around science instruction encourages us to wait until we develop a conceptual understanding prior to introducing vocabulary. For more information regarding teaching vocabulary in science, read </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26">
+      <w:hyperlink r:id="rId27">
         <w:r w:rsidRPr="7BC844B2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Stem Teaching Tool: Why you should stop pre-teaching science vocabulary and focus on students developing conceptual meaning first</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Now that the students have some concrete understanding of pollen, introduce the vocabulary term pollination (the transfer or movement of pollen from one plant to another). Also explain that a bee is a pollinator (an animal that moves pollen from one plant to another). As pollinators visit flower after flower, some pollen sticks to their bodies and some pollen falls off, so bees and other animals end up transferring pollen between different plants. Ask, </w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>“What are some examples of pollination you have observed?”</w:t>
       </w:r>
@@ -3718,51 +3752,51 @@
     </w:p>
     <w:p w14:paraId="12E34A53" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E34A54" w14:textId="05F99F47" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Display the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27">
+      <w:hyperlink r:id="rId28">
         <w:r w:rsidRPr="7BC844B2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Fireweed Pollination images</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Give students a few moments to observe the three photographs, and then ask students what they notice and wonder. Tell students that all three photographs show fireweed, which is a kind of plant. Then show students the photograph on the back of the poster. Ask, </w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">“What do you think is happening in this picture?” </w:t>
       </w:r>
@@ -3780,51 +3814,59 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">“What might happen because of the hummingbird’s visit to the fireweed </w:t>
       </w:r>
       <w:r w:rsidR="007E0BAD" w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>flower?</w:t>
       </w:r>
       <w:r w:rsidR="005A60CD" w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Agree that the interaction between the hummingbird and the fireweed flower could lead to pollination. Tell students that the plants in the second and third photographs show how fireweed changes after pollinators such as hummingbirds visit their flowers. Ask, </w:t>
+        <w:t xml:space="preserve"> Agree that the interaction between the hummingbird and the fireweed flower could lead to pollination. Tell students that the plants in the second and third photographs show how fireweed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7BC844B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">changes after pollinators such as hummingbirds visit their flowers. Ask, </w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">“What do you think is happening to the fireweed plant in the third </w:t>
       </w:r>
       <w:r w:rsidR="007E0BAD" w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>picture?</w:t>
       </w:r>
       <w:r w:rsidR="005A60CD" w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
@@ -3860,51 +3902,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="12E34A57" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E34A58" w14:textId="0372968C" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Display the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28">
+      <w:hyperlink r:id="rId29">
         <w:r w:rsidRPr="7BC844B2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>photograph of fireweed seeds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tell students the photograph shows a closer view of an open fireweed seed pod. Allow students a few moments to observe the photograph. Then ask students to point to where they think the seeds are in the picture. Work together as a class to identify the small brown seeds. Prompt students to summarize their learning by asking, </w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">“What must happen for the fireweed plant to produce </w:t>
       </w:r>
@@ -4130,162 +4172,162 @@
     </w:tbl>
     <w:p w14:paraId="12E34A65" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E34A66" w14:textId="2E5B4B5B" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Display the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
-[...94 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId30">
         <w:r w:rsidRPr="7BC844B2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>photograph of ripening blueberries</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>. Tell students that the photograph shows a blueberry plant after animals have pollinated some of its flowers. Ask,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7BC844B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “What do you notice about this picture?” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7BC844B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discuss as a class. Highlight student responses about the green berries. Tell students that the berries are young blueberries that will turn blue as they ripen. Point to the white flowers, and then to the shriveled brown flower, and finally to the green berries that no longer have flower petals on top of them. Tell students that this blueberry plant shows many stages of change. Point to the white flowers again, and explain that after each flower is pollinated, a berry can form in its place. Remind students about the fireweed plants they observed. Ask, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7BC844B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“In what ways are the changes in this blueberry plant similar to the changes in the fireweed </w:t>
+      </w:r>
+      <w:r w:rsidR="007E0BAD" w:rsidRPr="7BC844B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>plants?</w:t>
+      </w:r>
+      <w:r w:rsidR="005A60CD" w:rsidRPr="7BC844B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7BC844B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Recall with students how the fireweed plant changed after its flowers were pollinated and produced seeds. Ask, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7BC844B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“Where do you think the seeds are on the blueberry plant?”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E34A67" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E" w:rsidP="00D203DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E34A68" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7BC844B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Distribute a magnifier, a blueberry half, and a paper towel to each student. Instruct students to look inside their blueberry halves. Then ask students to share their observations with the class. Confirm that blueberries contain small seeds. Revisit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31">
+        <w:r w:rsidRPr="7BC844B2">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="1155CC"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>photograph of ripening blueberries</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="7BC844B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Ask, </w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>“After the flowers were pollinated, what happened to the blueberry plant?”</w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Confirm that after a blueberry plant’s flowers are pollinated, the plant produces seeds inside</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E34A69" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4299,132 +4341,132 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="12E34A6A" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E34A6B" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Tell students they will now look at photographs that show the steps in the pollination of a blueberry flower. Direct students to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31">
+      <w:hyperlink r:id="rId32">
         <w:r w:rsidRPr="7BC844B2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>pollination model</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> provided.  Have students work with a partner to write a description beside the photograph for each step in the pollination process. After they complete their models, have students Think–Pair–Share about the descriptions they wrote for each step in the pollination process. Then bring the class back together to discuss.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E34A6C" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E34A6D" w14:textId="189A5FFA" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Revisit the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32">
+      <w:hyperlink r:id="rId33">
         <w:r w:rsidRPr="7BC844B2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>blueberry plant comparison diagram</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Remind students that the plant on the left represents the blueberry plants that the scientists covered, whereas the plant on the right represents the blueberry plants that remained open. Ask students to use their learning about pollination to answer the Phenomenon Question, </w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>“How can the actions of animals affect the number of blueberries on blueberry plants?”</w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Point to the blueberry plant on the left and acknowledge that even though the scientists kept pollinators away from its flowers, some blueberries still formed. Tell students they will explore why blueberries formed in an upcoming lesson. Ask students to summarize the effect of pollination on the </w:t>
+        <w:t xml:space="preserve"> Point to the blueberry plant on the left and acknowledge that even though the scientists kept pollinators away from its flowers, some blueberries still formed. Tell students they </w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>blueberry plants that the scientists investigated. Agree that the blueberry plants that were open to animals produced many more berries and seeds.</w:t>
+        <w:t>will explore why blueberries formed in an upcoming lesson. Ask students to summarize the effect of pollination on the blueberry plants that the scientists investigated. Agree that the blueberry plants that were open to animals produced many more berries and seeds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E34A6E" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E34A6F" w14:textId="07F36718" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Have students reflect on their new knowledge about pollination and </w:t>
       </w:r>
@@ -4669,59 +4711,70 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="12E34A7C" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E34A8C" w14:textId="1FA2C200" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Display </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33">
+      <w:hyperlink r:id="rId34">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="7BC844B2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>Shōson’s Tiger Lilies and Butterfly</w:t>
+          <w:t>Shōson’s</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="7BC844B2">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="1155CC"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Tiger Lilies and Butterfly</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. Tell students to take a few moments to observe the print, and then ask what they notice and wonder about it. Ask,</w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> “What do you think the picture </w:t>
       </w:r>
       <w:r w:rsidR="007E0BAD" w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>shows?</w:t>
       </w:r>
@@ -4740,51 +4793,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> Highlight student responses that mention the butterfly pollinating the flowers. Inform students that the plant in the picture is a tiger lily. Ask students to look closely at the artwork and to Think–Pair–Share about how different parts of the print show movement. After student pairs finish, ask them to share their ideas with the class. Summarize that the butterfly in the print could be flying to the tiger lily flowers to drink nectar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E34A8D" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E34A8E" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Tell students they will now apply what they know about pollination to a different kind of plant. Display the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34">
+      <w:hyperlink r:id="rId35">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>photograph of a juniper tree</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>. Wonder aloud whether the juniper tree is pollinated in the same way as the tiger lily plant. Have</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E34A90" w14:textId="32E5C3EF" w:rsidR="00EC2E9E" w:rsidRPr="00B82967" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BC844B2">
@@ -4804,83 +4857,83 @@
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk176359165"/>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>How can plants without flowers be pollinated?”</w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Highlight responses that mention pollination without animals or junipers producing pollen with other parts. Then show students the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink r:id="rId36">
         <w:r w:rsidRPr="7BC844B2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>photograph of juniper pollen cones</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. Inform students that—instead of flowers—some kinds of plants, such as junipers, have cones that produce pollen. Tell students that plants with cones can also use some of their cones to produce seeds</w:t>
       </w:r>
       <w:r w:rsidR="005A60CD" w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Then display the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36">
+      <w:hyperlink r:id="rId37">
         <w:r w:rsidRPr="7BC844B2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>photograph of juniper pollen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, and invite students to share what they notice and wonder about it. Confirm that the white material in the air is juniper pollen. Then tell students that the photograph shows wind blowing pollen from a juniper tree’s cones into the air. Explain that wind can pollinate juniper trees by transferring pollen from one juniper tree to another. Clarify that many plants that</w:t>
       </w:r>
       <w:r w:rsidR="00B82967">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -4891,51 +4944,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="12E34A91" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E34A92" w14:textId="13464579" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Revisit the blueberry plant investigation, and display the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink r:id="rId38">
         <w:r w:rsidRPr="7BC844B2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>blueberry plant comparison diagram</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Remind students that the blueberry plant on the left represents the covered blueberry plants from the investigation and the blueberry plant on the right represents the open blueberry plants. Point out that the covered plants still produced some berries with seeds inside. Wonder aloud what could have pollinated these plants. Invite students to Think–Pair–Share in response to the following question, </w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">“How do the results of the blueberry plant investigation support what we know about </w:t>
       </w:r>
@@ -4970,51 +5023,50 @@
         </w:rPr>
         <w:t>Bring the class back together. Then confirm that although both groups contained blueberry plants that were pollinated, the plants that were open to pollinators produced many more berries. Emphasize that most plants with flowers, such as blueberry plants, depend on pollinators to help move their pollen. Then explain that many plants without flowers, such as junipers, depend on wind—instead of animal interactions—to move their pollen. Finally, explain that some plants can be pollinated by both animals and wind.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E34A93" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E34A94" w14:textId="26E9494E" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Share out their new learning about pollination. Summarize students’ responses to </w:t>
       </w:r>
       <w:r w:rsidR="001D39CA" w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>replacing</w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F7FAA" w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>flowers</w:t>
       </w:r>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
@@ -5222,97 +5274,97 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="12E34ACB" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E34ACC" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Students design a solution to the problem of a lack of pollinators while investigating the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38">
+      <w:hyperlink r:id="rId39">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Rent-a-Bee phenomenon</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>. Read the students the Rent-a-Bee blurb. Ask students to share what questions they have. How does this connect to what we have already learned? Engage students in a discussion: What fruits do you eat? Is it a problem if the fruit trees are not getting pollinated? What is the current solution? How might we solve this problem in another way?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E34ACD" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E" w:rsidP="00D203DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E34ACE" w14:textId="4C668886" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B" w:rsidP="00D203DF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Conduct the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39">
+      <w:hyperlink r:id="rId40">
         <w:r w:rsidRPr="7BC844B2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Pollinator Simulator</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> with the class in teams. Prepare several “flowers.” Have students explore several types of pollinators: chenille stem, paint brush, toothpick, Q-tip, cotton ball, etc. In groups</w:t>
       </w:r>
       <w:r w:rsidR="00934D70" w:rsidRPr="7BC844B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5619,94 +5671,94 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E34ADD" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E34ADE" w14:textId="77777777" w:rsidR="00EC2E9E" w:rsidRDefault="00EC2E9E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EC2E9E">
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63C7E125" w14:textId="77777777" w:rsidR="00F30125" w:rsidRDefault="00F30125">
+    <w:p w14:paraId="23E320EB" w14:textId="77777777" w:rsidR="0000265D" w:rsidRDefault="0000265D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75D93E6B" w14:textId="77777777" w:rsidR="00F30125" w:rsidRDefault="00F30125">
+    <w:p w14:paraId="55E08602" w14:textId="77777777" w:rsidR="0000265D" w:rsidRDefault="0000265D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6DABDBDB" w14:textId="77777777" w:rsidR="00F30125" w:rsidRDefault="00F30125">
+    <w:p w14:paraId="105F46D6" w14:textId="77777777" w:rsidR="0000265D" w:rsidRDefault="0000265D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -5721,129 +5773,128 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12E34ADF" w14:textId="2F918B10" w:rsidR="00EC2E9E" w:rsidRDefault="0075241B">
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006B0A48">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CC3C00E" w14:textId="77777777" w:rsidR="00F30125" w:rsidRDefault="00F30125">
+    <w:p w14:paraId="7B128D08" w14:textId="77777777" w:rsidR="0000265D" w:rsidRDefault="0000265D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D3096FD" w14:textId="77777777" w:rsidR="00F30125" w:rsidRDefault="00F30125">
+    <w:p w14:paraId="1124C38B" w14:textId="77777777" w:rsidR="0000265D" w:rsidRDefault="0000265D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1E5E1BCD" w14:textId="77777777" w:rsidR="00F30125" w:rsidRDefault="00F30125">
+    <w:p w14:paraId="0843DC5D" w14:textId="77777777" w:rsidR="0000265D" w:rsidRDefault="0000265D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="025E0037"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="359E3C06"/>
     <w:lvl w:ilvl="0" w:tplc="B394A2B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6568,111 +6619,114 @@
   <w:num w:numId="1" w16cid:durableId="1201551378">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="93985900">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="122774966">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="976446525">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="719742404">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1936789573">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="381905672">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EC2E9E"/>
+    <w:rsid w:val="0000265D"/>
     <w:rsid w:val="0000659C"/>
     <w:rsid w:val="00041003"/>
     <w:rsid w:val="00043D1D"/>
     <w:rsid w:val="00053A1A"/>
     <w:rsid w:val="00060912"/>
     <w:rsid w:val="00067E93"/>
     <w:rsid w:val="00080E19"/>
     <w:rsid w:val="00084931"/>
+    <w:rsid w:val="00090DD7"/>
     <w:rsid w:val="0009171A"/>
     <w:rsid w:val="000A153E"/>
     <w:rsid w:val="000B4051"/>
     <w:rsid w:val="000B455B"/>
     <w:rsid w:val="000B7FE2"/>
     <w:rsid w:val="000E7991"/>
     <w:rsid w:val="00105C34"/>
     <w:rsid w:val="00110BAF"/>
     <w:rsid w:val="00114998"/>
     <w:rsid w:val="001248BE"/>
     <w:rsid w:val="00126A35"/>
     <w:rsid w:val="0013591A"/>
     <w:rsid w:val="00146DE1"/>
     <w:rsid w:val="00146FD7"/>
     <w:rsid w:val="0015068B"/>
     <w:rsid w:val="0017287E"/>
     <w:rsid w:val="00190C9E"/>
     <w:rsid w:val="00193403"/>
     <w:rsid w:val="00194F3B"/>
     <w:rsid w:val="001A3AF2"/>
     <w:rsid w:val="001B2E14"/>
     <w:rsid w:val="001B3B91"/>
     <w:rsid w:val="001C6AE8"/>
     <w:rsid w:val="001D39CA"/>
     <w:rsid w:val="001E2922"/>
     <w:rsid w:val="001E5B0B"/>
     <w:rsid w:val="0020607D"/>
     <w:rsid w:val="00214200"/>
+    <w:rsid w:val="00227138"/>
     <w:rsid w:val="00230605"/>
     <w:rsid w:val="002306D7"/>
     <w:rsid w:val="00233175"/>
     <w:rsid w:val="00236F26"/>
     <w:rsid w:val="002454C6"/>
     <w:rsid w:val="0024777B"/>
     <w:rsid w:val="00277CBA"/>
     <w:rsid w:val="00293603"/>
     <w:rsid w:val="002A25DF"/>
     <w:rsid w:val="002A369D"/>
     <w:rsid w:val="002D63F4"/>
     <w:rsid w:val="00303859"/>
     <w:rsid w:val="00303946"/>
     <w:rsid w:val="00307B66"/>
     <w:rsid w:val="003204C6"/>
     <w:rsid w:val="00323D5D"/>
     <w:rsid w:val="00327A26"/>
     <w:rsid w:val="00331890"/>
     <w:rsid w:val="00341AA7"/>
     <w:rsid w:val="00342429"/>
     <w:rsid w:val="00342F40"/>
     <w:rsid w:val="00354883"/>
     <w:rsid w:val="00357132"/>
     <w:rsid w:val="00366553"/>
     <w:rsid w:val="00370B32"/>
@@ -6687,58 +6741,60 @@
     <w:rsid w:val="004133C6"/>
     <w:rsid w:val="0042067F"/>
     <w:rsid w:val="00420867"/>
     <w:rsid w:val="004220BA"/>
     <w:rsid w:val="00425C46"/>
     <w:rsid w:val="004425B9"/>
     <w:rsid w:val="00442B60"/>
     <w:rsid w:val="004432F7"/>
     <w:rsid w:val="00446D9B"/>
     <w:rsid w:val="00463068"/>
     <w:rsid w:val="00482AF0"/>
     <w:rsid w:val="004978F8"/>
     <w:rsid w:val="004A67B2"/>
     <w:rsid w:val="004B3844"/>
     <w:rsid w:val="004B4782"/>
     <w:rsid w:val="004B4808"/>
     <w:rsid w:val="004C4D9C"/>
     <w:rsid w:val="004F086E"/>
     <w:rsid w:val="004F5B93"/>
     <w:rsid w:val="005101D8"/>
     <w:rsid w:val="005115EB"/>
     <w:rsid w:val="00523D49"/>
     <w:rsid w:val="00527F73"/>
     <w:rsid w:val="00547D61"/>
     <w:rsid w:val="00551E87"/>
+    <w:rsid w:val="00587C70"/>
     <w:rsid w:val="005958C5"/>
     <w:rsid w:val="00595D79"/>
     <w:rsid w:val="005A2827"/>
     <w:rsid w:val="005A51C6"/>
     <w:rsid w:val="005A60CD"/>
     <w:rsid w:val="005B5E7D"/>
     <w:rsid w:val="005C3163"/>
     <w:rsid w:val="005C396E"/>
+    <w:rsid w:val="005C57D5"/>
     <w:rsid w:val="005C7C99"/>
     <w:rsid w:val="005D0154"/>
     <w:rsid w:val="005D670B"/>
     <w:rsid w:val="005E0E7B"/>
     <w:rsid w:val="005E3070"/>
     <w:rsid w:val="005E43A9"/>
     <w:rsid w:val="005E71F6"/>
     <w:rsid w:val="005F1B91"/>
     <w:rsid w:val="005F7C51"/>
     <w:rsid w:val="0060057C"/>
     <w:rsid w:val="006069D1"/>
     <w:rsid w:val="00611926"/>
     <w:rsid w:val="00676BF7"/>
     <w:rsid w:val="006878EA"/>
     <w:rsid w:val="0069680B"/>
     <w:rsid w:val="006A3DCA"/>
     <w:rsid w:val="006B0A48"/>
     <w:rsid w:val="006B1EC5"/>
     <w:rsid w:val="006C64FE"/>
     <w:rsid w:val="006D60B8"/>
     <w:rsid w:val="007006B1"/>
     <w:rsid w:val="00701114"/>
     <w:rsid w:val="00701E0D"/>
     <w:rsid w:val="00710050"/>
     <w:rsid w:val="00712F30"/>
@@ -6866,50 +6922,51 @@
     <w:rsid w:val="00D64C98"/>
     <w:rsid w:val="00D67D00"/>
     <w:rsid w:val="00D71F94"/>
     <w:rsid w:val="00D73442"/>
     <w:rsid w:val="00D75D50"/>
     <w:rsid w:val="00D864BA"/>
     <w:rsid w:val="00D87BDF"/>
     <w:rsid w:val="00D9606C"/>
     <w:rsid w:val="00DA53BA"/>
     <w:rsid w:val="00DB0AC0"/>
     <w:rsid w:val="00DB63A3"/>
     <w:rsid w:val="00DC5585"/>
     <w:rsid w:val="00DE30BF"/>
     <w:rsid w:val="00E03164"/>
     <w:rsid w:val="00E20DB7"/>
     <w:rsid w:val="00E32DEA"/>
     <w:rsid w:val="00E44A0B"/>
     <w:rsid w:val="00E579EC"/>
     <w:rsid w:val="00E63E92"/>
     <w:rsid w:val="00E9067F"/>
     <w:rsid w:val="00EB027A"/>
     <w:rsid w:val="00EB4D31"/>
     <w:rsid w:val="00EC2E9E"/>
     <w:rsid w:val="00EC386D"/>
     <w:rsid w:val="00EC5DA9"/>
+    <w:rsid w:val="00ED6FC8"/>
     <w:rsid w:val="00EE2996"/>
     <w:rsid w:val="00F023F3"/>
     <w:rsid w:val="00F27F3F"/>
     <w:rsid w:val="00F30125"/>
     <w:rsid w:val="00F4448F"/>
     <w:rsid w:val="00F5184F"/>
     <w:rsid w:val="00F56EBC"/>
     <w:rsid w:val="00F571A1"/>
     <w:rsid w:val="00F57AA3"/>
     <w:rsid w:val="00F666D0"/>
     <w:rsid w:val="00F80C82"/>
     <w:rsid w:val="00F92159"/>
     <w:rsid w:val="00F931B2"/>
     <w:rsid w:val="00F96862"/>
     <w:rsid w:val="00FA2B08"/>
     <w:rsid w:val="00FA59B8"/>
     <w:rsid w:val="00FB0856"/>
     <w:rsid w:val="00FC0149"/>
     <w:rsid w:val="01F2119B"/>
     <w:rsid w:val="04F7B9BF"/>
     <w:rsid w:val="0712707D"/>
     <w:rsid w:val="0987EA2F"/>
     <w:rsid w:val="0EF0C053"/>
     <w:rsid w:val="1B66F82D"/>
     <w:rsid w:val="1B9BA343"/>
@@ -6941,51 +6998,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="12E349BC"/>
   <w15:docId w15:val="{5A79546B-AA30-4B6D-B93C-C93B1F90B6C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7864,55 +7921,67 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F023F3"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F023F3"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F023F3"/>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00227138"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1190143372">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="775446349">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -8121,51 +8190,51 @@
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1733234351">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sadlerscience.com/notice-and-wonder/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/EPIB_1_Science.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stemteachingtools.org/brief/66" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/open?id=1q9WHdgvcm9ms9Y6ZpSYUeyWKUE-AFyV0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1-k7ViC5OPYeRSYegdcMlC7NWDBUHZcpZ/view?usp=share_link" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1kHBcoZTmHVaV47BhWkUbediQYPrCmNkf/view?usp=share_link" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1fjgfltRAOV2hWVKUM54O6XrwSIhU_fed/view?usp=share_link" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatminds.smartplayer.video/play.php?vid=1658777341greatminds_5b345ef8009a49d9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/15XUal48dv8DNrEd_RIdEZkqPiDqh3OkZ/view?usp=share_link" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://phenomscience.weebly.com/2nd-unit-3.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.differentiatedteaching.com/anchor-charts-101/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1-b1FjramOFG9IrmNEsifUDpkpNEXhTve/view?usp=share_link" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1-b1FjramOFG9IrmNEsifUDpkpNEXhTve/view?usp=share_link" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1D8CfsRCf-uwhPfIysNewgNHSYbmmyz8L/view?usp=share_link" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pz.harvard.edu/resources/think-pair-share" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1I51umDGNeBpUJ4b23hVjEbFUFJoEy5_Q/view?usp=share_link" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1x-p0KSd-byuStZMW_nPIJLR6Hz6Kwxq3/view?usp=share_link" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatminds.org/science/open-educational-resource" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/19J29peikE1jYO2aRXgzxQAq95nPldE8J/view?usp=share_link" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ltvlEoNf-SDQFZmrf1_mBEycWBkpoaFA/view?usp=share_link" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1-b1FjramOFG9IrmNEsifUDpkpNEXhTve/view?usp=share_link" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1TwMry227CZ6st74QQpu_CUKPquUC8V5W/view?usp=share_link" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1tywgFfsvKgOCldhrBDGxXYs_xbuR7IgL/edit?usp=share_link&amp;ouid=109757796690831094553&amp;rtpof=true&amp;sd=true" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/15XUal48dv8DNrEd_RIdEZkqPiDqh3OkZ/view?usp=share_link" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1QzciXFNg3l69O-VS9TWm_KD7NW8JO4qr/view?usp=share_link" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Selecting_Anchoring_Phenomena_for_Equitable_Three-Dimensional_Teaching_Module.pptx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1fjgfltRAOV2hWVKUM54O6XrwSIhU_fed/view?usp=share_link" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://phdsci.link/1643" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1mlEiWja1rwF6OXbcvSRq1-1gen-pyLmH/view?usp=share_link" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wsbt.com/news/local/for-rent-bees" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kystandards.org/standards-resources/science-resources/sci-pl-mods/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1fjgfltRAOV2hWVKUM54O6XrwSIhU_fed/view?usp=share_link" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://phdsci.link/1643" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wsbt.com/news/local/for-rent-bees" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatminds.smartplayer.video/play.php?vid=1658777341greatminds_5b345ef8009a49d9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1mlEiWja1rwF6OXbcvSRq1-1gen-pyLmH/view?usp=share_link" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1D8CfsRCf-uwhPfIysNewgNHSYbmmyz8L/view?usp=share_link" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/19J29peikE1jYO2aRXgzxQAq95nPldE8J/view?usp=share_link" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1I51umDGNeBpUJ4b23hVjEbFUFJoEy5_Q/view?usp=share_link" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatminds.org/science/open-educational-resource" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://letstalkscience.ca/educational-resources/learning-strategies/think-pair-share" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ltvlEoNf-SDQFZmrf1_mBEycWBkpoaFA/view?usp=share_link" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1x-p0KSd-byuStZMW_nPIJLR6Hz6Kwxq3/view?usp=share_link" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/open?id=1q9WHdgvcm9ms9Y6ZpSYUeyWKUE-AFyV0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1-b1FjramOFG9IrmNEsifUDpkpNEXhTve/view?usp=share_link" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1TwMry227CZ6st74QQpu_CUKPquUC8V5W/view?usp=share_link" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1tywgFfsvKgOCldhrBDGxXYs_xbuR7IgL/edit?usp=share_link&amp;ouid=109757796690831094553&amp;rtpof=true&amp;sd=true" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1QzciXFNg3l69O-VS9TWm_KD7NW8JO4qr/view?usp=share_link" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/EBIP_1_Establishing_the_Learning_Environment.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/15XUal48dv8DNrEd_RIdEZkqPiDqh3OkZ/view?usp=share_link" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sadlerscience.com/notice-and-wonder/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1-k7ViC5OPYeRSYegdcMlC7NWDBUHZcpZ/view?usp=share_link" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stemteachingtools.org/brief/66" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/15XUal48dv8DNrEd_RIdEZkqPiDqh3OkZ/view?usp=share_link" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1kHBcoZTmHVaV47BhWkUbediQYPrCmNkf/view?usp=share_link" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://phenomscience.weebly.com/2nd-unit-3.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1fjgfltRAOV2hWVKUM54O6XrwSIhU_fed/view?usp=share_link" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.differentiatedteaching.com/anchor-charts-101/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1-b1FjramOFG9IrmNEsifUDpkpNEXhTve/view?usp=share_link" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1-b1FjramOFG9IrmNEsifUDpkpNEXhTve/view?usp=share_link" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8768,196 +8837,215 @@
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...34 lines deleted...]
-<?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
+    <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
+    <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-07-16T04:00:00+00:00</Application_x0020_Date>
+    <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2024-12-20T05:00:00+00:00</Publication_x0020_Date>
+    <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
+    <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-2145</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
+      <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-2145</Url>
+      <Description>KYED-536-2145</Description>
+    </_dlc_DocIdUrl>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04C65132-2ED3-4E5A-8D62-F28F2C631775}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04C65132-2ED3-4E5A-8D62-F28F2C631775}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EE3FEAD-C43A-4916-A430-89D83E0A4E20}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8002C6EE-F3BA-4EC3-92DC-5575143A6C87}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA30D37D-4445-4E81-B5A6-D32BAAE8DF47}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="f6d6e907-5716-4b03-b16a-6e3c7a4aabf9"/>
-    <ds:schemaRef ds:uri="d3961e6e-cc4f-4016-a7ed-a66b4a1cfc25"/>
+    <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8002C6EE-F3BA-4EC3-92DC-5575143A6C87}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EE3FEAD-C43A-4916-A430-89D83E0A4E20}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>4392</Words>
-  <Characters>25039</Characters>
+  <Words>4395</Words>
+  <Characters>25053</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>208</Lines>
   <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Kentucky Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29373</CharactersWithSpaces>
+  <CharactersWithSpaces>29390</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Science Grade 2-2</dc:title>
   <dc:subject/>
   <dc:creator>Baker, Erica - Division of Academic Program Standards</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SetDate">
     <vt:lpwstr>2024-09-04T19:39:10Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Name">