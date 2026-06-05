--- v0 (2025-10-24)
+++ v1 (2026-06-05)
@@ -17001,78 +17001,79 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a5e9d2d4560c56b76a85f7f001e30a1a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -17196,50 +17197,59 @@
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="25" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="26" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -17330,50 +17340,51 @@
       <UserInfo>
         <DisplayName>Turner, Leigh - Division of Academic Program Standards</DisplayName>
         <AccountId>41</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2024-12-20T14:43:16+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-2144</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-2144</Url>
       <Description>KYED-536-2144</Description>
     </_dlc_DocIdUrl>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
@@ -17398,51 +17409,51 @@
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08D162F1-0F7C-4C1C-8A4F-6B04FDEFFE1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6536EE4B-A3C7-4FDE-A31F-3B4A2B645E99}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4A7D917-531F-4BBC-9C9F-E8FEA23E3014}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F284891B-4E61-4F35-AF49-A34E15F860BC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="cd1a358b-61e7-4e2c-963a-bbcfb053c0fe"/>
     <ds:schemaRef ds:uri="c0b1e42e-e745-4677-b45a-9176f49c91ef"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A12BCF74-0D86-49B0-A96D-F33668A0A10F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDF4A223-D673-4C86-9C56-CA9BE657B820}"/>
 </file>
 