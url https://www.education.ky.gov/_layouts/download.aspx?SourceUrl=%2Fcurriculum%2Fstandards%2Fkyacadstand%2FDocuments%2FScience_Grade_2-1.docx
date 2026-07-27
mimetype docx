--- v1 (2026-06-05)
+++ v2 (2026-07-27)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="513A3D20" w14:textId="01C2870D" w:rsidR="006F1369" w:rsidRDefault="000F11C6" w:rsidP="00452F40">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00436965">
         <w:t>Elementary Science Learning Experience</w:t>
       </w:r>
       <w:r w:rsidR="00452F40">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="607944F8" w14:textId="279F98B9" w:rsidR="000F11C6" w:rsidRPr="00436965" w:rsidRDefault="000F11C6" w:rsidP="00452F40">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00436965">
         <w:t xml:space="preserve">Integrated with </w:t>
       </w:r>
       <w:r w:rsidR="0065563A">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00436965">
         <w:t>Reading and Writing Instructional Resource</w:t>
       </w:r>
@@ -273,51 +273,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="008BFD4C" wp14:editId="2F47E481">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>17145</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2273300" cy="1226820"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="258668360" name="Picture 1" descr="All You Need to Know About Vatnajökull National Park"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="All You Need to Know About Vatnajökull National Park"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2273300" cy="1226820"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -609,51 +609,51 @@
                             </w:r>
                             <w:r w:rsidR="00241707">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="004D36D6">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Campervan Iceland.</w:t>
                             </w:r>
                             <w:r w:rsidR="00241707">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:hyperlink r:id="rId10" w:history="1">
+                            <w:hyperlink r:id="rId11" w:history="1">
                               <w:r w:rsidR="004D36D6" w:rsidRPr="005E4407">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                                   <w:b/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>https://www.campervaniceland.com/blog/iceland-national-parks/vatnajokull-park</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                           <w:p w14:paraId="7778B254" w14:textId="77777777" w:rsidR="00805C34" w:rsidRDefault="00805C34"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
@@ -672,103 +672,105 @@
                         <w:widowControl w:val="0"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00436965">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Campervan Iceland</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00436965">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">. (2023). </w:t>
                       </w:r>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidR="00D87D75" w:rsidRPr="004D36D6">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Vatnajökull</w:t>
                       </w:r>
+                      <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="004D36D6">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> National Park</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00436965">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> [Photograph]. </w:t>
                       </w:r>
                       <w:r w:rsidR="00241707">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="004D36D6">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Campervan Iceland.</w:t>
                       </w:r>
                       <w:r w:rsidR="00241707">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:hyperlink r:id="rId11" w:history="1">
+                      <w:hyperlink r:id="rId12" w:history="1">
                         <w:r w:rsidR="004D36D6" w:rsidRPr="005E4407">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                             <w:b/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t>https://www.campervaniceland.com/blog/iceland-national-parks/vatnajokull-park</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                     <w:p w14:paraId="7778B254" w14:textId="77777777" w:rsidR="00805C34" w:rsidRDefault="00805C34"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00DE70D9" w:rsidRPr="7D26DDEC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
@@ -878,67 +880,51 @@
       <w:r w:rsidRPr="004F3AC4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">2-ESS1-1 Use information from several sources to provide evidence that Earth events can occur quickly or slowly. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13438971" w14:textId="79549041" w:rsidR="00E54297" w:rsidRDefault="00E54297" w:rsidP="00D26618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F3AC4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">2-ESS2-3 Obtain information to identify where water is found on Earth and </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> it can be solid or liquid.</w:t>
+        <w:t>2-ESS2-3 Obtain information to identify where water is found on Earth and that it can be solid or liquid.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10610" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3536"/>
         <w:gridCol w:w="3537"/>
@@ -1476,51 +1462,69 @@
       </w:pPr>
       <w:r w:rsidRPr="67AA562F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Vibrant student experiences in Science differ from those in Reading and Writing.  However, intentionally aligning the topics enhances learning in both.  The </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="67AA562F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>following green-rated</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="67AA562F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> High-Quality Instructional Resource (HQIR) is used in Reading and Writing during the same time period as this Science learning experience:</w:t>
+        <w:t xml:space="preserve"> High-Quality Instructional Resource (HQIR) is used in Reading and Writing during the same </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="67AA562F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="67AA562F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as this Science learning experience:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52EC86FD" w14:textId="77777777" w:rsidR="004A0FB6" w:rsidRDefault="004A0FB6" w:rsidP="00D26618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="67AA562F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>HQIR:</w:t>
       </w:r>
@@ -2315,91 +2319,113 @@
                         <w:t>Launching the Anchoring Phenomenon</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="534C37D4" w14:textId="3E9918BE" w:rsidR="00825D6E" w:rsidRPr="005F16C8" w:rsidRDefault="00825D6E">
                       <w:pPr>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005F16C8">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                           <w:b/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Driving Question: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="005F16C8">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>How did the glacier Vatnajökull form and how did it change?</w:t>
+                        <w:t xml:space="preserve">How did the glacier </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="005F16C8">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>Vatnajökull</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="005F16C8">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> form and how did it change?</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00E97DAF" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Launching the</w:t>
       </w:r>
       <w:r w:rsidR="00C70221" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Anchoring</w:t>
       </w:r>
       <w:r w:rsidR="00E97DAF" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phenomenon</w:t>
       </w:r>
       <w:r w:rsidR="006D005B" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B4007B" w14:textId="403C8FF9" w:rsidR="000F11C6" w:rsidRPr="00436965" w:rsidRDefault="000905C7" w:rsidP="00D26618">
+    <w:p w14:paraId="11B4007B" w14:textId="7AF88608" w:rsidR="000F11C6" w:rsidRPr="00436965" w:rsidRDefault="000905C7" w:rsidP="00D26618">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D64EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:strike/>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D78ECC5" wp14:editId="5A071C90">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4457700</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>30480</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2514600" cy="1577340"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="22860"/>
@@ -2414,102 +2440,102 @@
             </wp:wrapThrough>
             <wp:docPr id="2113326687" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2113326687" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2514600" cy="1577340"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00071AE5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="000F11C6" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">resent students with an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidR="000F11C6" w:rsidRPr="00436965">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>image</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000F11C6" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="007417AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidR="00B165B2">
@@ -2567,51 +2593,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">about what this map represents. </w:t>
       </w:r>
       <w:r w:rsidR="00926325">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will </w:t>
       </w:r>
       <w:r w:rsidR="0025256B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>use the</w:t>
       </w:r>
       <w:r w:rsidR="000F11C6" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId15">
         <w:r w:rsidR="000F11C6" w:rsidRPr="00436965">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Think-Pair-Share</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000F11C6" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0025256B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">strategy </w:t>
       </w:r>
       <w:r w:rsidR="000F11C6" w:rsidRPr="00436965">
@@ -2825,51 +2851,51 @@
                                 <w:szCs w:val="16"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Worldwide Glaciers. </w:t>
                             </w:r>
                             <w:r w:rsidR="00C44A9E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:color w:val="0D0D0D"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               </w:rPr>
                               <w:t>NASA.</w:t>
                             </w:r>
                             <w:r w:rsidR="003C6E26">
                               <w:rPr>
                                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:color w:val="0D0D0D"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:hyperlink r:id="rId15" w:history="1">
+                            <w:hyperlink r:id="rId16" w:history="1">
                               <w:r w:rsidR="00883538" w:rsidRPr="00883538">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 </w:rPr>
                                 <w:t>Worldwide Glaciers (nasa.gov)</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                           <w:p w14:paraId="00AF98D9" w14:textId="1E94D0CA" w:rsidR="002019C6" w:rsidRDefault="00EA4602" w:rsidP="00EA4602">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007672AC">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
@@ -3018,51 +3044,51 @@
                           <w:szCs w:val="16"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Worldwide Glaciers. </w:t>
                       </w:r>
                       <w:r w:rsidR="00C44A9E">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:color w:val="0D0D0D"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
                         <w:t>NASA.</w:t>
                       </w:r>
                       <w:r w:rsidR="003C6E26">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:color w:val="0D0D0D"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:hyperlink r:id="rId16" w:history="1">
+                      <w:hyperlink r:id="rId17" w:history="1">
                         <w:r w:rsidR="00883538" w:rsidRPr="00883538">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           </w:rPr>
                           <w:t>Worldwide Glaciers (nasa.gov)</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                     <w:p w14:paraId="00AF98D9" w14:textId="1E94D0CA" w:rsidR="002019C6" w:rsidRDefault="00EA4602" w:rsidP="00EA4602">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007672AC">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
@@ -3564,51 +3590,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00031FD7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the t-chart</w:t>
       </w:r>
       <w:r w:rsidR="000772BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Show the students</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidR="00584FD7">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> drone footage</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidR="0057722F" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>YouTube</w:t>
       </w:r>
       <w:r w:rsidRPr="00436965">
@@ -3877,51 +3903,51 @@
             <wp:wrapNone/>
             <wp:docPr id="2038317015" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2038317015" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1688636" cy="2120368"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -3951,51 +3977,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31702E5E" wp14:editId="33284F0A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-39370</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4445635" cy="2118360"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="956759995" name="Picture 1" descr="The class recorded some of their notice and wonderings they shared.  Some of the things they noticed were the snow, mountains in the background, the ocean around it, ice, and it looked slippery.  Some of their questions were why is it melting, where do the people in Iceland live, and how do the people survive. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="956759995" name="Picture 1" descr="The class recorded some of their notice and wonderings they shared.  Some of the things they noticed were the snow, mountains in the background, the ocean around it, ice, and it looked slippery.  Some of their questions were why is it melting, where do the people in Iceland live, and how do the people survive. "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19">
+                    <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4445635" cy="2118360"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
@@ -4337,95 +4363,88 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Write this on a clean piece of paper to begin </w:t>
       </w:r>
       <w:r w:rsidR="00241E40" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>creating a driving question board that will be displayed and used through</w:t>
       </w:r>
       <w:r w:rsidR="00365C70" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">out this entire learning experience. </w:t>
       </w:r>
       <w:r w:rsidR="000F11C6" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Invite students to share </w:t>
+        <w:t xml:space="preserve">Invite students to share their initial </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AB1AAF" w:rsidRPr="00436965">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>q</w:t>
+      </w:r>
       <w:r w:rsidR="000F11C6" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>their</w:t>
+        <w:t>uestion</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1AAF" w:rsidRPr="00436965">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="000F11C6" w:rsidRPr="00436965">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they have</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000F11C6" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> initial </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> they have about the glacier. As they share their questions, record </w:t>
+        <w:t xml:space="preserve"> about the glacier. As they share their questions, record </w:t>
       </w:r>
       <w:r w:rsidR="00AB1AAF" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">one question per </w:t>
       </w:r>
       <w:r w:rsidR="000F11C6" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sticky note and add them to the driving question boar</w:t>
       </w:r>
       <w:r w:rsidR="001D3925" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00AB1AAF" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -5971,51 +5990,51 @@
             <wp:wrapTopAndBottom/>
             <wp:docPr id="301800332" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="301800332" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20" cstate="print">
+                    <a:blip r:embed="rId21" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1931035" cy="1296035"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
@@ -6032,51 +6051,51 @@
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>862330</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4951730" cy="868045"/>
             <wp:effectExtent l="0" t="0" r="1270" b="8255"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21331"/>
                 <wp:lineTo x="21522" y="21331"/>
                 <wp:lineTo x="21522" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1861942466" name="image1.png" descr="A graphic organizer for students to compare what each object represents in the real world. "/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1861942466" name="image1.png" descr="A graphic organizer for students to compare what each object represents in the real world. "/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21">
+                    <a:blip r:embed="rId22">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4951730" cy="868045"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
@@ -6303,51 +6322,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00991021" w:rsidRPr="5F5BAAA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>title</w:t>
       </w:r>
       <w:r w:rsidR="000F17F1" w:rsidRPr="5F5BAAA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00991021" w:rsidRPr="5F5BAAA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId23">
         <w:r w:rsidR="00991021" w:rsidRPr="5F5BAAA2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Glacier Pressure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00991021" w:rsidRPr="5F5BAAA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">.”  </w:t>
       </w:r>
       <w:r w:rsidR="000F11C6" w:rsidRPr="5F5BAAA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Place students in groups</w:t>
       </w:r>
       <w:r w:rsidR="00E76C60" w:rsidRPr="5F5BAAA2">
         <w:rPr>
@@ -6455,51 +6474,51 @@
             </wp:wrapTight>
             <wp:docPr id="970173905" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="970173905" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23" cstate="print">
+                    <a:blip r:embed="rId24" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1584960" cy="2668905"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -6841,51 +6860,51 @@
           <w:b/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="007C3620" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C3620" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Direct students to keep the focus question in mind as they watch </w:t>
       </w:r>
       <w:r w:rsidR="00EE0CFA" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">the video </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00EE0CFA" w:rsidRPr="00436965">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:bCs/>
           </w:rPr>
           <w:t>Can you grow a glacier?</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00130D7C" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> from the </w:t>
       </w:r>
       <w:r w:rsidR="00BA68CC" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00130D7C" w:rsidRPr="00436965">
         <w:rPr>
@@ -7706,51 +7725,51 @@
             </wp:wrapTight>
             <wp:docPr id="804563499" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="804563499" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25" cstate="print">
+                    <a:blip r:embed="rId26" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1892300" cy="2238375"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -7879,65 +7898,56 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ideas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>about what those three thin</w:t>
       </w:r>
       <w:r w:rsidR="0096694D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">gs </w:t>
       </w:r>
       <w:r w:rsidR="00F72611">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">represent </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F81446">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>whole</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> group</w:t>
+        <w:t>whole group</w:t>
       </w:r>
       <w:r w:rsidR="000F11C6" w:rsidRPr="00611DE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F81446">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Create the analogy map for this model </w:t>
       </w:r>
       <w:r w:rsidR="000F11C6" w:rsidRPr="00611DE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r w:rsidR="00F81446">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -8191,51 +8201,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>happening</w:t>
       </w:r>
       <w:r w:rsidR="00004BB4">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the glacier. </w:t>
       </w:r>
       <w:r w:rsidR="00BA3AE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Watch </w:t>
       </w:r>
       <w:r w:rsidR="00BA3AE0" w:rsidRPr="00BA3AE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">this </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00BA3AE0" w:rsidRPr="006C23E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>YouTube video</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BA3AE0" w:rsidRPr="00BA3AE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of a compilation of glaciers melting.</w:t>
       </w:r>
       <w:r w:rsidR="00ED7795">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Have students record </w:t>
       </w:r>
       <w:r w:rsidR="00A1380E">
         <w:rPr>
@@ -8341,67 +8351,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ask</w:t>
       </w:r>
       <w:r w:rsidR="000F11C6" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> students</w:t>
       </w:r>
       <w:r w:rsidR="001A13C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00055959">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">based on what you learned </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> about </w:t>
+        <w:t xml:space="preserve">based on what you learned today about </w:t>
       </w:r>
       <w:r w:rsidR="008F7FF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>how glaciers form and change over time. Ask</w:t>
       </w:r>
       <w:r w:rsidR="00536774">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> h</w:t>
       </w:r>
       <w:r w:rsidR="000F11C6" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ow the glacier </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00395401" w:rsidRPr="00436965">
         <w:rPr>
@@ -8628,55 +8622,55 @@
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1667479831" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1667479831" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27" cstate="print">
+                    <a:blip r:embed="rId28" cstate="print">
                       <a:extLst>
                         <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                           <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                            <a14:imgLayer r:embed="rId28">
+                            <a14:imgLayer r:embed="rId29">
                               <a14:imgEffect>
                                 <a14:brightnessContrast bright="20000" contrast="-40000"/>
                               </a14:imgEffect>
                             </a14:imgLayer>
                           </a14:imgProps>
                         </a:ext>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2401996" cy="1856232"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
@@ -9200,55 +9194,55 @@
             </wp:wrapTight>
             <wp:docPr id="73813834" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="73813834" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29" cstate="print">
+                    <a:blip r:embed="rId30" cstate="print">
                       <a:extLst>
                         <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                           <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                            <a14:imgLayer r:embed="rId30">
+                            <a14:imgLayer r:embed="rId31">
                               <a14:imgEffect>
                                 <a14:brightnessContrast bright="20000" contrast="-40000"/>
                               </a14:imgEffect>
                             </a14:imgLayer>
                           </a14:imgProps>
                         </a:ext>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2176780" cy="1856105"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
@@ -9404,55 +9398,55 @@
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1652939824" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1652939824" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31" cstate="print">
+                    <a:blip r:embed="rId32" cstate="print">
                       <a:extLst>
                         <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                           <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                            <a14:imgLayer r:embed="rId32">
+                            <a14:imgLayer r:embed="rId33">
                               <a14:imgEffect>
                                 <a14:brightnessContrast bright="20000" contrast="-40000"/>
                               </a14:imgEffect>
                             </a14:imgLayer>
                           </a14:imgProps>
                         </a:ext>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2251710" cy="1859280"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
@@ -9620,51 +9614,60 @@
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0052382B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00556F67" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="235EC612" w14:textId="60F6F177" w:rsidR="00CA3BCA" w:rsidRPr="00436965" w:rsidRDefault="00CA3BCA" w:rsidP="00D26618">
+    <w:p w14:paraId="3F57AB78" w14:textId="77777777" w:rsidR="00C87BA1" w:rsidRDefault="00C87BA1" w:rsidP="00D26618">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="235EC612" w14:textId="1DED9AC8" w:rsidR="00CA3BCA" w:rsidRPr="00436965" w:rsidRDefault="00CA3BCA" w:rsidP="00D26618">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">At this point, students have </w:t>
       </w:r>
       <w:r w:rsidR="00B83043" w:rsidRPr="00B83043">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00B83043">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
@@ -9712,67 +9715,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> formed over time from tightly compacted snow </w:t>
       </w:r>
       <w:r w:rsidR="00B747BC" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> a high altitude. They also know that it changes shape due to temperature fluctuation and that when it melts, chunks of it can float downhill. </w:t>
       </w:r>
       <w:r w:rsidR="00AF6A04" w:rsidRPr="00AF6A04">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Since we know how it formed and changed, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Since we know how it formed and changed, next </w:t>
       </w:r>
       <w:r w:rsidR="00B83043">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>students</w:t>
       </w:r>
       <w:r w:rsidR="00AF6A04" w:rsidRPr="00AF6A04">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> wonder, how does the change in the glaciers affect the environment. </w:t>
       </w:r>
       <w:r w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Part 3’s purpose is to guide students to understanding that when glaciers melt, they can have the following impacts (which are both positive and negative): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33DA5785" w14:textId="77777777" w:rsidR="004E081C" w:rsidRPr="00436965" w:rsidRDefault="004E081C" w:rsidP="00D26618">
       <w:pPr>
@@ -10598,66 +10585,66 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CA3BCA" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC485A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA3BCA" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">To see that melting glaciers are not always a negative event, watch </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="00CA3BCA" w:rsidRPr="00436965">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           </w:rPr>
           <w:t>Climate 101: Glaciers | National Geographic</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CA3BCA" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> to learn more about how global warming impacts glaciers and how communities depend on glaciers for their economy. Have students work in groups to fill out a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34">
+      <w:hyperlink r:id="rId35">
         <w:r w:rsidR="00CA3BCA" w:rsidRPr="00436965">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>t-chart</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CA3BCA" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> of positive and negative effects of glacier melting. </w:t>
       </w:r>
       <w:r w:rsidR="00E3232A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="00CA3BCA" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
@@ -10710,51 +10697,51 @@
             </wp:wrapTight>
             <wp:docPr id="2106257979" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2106257979" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35">
+                    <a:blip r:embed="rId36">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1995805" cy="2020570"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -11027,89 +11014,98 @@
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D0726F">
                         <w:rPr>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Transfer</w:t>
                       </w:r>
                       <w:r w:rsidR="00033D52" w:rsidRPr="00D0726F">
                         <w:rPr>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Task:</w:t>
                       </w:r>
                       <w:r w:rsidR="00141D0C" w:rsidRPr="00D0726F">
                         <w:rPr>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> How can we design a solution to slow or prevent the glacier, </w:t>
                       </w:r>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidR="00F3435C" w:rsidRPr="00D0726F">
                         <w:rPr>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>Skaftafellsjokull,</w:t>
+                        <w:t>Skaftafellsjokull</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="00F3435C" w:rsidRPr="00D0726F">
+                        <w:rPr>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>,</w:t>
                       </w:r>
                       <w:r w:rsidR="00141D0C" w:rsidRPr="00D0726F">
                         <w:rPr>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> from</w:t>
                       </w:r>
                       <w:r w:rsidR="00141D0C" w:rsidRPr="00D0726F">
                         <w:rPr>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> melting and increasing the sea level?</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="004A50AD" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="00CA3BCA" w:rsidRPr="00436965">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Google Maps</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004A50AD" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> locate Iceland to show s</w:t>
       </w:r>
       <w:r w:rsidR="00CA3BCA" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">tudents just how large of an area that </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00395AA4" w:rsidRPr="00436965">
@@ -11369,51 +11365,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B7156" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="008807A9" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>website</w:t>
       </w:r>
       <w:r w:rsidR="00F1744E" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="001F79D3" w:rsidRPr="00436965">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Vatnajökulsþjóðgarður</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="008807A9" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003475E9" w:rsidRPr="00436965">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>provides</w:t>
       </w:r>
@@ -11598,51 +11594,51 @@
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="822007367" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="822007367" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38">
+                    <a:blip r:embed="rId39">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2804160" cy="1544955"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -11671,51 +11667,51 @@
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="739523024" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="739523024" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39">
+                    <a:blip r:embed="rId40">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2635250" cy="1507490"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -11848,51 +11844,51 @@
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="6AD8E95A" w14:textId="31AC7B42" w:rsidR="00A86C63" w:rsidRPr="00992319" w:rsidRDefault="00A86C63">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E6468E">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                               </w:rPr>
                               <w:t>Sample 1</w:t>
                             </w:r>
                             <w:r w:rsidR="0071486D">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                               </w:rPr>
                               <w:t xml:space="preserve">:  </w:t>
                             </w:r>
-                            <w:hyperlink r:id="rId40" w:history="1">
+                            <w:hyperlink r:id="rId41" w:history="1">
                               <w:r w:rsidR="0071486D">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">A group of students describe their design of using fans to keep the air cool.  </w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidR="00992319">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
@@ -11906,51 +11902,51 @@
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="4184868F" id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;margin-left:11.25pt;margin-top:9.2pt;width:210.75pt;height:56.25pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAuPM9cEwIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJcmmNOEWXLsOA&#10;7gJ0+wBZlmNhsqhRSuzs60spbppdsIdhehBIkTokD8nVTd8adlDoNdiCT0ZjzpSVUGm7K/jXL9tX&#10;V5z5IGwlDFhV8KPy/Gb98sWqc7maQgOmUsgIxPq8cwVvQnB5lnnZqFb4EThlyVgDtiKQirusQtER&#10;emuy6Xi8yDrAyiFI5T293p2MfJ3w61rJ8KmuvQrMFJxyC+nGdJfxztYrke9QuEbLIQ3xD1m0QlsK&#10;eoa6E0GwPerfoFotETzUYSShzaCutVSpBqpmMv6lmodGOJVqIXK8O9Pk/x+s/Hh4cJ+Rhf4N9NTA&#10;VIR39yC/eWZh0wi7U7eI0DVKVBR4EinLOufz4Wuk2uc+gpTdB6ioyWIfIAH1NbaRFaqTETo14Hgm&#10;XfWBSXqcLpaL+XTOmSTbcjJ7vZynECJ/+u3Qh3cKWhaFgiM1NaGLw70PMRuRP7nEYB6MrrbamKTg&#10;rtwYZAdBA7BNZ0D/yc1Y1hX8Oubxd4hxOn+CaHWgSTa6LfjV2Unkkba3tkpzFoQ2J5lSNnbgMVJ3&#10;IjH0Zc90RSQvYoTIawnVkZhFOE0ubRoJDeAPzjqa2oL773uBijPz3lJ3riezWRzzpMzmyykpeGkp&#10;Ly3CSoIqeODsJG5CWo1IgYVb6mKtE8HPmQw50zQm3ofNieN+qSev5/1ePwIAAP//AwBQSwMEFAAG&#10;AAgAAAAhANrmXErfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ65Ca&#10;koY4FUIC0Ru0CK5u7CYR9jrYbhr+nuUEx50Zzb6p1pOzbDQh9h4lXM8zYAYbr3tsJbztHmcFsJgU&#10;amU9GgnfJsK6Pj+rVKn9CV/NuE0toxKMpZLQpTSUnMemM07FuR8MknfwwalEZ2i5DupE5c7yPMuW&#10;3Kke6UOnBvPQmeZze3QSCvE8fsTN4uW9WR7sKl3djk9fQcrLi+n+DlgyU/oLwy8+oUNNTHt/RB2Z&#10;lZDnN5QkvRDAyBdC0LY9CYtsBbyu+P8F9Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;LjzPXBMCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA2uZcSt8AAAAJAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6AD8E95A" w14:textId="31AC7B42" w:rsidR="00A86C63" w:rsidRPr="00992319" w:rsidRDefault="00A86C63">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E6468E">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                         </w:rPr>
                         <w:t>Sample 1</w:t>
                       </w:r>
                       <w:r w:rsidR="0071486D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                         </w:rPr>
                         <w:t xml:space="preserve">:  </w:t>
                       </w:r>
-                      <w:hyperlink r:id="rId41" w:history="1">
+                      <w:hyperlink r:id="rId42" w:history="1">
                         <w:r w:rsidR="0071486D">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                           </w:rPr>
                           <w:t xml:space="preserve">A group of students describe their design of using fans to keep the air cool.  </w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidR="00992319">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00EE3FA5" w:rsidRPr="00A86C63">
         <w:rPr>
@@ -11995,51 +11991,51 @@
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="31089D39" w14:textId="44D3B8CC" w:rsidR="00A86C63" w:rsidRPr="00A86C63" w:rsidRDefault="00A86C63" w:rsidP="00A86C63">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="1A387F87">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Sample 2: </w:t>
                             </w:r>
-                            <w:hyperlink r:id="rId42" w:history="1">
+                            <w:hyperlink r:id="rId43" w:history="1">
                               <w:r w:rsidRPr="0071486D">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
                                 <w:t>A student describes her design</w:t>
                               </w:r>
                               <w:r w:rsidR="00E23D67" w:rsidRPr="0071486D">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r w:rsidR="00083895" w:rsidRPr="0071486D">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">of </w:t>
                               </w:r>
                               <w:r w:rsidR="009D550F" w:rsidRPr="0071486D">
@@ -12081,51 +12077,51 @@
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="1C4072FC" id="Text Box 20" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;margin-left:281.55pt;margin-top:8.95pt;width:225.05pt;height:54.85pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhwDFkFgIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9uO2yAQhu8r9R0Q942TNM4mVpzVNttU&#10;lbYHadsHwIBjVMxQILG3T78D9mbT001VXyDGA//MfDNsrvtWk5N0XoEp6WwypUQaDkKZQ0m/ftm/&#10;WlHiAzOCaTCypA/S0+vtyxebzhZyDg1oIR1BEeOLzpa0CcEWWeZ5I1vmJ2ClQWcNrmUBTXfIhGMd&#10;qrc6m0+ny6wDJ6wDLr3Hv7eDk26Tfl1LHj7VtZeB6JJibiGtLq1VXLPthhUHx2yj+JgG+4csWqYM&#10;Bj1L3bLAyNGp36RaxR14qMOEQ5tBXSsuUw1YzWz6SzX3DbMy1YJwvD1j8v9Pln883dvPjoT+DfTY&#10;wFSEt3fAv3liYNcwc5A3zkHXSCYw8Cwiyzrri/FqRO0LH0Wq7gMIbDI7BkhCfe3aSAXrJKiODXg4&#10;Q5d9IBx/zlf5avY6p4Sjb7le5us8hWDF023rfHgnoSVxU1KHTU3q7HTnQ8yGFU9HYjAPWom90joZ&#10;7lDttCMnhgOwT9+o/tMxbUhX0nU+zwcAf5WYpu9PEq0KOMlatSVdnQ+xImJ7a0Sas8CUHvaYsjYj&#10;x4hugBj6qidKIOSrGCFyrUA8IFkHw+TiS8NNA+4HJR1ObUn99yNzkhL93mB31rPFIo55Mhb51RwN&#10;d+mpLj3McJQqaaBk2O5CehoRnIEb7GKtEuDnTMaccRoT9/HlxHG/tNOp5/e9fQQAAP//AwBQSwME&#10;FAAGAAgAAAAhAPXmGT7gAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGwQ&#10;dR6QtCFOhZBAdAcFwdaNp0mEH8F20/D3TFewm9E9unOmXs9Gswl9GJwVkC4SYGhbpwbbCXh/e7xe&#10;AgtRWiW1syjgBwOsm/OzWlbKHe0rTtvYMSqxoZIC+hjHivPQ9mhkWLgRLWV7542MtPqOKy+PVG40&#10;z5Kk4EYOli70csSHHtuv7cEIWN48T59hk798tMVer+JVOT19eyEuL+b7O2AR5/gHw0mf1KEhp507&#10;WBWYFnBb5CmhFJQrYCcgSfMM2I6mrCyANzX//0PzCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhACHAMWQWAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAPXmGT7gAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="31089D39" w14:textId="44D3B8CC" w:rsidR="00A86C63" w:rsidRPr="00A86C63" w:rsidRDefault="00A86C63" w:rsidP="00A86C63">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="1A387F87">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Sample 2: </w:t>
                       </w:r>
-                      <w:hyperlink r:id="rId43" w:history="1">
+                      <w:hyperlink r:id="rId44" w:history="1">
                         <w:r w:rsidRPr="0071486D">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                             <w:lang w:val="en-US"/>
                           </w:rPr>
                           <w:t>A student describes her design</w:t>
                         </w:r>
                         <w:r w:rsidR="00E23D67" w:rsidRPr="0071486D">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                             <w:lang w:val="en-US"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidR="00083895" w:rsidRPr="0071486D">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                             <w:lang w:val="en-US"/>
                           </w:rPr>
                           <w:t xml:space="preserve">of </w:t>
                         </w:r>
                         <w:r w:rsidR="009D550F" w:rsidRPr="0071486D">
@@ -12167,51 +12163,51 @@
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72A573FD" w14:textId="781D71DE" w:rsidR="008E66E1" w:rsidRDefault="008E66E1" w:rsidP="00D26618">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008E66E1" w:rsidSect="00456650">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -12226,69 +12222,68 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08846EDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34E24954"/>
     <w:lvl w:ilvl="0" w:tplc="DA1AC49C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -14080,51 +14075,51 @@
   <w:num w:numId="10" w16cid:durableId="382405796">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="695081960">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="461271640">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1391609432">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="498346345">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="5987360">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1882207180">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C20904"/>
     <w:rsid w:val="00001379"/>
     <w:rsid w:val="000047A2"/>
     <w:rsid w:val="00004BB4"/>
     <w:rsid w:val="00005A8D"/>
     <w:rsid w:val="00007384"/>
     <w:rsid w:val="0000777E"/>
     <w:rsid w:val="000106F6"/>
     <w:rsid w:val="00011DCD"/>
     <w:rsid w:val="00013310"/>
     <w:rsid w:val="00014F78"/>
     <w:rsid w:val="000174D6"/>
@@ -14660,50 +14655,51 @@
     <w:rsid w:val="00582001"/>
     <w:rsid w:val="00584FD7"/>
     <w:rsid w:val="005862DC"/>
     <w:rsid w:val="00586A5C"/>
     <w:rsid w:val="00586E4B"/>
     <w:rsid w:val="00590241"/>
     <w:rsid w:val="005903EE"/>
     <w:rsid w:val="005941E8"/>
     <w:rsid w:val="0059755F"/>
     <w:rsid w:val="005A0667"/>
     <w:rsid w:val="005A0E18"/>
     <w:rsid w:val="005A327D"/>
     <w:rsid w:val="005A39A2"/>
     <w:rsid w:val="005A4A90"/>
     <w:rsid w:val="005A4C8F"/>
     <w:rsid w:val="005A520F"/>
     <w:rsid w:val="005A53E4"/>
     <w:rsid w:val="005B2696"/>
     <w:rsid w:val="005B5ED2"/>
     <w:rsid w:val="005C0B44"/>
     <w:rsid w:val="005C1E24"/>
     <w:rsid w:val="005C307D"/>
     <w:rsid w:val="005C3283"/>
     <w:rsid w:val="005C4240"/>
     <w:rsid w:val="005C476B"/>
+    <w:rsid w:val="005C57D5"/>
     <w:rsid w:val="005C71BD"/>
     <w:rsid w:val="005C78CC"/>
     <w:rsid w:val="005D2B08"/>
     <w:rsid w:val="005D3554"/>
     <w:rsid w:val="005E0E8C"/>
     <w:rsid w:val="005E1078"/>
     <w:rsid w:val="005E2B57"/>
     <w:rsid w:val="005E3EB4"/>
     <w:rsid w:val="005E60DF"/>
     <w:rsid w:val="005E68B7"/>
     <w:rsid w:val="005E7BAC"/>
     <w:rsid w:val="005F16C8"/>
     <w:rsid w:val="005F264C"/>
     <w:rsid w:val="005F3B51"/>
     <w:rsid w:val="005F43DD"/>
     <w:rsid w:val="005F4C8B"/>
     <w:rsid w:val="005F607A"/>
     <w:rsid w:val="00600C81"/>
     <w:rsid w:val="00604716"/>
     <w:rsid w:val="00605BE4"/>
     <w:rsid w:val="00607141"/>
     <w:rsid w:val="00607675"/>
     <w:rsid w:val="00610DFB"/>
     <w:rsid w:val="00611DE1"/>
     <w:rsid w:val="00613A3A"/>
@@ -15271,50 +15267,51 @@
     <w:rsid w:val="00C319BE"/>
     <w:rsid w:val="00C34F6E"/>
     <w:rsid w:val="00C37F91"/>
     <w:rsid w:val="00C40617"/>
     <w:rsid w:val="00C4095B"/>
     <w:rsid w:val="00C413E1"/>
     <w:rsid w:val="00C432AC"/>
     <w:rsid w:val="00C43A80"/>
     <w:rsid w:val="00C44A7A"/>
     <w:rsid w:val="00C44A9E"/>
     <w:rsid w:val="00C45507"/>
     <w:rsid w:val="00C47C6A"/>
     <w:rsid w:val="00C50B05"/>
     <w:rsid w:val="00C511FC"/>
     <w:rsid w:val="00C5422E"/>
     <w:rsid w:val="00C61384"/>
     <w:rsid w:val="00C657A7"/>
     <w:rsid w:val="00C66CFA"/>
     <w:rsid w:val="00C674F6"/>
     <w:rsid w:val="00C70221"/>
     <w:rsid w:val="00C72A73"/>
     <w:rsid w:val="00C73854"/>
     <w:rsid w:val="00C7505F"/>
     <w:rsid w:val="00C77F5F"/>
     <w:rsid w:val="00C86E12"/>
+    <w:rsid w:val="00C87BA1"/>
     <w:rsid w:val="00C90DBC"/>
     <w:rsid w:val="00C91C4D"/>
     <w:rsid w:val="00C9532C"/>
     <w:rsid w:val="00C95EAA"/>
     <w:rsid w:val="00C96199"/>
     <w:rsid w:val="00C964D1"/>
     <w:rsid w:val="00CA0942"/>
     <w:rsid w:val="00CA0D84"/>
     <w:rsid w:val="00CA1E92"/>
     <w:rsid w:val="00CA1F32"/>
     <w:rsid w:val="00CA3B0E"/>
     <w:rsid w:val="00CA3BCA"/>
     <w:rsid w:val="00CA49B0"/>
     <w:rsid w:val="00CA7B5C"/>
     <w:rsid w:val="00CB223F"/>
     <w:rsid w:val="00CB2432"/>
     <w:rsid w:val="00CB362D"/>
     <w:rsid w:val="00CB3AB3"/>
     <w:rsid w:val="00CB4774"/>
     <w:rsid w:val="00CB5F0E"/>
     <w:rsid w:val="00CB63A8"/>
     <w:rsid w:val="00CB6DCD"/>
     <w:rsid w:val="00CB700F"/>
     <w:rsid w:val="00CC0884"/>
     <w:rsid w:val="00CC21BB"/>
@@ -15698,51 +15695,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2BAC3E32"/>
   <w15:docId w15:val="{DD1F89D8-4330-42D6-9650-6CDBEE016AE1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16620,84 +16617,84 @@
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A061F3"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D30C9E"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="330451263">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1806577744">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/14JlNcGANMi7bF9wPE5D-MW8vcut9dOO5s-sMi1kI5Ts/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=a8JYWU1IDBg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1ewKh9kL4wxmIQ0DpFXBh1d9EkqP6EvEYvTS-XHDiq9w/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/w2-I1mHcoEU" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://visibleearth.nasa.gov/images/81545/worldwide-glaciers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campervaniceland.com/blog/iceland-national-parks/vatnajokull-park" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thekidshouldseethis.com/post/growing-artificial-glaciers-ted-ed-ice-stupa-video" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto3.wdp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vatnajokulsthjodgardur.is/en/melting-glaciers/loftlagsbreytingar-og-joklar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/vUmpdZ8bTCw" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://visibleearth.nasa.gov/images/81545/worldwide-glaciers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/viewer?mid=1YtJsjj3Y27nk4hfp8P_RTgwZzA4&amp;hl=en_US&amp;ll=64.77922283173318%2C-20.17429300000001&amp;z=7" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campervaniceland.com/blog/iceland-national-parks/vatnajokull-park" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pz.harvard.edu/resources/think-pair-share" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teachervision.com/science/glacial-pressure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId30" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto2.wdp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/w2-I1mHcoEU" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/5PC6aiH0jsc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.nationalgeographic.org/resource/climate-101-glaciers/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/vUmpdZ8bTCw" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/5PC6aiH0jsc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.nationalgeographic.org/resource/climate-101-glaciers/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/vUmpdZ8bTCw" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://visibleearth.nasa.gov/images/81545/worldwide-glaciers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campervaniceland.com/blog/iceland-national-parks/vatnajokull-park" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/viewer?mid=1YtJsjj3Y27nk4hfp8P_RTgwZzA4&amp;hl=en_US&amp;ll=64.77922283173318%2C-20.17429300000001&amp;z=7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://letstalkscience.ca/educational-resources/learning-strategies/think-pair-share" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teachervision.com/science/glacial-pressure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto2.wdp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/w2-I1mHcoEU" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/14JlNcGANMi7bF9wPE5D-MW8vcut9dOO5s-sMi1kI5Ts/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=a8JYWU1IDBg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1ewKh9kL4wxmIQ0DpFXBh1d9EkqP6EvEYvTS-XHDiq9w/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/w2-I1mHcoEU" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campervaniceland.com/blog/iceland-national-parks/vatnajokull-park" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://visibleearth.nasa.gov/images/81545/worldwide-glaciers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thekidshouldseethis.com/post/growing-artificial-glaciers-ted-ed-ice-stupa-video" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto3.wdp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vatnajokulsthjodgardur.is/en/melting-glaciers/loftlagsbreytingar-og-joklar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/vUmpdZ8bTCw" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -16997,54 +16994,50 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
@@ -17306,209 +17299,232 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <UserInfo>
         <DisplayName>Prewitt, Amanda - Division of Academic Program Standards</DisplayName>
         <AccountId>12</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Turner, Leigh - Division of Academic Program Standards</DisplayName>
         <AccountId>41</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
-    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-07-16T04:00:00+00:00</Application_x0020_Date>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-    <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2024-12-20T14:43:16+00:00</Publication_x0020_Date>
+    <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2024-12-20T05:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-2144</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-2144</Url>
       <Description>KYED-536-2144</Description>
     </_dlc_DocIdUrl>
     <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4A7D917-531F-4BBC-9C9F-E8FEA23E3014}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08D162F1-0F7C-4C1C-8A4F-6B04FDEFFE1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F284891B-4E61-4F35-AF49-A34E15F860BC}">
-[...9 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A12BCF74-0D86-49B0-A96D-F33668A0A10F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F284891B-4E61-4F35-AF49-A34E15F860BC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDF4A223-D673-4C86-9C56-CA9BE657B820}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDF4A223-D673-4C86-9C56-CA9BE657B820}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>3196</Words>
-  <Characters>18220</Characters>
+  <Words>3201</Words>
+  <Characters>18250</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>151</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>152</Lines>
   <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Kentucky Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21374</CharactersWithSpaces>
+  <CharactersWithSpaces>21409</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="84" baseType="variant">
       <vt:variant>
         <vt:i4>8323110</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>27</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.vatnajokulsthjodgardur.is/en/melting-glaciers/loftlagsbreytingar-og-joklar</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3997795</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -17729,51 +17745,51 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.campervaniceland.com/blog/iceland-national-parks/vatnajokull-park</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Science Grade 2-1</dc:title>
   <dc:subject/>
   <dc:creator>Prewitt, Amanda - Division of Academic Program Standards</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SetDate">
     <vt:lpwstr>2024-07-23T17:19:09Z</vt:lpwstr>
   </property>