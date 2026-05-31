--- v0 (2025-10-29)
+++ v1 (2026-05-31)
@@ -1,67 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="52B6A028" w14:textId="2A546843" w:rsidR="00E055D2" w:rsidRPr="00803E62" w:rsidRDefault="00AC3C72" w:rsidP="32EBCDE7">
-[...1 lines deleted...]
-        <w:ind w:left="1440"/>
+    <w:p w14:paraId="52B6A028" w14:textId="2A546843" w:rsidR="00E055D2" w:rsidRPr="00803E62" w:rsidRDefault="00AC3C72" w:rsidP="008760D9">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="32EBCDE7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Instruction</w:t>
       </w:r>
       <w:r w:rsidR="00EA2399" w:rsidRPr="32EBCDE7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">al Practice Guide </w:t>
@@ -191,150 +186,172 @@
             <w:r>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="2C120F69">
               <w:t>eflection</w:t>
             </w:r>
             <w:r w:rsidR="783B0F50">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="51228124">
               <w:t xml:space="preserve">on </w:t>
             </w:r>
             <w:r w:rsidR="783B0F50">
               <w:t xml:space="preserve">instructional practices </w:t>
             </w:r>
             <w:r w:rsidR="6C3F3F88">
               <w:t>and shifts</w:t>
             </w:r>
             <w:r w:rsidR="783B0F50">
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:r w:rsidR="45CC7500">
               <w:t>and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B65909E" w14:textId="44CAEE9D" w:rsidR="004B0372" w:rsidRDefault="3B61002E" w:rsidP="004B0372">
+          <w:p w14:paraId="2269CDE0" w14:textId="08689948" w:rsidR="004B0372" w:rsidRDefault="3B61002E" w:rsidP="00705E31">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
+              <w:spacing w:after="160"/>
+              <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="45CC7500">
               <w:t xml:space="preserve">dentification of </w:t>
             </w:r>
             <w:r w:rsidR="783B0F50">
               <w:t xml:space="preserve">professional learning </w:t>
             </w:r>
             <w:r w:rsidR="6C3F3F88">
               <w:t>need</w:t>
             </w:r>
             <w:r w:rsidR="2FCE36F6">
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidR="6C3F3F88">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="59CB3D8D">
               <w:t>to support</w:t>
             </w:r>
             <w:r w:rsidR="783B0F50">
               <w:t xml:space="preserve"> standards-aligned practice</w:t>
             </w:r>
             <w:r w:rsidR="7EDFCD3F">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2269CDE0" w14:textId="77777777" w:rsidR="004B0372" w:rsidRDefault="004B0372" w:rsidP="004B0372"/>
           <w:p w14:paraId="6EE53EBD" w14:textId="45701230" w:rsidR="00C82FEF" w:rsidRDefault="63B75BC1" w:rsidP="00E11AD8">
             <w:pPr>
               <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">It may be helpful to supplement what </w:t>
             </w:r>
             <w:r w:rsidR="00EE48A0">
               <w:t>is</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004A2AA7">
               <w:t xml:space="preserve">observed </w:t>
             </w:r>
             <w:r>
               <w:t>with further evidence from artifacts</w:t>
             </w:r>
             <w:r w:rsidR="2D95BD97">
               <w:t>,</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> such as lesson plans, tasks or student work. Although many indicators will be observable during a lesson, </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> such as lesson plans, tasks or student work. Although </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>many</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> indicators will be observable during a lesson, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00AE7EDF">
-              <w:t xml:space="preserve">some </w:t>
+              <w:t>some</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00AE7EDF">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>lesson</w:t>
             </w:r>
             <w:r w:rsidR="00C719C2">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> may appropriately focus on a smaller set of objectives</w:t>
             </w:r>
             <w:r w:rsidR="726DE48A">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:r w:rsidR="4309CE5A">
               <w:t xml:space="preserve">an observation </w:t>
             </w:r>
             <w:r w:rsidR="00C719C2">
               <w:t xml:space="preserve">may </w:t>
             </w:r>
             <w:r w:rsidR="4309CE5A">
               <w:t xml:space="preserve">occur </w:t>
             </w:r>
             <w:r w:rsidR="350BD1FD">
               <w:t>during</w:t>
             </w:r>
             <w:r w:rsidR="77749501">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only a portion of a lesson. In those cases, </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="5ACF2404">
-              <w:t xml:space="preserve">some of the </w:t>
+              <w:t>some of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="5ACF2404">
+              <w:t xml:space="preserve"> the </w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_Int_QuzJ04ms"/>
             <w:r w:rsidR="5ACF2404">
               <w:t>tool</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidR="5ACF2404">
               <w:t xml:space="preserve"> may be left </w:t>
             </w:r>
             <w:r>
               <w:t>blank.</w:t>
             </w:r>
             <w:r w:rsidR="0038341C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E16C3B" w:rsidRPr="12C10249">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Finally, districts/schools may choose to stagger their observation focuses as they move through implementation of the local curriculum </w:t>
             </w:r>
             <w:r w:rsidR="1F63833E" w:rsidRPr="12C10249">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
@@ -399,50 +416,120 @@
               <w:t xml:space="preserve">in </w:t>
             </w:r>
             <w:r w:rsidR="598B8E34" w:rsidRPr="12C10249">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
             <w:r w:rsidR="00E16C3B" w:rsidRPr="12C10249">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">ear </w:t>
             </w:r>
             <w:r w:rsidR="243EF7D1" w:rsidRPr="12C10249">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>one</w:t>
             </w:r>
             <w:r w:rsidR="00E16C3B" w:rsidRPr="12C10249">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>, for example).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35E7B8B8" w14:textId="7626C0C3" w:rsidR="00705E31" w:rsidRPr="00705E31" w:rsidRDefault="00705E31" w:rsidP="00E11AD8">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00604C44">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Process:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00637594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Best practice for using an IPG includes three steps: (1) select priority indicators aligned to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">current </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00637594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">implementation goals (or use the full tool for </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>a periodic stock-take</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00637594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), (2) collect low-inference notes during the lesson—often by annotating the HQIR lesson plan to capture what was followed, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>changed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00637594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or missed, and (3) synthesize notes into ratings and explanations, ideally through collaborative calibration with a colleague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1635E82F" w14:textId="77777777" w:rsidR="00101766" w:rsidRPr="00FB60A0" w:rsidRDefault="00101766" w:rsidP="00101766">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB60A0">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rating Criteria</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB60A0">
@@ -668,160 +755,213 @@
             <w:r w:rsidR="00101766" w:rsidRPr="004966EF">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Most </w:t>
             </w:r>
             <w:r w:rsidR="00FB60A0" w:rsidRPr="004966EF">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>indicator aspects</w:t>
             </w:r>
             <w:r w:rsidR="00B54C8F" w:rsidRPr="004966EF">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> are met most of the time it would be appropriate. </w:t>
-[...46 lines deleted...]
-            <w:r w:rsidR="00101766" w:rsidRPr="00FB60A0">
+              <w:t xml:space="preserve"> are met </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00B54C8F" w:rsidRPr="004966EF">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00101766" w:rsidRPr="006C3882">
+              <w:t>most of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00B54C8F" w:rsidRPr="004966EF">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Some </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001B5673" w:rsidRPr="006C3882">
+              <w:t xml:space="preserve"> the time it would be appropriate. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="343CBF79" w14:textId="06C7ECF9" w:rsidR="00101766" w:rsidRPr="006C3882" w:rsidRDefault="00B54C8F" w:rsidP="00101766">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00101766" w:rsidRPr="00FB60A0">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00F74AE0" w:rsidRPr="00FB60A0">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Somewhat</w:t>
+            </w:r>
+            <w:r w:rsidR="00101766" w:rsidRPr="00FB60A0">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">indicator </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00101766" w:rsidRPr="006C3882">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">aspects </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001B5673" w:rsidRPr="006C3882">
+              <w:t>Some</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00101766" w:rsidRPr="006C3882">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">are met </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006C3882">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001B5673" w:rsidRPr="006C3882">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">some of the time it would be appropriate. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001B5673" w:rsidRPr="006C3882">
+              <w:t xml:space="preserve">indicator </w:t>
+            </w:r>
+            <w:r w:rsidR="00101766" w:rsidRPr="006C3882">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">aspects </w:t>
+            </w:r>
+            <w:r w:rsidR="001B5673" w:rsidRPr="006C3882">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">are met </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C3882">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>some of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C3882">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the time it would be appropriate</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C3882">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="001B5673" w:rsidRPr="006C3882">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="1135DBC4" w14:textId="77777777" w:rsidR="00FE22E5" w:rsidRDefault="00B54C8F" w:rsidP="00295B69">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00101766" w:rsidRPr="00FB60A0">
@@ -1011,51 +1151,51 @@
           </w:p>
           <w:p w14:paraId="03C64026" w14:textId="77777777" w:rsidR="00731E5F" w:rsidRDefault="00731E5F" w:rsidP="00295B69">
             <w:pPr>
               <w:spacing w:after="160"/>
             </w:pPr>
             <w:r w:rsidRPr="004903F8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Observation Focus</w:t>
             </w:r>
             <w:r w:rsidRPr="004903F8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (if applicable)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76A701C8" w14:textId="7109413C" w:rsidR="00BA57EE" w:rsidRPr="00E64A84" w:rsidRDefault="00BA57EE" w:rsidP="00E64A84">
+    <w:p w14:paraId="575F4132" w14:textId="77777777" w:rsidR="00705E31" w:rsidRPr="00E64A84" w:rsidRDefault="00705E31" w:rsidP="00E64A84">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14390"/>
       </w:tblGrid>
       <w:tr w:rsidR="00086E42" w14:paraId="04219D00" w14:textId="77777777" w:rsidTr="5F55E13A">
         <w:trPr>
           <w:trHeight w:val="179"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14390" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="5FBB8D"/>
@@ -1214,50 +1354,59 @@
             </w:pPr>
             <w:r w:rsidRPr="00A06549">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Students demonstrate self-regulation skills by meeting behavioral expectations, following classroom instructions and engaging procedures efficiently, independently and with peers</w:t>
             </w:r>
             <w:r w:rsidR="077F95F3" w:rsidRPr="006533D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02C6BB97" w14:textId="77777777" w:rsidR="0032141D" w:rsidRDefault="0032141D" w:rsidP="00A602B6">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="70C7DB35" w14:textId="77777777" w:rsidR="00705E31" w:rsidRDefault="00705E31" w:rsidP="00A602B6">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="646E0829" w14:textId="224128F9" w:rsidR="0032141D" w:rsidRPr="006533D6" w:rsidRDefault="0032141D" w:rsidP="00A602B6">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7232E922" w14:textId="77777777" w:rsidR="003C3607" w:rsidRPr="006533D6" w:rsidRDefault="003C3607" w:rsidP="003C3607">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006533D6">
@@ -1308,98 +1457,89 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0017088E" w14:paraId="53216387" w14:textId="77777777" w:rsidTr="191054A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="1AF13F76" w14:textId="7D9D5984" w:rsidR="0017088E" w:rsidRDefault="00A41829">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006533D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Students engage in the </w:t>
             </w:r>
             <w:r w:rsidR="00885A25" w:rsidRPr="006533D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>learning</w:t>
             </w:r>
             <w:r w:rsidRPr="006533D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the lesson from start to finish</w:t>
             </w:r>
             <w:r w:rsidR="00C8470B" w:rsidRPr="006533D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">; there is a sense of urgency about how time is used and managed. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54871DC4" w14:textId="77777777" w:rsidR="001E08F4" w:rsidRDefault="001E08F4" w:rsidP="00B42B90">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4544E903" w14:textId="77777777" w:rsidR="00246676" w:rsidRDefault="00246676" w:rsidP="00EA4986">
-[...10 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="0F620994" w14:textId="0C69013C" w:rsidR="00246676" w:rsidRPr="00705E31" w:rsidRDefault="00246676" w:rsidP="00705E31">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="7155C452" w14:textId="77777777" w:rsidR="00B85BB2" w:rsidRPr="006533D6" w:rsidRDefault="00B85BB2" w:rsidP="00B85BB2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006533D6">
               <w:rPr>
                 <w:b/>
@@ -1411,100 +1551,83 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="22079C4D" w14:textId="77777777" w:rsidR="0017088E" w:rsidRPr="006533D6" w:rsidRDefault="00B85BB2" w:rsidP="00B85BB2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006533D6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Explanation</w:t>
             </w:r>
             <w:r w:rsidRPr="006533D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="3F163CA5" w14:textId="02596139" w:rsidR="00B85BB2" w:rsidRPr="006533D6" w:rsidRDefault="00B85BB2" w:rsidP="00B85BB2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0017088E" w14:paraId="7F6804A4" w14:textId="77777777" w:rsidTr="191054A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D92E8BF" w14:textId="0B547BEF" w:rsidR="0017088E" w:rsidRDefault="1B94ED50">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006533D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Students demonstrate evidence of growth mindset (embrace challenges</w:t>
             </w:r>
             <w:r w:rsidR="00670C52">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, persist in learning</w:t>
             </w:r>
             <w:r w:rsidRPr="006533D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>) and self-efficacy (belief in ability to succeed) through interactions with</w:t>
             </w:r>
             <w:r w:rsidR="49FFAEDB" w:rsidRPr="006533D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> teachers, peers and course content. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42F406DD" w14:textId="7C43A950" w:rsidR="0017088E" w:rsidRPr="006533D6" w:rsidRDefault="0017088E" w:rsidP="00331C04">
@@ -2877,89 +3000,117 @@
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CAF543A" w14:textId="77777777" w:rsidR="009A56F3" w:rsidRDefault="009A56F3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2D3F0312" w14:textId="77777777" w:rsidR="009A56F3" w:rsidRPr="009114B9" w:rsidRDefault="009A56F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5392BD84" w14:textId="77777777" w:rsidR="009A56F3" w:rsidRPr="00867185" w:rsidRDefault="009A56F3" w:rsidP="00867185">
+    <w:p w14:paraId="5392BD84" w14:textId="77777777" w:rsidR="009A56F3" w:rsidRDefault="009A56F3" w:rsidP="00867185">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FEFEEAB" w14:textId="77777777" w:rsidR="00705E31" w:rsidRDefault="00705E31" w:rsidP="00867185">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="715FB9E8" w14:textId="77777777" w:rsidR="00705E31" w:rsidRDefault="00705E31" w:rsidP="00867185">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45D3C3E2" w14:textId="77777777" w:rsidR="00705E31" w:rsidRPr="00867185" w:rsidRDefault="00705E31" w:rsidP="00867185">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14390"/>
       </w:tblGrid>
       <w:tr w:rsidR="00086E42" w14:paraId="4BF08A1A" w14:textId="77777777" w:rsidTr="5F55E13A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14390" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="5FBB8D"/>
           </w:tcPr>
           <w:p w14:paraId="7CF4871E" w14:textId="7C94FB7F" w:rsidR="00086E42" w:rsidRDefault="00086E42" w:rsidP="00310275">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF3A33">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>CORE ACTION 1</w:t>
             </w:r>
             <w:r w:rsidRPr="5F55E13A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="5F55E13A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> The learning of the lesson reflects</w:t>
             </w:r>
             <w:r w:rsidR="00A30791">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
@@ -3159,82 +3310,81 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AF696CA" w14:textId="77777777" w:rsidR="001B5D15" w:rsidRPr="006533D6" w:rsidRDefault="001B5D15" w:rsidP="001B5D15">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3AD2E2CD" w14:textId="45E54A7A" w:rsidR="001B5D15" w:rsidRPr="006533D6" w:rsidRDefault="001B5D15" w:rsidP="001B5D15">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B3B0C" w14:paraId="7B2C4356" w14:textId="77777777" w:rsidTr="003C65DD">
+      <w:tr w:rsidR="007B3B0C" w14:paraId="7B2C4356" w14:textId="77777777" w:rsidTr="000F1FD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="6ECFD8B3" w14:textId="07F5221C" w:rsidR="007B3B0C" w:rsidRPr="006533D6" w:rsidRDefault="007B3B0C" w:rsidP="007B3B0C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006533D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">The lesson appropriately connects new content within and across grade levels. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="7E30529C" w14:textId="77777777" w:rsidR="007B3B0C" w:rsidRPr="006533D6" w:rsidRDefault="007B3B0C" w:rsidP="007B3B0C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006533D6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES   /   MOSTLY   /   SOMEWHAT   /   NOT YET</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11E1E129" w14:textId="1EDE1F00" w:rsidR="007B3B0C" w:rsidRPr="006533D6" w:rsidRDefault="007B3B0C" w:rsidP="007B3B0C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -3254,55 +3404,54 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="367693AF" w14:textId="77777777" w:rsidR="007B3B0C" w:rsidRPr="006533D6" w:rsidRDefault="007B3B0C" w:rsidP="007B3B0C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="36B93B7F" w14:textId="5E9A270D" w:rsidR="007B3B0C" w:rsidRPr="006533D6" w:rsidRDefault="007B3B0C" w:rsidP="007B3B0C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B3B0C" w14:paraId="7B1B1BA7" w14:textId="77777777" w:rsidTr="003D49BA">
+      <w:tr w:rsidR="007B3B0C" w14:paraId="7B1B1BA7" w14:textId="77777777" w:rsidTr="000F1FD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="6C203007" w14:textId="05BD9282" w:rsidR="007B3B0C" w:rsidRPr="006533D6" w:rsidRDefault="007B3B0C" w:rsidP="007B3B0C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006533D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The lesson intentionally </w:t>
             </w:r>
             <w:r w:rsidR="00DF50D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3312,51 +3461,50 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the target of </w:t>
             </w:r>
             <w:r w:rsidR="00DF50D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the standard</w:t>
             </w:r>
             <w:r w:rsidRPr="006533D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (conceptual understanding, procedural skill and fluency, application) called for by the standard(s) being addressed. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="618B5B84" w14:textId="77777777" w:rsidR="007B3B0C" w:rsidRPr="006533D6" w:rsidRDefault="007B3B0C" w:rsidP="007B3B0C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006533D6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES   /   MOSTLY   /   SOMEWHAT   /   NOT YET</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4314B329" w14:textId="77777777" w:rsidR="007B3B0C" w:rsidRPr="006533D6" w:rsidRDefault="007B3B0C" w:rsidP="007B3B0C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -3526,55 +3674,54 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEF0E6"/>
           </w:tcPr>
           <w:p w14:paraId="1BA6028D" w14:textId="77777777" w:rsidR="00527C13" w:rsidRPr="00E06BAD" w:rsidRDefault="00527C13">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06BAD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Rating</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00527C13" w14:paraId="2A11B85B" w14:textId="77777777">
+      <w:tr w:rsidR="00527C13" w14:paraId="2A11B85B" w14:textId="77777777" w:rsidTr="000F1FD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="4147BD58" w14:textId="77777777" w:rsidR="00527C13" w:rsidRPr="00DC5FF2" w:rsidRDefault="00527C13">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006533D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The teacher identifies and clearly communicates the lesson’s learning goal(s) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -3586,51 +3733,50 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">to students and why the learning goal(s) is important. The learning goal(s) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">and success criteria </w:t>
             </w:r>
             <w:r w:rsidRPr="006533D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">are revisited throughout the lesson, used by students and teacher to monitor progress and inform next steps. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="7837A398" w14:textId="77777777" w:rsidR="00527C13" w:rsidRPr="006533D6" w:rsidRDefault="00527C13">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006533D6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES   /   MOSTLY   /   SOMEWHAT   /   NOT YET</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="098BFB21" w14:textId="77777777" w:rsidR="00527C13" w:rsidRPr="006533D6" w:rsidRDefault="00527C13">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -3645,85 +3791,87 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Explanation</w:t>
             </w:r>
             <w:r w:rsidRPr="006533D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A2DCCAC" w14:textId="77777777" w:rsidR="00527C13" w:rsidRPr="00DC5FF2" w:rsidRDefault="00527C13">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00527C13" w14:paraId="0D504439" w14:textId="77777777">
+      <w:tr w:rsidR="00527C13" w14:paraId="0D504439" w14:textId="77777777" w:rsidTr="000F1FD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="04DA34AF" w14:textId="77777777" w:rsidR="00527C13" w:rsidRDefault="00527C13">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5FF2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The teacher makes the mathematics of the lesson explicit through the use of explanations, representations, tasks and/or examples. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4223C4D6" w14:textId="77777777" w:rsidR="00527C13" w:rsidRPr="003C6AA7" w:rsidRDefault="00527C13">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="71432679" w14:textId="77777777" w:rsidR="00527C13" w:rsidRPr="00DC5FF2" w:rsidRDefault="00527C13">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5FF2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES   /   MOSTLY   /   SOMEWHAT   /   NOT YET</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3827DCE7" w14:textId="77777777" w:rsidR="00527C13" w:rsidRPr="00DC5FF2" w:rsidRDefault="00527C13">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -3743,302 +3891,300 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C5267F3" w14:textId="77777777" w:rsidR="00527C13" w:rsidRPr="00DC5FF2" w:rsidRDefault="00527C13">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="306AD3E8" w14:textId="77777777" w:rsidR="00527C13" w:rsidRPr="00DC5FF2" w:rsidRDefault="00527C13">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00527C13" w14:paraId="16821D95" w14:textId="77777777">
+      <w:tr w:rsidR="00527C13" w14:paraId="16821D95" w14:textId="77777777" w:rsidTr="000F1FD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="5B56097C" w14:textId="77777777" w:rsidR="00527C13" w:rsidRPr="005278E9" w:rsidRDefault="00527C13">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5FF2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The teacher strengthens all students’ understanding of the content by strategically sharing students’ representations and/or solution methods and connecting those solutions to the learning goal of the lesson.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="0EB6BE87" w14:textId="77777777" w:rsidR="00527C13" w:rsidRPr="00DC5FF2" w:rsidRDefault="00527C13">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5FF2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES   /   MOSTLY   /   SOMEWHAT   /   NOT YET</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13B80AC7" w14:textId="77777777" w:rsidR="00527C13" w:rsidRPr="00DC5FF2" w:rsidRDefault="00527C13">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5FF2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Explanation</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC5FF2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00527C13" w14:paraId="2496EAD1" w14:textId="77777777">
+      <w:tr w:rsidR="00527C13" w14:paraId="2496EAD1" w14:textId="77777777" w:rsidTr="000F1FD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="18B593D4" w14:textId="77777777" w:rsidR="00527C13" w:rsidRDefault="00527C13">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5FF2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The teacher deliberately checks for understanding to surface misconceptions and adapts the lesson according to student understanding.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08F4F66C" w14:textId="77777777" w:rsidR="00527C13" w:rsidRDefault="00527C13">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="389E4EDF" w14:textId="77777777" w:rsidR="00527C13" w:rsidRPr="00EC3380" w:rsidRDefault="00527C13">
-            <w:pPr>
-[...115 lines deleted...]
-          <w:p w14:paraId="044D1892" w14:textId="77777777" w:rsidR="00527C13" w:rsidRPr="00816821" w:rsidRDefault="00527C13">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
+          <w:p w14:paraId="2C449F59" w14:textId="77777777" w:rsidR="00527C13" w:rsidRPr="00DC5FF2" w:rsidRDefault="00527C13">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FF2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES   /   MOSTLY   /   SOMEWHAT   /   NOT YET</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FA1E71B" w14:textId="77777777" w:rsidR="00527C13" w:rsidRPr="00DC5FF2" w:rsidRDefault="00527C13">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FF2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Explanation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC5FF2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="612BE57A" w14:textId="77777777" w:rsidR="00527C13" w:rsidRPr="00DC5FF2" w:rsidRDefault="00527C13">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C0F5E06" w14:textId="77777777" w:rsidR="00527C13" w:rsidRPr="00DC5FF2" w:rsidRDefault="00527C13">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00527C13" w14:paraId="380BC58E" w14:textId="77777777" w:rsidTr="000F1FD5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7285" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CBB1749" w14:textId="77777777" w:rsidR="00527C13" w:rsidRDefault="00527C13">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FF2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The teacher facilitates the summary of the mathematics with references to student work and discussion in order to reinforce the purpose of the lesson.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="407930AC" w14:textId="77777777" w:rsidR="00527C13" w:rsidRDefault="00527C13">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="044D1892" w14:textId="77777777" w:rsidR="00527C13" w:rsidRPr="00816821" w:rsidRDefault="00527C13">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7110" w:type="dxa"/>
+          </w:tcPr>
           <w:p w14:paraId="1CB4439A" w14:textId="77777777" w:rsidR="00527C13" w:rsidRPr="00DC5FF2" w:rsidRDefault="00527C13">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5FF2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES   /   MOSTLY   /   SOMEWHAT   /   NOT YET</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A922504" w14:textId="77777777" w:rsidR="00527C13" w:rsidRPr="00DC5FF2" w:rsidRDefault="00527C13">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4068,127 +4214,99 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="79CC920C" w14:textId="77777777" w:rsidR="00527C13" w:rsidRPr="00DC5FF2" w:rsidRDefault="00527C13">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="03C5B7EA" w14:textId="77777777" w:rsidR="00527C13" w:rsidRDefault="00527C13" w:rsidP="00867185">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4042494C" w14:textId="77777777" w:rsidR="000B45DE" w:rsidRDefault="000B45DE" w:rsidP="00867185">
-      <w:pPr>
-[...25 lines deleted...]
-    <w:p w14:paraId="67ED995B" w14:textId="77777777" w:rsidR="000B45DE" w:rsidRDefault="000B45DE" w:rsidP="00867185">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FDA8927" w14:textId="77777777" w:rsidR="00607782" w:rsidRPr="00867185" w:rsidRDefault="00607782" w:rsidP="00867185">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14390"/>
       </w:tblGrid>
       <w:tr w:rsidR="0042014E" w14:paraId="3941BCB3" w14:textId="77777777" w:rsidTr="137A793A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14390" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="5FBB8D"/>
           </w:tcPr>
           <w:p w14:paraId="3B57FAEA" w14:textId="5EB3717F" w:rsidR="0042014E" w:rsidRDefault="3BFDC03A" w:rsidP="42BD6498">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="137A793A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">CORE ACTION </w:t>
             </w:r>
             <w:r w:rsidR="65EDB208" w:rsidRPr="137A793A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="4932EBB2" w:rsidRPr="137A793A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="137A793A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
@@ -4862,54 +4980,55 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AA18D04" w14:textId="77777777" w:rsidR="0042014E" w:rsidRPr="00002201" w:rsidRDefault="0042014E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="72AB846D" w14:textId="77777777" w:rsidR="0042014E" w:rsidRPr="00002201" w:rsidRDefault="0042014E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2775" w14:paraId="4DDAB2EF" w14:textId="77777777" w:rsidTr="48165B59">
+      <w:tr w:rsidR="00AC2775" w14:paraId="4DDAB2EF" w14:textId="77777777" w:rsidTr="000F1FD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="6F2FFCE8" w14:textId="4A79AD67" w:rsidR="00AC2775" w:rsidRPr="00F84FBD" w:rsidRDefault="009110CA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Students use mathematics to model </w:t>
             </w:r>
             <w:r w:rsidR="007D1324">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -4928,69 +5047,72 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00BC6C36">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">analyzing </w:t>
             </w:r>
             <w:r w:rsidR="000F61CB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>relationships mathematically to draw conclusion</w:t>
             </w:r>
             <w:r w:rsidR="005D2158">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="000F61CB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="5C59BF1C" w14:textId="77777777" w:rsidR="00955E49" w:rsidRPr="00002201" w:rsidRDefault="00955E49" w:rsidP="00955E49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002201">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES   /   MOSTLY   /   SOMEWHAT   /   NOT YET</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A057321" w14:textId="77777777" w:rsidR="00955E49" w:rsidRDefault="00955E49" w:rsidP="00955E49">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -5023,91 +5145,139 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1F06403A" w14:textId="77777777" w:rsidR="00AC2775" w:rsidRPr="00002201" w:rsidRDefault="00AC2775">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F154E03" w14:textId="77777777" w:rsidR="00F0071C" w:rsidRDefault="00F0071C" w:rsidP="00867185">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A84387B" w14:textId="77777777" w:rsidR="00EA2399" w:rsidRDefault="00EA2399" w:rsidP="00EA2399"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="even" r:id="rId13"/>
+    <w:p w14:paraId="3A84387B" w14:textId="786A1D72" w:rsidR="00EA2399" w:rsidRDefault="000F1FD5" w:rsidP="00EA2399">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This resource is adapted from guidance provided by </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="002672FC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>Achieve the Core</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="001903B7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>The New Teacher Project</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D72025">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B394962" w14:textId="77777777" w:rsidR="000F1FD5" w:rsidRPr="000F1FD5" w:rsidRDefault="000F1FD5" w:rsidP="000F1FD5"/>
+    <w:p w14:paraId="27AAEC65" w14:textId="77777777" w:rsidR="000F1FD5" w:rsidRPr="000F1FD5" w:rsidRDefault="000F1FD5" w:rsidP="000F1FD5"/>
+    <w:p w14:paraId="02AAA789" w14:textId="77777777" w:rsidR="000F1FD5" w:rsidRPr="000F1FD5" w:rsidRDefault="000F1FD5" w:rsidP="000F1FD5"/>
+    <w:p w14:paraId="110529A7" w14:textId="77777777" w:rsidR="000F1FD5" w:rsidRPr="000F1FD5" w:rsidRDefault="000F1FD5" w:rsidP="000F1FD5"/>
+    <w:p w14:paraId="572AA3CA" w14:textId="19DA67FC" w:rsidR="000F1FD5" w:rsidRPr="000F1FD5" w:rsidRDefault="000F1FD5" w:rsidP="000F1FD5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6396"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="000F1FD5" w:rsidRPr="000F1FD5" w:rsidSect="002319C4">
+      <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
-      <w:headerReference w:type="first" r:id="rId15"/>
-      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C9DF5A7" w14:textId="77777777" w:rsidR="001B79DB" w:rsidRDefault="001B79DB" w:rsidP="00784262">
+    <w:p w14:paraId="1A5005D2" w14:textId="77777777" w:rsidR="00267A32" w:rsidRDefault="00267A32" w:rsidP="00784262">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A702E39" w14:textId="77777777" w:rsidR="001B79DB" w:rsidRDefault="001B79DB" w:rsidP="00784262">
+    <w:p w14:paraId="7F480671" w14:textId="77777777" w:rsidR="00267A32" w:rsidRDefault="00267A32" w:rsidP="00784262">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="24C93E89" w14:textId="77777777" w:rsidR="001B79DB" w:rsidRDefault="001B79DB">
+    <w:p w14:paraId="7C0F1C7F" w14:textId="77777777" w:rsidR="00267A32" w:rsidRDefault="00267A32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5139,320 +5309,245 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="735E9334" w14:textId="77777777" w:rsidR="00554AFB" w:rsidRDefault="00554AFB">
+  <w:p w14:paraId="2C0B83D9" w14:textId="5DA8B971" w:rsidR="00784262" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-  </w:p>
-[...57 lines deleted...]
-    </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-743643678"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="003459B6">
           <w:t xml:space="preserve">                     </w:t>
         </w:r>
         <w:r w:rsidR="001903B7">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="001903B7">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="001903B7">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="001903B7">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="001903B7">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="001903B7">
           <w:tab/>
         </w:r>
+        <w:r w:rsidR="000F1FD5">
+          <w:tab/>
+        </w:r>
         <w:r w:rsidR="001903B7">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="003459B6">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00784262">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00784262">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00784262">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00784262">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00784262">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16CE5DAD" w14:textId="77777777" w:rsidR="001B79DB" w:rsidRDefault="001B79DB" w:rsidP="00784262">
+    <w:p w14:paraId="11E95D90" w14:textId="77777777" w:rsidR="00267A32" w:rsidRDefault="00267A32" w:rsidP="00784262">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D123E79" w14:textId="77777777" w:rsidR="001B79DB" w:rsidRDefault="001B79DB" w:rsidP="00784262">
+    <w:p w14:paraId="4D30C2D8" w14:textId="77777777" w:rsidR="00267A32" w:rsidRDefault="00267A32" w:rsidP="00784262">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5E7EE17C" w14:textId="77777777" w:rsidR="001B79DB" w:rsidRDefault="001B79DB">
+    <w:p w14:paraId="08D41853" w14:textId="77777777" w:rsidR="00267A32" w:rsidRDefault="00267A32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1D26DFE6" w14:textId="77777777" w:rsidR="00554AFB" w:rsidRDefault="00554AFB">
-[...8 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F80AB0F" w14:textId="42F3870A" w:rsidR="00D24C30" w:rsidRDefault="00F04ECF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13907389" wp14:editId="6D76A37B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13907389" wp14:editId="37900A05">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>7795260</wp:posOffset>
+            <wp:posOffset>7975600</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-175260</wp:posOffset>
+            <wp:posOffset>-172720</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1319213" cy="588934"/>
-[...2 lines deleted...]
-          <wp:docPr id="1" name="Picture 1" descr="A close-up of  the KDE logo"/>
+          <wp:extent cx="1140460" cy="457200"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="1" name="Picture 1">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Picture 1" descr="A close-up of  the KDE logo"/>
+                  <pic:cNvPr id="1" name="Picture 1">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1319213" cy="588934"/>
+                    <a:ext cx="1140460" cy="457200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:bookmark int2:bookmarkName="_Int_zq3fhzfa" int2:invalidationBookmarkName="" int2:hashCode="vqyerBzudMNbQg" int2:id="fe0E1YtF">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_7blhoLVa" int2:invalidationBookmarkName="" int2:hashCode="SoLLbbU372xbU9" int2:id="kbRIM64W">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_QuzJ04ms" int2:invalidationBookmarkName="" int2:hashCode="GTfEwo9yYYaJdO" int2:id="ncRsGtIp">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -9801,82 +9896,84 @@
     <w:rsid w:val="00001B6E"/>
     <w:rsid w:val="00001EEC"/>
     <w:rsid w:val="00002161"/>
     <w:rsid w:val="00002201"/>
     <w:rsid w:val="0000622F"/>
     <w:rsid w:val="00007653"/>
     <w:rsid w:val="000102E4"/>
     <w:rsid w:val="000123EB"/>
     <w:rsid w:val="0001391D"/>
     <w:rsid w:val="00014CB8"/>
     <w:rsid w:val="00015E39"/>
     <w:rsid w:val="000166FC"/>
     <w:rsid w:val="0002190C"/>
     <w:rsid w:val="0002254F"/>
     <w:rsid w:val="00025634"/>
     <w:rsid w:val="000406A6"/>
     <w:rsid w:val="00042ED9"/>
     <w:rsid w:val="000503DB"/>
     <w:rsid w:val="00050887"/>
     <w:rsid w:val="00050AAD"/>
     <w:rsid w:val="000516B7"/>
     <w:rsid w:val="000524E1"/>
     <w:rsid w:val="00053408"/>
     <w:rsid w:val="000535AA"/>
     <w:rsid w:val="00054092"/>
-    <w:rsid w:val="00054A67"/>
     <w:rsid w:val="000567A6"/>
     <w:rsid w:val="00056FB9"/>
     <w:rsid w:val="00063367"/>
     <w:rsid w:val="0006374A"/>
+    <w:rsid w:val="00063D6E"/>
     <w:rsid w:val="000646CB"/>
     <w:rsid w:val="00066203"/>
     <w:rsid w:val="0007090B"/>
     <w:rsid w:val="00076632"/>
     <w:rsid w:val="0008283C"/>
     <w:rsid w:val="00082A3D"/>
     <w:rsid w:val="000834E5"/>
     <w:rsid w:val="0008391F"/>
     <w:rsid w:val="00086E42"/>
     <w:rsid w:val="00091337"/>
     <w:rsid w:val="00094503"/>
     <w:rsid w:val="000A12FE"/>
     <w:rsid w:val="000A3443"/>
     <w:rsid w:val="000A3CC8"/>
     <w:rsid w:val="000B08FC"/>
     <w:rsid w:val="000B404B"/>
     <w:rsid w:val="000B45DE"/>
     <w:rsid w:val="000C7B66"/>
     <w:rsid w:val="000D07F1"/>
     <w:rsid w:val="000D15BD"/>
     <w:rsid w:val="000D1D70"/>
     <w:rsid w:val="000D200C"/>
     <w:rsid w:val="000D3368"/>
     <w:rsid w:val="000D48DB"/>
     <w:rsid w:val="000E1B1A"/>
     <w:rsid w:val="000E1EE9"/>
     <w:rsid w:val="000E5CB0"/>
+    <w:rsid w:val="000F0D3C"/>
+    <w:rsid w:val="000F1FD5"/>
     <w:rsid w:val="000F4305"/>
     <w:rsid w:val="000F5738"/>
     <w:rsid w:val="000F61CB"/>
     <w:rsid w:val="00101766"/>
     <w:rsid w:val="0010463D"/>
     <w:rsid w:val="001057DE"/>
     <w:rsid w:val="001061C6"/>
     <w:rsid w:val="00106DC1"/>
     <w:rsid w:val="00110CF0"/>
     <w:rsid w:val="001145F6"/>
     <w:rsid w:val="001154AD"/>
     <w:rsid w:val="00121A36"/>
     <w:rsid w:val="0012458B"/>
     <w:rsid w:val="00130B93"/>
     <w:rsid w:val="00134E43"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="00141AE4"/>
     <w:rsid w:val="00143074"/>
     <w:rsid w:val="00143ED5"/>
     <w:rsid w:val="001446FC"/>
     <w:rsid w:val="0014552C"/>
     <w:rsid w:val="00145A4F"/>
     <w:rsid w:val="00145D78"/>
     <w:rsid w:val="00145FBB"/>
     <w:rsid w:val="0014799F"/>
@@ -9891,120 +9988,123 @@
     <w:rsid w:val="001711FE"/>
     <w:rsid w:val="00174627"/>
     <w:rsid w:val="00175191"/>
     <w:rsid w:val="00175B81"/>
     <w:rsid w:val="00176147"/>
     <w:rsid w:val="0018076A"/>
     <w:rsid w:val="00181340"/>
     <w:rsid w:val="001839B3"/>
     <w:rsid w:val="001841E0"/>
     <w:rsid w:val="001848DB"/>
     <w:rsid w:val="001903B7"/>
     <w:rsid w:val="00192E34"/>
     <w:rsid w:val="0019318B"/>
     <w:rsid w:val="001952B1"/>
     <w:rsid w:val="00196339"/>
     <w:rsid w:val="0019759A"/>
     <w:rsid w:val="001A4B28"/>
     <w:rsid w:val="001A4BF2"/>
     <w:rsid w:val="001A5EEC"/>
     <w:rsid w:val="001A666A"/>
     <w:rsid w:val="001A7815"/>
     <w:rsid w:val="001A7F6E"/>
     <w:rsid w:val="001B395E"/>
     <w:rsid w:val="001B5673"/>
     <w:rsid w:val="001B5D15"/>
-    <w:rsid w:val="001B79DB"/>
+    <w:rsid w:val="001B6F31"/>
     <w:rsid w:val="001D0C78"/>
     <w:rsid w:val="001D4179"/>
     <w:rsid w:val="001D45EC"/>
     <w:rsid w:val="001D513F"/>
     <w:rsid w:val="001D6945"/>
     <w:rsid w:val="001E08F4"/>
     <w:rsid w:val="001E2241"/>
     <w:rsid w:val="001E2C82"/>
     <w:rsid w:val="001E5A03"/>
     <w:rsid w:val="001F4098"/>
     <w:rsid w:val="001F4200"/>
     <w:rsid w:val="001F4344"/>
     <w:rsid w:val="00200B0F"/>
     <w:rsid w:val="00206715"/>
     <w:rsid w:val="00207975"/>
     <w:rsid w:val="00210118"/>
     <w:rsid w:val="00210857"/>
     <w:rsid w:val="00213A77"/>
     <w:rsid w:val="00216CFB"/>
     <w:rsid w:val="0022117B"/>
     <w:rsid w:val="00222BB2"/>
     <w:rsid w:val="0022303D"/>
     <w:rsid w:val="00224076"/>
     <w:rsid w:val="0022489F"/>
     <w:rsid w:val="0023180B"/>
     <w:rsid w:val="002319C4"/>
     <w:rsid w:val="002325CE"/>
     <w:rsid w:val="00234CBE"/>
     <w:rsid w:val="00235319"/>
     <w:rsid w:val="00245C58"/>
     <w:rsid w:val="00246676"/>
     <w:rsid w:val="002466FE"/>
     <w:rsid w:val="00252D3F"/>
     <w:rsid w:val="00254077"/>
     <w:rsid w:val="002542E2"/>
     <w:rsid w:val="00254DAE"/>
     <w:rsid w:val="002553BE"/>
     <w:rsid w:val="00255E23"/>
     <w:rsid w:val="00260DC5"/>
     <w:rsid w:val="002672FC"/>
+    <w:rsid w:val="00267A32"/>
     <w:rsid w:val="002701A6"/>
     <w:rsid w:val="00271A98"/>
     <w:rsid w:val="002729A4"/>
     <w:rsid w:val="00276945"/>
     <w:rsid w:val="00280709"/>
     <w:rsid w:val="00281114"/>
     <w:rsid w:val="00281B27"/>
     <w:rsid w:val="00282177"/>
     <w:rsid w:val="002828C7"/>
+    <w:rsid w:val="00282F84"/>
     <w:rsid w:val="002878A4"/>
     <w:rsid w:val="0029085C"/>
     <w:rsid w:val="00291623"/>
     <w:rsid w:val="002930AD"/>
     <w:rsid w:val="00294572"/>
     <w:rsid w:val="00295B69"/>
     <w:rsid w:val="0029600C"/>
     <w:rsid w:val="00296DCA"/>
     <w:rsid w:val="0029719D"/>
     <w:rsid w:val="002A0316"/>
     <w:rsid w:val="002A084C"/>
     <w:rsid w:val="002A517B"/>
     <w:rsid w:val="002B2866"/>
     <w:rsid w:val="002B2E37"/>
     <w:rsid w:val="002B5A3E"/>
     <w:rsid w:val="002B5D2C"/>
     <w:rsid w:val="002B6D98"/>
     <w:rsid w:val="002B758B"/>
     <w:rsid w:val="002C694B"/>
     <w:rsid w:val="002D2E96"/>
+    <w:rsid w:val="002E3739"/>
     <w:rsid w:val="002E3B26"/>
     <w:rsid w:val="002E57EF"/>
     <w:rsid w:val="002E66E5"/>
     <w:rsid w:val="002F0F54"/>
     <w:rsid w:val="002F5CFE"/>
     <w:rsid w:val="002F66D0"/>
     <w:rsid w:val="002F744D"/>
     <w:rsid w:val="0030102E"/>
     <w:rsid w:val="00301195"/>
     <w:rsid w:val="00302115"/>
     <w:rsid w:val="00307FE5"/>
     <w:rsid w:val="00310275"/>
     <w:rsid w:val="003126EA"/>
     <w:rsid w:val="00313C16"/>
     <w:rsid w:val="0031459B"/>
     <w:rsid w:val="0032141D"/>
     <w:rsid w:val="0032195E"/>
     <w:rsid w:val="003234FF"/>
     <w:rsid w:val="003278EA"/>
     <w:rsid w:val="00331C04"/>
     <w:rsid w:val="003320EF"/>
     <w:rsid w:val="00336292"/>
     <w:rsid w:val="00337FE6"/>
     <w:rsid w:val="00342A88"/>
     <w:rsid w:val="00342E63"/>
@@ -10026,50 +10126,51 @@
     <w:rsid w:val="00377941"/>
     <w:rsid w:val="003827BD"/>
     <w:rsid w:val="0038341C"/>
     <w:rsid w:val="0038509D"/>
     <w:rsid w:val="00386779"/>
     <w:rsid w:val="003878F3"/>
     <w:rsid w:val="003956EB"/>
     <w:rsid w:val="003962C7"/>
     <w:rsid w:val="00397CE1"/>
     <w:rsid w:val="003A720B"/>
     <w:rsid w:val="003A7FE7"/>
     <w:rsid w:val="003B2EA9"/>
     <w:rsid w:val="003B4948"/>
     <w:rsid w:val="003B49DF"/>
     <w:rsid w:val="003B7A93"/>
     <w:rsid w:val="003C3607"/>
     <w:rsid w:val="003C65DD"/>
     <w:rsid w:val="003C6AA7"/>
     <w:rsid w:val="003C723C"/>
     <w:rsid w:val="003D16FA"/>
     <w:rsid w:val="003D1F17"/>
     <w:rsid w:val="003D3D7E"/>
     <w:rsid w:val="003D4292"/>
     <w:rsid w:val="003D45F9"/>
     <w:rsid w:val="003D49BA"/>
+    <w:rsid w:val="003D694F"/>
     <w:rsid w:val="003D6F3C"/>
     <w:rsid w:val="003E3B31"/>
     <w:rsid w:val="003E600D"/>
     <w:rsid w:val="003F142E"/>
     <w:rsid w:val="003F26AA"/>
     <w:rsid w:val="003F524C"/>
     <w:rsid w:val="00400F41"/>
     <w:rsid w:val="00405E4C"/>
     <w:rsid w:val="004063F6"/>
     <w:rsid w:val="00407349"/>
     <w:rsid w:val="00407ABC"/>
     <w:rsid w:val="004107CB"/>
     <w:rsid w:val="00410B64"/>
     <w:rsid w:val="00411AF8"/>
     <w:rsid w:val="00413838"/>
     <w:rsid w:val="00414219"/>
     <w:rsid w:val="004178B7"/>
     <w:rsid w:val="0042014E"/>
     <w:rsid w:val="00420DFC"/>
     <w:rsid w:val="00424F11"/>
     <w:rsid w:val="004250AC"/>
     <w:rsid w:val="004265F9"/>
     <w:rsid w:val="004266DF"/>
     <w:rsid w:val="00427962"/>
     <w:rsid w:val="004304F9"/>
@@ -10229,85 +10330,88 @@
     <w:rsid w:val="0065343F"/>
     <w:rsid w:val="00656CF5"/>
     <w:rsid w:val="00663EBD"/>
     <w:rsid w:val="006644AE"/>
     <w:rsid w:val="006645D1"/>
     <w:rsid w:val="0066542D"/>
     <w:rsid w:val="0066548C"/>
     <w:rsid w:val="00670C52"/>
     <w:rsid w:val="00671DEB"/>
     <w:rsid w:val="00673A62"/>
     <w:rsid w:val="00674614"/>
     <w:rsid w:val="00677D62"/>
     <w:rsid w:val="00677FBB"/>
     <w:rsid w:val="0068012C"/>
     <w:rsid w:val="00680BF4"/>
     <w:rsid w:val="0068158F"/>
     <w:rsid w:val="00682246"/>
     <w:rsid w:val="00682411"/>
     <w:rsid w:val="00682751"/>
     <w:rsid w:val="0068303C"/>
     <w:rsid w:val="00683539"/>
     <w:rsid w:val="006836AE"/>
     <w:rsid w:val="00685B65"/>
     <w:rsid w:val="006871C0"/>
     <w:rsid w:val="006901B5"/>
+    <w:rsid w:val="00691218"/>
     <w:rsid w:val="006942BC"/>
     <w:rsid w:val="00696C6E"/>
     <w:rsid w:val="006A30D5"/>
     <w:rsid w:val="006A39BB"/>
+    <w:rsid w:val="006A56BB"/>
     <w:rsid w:val="006A5B88"/>
     <w:rsid w:val="006A6426"/>
     <w:rsid w:val="006A65D5"/>
     <w:rsid w:val="006A77B8"/>
     <w:rsid w:val="006A78ED"/>
     <w:rsid w:val="006B2576"/>
     <w:rsid w:val="006B3572"/>
     <w:rsid w:val="006B5C3F"/>
     <w:rsid w:val="006B7183"/>
     <w:rsid w:val="006B7382"/>
     <w:rsid w:val="006B7859"/>
     <w:rsid w:val="006C0F22"/>
     <w:rsid w:val="006C10E6"/>
     <w:rsid w:val="006C21A5"/>
     <w:rsid w:val="006C3882"/>
     <w:rsid w:val="006C54CC"/>
     <w:rsid w:val="006C7EF4"/>
     <w:rsid w:val="006D3501"/>
     <w:rsid w:val="006D3DBF"/>
     <w:rsid w:val="006D64A8"/>
     <w:rsid w:val="006D6D52"/>
     <w:rsid w:val="006E1029"/>
     <w:rsid w:val="006E4688"/>
     <w:rsid w:val="006E5E33"/>
     <w:rsid w:val="006E751E"/>
     <w:rsid w:val="006F1A29"/>
     <w:rsid w:val="006F1E7D"/>
     <w:rsid w:val="006F2390"/>
     <w:rsid w:val="006F2C38"/>
     <w:rsid w:val="006F568F"/>
     <w:rsid w:val="0070561A"/>
+    <w:rsid w:val="00705E31"/>
     <w:rsid w:val="00707E74"/>
     <w:rsid w:val="007108AD"/>
     <w:rsid w:val="0071100F"/>
     <w:rsid w:val="00712C4D"/>
     <w:rsid w:val="00725709"/>
     <w:rsid w:val="00725B07"/>
     <w:rsid w:val="0072659C"/>
     <w:rsid w:val="00726F03"/>
     <w:rsid w:val="00731E5F"/>
     <w:rsid w:val="00737580"/>
     <w:rsid w:val="0074084B"/>
     <w:rsid w:val="00745B13"/>
     <w:rsid w:val="007462E8"/>
     <w:rsid w:val="00746C2D"/>
     <w:rsid w:val="00752761"/>
     <w:rsid w:val="007574AF"/>
     <w:rsid w:val="00761CFF"/>
     <w:rsid w:val="0077166B"/>
     <w:rsid w:val="00774633"/>
     <w:rsid w:val="00774CE2"/>
     <w:rsid w:val="0077608F"/>
     <w:rsid w:val="00784262"/>
     <w:rsid w:val="0078539E"/>
     <w:rsid w:val="00790241"/>
     <w:rsid w:val="007916BD"/>
@@ -10357,50 +10461,51 @@
     <w:rsid w:val="00833129"/>
     <w:rsid w:val="00833EB6"/>
     <w:rsid w:val="00834652"/>
     <w:rsid w:val="008348F4"/>
     <w:rsid w:val="00836E6D"/>
     <w:rsid w:val="00837F45"/>
     <w:rsid w:val="008420CF"/>
     <w:rsid w:val="0084382B"/>
     <w:rsid w:val="0084424F"/>
     <w:rsid w:val="00844B81"/>
     <w:rsid w:val="00845423"/>
     <w:rsid w:val="00845CE6"/>
     <w:rsid w:val="00846C6E"/>
     <w:rsid w:val="00847523"/>
     <w:rsid w:val="00850610"/>
     <w:rsid w:val="00850C81"/>
     <w:rsid w:val="00857FA1"/>
     <w:rsid w:val="00862107"/>
     <w:rsid w:val="0086553A"/>
     <w:rsid w:val="00865AC5"/>
     <w:rsid w:val="00867185"/>
     <w:rsid w:val="008671CE"/>
     <w:rsid w:val="0086731E"/>
     <w:rsid w:val="00871069"/>
     <w:rsid w:val="00871B09"/>
+    <w:rsid w:val="008760D9"/>
     <w:rsid w:val="00882729"/>
     <w:rsid w:val="008830C6"/>
     <w:rsid w:val="00883493"/>
     <w:rsid w:val="0088523A"/>
     <w:rsid w:val="00885A25"/>
     <w:rsid w:val="008862EA"/>
     <w:rsid w:val="00890C39"/>
     <w:rsid w:val="00893F06"/>
     <w:rsid w:val="00894C99"/>
     <w:rsid w:val="00896EBC"/>
     <w:rsid w:val="008A1EC0"/>
     <w:rsid w:val="008A4BED"/>
     <w:rsid w:val="008B0DE8"/>
     <w:rsid w:val="008B1E95"/>
     <w:rsid w:val="008B2F7F"/>
     <w:rsid w:val="008B32BF"/>
     <w:rsid w:val="008B4EC9"/>
     <w:rsid w:val="008B6274"/>
     <w:rsid w:val="008B6461"/>
     <w:rsid w:val="008B6BF4"/>
     <w:rsid w:val="008B7152"/>
     <w:rsid w:val="008C044E"/>
     <w:rsid w:val="008C1488"/>
     <w:rsid w:val="008C50ED"/>
     <w:rsid w:val="008C6153"/>
@@ -10479,102 +10584,104 @@
     <w:rsid w:val="00A06549"/>
     <w:rsid w:val="00A07398"/>
     <w:rsid w:val="00A10C89"/>
     <w:rsid w:val="00A11E8C"/>
     <w:rsid w:val="00A123EC"/>
     <w:rsid w:val="00A140F8"/>
     <w:rsid w:val="00A15374"/>
     <w:rsid w:val="00A16771"/>
     <w:rsid w:val="00A17853"/>
     <w:rsid w:val="00A20435"/>
     <w:rsid w:val="00A23700"/>
     <w:rsid w:val="00A24577"/>
     <w:rsid w:val="00A271A1"/>
     <w:rsid w:val="00A30791"/>
     <w:rsid w:val="00A32340"/>
     <w:rsid w:val="00A35DB3"/>
     <w:rsid w:val="00A400CA"/>
     <w:rsid w:val="00A41829"/>
     <w:rsid w:val="00A52987"/>
     <w:rsid w:val="00A52BB2"/>
     <w:rsid w:val="00A54823"/>
     <w:rsid w:val="00A56E3D"/>
     <w:rsid w:val="00A602B6"/>
     <w:rsid w:val="00A60DBB"/>
     <w:rsid w:val="00A63873"/>
+    <w:rsid w:val="00A63FCE"/>
     <w:rsid w:val="00A67A9E"/>
     <w:rsid w:val="00A71AF1"/>
     <w:rsid w:val="00A73390"/>
     <w:rsid w:val="00A77E1E"/>
     <w:rsid w:val="00A8012D"/>
     <w:rsid w:val="00A84BDC"/>
     <w:rsid w:val="00A92206"/>
     <w:rsid w:val="00A936C7"/>
     <w:rsid w:val="00A94507"/>
+    <w:rsid w:val="00A96348"/>
     <w:rsid w:val="00AA0A56"/>
     <w:rsid w:val="00AA1A49"/>
     <w:rsid w:val="00AA3658"/>
     <w:rsid w:val="00AA4764"/>
     <w:rsid w:val="00AA6F39"/>
     <w:rsid w:val="00AB28B9"/>
     <w:rsid w:val="00AB2ABA"/>
     <w:rsid w:val="00AB2C90"/>
     <w:rsid w:val="00AB4517"/>
     <w:rsid w:val="00AB5A93"/>
     <w:rsid w:val="00AB786D"/>
     <w:rsid w:val="00AC0015"/>
     <w:rsid w:val="00AC12D8"/>
     <w:rsid w:val="00AC275F"/>
     <w:rsid w:val="00AC2775"/>
     <w:rsid w:val="00AC3728"/>
     <w:rsid w:val="00AC3C72"/>
     <w:rsid w:val="00AC4EBC"/>
     <w:rsid w:val="00AC573D"/>
     <w:rsid w:val="00AD0A88"/>
     <w:rsid w:val="00AD1A0D"/>
     <w:rsid w:val="00AD27DC"/>
     <w:rsid w:val="00AD27F6"/>
     <w:rsid w:val="00AD5D95"/>
     <w:rsid w:val="00AE184F"/>
     <w:rsid w:val="00AE3C25"/>
     <w:rsid w:val="00AE41CA"/>
     <w:rsid w:val="00AE45F3"/>
     <w:rsid w:val="00AE4ABA"/>
     <w:rsid w:val="00AE5A18"/>
     <w:rsid w:val="00AE7416"/>
     <w:rsid w:val="00AE7EDF"/>
     <w:rsid w:val="00AF4C07"/>
     <w:rsid w:val="00AF59FE"/>
     <w:rsid w:val="00AF6047"/>
     <w:rsid w:val="00AF75FE"/>
+    <w:rsid w:val="00AF7D92"/>
     <w:rsid w:val="00B004F2"/>
     <w:rsid w:val="00B02E0A"/>
     <w:rsid w:val="00B05BD3"/>
     <w:rsid w:val="00B07651"/>
     <w:rsid w:val="00B11474"/>
     <w:rsid w:val="00B14687"/>
-    <w:rsid w:val="00B152CD"/>
     <w:rsid w:val="00B22C85"/>
     <w:rsid w:val="00B240EF"/>
     <w:rsid w:val="00B271C1"/>
     <w:rsid w:val="00B31F70"/>
     <w:rsid w:val="00B32A2A"/>
     <w:rsid w:val="00B34339"/>
     <w:rsid w:val="00B36B91"/>
     <w:rsid w:val="00B37CB7"/>
     <w:rsid w:val="00B41E09"/>
     <w:rsid w:val="00B42B90"/>
     <w:rsid w:val="00B44301"/>
     <w:rsid w:val="00B4512E"/>
     <w:rsid w:val="00B54C8F"/>
     <w:rsid w:val="00B579FF"/>
     <w:rsid w:val="00B62DED"/>
     <w:rsid w:val="00B62E2C"/>
     <w:rsid w:val="00B63788"/>
     <w:rsid w:val="00B64893"/>
     <w:rsid w:val="00B71434"/>
     <w:rsid w:val="00B74227"/>
     <w:rsid w:val="00B76EB1"/>
     <w:rsid w:val="00B82271"/>
     <w:rsid w:val="00B85BB2"/>
     <w:rsid w:val="00B903CC"/>
     <w:rsid w:val="00B9399E"/>
@@ -10593,89 +10700,90 @@
     <w:rsid w:val="00BC7D76"/>
     <w:rsid w:val="00BD2358"/>
     <w:rsid w:val="00BD59B3"/>
     <w:rsid w:val="00BE2F65"/>
     <w:rsid w:val="00BE3555"/>
     <w:rsid w:val="00BE5BC3"/>
     <w:rsid w:val="00BE78E5"/>
     <w:rsid w:val="00BF0131"/>
     <w:rsid w:val="00BF1AC6"/>
     <w:rsid w:val="00BF265C"/>
     <w:rsid w:val="00BF651A"/>
     <w:rsid w:val="00BF72D9"/>
     <w:rsid w:val="00C0067C"/>
     <w:rsid w:val="00C00913"/>
     <w:rsid w:val="00C009E4"/>
     <w:rsid w:val="00C01C46"/>
     <w:rsid w:val="00C033A3"/>
     <w:rsid w:val="00C03E6D"/>
     <w:rsid w:val="00C058E4"/>
     <w:rsid w:val="00C06342"/>
     <w:rsid w:val="00C11717"/>
     <w:rsid w:val="00C14C60"/>
     <w:rsid w:val="00C151E7"/>
     <w:rsid w:val="00C15200"/>
     <w:rsid w:val="00C15604"/>
+    <w:rsid w:val="00C168B3"/>
     <w:rsid w:val="00C24A4A"/>
     <w:rsid w:val="00C31637"/>
     <w:rsid w:val="00C334BE"/>
     <w:rsid w:val="00C3367C"/>
     <w:rsid w:val="00C33BC3"/>
     <w:rsid w:val="00C3439C"/>
     <w:rsid w:val="00C40468"/>
     <w:rsid w:val="00C435D4"/>
     <w:rsid w:val="00C45A10"/>
+    <w:rsid w:val="00C503AC"/>
     <w:rsid w:val="00C510F2"/>
     <w:rsid w:val="00C522A5"/>
     <w:rsid w:val="00C5310A"/>
     <w:rsid w:val="00C54686"/>
     <w:rsid w:val="00C55E52"/>
     <w:rsid w:val="00C6078F"/>
     <w:rsid w:val="00C64047"/>
     <w:rsid w:val="00C719C2"/>
     <w:rsid w:val="00C721F3"/>
     <w:rsid w:val="00C7735D"/>
     <w:rsid w:val="00C82FEF"/>
     <w:rsid w:val="00C8470B"/>
     <w:rsid w:val="00C87857"/>
     <w:rsid w:val="00C93594"/>
     <w:rsid w:val="00CA1E2A"/>
     <w:rsid w:val="00CA3DC2"/>
     <w:rsid w:val="00CA4A29"/>
     <w:rsid w:val="00CB25E7"/>
     <w:rsid w:val="00CB2781"/>
     <w:rsid w:val="00CB30DD"/>
     <w:rsid w:val="00CB373C"/>
     <w:rsid w:val="00CB5FFA"/>
     <w:rsid w:val="00CC2C58"/>
     <w:rsid w:val="00CC375F"/>
     <w:rsid w:val="00CC3B14"/>
     <w:rsid w:val="00CC3DFC"/>
     <w:rsid w:val="00CC44D7"/>
     <w:rsid w:val="00CC5033"/>
     <w:rsid w:val="00CC5E06"/>
-    <w:rsid w:val="00CC6B9E"/>
     <w:rsid w:val="00CD042F"/>
     <w:rsid w:val="00CD105F"/>
     <w:rsid w:val="00CD36EB"/>
     <w:rsid w:val="00CD472D"/>
     <w:rsid w:val="00CD5352"/>
     <w:rsid w:val="00CE26EA"/>
     <w:rsid w:val="00CE4255"/>
     <w:rsid w:val="00CE6D0B"/>
     <w:rsid w:val="00CE7381"/>
     <w:rsid w:val="00CF095F"/>
     <w:rsid w:val="00CF204D"/>
     <w:rsid w:val="00CF294A"/>
     <w:rsid w:val="00CF2979"/>
     <w:rsid w:val="00CF3A33"/>
     <w:rsid w:val="00CF67D6"/>
     <w:rsid w:val="00D0639F"/>
     <w:rsid w:val="00D0790F"/>
     <w:rsid w:val="00D07B19"/>
     <w:rsid w:val="00D11C2A"/>
     <w:rsid w:val="00D11DB7"/>
     <w:rsid w:val="00D11DEE"/>
     <w:rsid w:val="00D130D7"/>
     <w:rsid w:val="00D15B1B"/>
     <w:rsid w:val="00D23365"/>
     <w:rsid w:val="00D24C30"/>
@@ -10683,70 +10791,73 @@
     <w:rsid w:val="00D3377D"/>
     <w:rsid w:val="00D34DDA"/>
     <w:rsid w:val="00D40877"/>
     <w:rsid w:val="00D40BE1"/>
     <w:rsid w:val="00D42EE3"/>
     <w:rsid w:val="00D442E0"/>
     <w:rsid w:val="00D4509D"/>
     <w:rsid w:val="00D450BE"/>
     <w:rsid w:val="00D46CA3"/>
     <w:rsid w:val="00D47D7C"/>
     <w:rsid w:val="00D5033B"/>
     <w:rsid w:val="00D51757"/>
     <w:rsid w:val="00D5287E"/>
     <w:rsid w:val="00D52BE3"/>
     <w:rsid w:val="00D55E81"/>
     <w:rsid w:val="00D57329"/>
     <w:rsid w:val="00D61CDF"/>
     <w:rsid w:val="00D63487"/>
     <w:rsid w:val="00D63FF2"/>
     <w:rsid w:val="00D6453D"/>
     <w:rsid w:val="00D6478E"/>
     <w:rsid w:val="00D6627F"/>
     <w:rsid w:val="00D67079"/>
     <w:rsid w:val="00D70533"/>
     <w:rsid w:val="00D70A63"/>
+    <w:rsid w:val="00D72025"/>
     <w:rsid w:val="00D82E1D"/>
     <w:rsid w:val="00D908B4"/>
     <w:rsid w:val="00DA1060"/>
     <w:rsid w:val="00DA25CE"/>
     <w:rsid w:val="00DA629A"/>
     <w:rsid w:val="00DA6DE9"/>
     <w:rsid w:val="00DB3600"/>
     <w:rsid w:val="00DB39AF"/>
     <w:rsid w:val="00DB4785"/>
     <w:rsid w:val="00DB5F4D"/>
     <w:rsid w:val="00DB67C2"/>
     <w:rsid w:val="00DC3830"/>
     <w:rsid w:val="00DC3E34"/>
     <w:rsid w:val="00DC5FF2"/>
     <w:rsid w:val="00DC65DF"/>
     <w:rsid w:val="00DC6C63"/>
     <w:rsid w:val="00DC7213"/>
     <w:rsid w:val="00DD083B"/>
     <w:rsid w:val="00DD2B01"/>
     <w:rsid w:val="00DD3AD0"/>
+    <w:rsid w:val="00DD5A3B"/>
+    <w:rsid w:val="00DD732D"/>
     <w:rsid w:val="00DE0D6C"/>
     <w:rsid w:val="00DE23E5"/>
     <w:rsid w:val="00DE2682"/>
     <w:rsid w:val="00DE28C1"/>
     <w:rsid w:val="00DE2FC7"/>
     <w:rsid w:val="00DE4BFB"/>
     <w:rsid w:val="00DE77C2"/>
     <w:rsid w:val="00DF388A"/>
     <w:rsid w:val="00DF40EA"/>
     <w:rsid w:val="00DF5099"/>
     <w:rsid w:val="00DF50D6"/>
     <w:rsid w:val="00DF5119"/>
     <w:rsid w:val="00DF6C24"/>
     <w:rsid w:val="00DF70CB"/>
     <w:rsid w:val="00E017ED"/>
     <w:rsid w:val="00E01B06"/>
     <w:rsid w:val="00E02A30"/>
     <w:rsid w:val="00E02AD0"/>
     <w:rsid w:val="00E04530"/>
     <w:rsid w:val="00E0520C"/>
     <w:rsid w:val="00E055D2"/>
     <w:rsid w:val="00E06BAD"/>
     <w:rsid w:val="00E1084C"/>
     <w:rsid w:val="00E10DB5"/>
     <w:rsid w:val="00E11AD8"/>
@@ -10783,50 +10894,51 @@
     <w:rsid w:val="00EA234B"/>
     <w:rsid w:val="00EA2399"/>
     <w:rsid w:val="00EA2E74"/>
     <w:rsid w:val="00EA33D4"/>
     <w:rsid w:val="00EA464A"/>
     <w:rsid w:val="00EA4986"/>
     <w:rsid w:val="00EA6438"/>
     <w:rsid w:val="00EA7EB5"/>
     <w:rsid w:val="00EB0E35"/>
     <w:rsid w:val="00EB6CFC"/>
     <w:rsid w:val="00EB7A52"/>
     <w:rsid w:val="00EC14C7"/>
     <w:rsid w:val="00EC1A0E"/>
     <w:rsid w:val="00EC281E"/>
     <w:rsid w:val="00EC2F84"/>
     <w:rsid w:val="00EC3380"/>
     <w:rsid w:val="00EC3EC0"/>
     <w:rsid w:val="00ED36D3"/>
     <w:rsid w:val="00ED5B3F"/>
     <w:rsid w:val="00EE48A0"/>
     <w:rsid w:val="00EE5353"/>
     <w:rsid w:val="00EE6DAF"/>
     <w:rsid w:val="00EF1FC7"/>
     <w:rsid w:val="00EF38D3"/>
     <w:rsid w:val="00EF3FC3"/>
+    <w:rsid w:val="00EF443F"/>
     <w:rsid w:val="00F0071C"/>
     <w:rsid w:val="00F02D7E"/>
     <w:rsid w:val="00F03A81"/>
     <w:rsid w:val="00F04B6E"/>
     <w:rsid w:val="00F04ECF"/>
     <w:rsid w:val="00F1198A"/>
     <w:rsid w:val="00F1333D"/>
     <w:rsid w:val="00F14E0A"/>
     <w:rsid w:val="00F16970"/>
     <w:rsid w:val="00F264D4"/>
     <w:rsid w:val="00F3205D"/>
     <w:rsid w:val="00F3388F"/>
     <w:rsid w:val="00F34A22"/>
     <w:rsid w:val="00F3666C"/>
     <w:rsid w:val="00F379AC"/>
     <w:rsid w:val="00F40242"/>
     <w:rsid w:val="00F41E8B"/>
     <w:rsid w:val="00F4631B"/>
     <w:rsid w:val="00F572CD"/>
     <w:rsid w:val="00F662DF"/>
     <w:rsid w:val="00F71C32"/>
     <w:rsid w:val="00F74AE0"/>
     <w:rsid w:val="00F75C90"/>
     <w:rsid w:val="00F80C16"/>
     <w:rsid w:val="00F8160D"/>
@@ -11808,58 +11920,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1872961122">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kystandards.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tntp.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achievethecore.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kystandards.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -12131,87 +12239,122 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
+      <UserInfo>
+        <DisplayName>Ray, Micki - Office of Teaching and Learning</DisplayName>
+        <AccountId>14</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
+    <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
+    <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2025-08-04T04:00:00+00:00</Application_x0020_Date>
+    <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2023-07-25T04:00:00+00:00</Publication_x0020_Date>
+    <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
+    <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-1827</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
+      <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1827</Url>
+      <Description>KYED-536-1827</Description>
+    </_dlc_DocIdUrl>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -12335,50 +12478,59 @@
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="25" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="26" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -12435,181 +12587,163 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE59E386-F085-44C3-8664-6712FF5E7755}">
-[...10 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F500752C-5DCC-4C43-93D5-0DD00D91E2FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="45b133ba-263f-4084-b3dd-2704962ca435"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE59E386-F085-44C3-8664-6712FF5E7755}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F66620B-5D9F-419D-8656-39BCE0C12C60}"/>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C26D877F-D9BE-45BB-8BEF-0704EEDF4418}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{565A7F64-ECF7-4993-9BA4-40FB1A50D3C2}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1081</Words>
-  <Characters>6167</Characters>
+  <Words>1173</Words>
+  <Characters>6689</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>55</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Instructional Practice Guide for Mathematics</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Kentucky Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7234</CharactersWithSpaces>
+  <CharactersWithSpaces>7847</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Instructional Practice Guide for Mathematics</dc:title>
   <dc:subject/>
-  <dc:creator>Higgins, Misty - Division of Academic Program Standards</dc:creator>
+  <dc:creator>Kentucky Department of Education - Office of Teaching and Learning</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SetDate">
     <vt:lpwstr>2025-01-14T15:08:09Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Name">
     <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>