--- v0 (2025-12-19)
+++ v1 (2026-07-16)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1147B940" w14:textId="762B3B52" w:rsidR="00A61F2D" w:rsidRPr="00025511" w:rsidRDefault="00A43BAC" w:rsidP="00025511">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00310487">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00310487">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -327,51 +327,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="663C3225" w14:textId="77777777" w:rsidR="00025511" w:rsidRDefault="00025511" w:rsidP="00DD321F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="271A4EED" w14:textId="77777777" w:rsidR="003E1E7E" w:rsidRPr="00310487" w:rsidRDefault="003E1E7E" w:rsidP="00DD321F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00310487">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Standards alignment: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3752A3AE" w14:textId="77777777" w:rsidR="003E1E7E" w:rsidRPr="00310487" w:rsidRDefault="003E1E7E" w:rsidP="00DD321F">
+    <w:p w14:paraId="3752A3AE" w14:textId="6C02130A" w:rsidR="003E1E7E" w:rsidRPr="00310487" w:rsidRDefault="003E1E7E" w:rsidP="00DD321F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="00310487">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:i/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Kentucky Academic Standards (KAS) for Reading and Writing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00310487">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -4228,65 +4228,51 @@
           <w:p w14:paraId="65656D08" w14:textId="5BF0EA0C" w:rsidR="005C117C" w:rsidRPr="00FA401B" w:rsidRDefault="005C117C" w:rsidP="00DD321F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA401B">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Are the letters/words/shapes/pictures on the sign easy or difficult </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> see? </w:t>
+              <w:t xml:space="preserve">Are the letters/words/shapes/pictures on the sign easy or difficult to see? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F14ABA9" w14:textId="77777777" w:rsidR="005C117C" w:rsidRPr="00FA401B" w:rsidRDefault="005C117C" w:rsidP="00DD321F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA401B">
               <w:rPr>
@@ -6836,65 +6822,51 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
       <w:tr w:rsidR="009778B1" w14:paraId="37167825" w14:textId="77777777" w:rsidTr="00C84A43">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="4B9659CF" w14:textId="77777777" w:rsidR="009778B1" w:rsidRDefault="009778B1" w:rsidP="009778B1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">What </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> do you want to know more about?</w:t>
+              <w:t>What rule do you want to know more about?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62002979" w14:textId="77777777" w:rsidR="009778B1" w:rsidRDefault="009778B1" w:rsidP="009778B1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Why did you pick this rule to investigate?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B43E78A" w14:textId="77777777" w:rsidR="009778B1" w:rsidRPr="003C6B82" w:rsidRDefault="009778B1" w:rsidP="009778B1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -7570,61 +7542,52 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="26ED6999" w14:textId="77777777" w:rsidR="002468E8" w:rsidRPr="005F3542" w:rsidRDefault="002468E8" w:rsidP="002468E8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F3542">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Use what you have learned about school and community rules and why they exist to design the new </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">classroom </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>classroom rule</w:t>
+            </w:r>
             <w:r w:rsidRPr="005F3542">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CF8D065" w14:textId="77777777" w:rsidR="002468E8" w:rsidRPr="007C415C" w:rsidRDefault="002468E8" w:rsidP="002468E8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F3542">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Use drawing </w:t>
             </w:r>
             <w:r w:rsidRPr="005F3542">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -7633,59 +7596,57 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="005F3542">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> writing that will make your friends want to follow the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> classroom</w:t>
             </w:r>
             <w:r w:rsidRPr="005F3542">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>rule</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005F3542">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F3542">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21873691" w14:textId="77777777" w:rsidR="002468E8" w:rsidRDefault="002468E8" w:rsidP="002468E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B450DF3" w14:textId="77777777" w:rsidR="002468E8" w:rsidRDefault="002468E8" w:rsidP="002468E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7851,76 +7812,76 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1E1653BE" w14:textId="28E7DC6B" w:rsidR="00A0188D" w:rsidRPr="00310487" w:rsidRDefault="00A0188D" w:rsidP="007D4158">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00A0188D" w:rsidRPr="00310487">
       <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7C6F3B48" w14:textId="77777777" w:rsidR="00327339" w:rsidRDefault="00327339">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="52B343C1" w14:textId="77777777" w:rsidR="00327339" w:rsidRDefault="00327339">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -7950,51 +7911,51 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-437916030"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="06145F3A" w14:textId="77777777" w:rsidR="00575A24" w:rsidRDefault="00575A24">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -8003,76 +7964,76 @@
         </w:r>
         <w:r w:rsidR="00726A09">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5695F2B6" w14:textId="77777777" w:rsidR="00575A24" w:rsidRDefault="00575A24">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1AD310C6" w14:textId="77777777" w:rsidR="00327339" w:rsidRDefault="00327339">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="172AEE8F" w14:textId="77777777" w:rsidR="00327339" w:rsidRDefault="00327339">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="08DA017A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11379,53 +11340,53 @@
   <w:num w:numId="21" w16cid:durableId="1329021729">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="2112629510">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="244340771">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2127387353">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="223024620">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1850633420">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="280234439">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="137"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A0188D"/>
     <w:rsid w:val="00010DC5"/>
     <w:rsid w:val="000166A4"/>
     <w:rsid w:val="00025511"/>
     <w:rsid w:val="00031741"/>
     <w:rsid w:val="0005612F"/>
@@ -11435,50 +11396,51 @@
     <w:rsid w:val="000A7302"/>
     <w:rsid w:val="000E77ED"/>
     <w:rsid w:val="000F5D83"/>
     <w:rsid w:val="000F7867"/>
     <w:rsid w:val="00105E71"/>
     <w:rsid w:val="00123FC3"/>
     <w:rsid w:val="00152D69"/>
     <w:rsid w:val="0015489C"/>
     <w:rsid w:val="0016744C"/>
     <w:rsid w:val="0017077D"/>
     <w:rsid w:val="00170872"/>
     <w:rsid w:val="001D28E4"/>
     <w:rsid w:val="001D5ED2"/>
     <w:rsid w:val="001F6270"/>
     <w:rsid w:val="002361D9"/>
     <w:rsid w:val="0024219E"/>
     <w:rsid w:val="002468E8"/>
     <w:rsid w:val="00252CD7"/>
     <w:rsid w:val="00292160"/>
     <w:rsid w:val="002A3518"/>
     <w:rsid w:val="002D06B2"/>
     <w:rsid w:val="002E6042"/>
     <w:rsid w:val="002E69EA"/>
     <w:rsid w:val="003101C7"/>
     <w:rsid w:val="00310487"/>
+    <w:rsid w:val="00316DA8"/>
     <w:rsid w:val="00323178"/>
     <w:rsid w:val="00327339"/>
     <w:rsid w:val="00332B4C"/>
     <w:rsid w:val="003368B2"/>
     <w:rsid w:val="003411C9"/>
     <w:rsid w:val="00350048"/>
     <w:rsid w:val="00352CC3"/>
     <w:rsid w:val="00390C54"/>
     <w:rsid w:val="003E02D5"/>
     <w:rsid w:val="003E1E7E"/>
     <w:rsid w:val="00401BC5"/>
     <w:rsid w:val="004047FF"/>
     <w:rsid w:val="0041096B"/>
     <w:rsid w:val="004157DA"/>
     <w:rsid w:val="004408BC"/>
     <w:rsid w:val="00450340"/>
     <w:rsid w:val="0045437A"/>
     <w:rsid w:val="00457394"/>
     <w:rsid w:val="00466E64"/>
     <w:rsid w:val="004740F1"/>
     <w:rsid w:val="00480268"/>
     <w:rsid w:val="00484BC8"/>
     <w:rsid w:val="004A3B40"/>
     <w:rsid w:val="004A5D09"/>
     <w:rsid w:val="004B437D"/>
@@ -11496,104 +11458,107 @@
     <w:rsid w:val="00575A24"/>
     <w:rsid w:val="00580FF7"/>
     <w:rsid w:val="005840E5"/>
     <w:rsid w:val="00590485"/>
     <w:rsid w:val="005904ED"/>
     <w:rsid w:val="005A6F36"/>
     <w:rsid w:val="005C117C"/>
     <w:rsid w:val="005C2E68"/>
     <w:rsid w:val="005C75AD"/>
     <w:rsid w:val="005D55F0"/>
     <w:rsid w:val="005E6055"/>
     <w:rsid w:val="005E7974"/>
     <w:rsid w:val="005F056C"/>
     <w:rsid w:val="005F3DB4"/>
     <w:rsid w:val="0060572C"/>
     <w:rsid w:val="006345F2"/>
     <w:rsid w:val="00634EFA"/>
     <w:rsid w:val="00650CF9"/>
     <w:rsid w:val="00657E6B"/>
     <w:rsid w:val="006641E8"/>
     <w:rsid w:val="00664A03"/>
     <w:rsid w:val="0067257C"/>
     <w:rsid w:val="00676781"/>
     <w:rsid w:val="00685C36"/>
     <w:rsid w:val="006A43E2"/>
+    <w:rsid w:val="006C6717"/>
     <w:rsid w:val="006F2195"/>
     <w:rsid w:val="00706D48"/>
     <w:rsid w:val="00714C03"/>
     <w:rsid w:val="00726A09"/>
     <w:rsid w:val="00745C21"/>
     <w:rsid w:val="00752523"/>
     <w:rsid w:val="00766C45"/>
     <w:rsid w:val="0076748E"/>
     <w:rsid w:val="00775483"/>
     <w:rsid w:val="00775756"/>
     <w:rsid w:val="0078179D"/>
     <w:rsid w:val="0079046E"/>
     <w:rsid w:val="007A6BC4"/>
     <w:rsid w:val="007B255D"/>
     <w:rsid w:val="007C5232"/>
     <w:rsid w:val="007D4158"/>
     <w:rsid w:val="00803CE0"/>
     <w:rsid w:val="00822EB6"/>
     <w:rsid w:val="0083612A"/>
     <w:rsid w:val="008413EF"/>
     <w:rsid w:val="008629F4"/>
     <w:rsid w:val="00875B85"/>
     <w:rsid w:val="0089073D"/>
     <w:rsid w:val="00895D96"/>
+    <w:rsid w:val="008C399C"/>
     <w:rsid w:val="008D641F"/>
     <w:rsid w:val="008F7F31"/>
     <w:rsid w:val="008F7FA8"/>
     <w:rsid w:val="009173AF"/>
     <w:rsid w:val="00921B85"/>
     <w:rsid w:val="00927D34"/>
     <w:rsid w:val="009373BA"/>
     <w:rsid w:val="00966215"/>
     <w:rsid w:val="009778B1"/>
     <w:rsid w:val="009858A6"/>
     <w:rsid w:val="00985B6A"/>
     <w:rsid w:val="009B152E"/>
     <w:rsid w:val="009C7609"/>
     <w:rsid w:val="009E30E2"/>
     <w:rsid w:val="00A0188D"/>
     <w:rsid w:val="00A04B2D"/>
     <w:rsid w:val="00A2686F"/>
     <w:rsid w:val="00A34829"/>
     <w:rsid w:val="00A35919"/>
     <w:rsid w:val="00A43BAC"/>
     <w:rsid w:val="00A61F2D"/>
     <w:rsid w:val="00A73EC8"/>
     <w:rsid w:val="00A83B67"/>
     <w:rsid w:val="00A9609B"/>
     <w:rsid w:val="00AB2F06"/>
     <w:rsid w:val="00AE6C07"/>
     <w:rsid w:val="00B24997"/>
     <w:rsid w:val="00B3376A"/>
     <w:rsid w:val="00B661C8"/>
     <w:rsid w:val="00B67712"/>
+    <w:rsid w:val="00B724B3"/>
     <w:rsid w:val="00B77149"/>
     <w:rsid w:val="00BA6E4F"/>
     <w:rsid w:val="00BC5829"/>
     <w:rsid w:val="00BD05A3"/>
     <w:rsid w:val="00BF1DD4"/>
     <w:rsid w:val="00C02731"/>
     <w:rsid w:val="00C16280"/>
     <w:rsid w:val="00C165CF"/>
     <w:rsid w:val="00C70FD3"/>
     <w:rsid w:val="00C93700"/>
     <w:rsid w:val="00CA30ED"/>
     <w:rsid w:val="00CC41E2"/>
     <w:rsid w:val="00CC58AE"/>
     <w:rsid w:val="00CD446D"/>
     <w:rsid w:val="00CE0A89"/>
     <w:rsid w:val="00D03CB3"/>
     <w:rsid w:val="00D36B54"/>
     <w:rsid w:val="00D44493"/>
     <w:rsid w:val="00D80352"/>
     <w:rsid w:val="00DA0F41"/>
     <w:rsid w:val="00DA16CD"/>
     <w:rsid w:val="00DB0001"/>
     <w:rsid w:val="00DB5F54"/>
     <w:rsid w:val="00DB7251"/>
     <w:rsid w:val="00DC4621"/>
@@ -11625,51 +11590,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="33281C83"/>
   <w15:docId w15:val="{57158199-B8E2-4E11-AE23-134C7EE313DE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12494,84 +12459,84 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf11">
     <w:name w:val="cf11"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C70FD3"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal0">
     <w:name w:val="Normal0"/>
     <w:rsid w:val="00450340"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="728918437">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1896773447">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.legislature.ky.gov/law/statutes/statute.aspx?id=53054" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjZ4M-f_6T_AhW1lokEHYImC2wQFnoECCoQAQ&amp;url=https%3A%2F%2Fwww.theteachertoolkit.com%2Findex.php%2Ftool%2Fturn-and-talk&amp;usg=AOvVaw1rrtG3BSELu6Lcz6rGxAdZ" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nam11.safelinks.protection.outlook.com/?url=https%3A%2F%2Fapps.legislature.ky.gov%2Flaw%2Fstatutes%2Fstatute.aspx%3Fid%3D51319&amp;data=05%7C01%7Clauren.gallicchio%40education.ky.gov%7Cd7e4118aebe74301935d08da63f51820%7C9360c11f90e64706ad0025fcdc9e2ed1%7C0%7C0%7C637932201576774398%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=Nw%2BeZs0pD2iXofQylinAQ2JsFkBfkXtocfzyn8mip%2BM%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.ky.gov/_layouts/download.aspx?SourceUrl=/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Kentucky_Academic_Standards_for_Social_Studies.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.readwritethink.org/files/resources/lesson_images/lesson1023/ProblemSolutionHandout.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.teachingworks.org/curriculum-resources/materials/social-studies-setting-up-and-managing-small-group-work/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Kentucky_Academic_Standards_Reading_and_Writing.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teachingcenter.wustl.edu/resources/active-learning/group-work-in-class/using-roles-in-group-work/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Kentucky_Academic_Standards_for_Social_Studies.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=xluxpWiTdvA" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/What%20Makes%20You%20Say%20That_2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.legislature.ky.gov/law/statutes/statute.aspx?id=53054" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjZ4M-f_6T_AhW1lokEHYImC2wQFnoECCoQAQ&amp;url=https%3A%2F%2Fwww.theteachertoolkit.com%2Findex.php%2Ftool%2Fturn-and-talk&amp;usg=AOvVaw1rrtG3BSELu6Lcz6rGxAdZ" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nam11.safelinks.protection.outlook.com/?url=https%3A%2F%2Fapps.legislature.ky.gov%2Flaw%2Fstatutes%2Fstatute.aspx%3Fid%3D51319&amp;data=05%7C01%7Clauren.gallicchio%40education.ky.gov%7Cd7e4118aebe74301935d08da63f51820%7C9360c11f90e64706ad0025fcdc9e2ed1%7C0%7C0%7C637932201576774398%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=Nw%2BeZs0pD2iXofQylinAQ2JsFkBfkXtocfzyn8mip%2BM%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.ky.gov/_layouts/download.aspx?SourceUrl=/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Kentucky_Academic_Standards_for_Social_Studies.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.readwritethink.org/files/resources/lesson_images/lesson1023/ProblemSolutionHandout.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.teachingworks.org/curriculum-resources/materials/social-studies-setting-up-and-managing-small-group-work/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Kentucky_Academic_Standards_for_Reading_and_Writing_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teachingcenter.wustl.edu/resources/active-learning/group-work-in-class/using-roles-in-group-work/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Kentucky_Academic_Standards_for_Social_Studies.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=xluxpWiTdvA" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/What%20Makes%20You%20Say%20That_2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12871,108 +12836,119 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-791</_dlc_DocId>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
-    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-05-06T04:00:00+00:00</Application_x0020_Date>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-791</Url>
       <Description>KYED-536-791</Description>
     </_dlc_DocIdUrl>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2020-02-25T05:00:00+00:00</Publication_x0020_Date>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -13096,50 +13072,59 @@
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="25" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="26" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -13196,198 +13181,174 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38C38608-C581-4CB8-88CA-C1C0972292F7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30B23FA6-141B-48AF-9DEE-984B901EBED2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{932EDE80-30A5-4D8F-A18C-26ED14DDD2AE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA1EBA05-4021-405E-B8CD-DC52AC4395E0}"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2E8A9C1-7D0E-4311-8B12-1C4938FB91F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>4501</Words>
-  <Characters>25657</Characters>
+  <Words>4913</Words>
+  <Characters>25255</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>213</Lines>
-  <Paragraphs>60</Paragraphs>
+  <Lines>450</Lines>
+  <Paragraphs>192</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Kentucky Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30098</CharactersWithSpaces>
+  <CharactersWithSpaces>29976</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Kindergarten Collection</dc:title>
   <dc:creator>Gallicchio, Lauren - Office of Standards Assessment and Accountability</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>669e0198-f868-48b1-9bec-2ac118a722ba</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SetDate">
     <vt:lpwstr>2024-08-02T18:57:52Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>