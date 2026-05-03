--- v0 (2025-10-15)
+++ v1 (2026-05-03)
@@ -8,51 +8,51 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5793FE73" w14:textId="22DDC3D8" w:rsidR="00417CE3" w:rsidRPr="00BD5DE4" w:rsidRDefault="00417CE3" w:rsidP="000012D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70F83AEE">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Grade 6 TDQs from the Practice Test (Informational Pair)</w:t>
       </w:r>
@@ -66,51 +66,51 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10615" w:type="dxa"/>
         <w:tblInd w:w="175" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1345"/>
         <w:gridCol w:w="9270"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A22E9" w:rsidRPr="00417CE3" w14:paraId="72D4B35B" w14:textId="77777777" w:rsidTr="009B7941">
+      <w:tr w:rsidR="005A22E9" w:rsidRPr="00417CE3" w14:paraId="72D4B35B" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12A49524" w14:textId="23E1F443" w:rsidR="005A22E9" w:rsidRPr="005A22E9" w:rsidRDefault="005A22E9" w:rsidP="009B7941">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
@@ -181,164 +181,155 @@
               <w:t>Question</w:t>
             </w:r>
             <w:r w:rsidR="006639F3">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">s in </w:t>
             </w:r>
             <w:r w:rsidR="00615209">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Order from Practice Test</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="5FD19EFA" w14:textId="77777777" w:rsidTr="009B7941">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="5FD19EFA" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3945D304" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="009B7941">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.6.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46BD1B6A" w14:textId="4B7CC322" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+          <w:p w14:paraId="46BD1B6A" w14:textId="4B7CC322" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve">Which details </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> support the inference that moon exploration required teamwork?  Select</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> two</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> correct answers. (MS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="61B44C08" w14:textId="77777777" w:rsidTr="009B7941">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="61B44C08" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07CCC520" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="009B7941">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
@@ -358,553 +349,532 @@
           </w:p>
           <w:p w14:paraId="55B30A1B" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="009B7941">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50979176" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+          <w:p w14:paraId="50979176" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>How does the author develop the idea of achieving goals over the course of the passage? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="1FAC0C90" w14:textId="77777777" w:rsidTr="009B7941">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="1FAC0C90" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CD5CBE3" w14:textId="714EF7E0" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="009B7941">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>RI.6.</w:t>
             </w:r>
             <w:r w:rsidR="185B0858" w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="10FB9C68" w14:textId="155B3155" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Which quotation </w:t>
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> conveys the author’s perspective on what might motivate people to travel to the moon? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="0B4004F4" w14:textId="77777777" w:rsidTr="009B7941">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="0B4004F4" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="266AAE6E" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="009B7941">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.6.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="65B27BB0" w14:textId="79A3A0C2" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>How does paragraph 5 fit into the overall structure of the passage? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="04630BBB" w14:textId="77777777" w:rsidTr="009B7941">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="04630BBB" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="320ABB57" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="009B7941">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.6.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60C1C302" w14:textId="1A6B0B12" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+          <w:p w14:paraId="60C1C302" w14:textId="1A6B0B12" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve">Which details in paragraph 8 </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> provide context for the meaning of “reliability”?  Select </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> correct answers. (TE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="7C0FADC0" w14:textId="77777777" w:rsidTr="009B7941">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="7C0FADC0" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66C5BCE7" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="009B7941">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.6.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4AECDE0E" w14:textId="095AC0D0" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>In the section, “And Onward,” how does the author support the claim that space travel was dangerous? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="2E2A789A" w14:textId="77777777" w:rsidTr="009B7941">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="2E2A789A" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0089A9D2" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="009B7941">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3C449590" w14:textId="5A8A5E91" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Analyze how the author supports the central idea that space exploration was challenging. Support your answer with evidence from the text. (SA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="16E84EB1" w14:textId="77777777" w:rsidTr="009B7941">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="16E84EB1" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E616F3B" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="009B7941">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.6.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="55587B9A" w14:textId="51E5CC30" w:rsidR="00417CE3" w:rsidRPr="002E6DE0" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
@@ -978,714 +948,684 @@
                     <w:t>from the past two days.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="144ADC0B" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="001E7A3D">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>How does the phrase “difficult for him to fully absorb” in paragraph 4 impact the tone of the passage? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="4362A7E7" w14:textId="77777777" w:rsidTr="009B7941">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="4362A7E7" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="691F94B8" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="009B7941">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk51340464"/>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.6.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7B994E6D" w14:textId="4C83880E" w:rsidR="0085566E" w:rsidRPr="007C4E4F" w:rsidRDefault="00417CE3" w:rsidP="007C4E4F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> Which evidence </w:t>
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> supports the inference that Neil Armstrong was curious? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="360FDDF4" w14:textId="77777777" w:rsidTr="009B7941">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="360FDDF4" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AD02FF2" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="009B7941">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5FCC2763" w14:textId="6FFFFAAC" w:rsidR="009B7941" w:rsidRPr="009B7941" w:rsidRDefault="00417CE3" w:rsidP="009B7941">
+          <w:p w14:paraId="5FCC2763" w14:textId="6FFFFAAC" w:rsidR="009B7941" w:rsidRPr="009B7941" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>Analyze how the author supports the central idea that Neil Armstrong and Buzz Aldrin are important figures in space exploration. Support your answer with evidence from the text. (SA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="5B944CD9" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="5B944CD9" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B722860" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.6.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7583C7C8" w14:textId="7534F1F9" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>How does paragraph 6 fit into the overall structure of the passage? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="2D76711F" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="2D76711F" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63551126" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>RI.6.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="517FC35C" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+          <w:p w14:paraId="517FC35C" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>Which</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> two</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> options </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> describe the author’s purpose for writing the passage?  Select </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> correct answers. (MS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="1FDCBE2C" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="1FDCBE2C" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33DE7DCA" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.6.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="798C8BD1" w14:textId="20DFEF3E" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>How does the picture help to develop the author’s ideas? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="7D33A9DF" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="7D33A9DF" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72787187" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.6.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="11A83631" w14:textId="63BB3B54" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+          <w:p w14:paraId="11A83631" w14:textId="63BB3B54" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve">In the passage </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
+            <w:r w:rsidRPr="1D1D7D36">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>from Neil Armstrong</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>, the central idea that Neil Armstrong and Buzz Aldrin were the first people</w:t>
             </w:r>
-            <w:r w:rsidR="185B0858" w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidR="39D6308F" w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> to land on the moon</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> is conveyed by explaining how they ____</w:t>
             </w:r>
-            <w:r w:rsidR="185B0858" w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidR="39D6308F" w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>_____</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve">_.  In the passage from </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
+            <w:r w:rsidRPr="1D1D7D36">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Team Moon: How 400,000 People Landed Apollo 11 on the Moon,</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> the central idea that Americans were determined to be the first to travel to the moon is reflected by describing how _</w:t>
             </w:r>
-            <w:r w:rsidR="185B0858" w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidR="39D6308F" w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>_____</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...9 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+              </w:rPr>
+              <w:t xml:space="preserve">____ for the trip to the moon. Both passages suggest that the moon landing was made possible </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+              </w:rPr>
+              <w:t>by __</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="39D6308F" w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>_____</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>___. (TE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="137B239B" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="137B239B" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4208D96E" w14:textId="6E026060" w:rsidR="00E6456E" w:rsidRPr="00D461F3" w:rsidRDefault="00417CE3" w:rsidP="00D461F3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.6.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="688A2FE5" w14:textId="01C346AC" w:rsidR="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
@@ -1842,63 +1782,79 @@
                 </w:tcPr>
                 <w:p w14:paraId="24CC86B0" w14:textId="77777777" w:rsidR="00637F14" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FFFFFF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="70F83AEE">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">from </w:t>
+                    <w:t>from</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="70F83AEE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="2690A166" w14:textId="51A79358" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FFFFFF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
@@ -1932,64 +1888,66 @@
                 </w:tcPr>
                 <w:p w14:paraId="7B0C3DB7" w14:textId="7C9043AF" w:rsidR="008339D3" w:rsidRDefault="185B0858" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FFFFFF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="70F83AEE">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>from</w:t>
                   </w:r>
+                  <w:proofErr w:type="gramEnd"/>
                 </w:p>
                 <w:p w14:paraId="158C8765" w14:textId="6024B3A2" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FFFFFF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
@@ -2099,746 +2057,713 @@
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:tab/>
                   </w:r>
                   <w:r w:rsidR="00417CE3" w:rsidRPr="70F83AEE">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FFFFFF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>Passages</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="5F452B20" w14:textId="77777777" w:rsidTr="70F83AEE">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2138" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="3C24E212" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="002D64A9" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="70F83AEE">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>The United States and the Soviet Union were in a race to the moon.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2160" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="6E01918C" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="4D398CDD" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2340" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="33DDCE6E" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="234DCAA3" w14:textId="77777777" w:rsidTr="70F83AEE">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2138" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="7B944A4E" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="002D64A9" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="70F83AEE">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t xml:space="preserve">There were many risks in traveling to and from space. </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2160" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="02F390D2" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="55076CC7" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2340" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="18E4F9BF" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="73AEC7EB" w14:textId="77777777" w:rsidTr="70F83AEE">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2138" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="7A63962B" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="002D64A9" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="70F83AEE">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>A team used equipment to gather soil samples from the moon.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2160" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="5984F059" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="5C056291" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2340" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="55A34584" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="130A024D" w14:textId="77777777" w:rsidTr="70F83AEE">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2138" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="133882F3" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="002D64A9" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="70F83AEE">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>President John F. Kennedy was determined that Americans would be first to reach the moon.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2160" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="7A04726D" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="17A6AABF" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2340" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="6FF131A2" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="5ED45985" w14:textId="60B63420" w:rsidR="00637F14" w:rsidRPr="00417CE3" w:rsidRDefault="00637F14" w:rsidP="70F83AEE">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="2AD5331F" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="2AD5331F" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38247C14" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>RI.6.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6AB8E70D" w14:textId="49E9DC50" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+          <w:p w14:paraId="6AB8E70D" w14:textId="49E9DC50" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>The articles show that the moon landing required committed teamwork and individual bravery.</w:t>
             </w:r>
-            <w:r w:rsidR="2CE97DF1" w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidR="19E0ED08" w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>Move</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> two</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> details into each</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve">box containing the requirement they </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> support. </w:t>
             </w:r>
-            <w:r w:rsidR="185B0858" w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidR="39D6308F" w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Two</w:t>
             </w:r>
-            <w:r w:rsidR="185B0858" w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidR="39D6308F" w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> details will </w:t>
             </w:r>
-            <w:r w:rsidR="185B0858" w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidR="39D6308F" w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
-            <w:r w:rsidR="185B0858" w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidR="39D6308F" w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> be used.</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> (TE)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5284CB1E" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="8983" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
@@ -2987,51 +2912,87 @@
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="7430EE11" w14:textId="77777777" w:rsidTr="70F83AEE">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4483" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="23B8488E" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="002D64A9" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="70F83AEE">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>The compact car-sized space capsule would be greeted and surrounded by searing white-hot flames as it slammed madly back down to Earth.” (paragraph 9, Team Moon)</w:t>
+                    <w:t xml:space="preserve">The compact car-sized space capsule would be greeted and surrounded by searing white-hot flames as it slammed </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="70F83AEE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>madly back</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="70F83AEE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> down to </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="70F83AEE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Earth.”</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="70F83AEE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> (paragraph 9, Team Moon)</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7273F925" w14:textId="25A0C528" w:rsidR="00BD5DE4" w:rsidRPr="002D64A9" w:rsidRDefault="00BD5DE4" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4500" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6629FF38" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="002D64A9" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="70F83AEE">
@@ -3042,192 +3003,183 @@
                     </w:rPr>
                     <w:t>“Because it was their baby, their handiwork—eight years of their lives…” (paragraph 8,</w:t>
                   </w:r>
                   <w:r w:rsidRPr="70F83AEE">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Team Moon</w:t>
                   </w:r>
                   <w:r w:rsidRPr="70F83AEE">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="20858DEC" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+          <w:p w14:paraId="20858DEC" w14:textId="651C9793" w:rsidR="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="en"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="70F83AEE">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="70F83AEE">
+            <w:r w:rsidRPr="1D1D7D36">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="70F83AEE">
+            <w:r w:rsidRPr="1D1D7D36">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> additional answer options were not used</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="142A0381" w14:textId="41E8F180" w:rsidR="00917E92" w:rsidRPr="00417CE3" w:rsidRDefault="00917E92" w:rsidP="70F83AEE">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="7C3A85D4" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="7C3A85D4" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5016FC22" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00796C1B">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.6.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1CD39652" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+          <w:p w14:paraId="1CD39652" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve">Compare and contrast how the two authors present the history of the moon landing.  Support your response with evidence from </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> texts. (ER)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C2CFF23" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1544DBED" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
@@ -3463,51 +3415,51 @@
           <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10525" w:type="dxa"/>
         <w:tblInd w:w="175" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1345"/>
         <w:gridCol w:w="9180"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="1C413211" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="1C413211" w14:textId="77777777" w:rsidTr="545A550A">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="02741700" w14:textId="4A1430B9" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
@@ -3553,819 +3505,781 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Question</w:t>
             </w:r>
             <w:r w:rsidR="00796C1B">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>s in Order from Practice Test</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="6AE9BCD4" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="6AE9BCD4" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C2A756B" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.7.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53E74909" w14:textId="36683D25" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+          <w:p w14:paraId="53E74909" w14:textId="78B953C6" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve">How does the beaver </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>mentioned</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> in paragraph 2 influence events in the passage?  (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="0E6EBE3D" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="0E6EBE3D" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="637250CA" w14:textId="314D27CA" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00D461F3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="33924BB2" w14:textId="2EC723D5" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+          <w:p w14:paraId="33924BB2" w14:textId="2EC723D5" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve">Which pieces of evidence from the passage </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> support the inference that Lewis and Clark urgently needed to find the Shoshone camp? Select </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> correct answers.  (MS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="3E0C7B74" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="3E0C7B74" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4984E414" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.7.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A2EBCC5" w14:textId="46D9DB84" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+          <w:p w14:paraId="0A2EBCC5" w14:textId="46D9DB84" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve">Which details from paragraph 2 </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> show the impact of Clark failing to find the note that Lewis had left for him?</w:t>
             </w:r>
-            <w:r w:rsidR="2CE97DF1" w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidR="19E0ED08" w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve">Select </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> correct answers. (TE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="5A4552EF" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="5A4552EF" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FE8D938" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.7.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="22E22F82" w14:textId="5C395744" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>How does the phrase “One bright morning” in paragraph 3 shift the tone of the passage? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="42C832C1" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="42C832C1" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="308B8A52" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.7.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="74462A0D" w14:textId="1ED5B235" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>What is the author’s purpose in this passage? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="45AE2A21" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="45AE2A21" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="154FDDAC" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.7.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="33F7D4DE" w14:textId="07226151" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>How did Sacagawea’s presence most influence the expedition? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="56F484B9" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="56F484B9" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="459319E4" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.7.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37551ADE" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+          <w:p w14:paraId="37551ADE" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>How does the structure of the passage contribute to the development of ideas?  (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="2BE4FDAE" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="2BE4FDAE" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D949162" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.7.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0F46D84F" w14:textId="4CFC0D88" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">What is the </w:t>
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>main</w:t>
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> effect of the description in paragraph 3 of the passage? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="5FBAC5E9" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="5FBAC5E9" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08B1D4FE" w14:textId="2CCC994B" w:rsidR="00BD5DE4" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00D461F3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.7.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2D4A21E4" w14:textId="7CA00194" w:rsidR="009B24A6" w:rsidRPr="008339D3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Move</w:t>
@@ -4478,1018 +4392,977 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FFFFFF"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="70F83AEE">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>Influence</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="174AFC19" w14:textId="77777777" w:rsidTr="70F83AEE">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4373" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="014DEB3E" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00796C1B" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00796C1B">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>“Only the mountains with snow on them…” (paragraph 7)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4410" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="25465C2D" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00796C1B" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00796C1B">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>reminds Sacagawea of her home</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="548078DB" w14:textId="77777777" w:rsidTr="70F83AEE">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4373" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="32B61094" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00796C1B" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00796C1B">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>“...bits of thin smoke drift up drift up from a grove of pine trees.” (paragraph 10)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4410" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="0DA6D686" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00796C1B" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00796C1B">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>prompts the concern that the Shoshone are on alert</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="4F0EEE53" w14:textId="77777777" w:rsidTr="70F83AEE">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4373" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="5FA94528" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00796C1B" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00796C1B">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>“...the print of a man’s moccasin, a ring of cold ashes, wisps of smoke, a pointed quill…” (paragraph 18)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4410" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="7BCEFEB9" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00796C1B" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00796C1B">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>inspires Sacagawea to move faster</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="06DC3C51" w14:textId="77777777" w:rsidTr="70F83AEE">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4373" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="0AD9CE62" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00796C1B" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00796C1B">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>“...round blue stones covered the river bottom…” (paragraph 25)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4410" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="60CF2C1D" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00796C1B" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00796C1B">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>forces Sacagawea to travel by land</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="4A02927E" w14:textId="355B3E2D" w:rsidR="002551F6" w:rsidRPr="00417CE3" w:rsidRDefault="002551F6" w:rsidP="70F83AEE">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="68CE007A" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="68CE007A" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B476931" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="7DB2C3CB" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>RL.7.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1D9B45B5" w14:textId="21698F8A" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="7DB2C3CB" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Which evidence from the passage helps develop the theme about feeling pride in one’s culture? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="7883E531" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="7883E531" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41F52C5A" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="7DB2C3CB" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.7.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75B33EFA" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="7DB2C3CB" w:rsidP="70F83AEE">
+          <w:p w14:paraId="75B33EFA" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="5D858010" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve">How does the author </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>mainly</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> develop Sacagawea’s perspective in the passage?  (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="58F65731" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="58F65731" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76FC8A0D" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="7DB2C3CB" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.7.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5148FB4C" w14:textId="69B475E0" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="7DB2C3CB" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Complete the sentences by selecting the correct answers from the drop-down menus. (TE)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77DD8612" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="7DB2C3CB" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Sacagawea believed she was near the land of the Shoshone when she saw _________.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="086D5D39" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="7DB2C3CB" w:rsidP="70F83AEE">
+          <w:p w14:paraId="086D5D39" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="7DB2C3CB" w:rsidP="545A550A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="545A550A">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>After spotting smoke rising from a pine grove, Sacagawea realized that the tribe _________.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="669E10C6" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="7DB2C3CB" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Captain Clark suggested that enemies of the Shoshone had unintentionally ____.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="3207C44D" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="3207C44D" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D7BD5C7" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="7DB2C3CB" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.7.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="12C5317A" w14:textId="4B1AFCEC" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="7DB2C3CB" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>How does the structure of the passage contribute to its meaning? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="2F74BB7F" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="2F74BB7F" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F02938A" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="7DB2C3CB" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.7.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50E2FF9B" w14:textId="5FA5962F" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="7DB2C3CB" w:rsidP="70F83AEE">
+          <w:p w14:paraId="50E2FF9B" w14:textId="5FA5962F" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="7DB2C3CB" w:rsidP="545A550A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="545A550A">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve">What does Clark’s journey up the river emphasize in the passage </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
+            <w:r w:rsidRPr="545A550A">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Lewis and Clark’s Journey of Discovery </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="545A550A">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve">that is not emphasized in the passage from </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
+            <w:r w:rsidRPr="545A550A">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Streams to the River, River to the Sea? </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="545A550A">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>Support your answer with evidence from the texts. (SA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="1D5B658E" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="1D5B658E" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AAD4BE2" w14:textId="351FD83A" w:rsidR="004F58AE" w:rsidRPr="00417CE3" w:rsidRDefault="7DB2C3CB" w:rsidP="00D461F3">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>RI.7.</w:t>
             </w:r>
             <w:r w:rsidR="00D461F3">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6EA13887" w14:textId="6565CED0" w:rsidR="00637F14" w:rsidRPr="008339D3" w:rsidRDefault="7DB2C3CB" w:rsidP="70F83AEE">
+          <w:p w14:paraId="6EA13887" w14:textId="6565CED0" w:rsidR="00637F14" w:rsidRPr="008339D3" w:rsidRDefault="5D858010" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>Identify</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> one </w:t>
             </w:r>
-            <w:r w:rsidR="185B0858" w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidR="39D6308F" w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>plot</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> element in </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> passage and </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>one</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> plot element in both passages to show how the authors emphasize different information in their accounts. (TE)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="8888" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2768"/>
               <w:gridCol w:w="2160"/>
               <w:gridCol w:w="2070"/>
               <w:gridCol w:w="1890"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="62EF7A70" w14:textId="77777777" w:rsidTr="00796C1B">
+            <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="62EF7A70" w14:textId="77777777" w:rsidTr="545A550A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2768" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="03323CAC" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="7DB2C3CB" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
@@ -5590,100 +5463,97 @@
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FFFFFF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="70F83AEE">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Streams to </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="0C3D7044" w14:textId="43D63714" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="7DB2C3CB" w:rsidP="70F83AEE">
+                <w:p w14:paraId="0C3D7044" w14:textId="0A6FAB7B" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="5D858010" w:rsidP="1D1D7D36">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FFFFFF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="70F83AEE">
+                  <w:r w:rsidRPr="1D1D7D36">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t xml:space="preserve">the </w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
-                  <w:r w:rsidRPr="70F83AEE">
+                  <w:r w:rsidRPr="1D1D7D36">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>River</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1890" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="2C08A6B0" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="7DB2C3CB" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
@@ -5694,804 +5564,764 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FFFFFF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="70F83AEE">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>Both</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="55FA46E3" w14:textId="77777777" w:rsidTr="70F83AEE">
+            <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="55FA46E3" w14:textId="77777777" w:rsidTr="545A550A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2768" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="183905FD" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="004F58AE" w:rsidRDefault="7DB2C3CB" w:rsidP="70F83AEE">
+                <w:p w14:paraId="183905FD" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="004F58AE" w:rsidRDefault="7DB2C3CB" w:rsidP="545A550A">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="70F83AEE">
+                  <w:r w:rsidRPr="545A550A">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>Relates challenges of traveling down the river.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2160" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="5EA77295" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="0085566E" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="58E39665" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="0085566E" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1890" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="2E0D797C" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="0085566E" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="48C7B104" w14:textId="77777777" w:rsidTr="70F83AEE">
+            <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="48C7B104" w14:textId="77777777" w:rsidTr="545A550A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2768" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="7D7E5F2F" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="004F58AE" w:rsidRDefault="7DB2C3CB" w:rsidP="70F83AEE">
+                <w:p w14:paraId="7D7E5F2F" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="004F58AE" w:rsidRDefault="7DB2C3CB" w:rsidP="545A550A">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="70F83AEE">
+                  <w:r w:rsidRPr="545A550A">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>Explains the reason for the camp’s location.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2160" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="74167D6A" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="0085566E" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="1DD648B7" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="0085566E" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1890" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="40B05C0A" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="0085566E" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="2F834891" w14:textId="77777777" w:rsidTr="70F83AEE">
+            <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="2F834891" w14:textId="77777777" w:rsidTr="545A550A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2768" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="2FDEC7F0" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="004F58AE" w:rsidRDefault="7DB2C3CB" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="70F83AEE">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>Describes the discovery of the Shoshone summer camp.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2160" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="10A901BB" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="0085566E" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="3EB4179C" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="0085566E" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1890" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="1DFA89C0" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="0085566E" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="481B39CA" w14:textId="77777777" w:rsidTr="70F83AEE">
+            <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="481B39CA" w14:textId="77777777" w:rsidTr="545A550A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2768" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="5A83B6E5" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="004F58AE" w:rsidRDefault="7DB2C3CB" w:rsidP="70F83AEE">
+                <w:p w14:paraId="5A83B6E5" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="004F58AE" w:rsidRDefault="7DB2C3CB" w:rsidP="545A550A">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="70F83AEE">
+                  <w:r w:rsidRPr="545A550A">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>Demonstrates consequences of the party separating.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2160" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="0A0C4F54" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="0085566E" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="154BFEB8" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="0085566E" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1890" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="1F778AF9" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="0085566E" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="5784D139" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="0085566E" w:rsidP="70F83AEE">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="77A6D978" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="77A6D978" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5653B700" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="7DB2C3CB" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.7.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="64A0609A" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="7DB2C3CB" w:rsidP="70F83AEE">
+          <w:p w14:paraId="64A0609A" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="7DB2C3CB" w:rsidP="545A550A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="545A550A">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve">How are the mountains portrayed differently in </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
+            <w:r w:rsidRPr="545A550A">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Lewis and Clark’s Journey of Discovery </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="545A550A">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>and in the passage from</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
+            <w:r w:rsidRPr="545A550A">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> Streams to the River, River to the Sea. </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="545A550A">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>Support your answer with evidence from the text(s). (SA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="0865E7E7" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="0865E7E7" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56F1D584" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="7DB2C3CB" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.7.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16990BC9" w14:textId="30A90806" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="7DB2C3CB" w:rsidP="70F83AEE">
+          <w:p w14:paraId="16990BC9" w14:textId="30A90806" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="5D858010" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve">The author of the passage </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
+            <w:r w:rsidRPr="1D1D7D36">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Streams to the River, River to the Sea</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> uses Sacagawea to narrate the story of the expedition detailed in the passage from </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
+            <w:r w:rsidRPr="1D1D7D36">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Lewis and Clark’s Journey of Discovery</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve">. Compare and contrast how choosing Sacagawea changes the portrayal of the expedition. Support your response with evidence from </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> texts. (ER)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="487E4024" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E6F79E6" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
           <w:b/>
           <w:bCs/>
@@ -6655,51 +6485,51 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10525" w:type="dxa"/>
         <w:tblInd w:w="175" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1345"/>
         <w:gridCol w:w="9180"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="423998BE" w14:textId="77777777" w:rsidTr="0007419E">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="423998BE" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="53A2ECC3" w14:textId="43515AF4" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
@@ -6745,97 +6575,95 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Question</w:t>
             </w:r>
             <w:r w:rsidR="0007419E">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>s in Order from Practice Test</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="3F74F751" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="3F74F751" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19691365" w14:textId="4D308EA5" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00D461F3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.8.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6F19C003" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
@@ -6894,55 +6722,54 @@
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C839842" w14:textId="41AB48DE" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00796C1B">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>How does this sentence contribute to the central idea of the article? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="3CE8E8B5" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="3CE8E8B5" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0540A204" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
@@ -6960,51 +6787,50 @@
           </w:p>
           <w:p w14:paraId="1B9420CA" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1CBA94BD" w14:textId="56D4E3E3" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
@@ -7023,97 +6849,95 @@
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> supports the idea that </w:t>
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>most</w:t>
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> people believe the five-second rule is valid? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="651D5903" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="651D5903" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E343D9F" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.8.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="452CDCBF" w14:textId="518B6FE7" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
@@ -7153,174 +6977,168 @@
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">o are </w:t>
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> scientists find studies about the five-second rule entertaining? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="540C74AE" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="540C74AE" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31ECA8D3" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.8.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F156D3C" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+          <w:p w14:paraId="5F156D3C" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>The author relates the DIY Science video tests to _____ that were _____ to help _____.  (TE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="2134962B" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="2134962B" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CE527E6" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.8.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7E38A9F2" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
@@ -7393,767 +7211,771 @@
           <w:p w14:paraId="61735945" w14:textId="2FBC727C" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="0007419E" w:rsidP="70F83AEE">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>What does th</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>is phrase reveal? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="0EB91549" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="0EB91549" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7971AAE3" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.8.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="18B5BA4F" w14:textId="250CEBCE" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Which evidence </w:t>
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> supports the idea that the five-second rule was invalid? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="63781DE6" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="63781DE6" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D7247EA" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.8.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="543DD744" w14:textId="5B26D22A" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>What evidence does the author provide to support the idea that different surfaces will influence the amount of bacteria food accumulates? Support your answer with evidence from the text. (SA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="4A039AA2" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="4A039AA2" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="121FE45D" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.8.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6C887529" w14:textId="7BBEFC8C" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+          <w:p w14:paraId="6C887529" w14:textId="7BBEFC8C" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>What is the author’s main purpose in writing the article? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="16D8C834" w14:textId="77777777" w:rsidTr="00796C1B">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="16D8C834" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="075012B2" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00796C1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.8.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D3AE10F" w14:textId="1F3307C6" w:rsidR="00637F14" w:rsidRPr="0007419E" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+          <w:p w14:paraId="3D3AE10F" w14:textId="1F3307C6" w:rsidR="00637F14" w:rsidRPr="0007419E" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve">How does the table help the reader understand the results of the experiment?  Select </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> correct answers. (MS</w:t>
             </w:r>
-            <w:r w:rsidR="00796C1B">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidR="33D2AB63" w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="7E50F86E" w14:textId="77777777" w:rsidTr="0007419E">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="7E50F86E" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05B4DDBF" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="0007419E">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>RI.8.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="06AB8D1B" w14:textId="2EDA204A" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>What is the role of paragraph 10 in the article? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="267EBD6F" w14:textId="77777777" w:rsidTr="0007419E">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="267EBD6F" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="035799F0" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="0007419E">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.8.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="52B936F9" w14:textId="5EA0D561" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t xml:space="preserve">Which details from paragraphs 11-13 show two ill-mannered behaviors that the authors relate to show how they are socially acceptable. Select </w:t>
+              <w:t xml:space="preserve">Which details </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="70F83AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="70F83AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> paragraphs 11-13 show two ill-mannered behaviors that the authors relate to show how </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="70F83AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>they are socially acceptable</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="70F83AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Select </w:t>
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> correct answers. (TE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="6B8D17AE" w14:textId="77777777" w:rsidTr="0007419E">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="6B8D17AE" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67361008" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="0007419E">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.8.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2011F267" w14:textId="2E8CB25C" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Which claim from the article is </w:t>
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>least</w:t>
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> supported by factual evidence? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="59B34103" w14:textId="77777777" w:rsidTr="0007419E">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="59B34103" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1ED26C3E" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="0007419E">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.8.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="098F4E15" w14:textId="22423BBB" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+          <w:p w14:paraId="098F4E15" w14:textId="22423BBB" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve">What do paragraphs 12 and 13 indicate about the author’s perspective? Select </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> correct answers. (MS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="71393972" w14:textId="77777777" w:rsidTr="007D6AEF">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="71393972" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66CAD610" w14:textId="376989C0" w:rsidR="00417CE3" w:rsidRPr="00547946" w:rsidRDefault="00417CE3" w:rsidP="00547946">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
@@ -8162,51 +7984,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.8.</w:t>
             </w:r>
             <w:r w:rsidR="6BD2AC0A" w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0E8306DF" w14:textId="57349B90" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
@@ -8304,192 +8125,178 @@
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
-                    <w:t>Irrelevant</w:t>
-[...9 lines deleted...]
-                    <w:t xml:space="preserve"> Support</w:t>
+                    <w:t>Irrelevant Support</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="0B9054BE" w14:textId="77777777" w:rsidTr="70F83AEE">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4463" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="168E720D" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00A20547" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="70F83AEE">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>“…plenty of bacteria was picked up as soon as the tasty edibles hit the floor.”  (“The Truth Behind the Five-Second Rule Revealed”)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4320" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="71BA1A50" w14:textId="1AFEC809" w:rsidR="00417CE3" w:rsidRPr="00A20547" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="70F83AEE">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>“Everyone has dropped food on the floor.”  (“The Five-Second Rule: Microbes Can’t Count”)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="2AB80A0B" w14:textId="77777777" w:rsidTr="70F83AEE">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4463" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="3B0FC33B" w14:textId="0AB86254" w:rsidR="00417CE3" w:rsidRPr="00A20547" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="70F83AEE">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>“…anything longer than a second was long enough for microbes to hop on board.” (“The Five-Second Rule:  Microbes Can’t Count”)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4320" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="66C18FD7" w14:textId="3B4CC1ED" w:rsidR="00417CE3" w:rsidRPr="00A20547" w:rsidRDefault="6BD2AC0A" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
@@ -8508,227 +8315,215 @@
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>It’s been the subject of household debates and innumerable science fair projects…” (“The Truth Behind the Five-Second Rule Revealed”)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="716600CA" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="35B7D41E" w14:textId="77777777" w:rsidTr="007D6AEF">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="35B7D41E" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B5DB231" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="007D6AEF">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.8.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="22F896A4" w14:textId="325FCBC4" w:rsidR="00417CE3" w:rsidRPr="004243BA" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+          <w:p w14:paraId="22F896A4" w14:textId="325FCBC4" w:rsidR="00417CE3" w:rsidRPr="004243BA" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve">Identify which experiment in </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> article provides the </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">strongest </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve">evidence to support the researchers’ specific claims about the five-second rule. Support your answer with evidence from </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> texts. (SA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="3E1B8082" w14:textId="77777777" w:rsidTr="007D6AEF">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="3E1B8082" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F176DBC" w14:textId="53B42B00" w:rsidR="002D64A9" w:rsidRPr="00547946" w:rsidRDefault="2CE97DF1" w:rsidP="00547946">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>RI.8.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="60D9983E" w14:textId="07B0A6D1" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
@@ -8759,51 +8554,51 @@
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="8888" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2138"/>
               <w:gridCol w:w="2430"/>
               <w:gridCol w:w="2250"/>
               <w:gridCol w:w="2070"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="4819F474" w14:textId="77777777" w:rsidTr="004243BA">
+            <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="4819F474" w14:textId="77777777" w:rsidTr="1D1D7D36">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2138" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="53FE486A" w14:textId="3A9C7240" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="2CE97DF1" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
@@ -8814,87 +8609,113 @@
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="70F83AEE">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>Details</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2430" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="5D2CDCA1" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+                <w:p w14:paraId="5D2CDCA1" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FFFFFF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="70F83AEE">
+                  <w:r w:rsidRPr="1D1D7D36">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:lang w:val="en"/>
-[...1 lines deleted...]
-                    <w:t>The Five Second Rule:  Microbes Can’t Count</w:t>
+                    </w:rPr>
+                    <w:t>The Five Second Rule</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="1D1D7D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>:  Microbes</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="1D1D7D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Can’t Count</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="1D18E954" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8953,815 +8774,819 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FFFFFF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="70F83AEE">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>Both</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="44820338" w14:textId="77777777" w:rsidTr="70F83AEE">
+            <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="44820338" w14:textId="77777777" w:rsidTr="1D1D7D36">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2138" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="26C3E35A" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="002D64A9" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="70F83AEE">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>Food will pick up more bacteria if it is dropped onto a smooth surface.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2430" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="43F5CC09" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="47A15507" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="1347CCA1" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="356BABA1" w14:textId="77777777" w:rsidTr="70F83AEE">
+            <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="356BABA1" w14:textId="77777777" w:rsidTr="1D1D7D36">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2138" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="4AC2672A" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="002D64A9" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="70F83AEE">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>A famous television show has disproven the five-second rule.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2430" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="1EFC9EB6" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="5C616789" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="1FCDCE2F" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="2133D090" w14:textId="77777777" w:rsidTr="70F83AEE">
+            <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="2133D090" w14:textId="77777777" w:rsidTr="1D1D7D36">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2138" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="7EA40F0F" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="002D64A9" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="70F83AEE">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>The longer food is left on the floor, the more bacteria it will pick up.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2430" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="76E2AEE7" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="715CC8E1" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="0F934E69" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="1ACED58C" w14:textId="77777777" w:rsidTr="70F83AEE">
+            <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="1ACED58C" w14:textId="77777777" w:rsidTr="1D1D7D36">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2138" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="5BD4E38D" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="002D64A9" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+                <w:p w14:paraId="5BD4E38D" w14:textId="6B41BC7D" w:rsidR="00417CE3" w:rsidRPr="002D64A9" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="70F83AEE">
+                  <w:r w:rsidRPr="1D1D7D36">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Even though it has been discredited through experiments, people will still follow the five-second rule </w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
-                  <w:r w:rsidRPr="70F83AEE">
+                  <w:r w:rsidRPr="1D1D7D36">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>in order to</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
-                  <w:r w:rsidRPr="70F83AEE">
+                  <w:r w:rsidRPr="1D1D7D36">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> keep social norms.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2430" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="112A7DC1" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="26270D50" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="43367261" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="7A2608F2" w14:textId="77777777" w:rsidTr="70F83AEE">
+            <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="7A2608F2" w14:textId="77777777" w:rsidTr="1D1D7D36">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2138" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="0BE31B54" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="002D64A9" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+                <w:p w14:paraId="0BE31B54" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="002D64A9" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="70F83AEE">
+                  <w:r w:rsidRPr="1D1D7D36">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:lang w:val="en"/>
-[...1 lines deleted...]
-                    <w:t>Most people have dropped food on the floor, and then eaten it afterward.</w:t>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Most people </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="1D1D7D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>have dropped</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="1D1D7D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> food on the </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="1D1D7D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>floor, and</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="1D1D7D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> then eaten it afterward.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2430" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="229C1339" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="589A43E7" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="312BD8B9" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="203220A8" w14:textId="08AC721F" w:rsidR="001A0F98" w:rsidRPr="001A0F98" w:rsidRDefault="001A0F98" w:rsidP="70F83AEE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="0C424E25" w14:textId="77777777" w:rsidTr="007D6AEF">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="0C424E25" w14:textId="77777777" w:rsidTr="1D1D7D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="401DCCE6" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="007D6AEF">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.8.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="524A6CF1" w14:textId="2BB5CB25" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+          <w:p w14:paraId="524A6CF1" w14:textId="2BB5CB25" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve">Although the authors of the two articles arrive at some conclusions about the validity of the five-second rule, they use different evidence to make their claims.  Analyze the differences in the facts and interpretations they present.  Support your response with evidence from </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> texts. (ER)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66BC86D4" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="698D655B" w14:textId="5213A97D" w:rsidR="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
           <w:b/>
           <w:bCs/>
@@ -9841,51 +9666,51 @@
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Grade 10 TDQs from the Practice Test (Literary Pair)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10530" w:type="dxa"/>
         <w:tblInd w:w="170" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="9090"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="3D35EEA9" w14:textId="77777777" w:rsidTr="006B1B6A">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="3D35EEA9" w14:textId="77777777" w:rsidTr="545A550A">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2C167D29" w14:textId="426292AA" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:val="en"/>
@@ -9938,961 +9763,920 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Question</w:t>
             </w:r>
             <w:r w:rsidR="006B1B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> in Order from Practice Test</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="385972BA" w14:textId="77777777" w:rsidTr="006B1B6A">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="385972BA" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59119871" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="006B1B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.9-10.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13121918" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="006B1B6A" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+          <w:p w14:paraId="13121918" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="006B1B6A" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>How do the author’s word choices affect the meaning and tone of paragraph 1?  (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="3BD28106" w14:textId="77777777" w:rsidTr="006B1B6A">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="3BD28106" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A932E93" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="006B1B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.9-10.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5B6E918C" w14:textId="5864A564" w:rsidR="00417CE3" w:rsidRPr="006B1B6A" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B1B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>How does paragraph 3 create tension in the passage? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="2377CA46" w14:textId="77777777" w:rsidTr="006B1B6A">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="2377CA46" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15ACA2DE" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="006B1B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.9-10.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1AF0D067" w14:textId="2829D076" w:rsidR="00417CE3" w:rsidRPr="006B1B6A" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+          <w:p w14:paraId="1AF0D067" w14:textId="2829D076" w:rsidR="00417CE3" w:rsidRPr="006B1B6A" w:rsidRDefault="00417CE3" w:rsidP="545A550A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="545A550A">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>What does the narrator’s use of the phrase “incessantly baffled” in paragraph 4 imply? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="3F076156" w14:textId="77777777" w:rsidTr="006B1B6A">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="3F076156" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4597A483" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="006B1B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.9-10.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="658F218F" w14:textId="02E418FE" w:rsidR="00417CE3" w:rsidRPr="006B1B6A" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B1B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>How does the narrative in paragraph 4 create suspense? Support your answer with evidence from the text. (SA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="5220C0CC" w14:textId="77777777" w:rsidTr="006B1B6A">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="5220C0CC" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="192DF9C9" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="006B1B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.9-10.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13D449D2" w14:textId="672EFE41" w:rsidR="00417CE3" w:rsidRPr="006B1B6A" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+          <w:p w14:paraId="13D449D2" w14:textId="672EFE41" w:rsidR="00417CE3" w:rsidRPr="006B1B6A" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>Drag each choice in order into the chart to describe Dr. Frankenstein’s self-described emotional journey in the passage. (TE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="1E40DAD3" w14:textId="77777777" w:rsidTr="006B1B6A">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="1E40DAD3" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D914533" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="006B1B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.9-10.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59188F5D" w14:textId="10DCF715" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+          <w:p w14:paraId="59188F5D" w14:textId="10DCF715" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>How does the picture accompanying the passage add to the reader’s overall understanding of the story? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="29D02C71" w14:textId="77777777" w:rsidTr="006B1B6A">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="29D02C71" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="391783AE" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="006B1B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.9-10.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5623786F" w14:textId="4544FE7F" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">What does the narrator reveal about himself in the passage that predicts his development over the course of the story? Select </w:t>
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> correct answers. (MS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="7A31F21D" w14:textId="77777777" w:rsidTr="006B1B6A">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="7A31F21D" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3245B707" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="006B1B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.9-10.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="378B686D" w14:textId="3A88630C" w:rsidR="00BD5DE4" w:rsidRPr="006B1B6A" w:rsidRDefault="00417CE3" w:rsidP="006B1B6A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Which statement </w:t>
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> expresses the central idea of the passage? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="099F3244" w14:textId="77777777" w:rsidTr="006B1B6A">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="099F3244" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69223E8A" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="006B1B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.9-10.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="61C625A6" w14:textId="160F5437" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Which sentence </w:t>
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> supports the inference that the narrator now regrets his decision to create life? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="64CEBE95" w14:textId="77777777" w:rsidTr="006B1B6A">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="64CEBE95" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B580FD4" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="006B1B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.9-10.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C64098A" w14:textId="64F5CED3" w:rsidR="00BD5DE4" w:rsidRPr="006B1B6A" w:rsidRDefault="00417CE3" w:rsidP="006B1B6A">
+          <w:p w14:paraId="3C64098A" w14:textId="7A0FF71B" w:rsidR="00BD5DE4" w:rsidRPr="006B1B6A" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve">Which phrases in paragraphs 5 and 6 </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
-            <w:r w:rsidR="6BD2AC0A" w:rsidRPr="70F83AEE">
+            <w:r w:rsidR="11545249" w:rsidRPr="1D1D7D36">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidR="11545249" w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>help</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...3 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> clarify the meaning of “to eschew emotion”? Select </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...4 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> correct answers. (TE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="02589D89" w14:textId="77777777" w:rsidTr="006B1B6A">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="02589D89" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A7256F5" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="006B1B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.9-10.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3F7EE65F" w14:textId="5DF14B23" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Which quotation </w:t>
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> implies that Erika has begun to feel conflicted about Victor’s plans for a revolution? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="245C55E9" w14:textId="77777777" w:rsidTr="006B1B6A">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="245C55E9" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CA04E23" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="006B1B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.9-10.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4CE2657D" w14:textId="4B77371B" w:rsidR="001A0F98" w:rsidRPr="006B1B6A" w:rsidRDefault="00417CE3" w:rsidP="006B1B6A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Which inference is </w:t>
@@ -10908,346 +10692,328 @@
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> supported by the passage</w:t>
             </w:r>
             <w:r w:rsidR="2CE97DF1" w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="76FBDD95" w14:textId="77777777" w:rsidTr="00547946">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="76FBDD95" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="413D3D11" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00547946">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.9-10.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2D1AC4C7" w14:textId="75425848" w:rsidR="00417CE3" w:rsidRPr="00547946" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>How does the author develop the theme that emotions are valuable? Support your answer with evidence from the text. (SA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="5416855F" w14:textId="77777777" w:rsidTr="00547946">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="5416855F" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37708E6C" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00547946">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.9-10.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="74149149" w14:textId="74DF06CB" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+          <w:p w14:paraId="74149149" w14:textId="74DF06CB" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>What does Erika discover about herself over the course of the passage? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="7DFCDA3E" w14:textId="77777777" w:rsidTr="00A402F1">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="7DFCDA3E" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F075E0E" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00A402F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>RL.9-10.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58B04967" w14:textId="2B1483B2" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+          <w:p w14:paraId="58B04967" w14:textId="158A2E55" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="1D1D7D36">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve">Which element of </w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
+            <w:r w:rsidRPr="1D1D7D36">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Prodigal Son</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> makes it clear that it is set in a significantly later </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>time period</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t xml:space="preserve"> than</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
+            <w:r w:rsidRPr="1D1D7D36">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> Frankenstein</w:t>
             </w:r>
-            <w:r w:rsidRPr="70F83AEE">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="1D1D7D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               </w:rPr>
               <w:t>? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="0315E939" w14:textId="77777777" w:rsidTr="00A402F1">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="0315E939" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70414BFD" w14:textId="14C20427" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00A402F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.9-10.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="140D0FCA" w14:textId="4D0D1782" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Select whether each plot element appears only in the passage from </w:t>
@@ -11302,51 +11068,51 @@
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="8804" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2144"/>
               <w:gridCol w:w="2250"/>
               <w:gridCol w:w="2160"/>
               <w:gridCol w:w="2250"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="7FDB94D1" w14:textId="77777777" w:rsidTr="006B1B6A">
+            <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="7FDB94D1" w14:textId="77777777" w:rsidTr="545A550A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2144" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="70324E78" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
@@ -11484,618 +11250,596 @@
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FFFFFF"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="70F83AEE">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Both </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="1E2B2A32" w14:textId="77777777" w:rsidTr="70F83AEE">
+            <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="1E2B2A32" w14:textId="77777777" w:rsidTr="545A550A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2144" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="25E8FFE0" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00A20547" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="70F83AEE">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>The main character learns the value of emotion.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="76AD0837" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2160" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="67212FFF" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="7F3B39F3" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="71EE5003" w14:textId="77777777" w:rsidTr="70F83AEE">
+            <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="71EE5003" w14:textId="77777777" w:rsidTr="545A550A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2144" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="78FE9102" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00A20547" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="70F83AEE">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>Curiosity leads to a search for answers.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="590DF98E" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2160" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="082B91EF" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="0A8A2D08" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="0CC29FF7" w14:textId="77777777" w:rsidTr="70F83AEE">
+            <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="0CC29FF7" w14:textId="77777777" w:rsidTr="545A550A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2144" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="5E808790" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00A20547" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+                <w:p w14:paraId="5E808790" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00A20547" w:rsidRDefault="00417CE3" w:rsidP="545A550A">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="70F83AEE">
+                  <w:r w:rsidRPr="545A550A">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>The main character makes a scientific discovery.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="03DD7E8D" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2160" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="634C9587" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="0C113FA0" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="6C3C7F65" w14:textId="77777777" w:rsidTr="70F83AEE">
+            <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="6C3C7F65" w14:textId="77777777" w:rsidTr="545A550A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2144" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="217F7B1C" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00A20547" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
+                <w:p w14:paraId="217F7B1C" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00A20547" w:rsidRDefault="00417CE3" w:rsidP="545A550A">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="70F83AEE">
+                  <w:r w:rsidRPr="545A550A">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>A scientific process leads to creating new life.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="32A29360" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2160" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="21FC982D" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="7266C911" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="67F02705" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="272E4CD6" w14:textId="77777777" w:rsidTr="00A402F1">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="272E4CD6" w14:textId="77777777" w:rsidTr="545A550A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AA0F397" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00A402F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.9-10.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0BADD76E" w14:textId="0A4BB9E3" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="70F83AEE">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>17. Analyze the similarities and differences between Erika from</w:t>
             </w:r>
             <w:r w:rsidRPr="70F83AEE">
               <w:rPr>
@@ -12238,152 +11982,167 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7236"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E545A9E" w14:textId="77777777" w:rsidR="00D51B7E" w:rsidRDefault="00D51B7E" w:rsidP="70F83AEE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00FF6C4C" w:rsidSect="00417CE3">
+    <w:sectPr w:rsidR="00D51B7E" w:rsidSect="00417CE3">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="00380A70" w14:textId="77777777" w:rsidR="00FB5B27" w:rsidRDefault="00FB5B27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="58450F67" w14:textId="77777777" w:rsidR="00FB5B27" w:rsidRDefault="00FB5B27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Libre Franklin">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="088FB20E" w14:textId="77777777" w:rsidR="000012D6" w:rsidRDefault="00D51B7E" w:rsidP="000012D6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="088FB20E" w14:textId="77777777" w:rsidR="000012D6" w:rsidRDefault="70F83AEE" w:rsidP="000012D6">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1">
-      <w:r w:rsidR="70F83AEE" w:rsidRPr="70F83AEE">
+      <w:r w:rsidRPr="70F83AEE">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>KSA Practice Test</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidR="70F83AEE" w:rsidRPr="70F83AEE">
+    <w:r w:rsidRPr="70F83AEE">
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="61684337" w14:textId="38932874" w:rsidR="000012D6" w:rsidRDefault="70F83AEE" w:rsidP="000012D6">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="70F83AEE">
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
@@ -12504,160 +12263,170 @@
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="70F83AEE">
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
       </w:rPr>
       <w:t>KDE:OTL</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="70F83AEE">
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>:DPS:TC</w:t>
+      <w:t>:DPS:</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="70F83AEE">
+      <w:rPr>
+        <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>TC</w:t>
     </w:r>
     <w:r w:rsidR="004E3776">
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>:KT</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="70F83AEE">
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Revised February 2024</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="40D953E0" w14:textId="77777777" w:rsidR="00D51B7E" w:rsidRDefault="00D51B7E" w:rsidP="70F83AEE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="40DB9844" w14:textId="77777777" w:rsidR="00FB5B27" w:rsidRDefault="00FB5B27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="514B43EB" w14:textId="77777777" w:rsidR="00FB5B27" w:rsidRDefault="00FB5B27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2250"/>
       <w:gridCol w:w="8550"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00B72B1E" w14:paraId="52F65642" w14:textId="77777777" w:rsidTr="00615209">
+    <w:tr w:rsidR="00B72B1E" w14:paraId="52F65642" w14:textId="77777777" w:rsidTr="24EED824">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2250" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="4DC0A902" w14:textId="77777777" w:rsidR="00B72B1E" w:rsidRDefault="00B72B1E" w:rsidP="00615209">
+        <w:p w14:paraId="4DC0A902" w14:textId="77777777" w:rsidR="00B72B1E" w:rsidRDefault="24EED824" w:rsidP="00615209">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F57F48C" wp14:editId="7C4D7F24">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F57F48C" wp14:editId="75FE4201">
                 <wp:extent cx="790575" cy="790575"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="2121525831" name="Picture 2121525831" descr="A group of people with their arms raised&#10;&#10;Description automatically generated"/>
+                <wp:docPr id="2121525831" name="Picture 2121525831" descr="logo Kentucky Department of Education"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2121525831" name="Picture 2121525831" descr="A group of people with their arms raised&#10;&#10;Description automatically generated"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -12776,51 +12545,51 @@
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="083342F9" w14:textId="40312888" w:rsidR="00D51B7E" w:rsidRPr="00615209" w:rsidRDefault="00D51B7E" w:rsidP="70F83AEE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="319D0FB1" w14:textId="77777777" w:rsidR="00D51B7E" w:rsidRDefault="00D51B7E" w:rsidP="70F83AEE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08E03658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4740C9CE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -13173,182 +12942,197 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1462577819">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="986742294">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2046054628">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1619490252">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00417CE3"/>
     <w:rsid w:val="000012D6"/>
     <w:rsid w:val="0007419E"/>
     <w:rsid w:val="001A0F98"/>
+    <w:rsid w:val="001B7ABD"/>
     <w:rsid w:val="001E7A3D"/>
     <w:rsid w:val="00220E98"/>
     <w:rsid w:val="002551F6"/>
     <w:rsid w:val="002A3AEB"/>
     <w:rsid w:val="002D64A9"/>
     <w:rsid w:val="002E6DE0"/>
     <w:rsid w:val="0038651F"/>
     <w:rsid w:val="00417CE3"/>
     <w:rsid w:val="004243BA"/>
     <w:rsid w:val="004E3776"/>
     <w:rsid w:val="004F58AE"/>
     <w:rsid w:val="00547946"/>
     <w:rsid w:val="005A22E9"/>
     <w:rsid w:val="00615209"/>
     <w:rsid w:val="00637F14"/>
     <w:rsid w:val="006639F3"/>
     <w:rsid w:val="006971D6"/>
     <w:rsid w:val="006B1B6A"/>
     <w:rsid w:val="00796C1B"/>
     <w:rsid w:val="007C0794"/>
     <w:rsid w:val="007C4E4F"/>
     <w:rsid w:val="007D6AEF"/>
+    <w:rsid w:val="007F5F91"/>
     <w:rsid w:val="008339D3"/>
     <w:rsid w:val="0085566E"/>
+    <w:rsid w:val="008A3CBF"/>
     <w:rsid w:val="008E0509"/>
     <w:rsid w:val="008E5A74"/>
     <w:rsid w:val="00917E92"/>
     <w:rsid w:val="009262D6"/>
     <w:rsid w:val="00933805"/>
     <w:rsid w:val="00992964"/>
     <w:rsid w:val="009B24A6"/>
     <w:rsid w:val="009B7941"/>
     <w:rsid w:val="009D327D"/>
     <w:rsid w:val="009D73DC"/>
     <w:rsid w:val="00A20547"/>
     <w:rsid w:val="00A402F1"/>
+    <w:rsid w:val="00A85EC8"/>
     <w:rsid w:val="00A931AC"/>
     <w:rsid w:val="00B70DAA"/>
     <w:rsid w:val="00B72B1E"/>
     <w:rsid w:val="00BD5DE4"/>
     <w:rsid w:val="00CF6CF1"/>
     <w:rsid w:val="00D461F3"/>
     <w:rsid w:val="00D51B7E"/>
     <w:rsid w:val="00D62098"/>
     <w:rsid w:val="00D76686"/>
     <w:rsid w:val="00DB3D60"/>
     <w:rsid w:val="00DE1207"/>
     <w:rsid w:val="00E6456E"/>
     <w:rsid w:val="00EE53EA"/>
     <w:rsid w:val="00F27EDC"/>
     <w:rsid w:val="00FB5B27"/>
     <w:rsid w:val="00FC47AD"/>
+    <w:rsid w:val="11545249"/>
     <w:rsid w:val="185B0858"/>
+    <w:rsid w:val="19E0ED08"/>
+    <w:rsid w:val="1BDE4D3C"/>
+    <w:rsid w:val="1D1D7D36"/>
     <w:rsid w:val="23C41D1B"/>
+    <w:rsid w:val="24E31892"/>
+    <w:rsid w:val="24EED824"/>
     <w:rsid w:val="2758AE39"/>
     <w:rsid w:val="2CE97DF1"/>
     <w:rsid w:val="2DAEC760"/>
     <w:rsid w:val="33323377"/>
+    <w:rsid w:val="33D2AB63"/>
     <w:rsid w:val="38590A15"/>
+    <w:rsid w:val="39D6308F"/>
     <w:rsid w:val="3D1CDDBC"/>
     <w:rsid w:val="406C77EB"/>
     <w:rsid w:val="4150F431"/>
+    <w:rsid w:val="42355E8C"/>
     <w:rsid w:val="469A3D9D"/>
     <w:rsid w:val="46AAC741"/>
+    <w:rsid w:val="545A550A"/>
     <w:rsid w:val="5A6AE81A"/>
+    <w:rsid w:val="5D858010"/>
     <w:rsid w:val="5ED3BADA"/>
     <w:rsid w:val="6BD2AC0A"/>
     <w:rsid w:val="6C24C9CB"/>
     <w:rsid w:val="70F83AEE"/>
     <w:rsid w:val="7DB2C3CB"/>
     <w:rsid w:val="7F9D2DF9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="61481CDD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7F9F41F7-3377-4CB1-BF6E-91E9B4647B18}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14136,51 +13920,51 @@
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="008339D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B70DAA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ky.mypearsonsupport.com/practice-tests/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ky.mypearsonsupport.com/practice-tests/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -14473,51 +14257,51 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
-    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-02-12T05:00:00+00:00</Application_x0020_Date>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2020-10-01T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-1062</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1062</Url>
       <Description>KYED-536-1062</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
@@ -14860,78 +14644,102 @@
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DB6859-435F-46CE-9EF9-FAC4DAAE54A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F644F285-0C5B-4198-A1CF-2E4E1472BD3D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{167A0A01-FAA6-455D-81EB-BC4F61B272D3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2AE67E20-D9F1-4F1E-BA3C-41D87F9E376A}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76565B21-4BDB-4A63-A0F3-E1B0D1DAB13C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C3C05AF-42F5-4F06-BBC1-CA53B7B2E4EF}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>2028</Words>
-  <Characters>11560</Characters>
+  <Words>2235</Words>
+  <Characters>11276</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>96</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>474</Lines>
+  <Paragraphs>218</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13561</CharactersWithSpaces>
+  <CharactersWithSpaces>13326</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelly Philbeck, Division of Program Standards</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SetDate">
+    <vt:lpwstr>2025-03-24T16:45:04Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SiteId">
+    <vt:lpwstr>9360c11f-90e6-4706-ad00-25fcdc9e2ed1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_ActionId">
+    <vt:lpwstr>39762721-2f6a-45b8-925a-8280da7cd35e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>0a403c0a-4d83-4d8c-a2fb-8ab242dc7c92</vt:lpwstr>
   </property>
 </Properties>
 </file>