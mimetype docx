--- v1 (2026-05-03)
+++ v2 (2026-06-28)
@@ -14271,92 +14271,94 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-02-12T05:00:00+00:00</Application_x0020_Date>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2020-10-01T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-1062</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1062</Url>
       <Description>KYED-536-1062</Description>
     </_dlc_DocIdUrl>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a5e9d2d4560c56b76a85f7f001e30a1a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -14480,50 +14482,59 @@
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="25" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="26" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -14644,51 +14655,51 @@
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DB6859-435F-46CE-9EF9-FAC4DAAE54A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F644F285-0C5B-4198-A1CF-2E4E1472BD3D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2AE67E20-D9F1-4F1E-BA3C-41D87F9E376A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4795E6AF-318A-4F41-8365-A3283DDDDA96}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C3C05AF-42F5-4F06-BBC1-CA53B7B2E4EF}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
   <Words>2235</Words>
   <Characters>11276</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>474</Lines>
   <Paragraphs>218</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>13326</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>