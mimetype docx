--- v0 (2025-12-07)
+++ v1 (2026-05-02)
@@ -1,59 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5793FE73" w14:textId="22DDC3D8" w:rsidR="00417CE3" w:rsidRPr="006A1924" w:rsidRDefault="00417CE3" w:rsidP="00891A67">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1924">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Grade 6 TDQs from the Practice Test (Informational Pair)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13C9950A" w14:textId="77777777" w:rsidR="007C0794" w:rsidRPr="006A1924" w:rsidRDefault="007C0794" w:rsidP="00417CE3">
@@ -64,51 +63,51 @@
           <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10525" w:type="dxa"/>
         <w:tblInd w:w="175" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1345"/>
         <w:gridCol w:w="9180"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A1924" w:rsidRPr="006A1924" w14:paraId="289C05D7" w14:textId="77777777" w:rsidTr="00741E8A">
+      <w:tr w:rsidR="006A1924" w:rsidRPr="006A1924" w14:paraId="289C05D7" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12532209" w14:textId="3A17EDB6" w:rsidR="006A1924" w:rsidRPr="000330E3" w:rsidRDefault="006A1924" w:rsidP="000330E3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
@@ -187,255 +186,243 @@
               <w:t xml:space="preserve">Question Stems </w:t>
             </w:r>
             <w:r w:rsidR="00E05EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Based on</w:t>
             </w:r>
             <w:r w:rsidR="00072573">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> Practice Test</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="006A1924" w14:paraId="5FD19EFA" w14:textId="77777777" w:rsidTr="006A1924">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="006A1924" w14:paraId="5FD19EFA" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3945D304" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="006A1924" w:rsidRDefault="00417CE3" w:rsidP="006A1924">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.6.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A2152D4" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="003D49E6">
+          <w:p w14:paraId="7A2152D4" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Which details </w:t>
             </w:r>
-            <w:r w:rsidRPr="00760FB3">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
-            <w:r w:rsidRPr="00760FB3">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> support the inference that </w:t>
             </w:r>
-            <w:r w:rsidR="000F2A8C" w:rsidRPr="00760FB3">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidR="000F2A8C" w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>__________</w:t>
             </w:r>
-            <w:r w:rsidRPr="00760FB3">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>?  Select</w:t>
             </w:r>
-            <w:r w:rsidRPr="00760FB3">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> two</w:t>
             </w:r>
-            <w:r w:rsidRPr="00760FB3">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> correct answers. (MS)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46BD1B6A" w14:textId="0EEF26B3" w:rsidR="003D49E6" w:rsidRPr="00F03D3E" w:rsidRDefault="003D49E6" w:rsidP="00F03D3E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Which evidence </w:t>
             </w:r>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> supports the inference that __________? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000330E3" w:rsidRPr="006A1924" w14:paraId="1A35BBF0" w14:textId="77777777" w:rsidTr="006A1924">
+      <w:tr w:rsidR="000330E3" w:rsidRPr="006A1924" w14:paraId="1A35BBF0" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AB9272D" w14:textId="31A163B5" w:rsidR="000330E3" w:rsidRPr="006A1924" w:rsidRDefault="000330E3" w:rsidP="000330E3">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="14F726E9" w14:textId="77777777" w:rsidR="000330E3" w:rsidRDefault="000330E3" w:rsidP="00815D8C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00760FB3">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
@@ -443,55 +430,54 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="4C209D0C" w14:textId="3208EBA3" w:rsidR="00815D8C" w:rsidRPr="00815D8C" w:rsidRDefault="00815D8C" w:rsidP="00815D8C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Analyze how the author supports the central idea that __________. Support your answer with evidence from the text. (SA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000330E3" w:rsidRPr="006A1924" w14:paraId="61B44C08" w14:textId="77777777" w:rsidTr="006A1924">
+      <w:tr w:rsidR="000330E3" w:rsidRPr="006A1924" w14:paraId="61B44C08" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07CCC520" w14:textId="77777777" w:rsidR="000330E3" w:rsidRPr="006A1924" w:rsidRDefault="000330E3" w:rsidP="000330E3">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
@@ -508,705 +494,738 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="55B30A1B" w14:textId="77777777" w:rsidR="000330E3" w:rsidRPr="006A1924" w:rsidRDefault="000330E3" w:rsidP="000330E3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50979176" w14:textId="2F5559BE" w:rsidR="000330E3" w:rsidRPr="00760FB3" w:rsidRDefault="000330E3" w:rsidP="00760FB3">
+          <w:p w14:paraId="50979176" w14:textId="2F5559BE" w:rsidR="000330E3" w:rsidRPr="00760FB3" w:rsidRDefault="000330E3" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>How does the author develop the idea of __________ over the course of the passage? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C5639" w:rsidRPr="006A1924" w14:paraId="395910CB" w14:textId="77777777" w:rsidTr="006A1924">
+      <w:tr w:rsidR="005C5639" w:rsidRPr="006A1924" w14:paraId="395910CB" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07B9F97B" w14:textId="1959CEE9" w:rsidR="005C5639" w:rsidRPr="006A1924" w:rsidRDefault="005C5639" w:rsidP="005C5639">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
               </w:rPr>
               <w:t>RI.6.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="065F1AE7" w14:textId="77777777" w:rsidR="00760FB3" w:rsidRDefault="005C5639" w:rsidP="00760FB3">
+          <w:p w14:paraId="065F1AE7" w14:textId="77777777" w:rsidR="00760FB3" w:rsidRDefault="005C5639" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Which details in paragraph _____ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00760FB3">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
-            <w:r w:rsidRPr="00760FB3">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> provide context for the meaning of “__________”? Select </w:t>
             </w:r>
-            <w:r w:rsidRPr="00760FB3">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
-            <w:r w:rsidRPr="00760FB3">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> correct answers. (TE)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04A4979D" w14:textId="47B5F77B" w:rsidR="005C5639" w:rsidRPr="003D49E6" w:rsidRDefault="005C5639" w:rsidP="00760FB3">
+          <w:p w14:paraId="04A4979D" w14:textId="47B5F77B" w:rsidR="005C5639" w:rsidRPr="003D49E6" w:rsidRDefault="005C5639" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>Read this sentence from paragraph _____</w:t>
             </w:r>
-            <w:r w:rsidR="003D49E6">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidR="003D49E6" w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">: [Insert sentence]. </w:t>
             </w:r>
-            <w:r w:rsidRPr="003D49E6">
-[...4 lines deleted...]
-              <w:t>How does the phrase “__________” in paragraph _____ impact the tone of the passage? (MC)</w:t>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How does the phrase </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>“__________”</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in paragraph _____ impact the tone of the passage? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C5639" w:rsidRPr="006A1924" w14:paraId="16CC4C0E" w14:textId="77777777" w:rsidTr="006A1924">
+      <w:tr w:rsidR="005C5639" w:rsidRPr="006A1924" w14:paraId="16CC4C0E" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DCBACF7" w14:textId="3C1972BB" w:rsidR="005C5639" w:rsidRPr="006A1924" w:rsidRDefault="005C5639" w:rsidP="005C5639">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
               </w:rPr>
               <w:t>RI.6.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49B74484" w14:textId="37533864" w:rsidR="005C5639" w:rsidRPr="00760FB3" w:rsidRDefault="005C5639" w:rsidP="00760FB3">
+          <w:p w14:paraId="49B74484" w14:textId="37533864" w:rsidR="005C5639" w:rsidRPr="00760FB3" w:rsidRDefault="005C5639" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>How does paragraph _____ fit into the overall structure of the passage? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C5639" w:rsidRPr="006A1924" w14:paraId="1FAC0C90" w14:textId="77777777" w:rsidTr="006A1924">
+      <w:tr w:rsidR="005C5639" w:rsidRPr="006A1924" w14:paraId="1FAC0C90" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CD5CBE3" w14:textId="714EF7E0" w:rsidR="005C5639" w:rsidRPr="006A1924" w:rsidRDefault="005C5639" w:rsidP="005C5639">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
               </w:rPr>
               <w:t>RI.6.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="34F6D16E" w14:textId="77777777" w:rsidR="005C5639" w:rsidRDefault="005C5639" w:rsidP="00741E8A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00760FB3">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Which quotation </w:t>
             </w:r>
             <w:r w:rsidRPr="00760FB3">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
             <w:r w:rsidRPr="00760FB3">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> conveys the author’s perspective on __________? (MC)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10FB9C68" w14:textId="51FB502D" w:rsidR="00741E8A" w:rsidRPr="00094546" w:rsidRDefault="00741E8A" w:rsidP="00094546">
+          <w:p w14:paraId="10FB9C68" w14:textId="51FB502D" w:rsidR="00741E8A" w:rsidRPr="00094546" w:rsidRDefault="00741E8A" w:rsidP="56EB1672">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>Which</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> two</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> options </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> describe the author’s purpose for writing the passage?  Select </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> correct answers. (MS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D49E6" w:rsidRPr="006A1924" w14:paraId="0B4004F4" w14:textId="77777777" w:rsidTr="00B235E8">
+      <w:tr w:rsidR="003D49E6" w:rsidRPr="006A1924" w14:paraId="0B4004F4" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="266AAE6E" w14:textId="45BF1A1E" w:rsidR="003D49E6" w:rsidRPr="006A1924" w:rsidRDefault="003D49E6" w:rsidP="003D49E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.6.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="65B27BB0" w14:textId="671F2909" w:rsidR="003D49E6" w:rsidRPr="003D49E6" w:rsidRDefault="003D49E6" w:rsidP="003D49E6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D49E6">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>How does the picture help to develop the author’s ideas? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D49E6" w:rsidRPr="006A1924" w14:paraId="04630BBB" w14:textId="77777777" w:rsidTr="006A1924">
+      <w:tr w:rsidR="003D49E6" w:rsidRPr="006A1924" w14:paraId="04630BBB" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="320ABB57" w14:textId="0763535E" w:rsidR="003D49E6" w:rsidRPr="006A1924" w:rsidRDefault="003D49E6" w:rsidP="003D49E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.6.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60C1C302" w14:textId="0881FA72" w:rsidR="003D49E6" w:rsidRPr="003D49E6" w:rsidRDefault="003D49E6" w:rsidP="003D49E6">
+          <w:p w14:paraId="60C1C302" w14:textId="0881FA72" w:rsidR="003D49E6" w:rsidRPr="003D49E6" w:rsidRDefault="003D49E6" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>In the section, “__________”, how does the author support the claim that __________?  (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00741E8A" w:rsidRPr="006A1924" w14:paraId="2D76711F" w14:textId="77777777" w:rsidTr="00E71F2B">
+      <w:tr w:rsidR="00741E8A" w:rsidRPr="006A1924" w14:paraId="2D76711F" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:trPr>
           <w:trHeight w:val="3903"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63551126" w14:textId="10BECC54" w:rsidR="00741E8A" w:rsidRPr="006A1924" w:rsidRDefault="00741E8A" w:rsidP="00741E8A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>RI.6.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D666D43" w14:textId="77777777" w:rsidR="00741E8A" w:rsidRDefault="00741E8A" w:rsidP="00741E8A">
+          <w:p w14:paraId="0D666D43" w14:textId="77777777" w:rsidR="00741E8A" w:rsidRDefault="00741E8A" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00741E8A">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In the passage </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>“__________”</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, the central idea </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>that __</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">________ (characters) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>were __</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">________ by explaining how they __________.  In the passage </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>“__________”</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00741E8A">
-[...7 lines deleted...]
-          <w:p w14:paraId="2D7A63B4" w14:textId="77777777" w:rsidR="00741E8A" w:rsidRPr="006A1924" w:rsidRDefault="00741E8A" w:rsidP="00741E8A">
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the central idea that __________ is reflected by describing how __________.  Both passages suggest that </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>the __</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>________ was made possible by __________. (TE)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D7A63B4" w14:textId="77777777" w:rsidR="00741E8A" w:rsidRPr="006A1924" w:rsidRDefault="00741E8A" w:rsidP="56EB1672">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>Select whether each detail can be found in the passage “__________”, in the passage “__________” or in</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> both</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> passages. (TE)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B4FCB5A" w14:textId="77777777" w:rsidR="00741E8A" w:rsidRPr="006A1924" w:rsidRDefault="00741E8A" w:rsidP="00741E8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="8888" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
@@ -1502,710 +1521,696 @@
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:tab/>
                   </w:r>
                   <w:r w:rsidRPr="006A1924">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FFFFFF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:tab/>
                     <w:t>Passages</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00741E8A" w:rsidRPr="006A1924" w14:paraId="5D41E7BC" w14:textId="77777777" w:rsidTr="00A83A67">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2138" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="6DD1169D" w14:textId="77777777" w:rsidR="00741E8A" w:rsidRPr="006A1924" w:rsidRDefault="00741E8A" w:rsidP="00741E8A">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="095D7535" w14:textId="77777777" w:rsidR="00741E8A" w:rsidRPr="006A1924" w:rsidRDefault="00741E8A" w:rsidP="00741E8A">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2160" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="61662295" w14:textId="77777777" w:rsidR="00741E8A" w:rsidRPr="006A1924" w:rsidRDefault="00741E8A" w:rsidP="00741E8A">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="26498E0A" w14:textId="77777777" w:rsidR="00741E8A" w:rsidRPr="006A1924" w:rsidRDefault="00741E8A" w:rsidP="00741E8A">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2340" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="6EDADC4A" w14:textId="77777777" w:rsidR="00741E8A" w:rsidRPr="006A1924" w:rsidRDefault="00741E8A" w:rsidP="00741E8A">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00741E8A" w:rsidRPr="006A1924" w14:paraId="206BC2D5" w14:textId="77777777" w:rsidTr="00A83A67">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2138" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="44640405" w14:textId="77777777" w:rsidR="00741E8A" w:rsidRPr="006A1924" w:rsidRDefault="00741E8A" w:rsidP="00741E8A">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="4BFAFCCC" w14:textId="77777777" w:rsidR="00741E8A" w:rsidRPr="006A1924" w:rsidRDefault="00741E8A" w:rsidP="00741E8A">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2160" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="76C0F4CC" w14:textId="77777777" w:rsidR="00741E8A" w:rsidRPr="006A1924" w:rsidRDefault="00741E8A" w:rsidP="00741E8A">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="637C3C61" w14:textId="77777777" w:rsidR="00741E8A" w:rsidRPr="006A1924" w:rsidRDefault="00741E8A" w:rsidP="00741E8A">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2340" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="30254243" w14:textId="77777777" w:rsidR="00741E8A" w:rsidRPr="006A1924" w:rsidRDefault="00741E8A" w:rsidP="00741E8A">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00741E8A" w:rsidRPr="006A1924" w14:paraId="1431225D" w14:textId="77777777" w:rsidTr="00A83A67">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2138" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="611E2B96" w14:textId="77777777" w:rsidR="00741E8A" w:rsidRPr="006A1924" w:rsidRDefault="00741E8A" w:rsidP="00741E8A">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="5D7AFAE6" w14:textId="77777777" w:rsidR="00741E8A" w:rsidRPr="006A1924" w:rsidRDefault="00741E8A" w:rsidP="00741E8A">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2160" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="51F8287D" w14:textId="77777777" w:rsidR="00741E8A" w:rsidRPr="006A1924" w:rsidRDefault="00741E8A" w:rsidP="00741E8A">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="38362292" w14:textId="77777777" w:rsidR="00741E8A" w:rsidRPr="006A1924" w:rsidRDefault="00741E8A" w:rsidP="00741E8A">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2340" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="0FD908BE" w14:textId="77777777" w:rsidR="00741E8A" w:rsidRPr="006A1924" w:rsidRDefault="00741E8A" w:rsidP="00741E8A">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00741E8A" w:rsidRPr="006A1924" w14:paraId="1DC4E566" w14:textId="77777777" w:rsidTr="00A83A67">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2138" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="3C000C3F" w14:textId="77777777" w:rsidR="00741E8A" w:rsidRPr="006A1924" w:rsidRDefault="00741E8A" w:rsidP="00741E8A">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="68E2AB25" w14:textId="77777777" w:rsidR="00741E8A" w:rsidRPr="006A1924" w:rsidRDefault="00741E8A" w:rsidP="00741E8A">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2160" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="5ACC979C" w14:textId="77777777" w:rsidR="00741E8A" w:rsidRPr="006A1924" w:rsidRDefault="00741E8A" w:rsidP="00741E8A">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="75E12E76" w14:textId="77777777" w:rsidR="00741E8A" w:rsidRPr="006A1924" w:rsidRDefault="00741E8A" w:rsidP="00741E8A">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2340" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="5AC04932" w14:textId="77777777" w:rsidR="00741E8A" w:rsidRPr="006A1924" w:rsidRDefault="00741E8A" w:rsidP="00741E8A">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="125D52B3" w14:textId="77777777" w:rsidR="00741E8A" w:rsidRDefault="00741E8A" w:rsidP="00E71F2B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7B6D86BA" w14:textId="77777777" w:rsidR="00E71F2B" w:rsidRPr="00E71F2B" w:rsidRDefault="00E71F2B" w:rsidP="00E71F2B">
+          <w:p w14:paraId="7B6D86BA" w14:textId="77777777" w:rsidR="00E71F2B" w:rsidRPr="00E71F2B" w:rsidRDefault="00E71F2B" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E71F2B">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The articles show </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>that __</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>________ required __________ and __________. Move</w:t>
+            </w:r>
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> two</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E71F2B">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> details into each</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E71F2B">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E71F2B">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">box containing the requirement they </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E71F2B">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E71F2B">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> support. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E71F2B">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Two</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E71F2B">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> details will </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E71F2B">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E71F2B">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> be used. (TE)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33D6751F" w14:textId="77777777" w:rsidR="00E71F2B" w:rsidRPr="006A1924" w:rsidRDefault="00E71F2B" w:rsidP="00E71F2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="8983" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
@@ -2239,51 +2244,71 @@
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4500" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
                 </w:tcPr>
                 <w:p w14:paraId="5C36B50C" w14:textId="77777777" w:rsidR="00E71F2B" w:rsidRPr="006A1924" w:rsidRDefault="00E71F2B" w:rsidP="00E71F2B">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FFFFFF"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006A1924">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FFFFFF"/>
                     </w:rPr>
-                    <w:t>__________ required __________.</w:t>
+                    <w:t xml:space="preserve">__________ </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="006A1924">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="FFFFFF"/>
+                    </w:rPr>
+                    <w:t>required __</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="006A1924">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="FFFFFF"/>
+                    </w:rPr>
+                    <w:t>________.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="39CC718A" w14:textId="77777777" w:rsidR="00E71F2B" w:rsidRPr="006A1924" w:rsidRDefault="00E71F2B" w:rsidP="00E71F2B">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FFFFFF"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E71F2B" w:rsidRPr="006A1924" w14:paraId="36DFD682" w14:textId="77777777" w:rsidTr="00A83A67">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4483" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="0F844FD5" w14:textId="77777777" w:rsidR="00E71F2B" w:rsidRPr="006A1924" w:rsidRDefault="00E71F2B" w:rsidP="00E71F2B">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
                       <w:sz w:val="18"/>
@@ -2334,86 +2359,82 @@
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4500" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="1B223476" w14:textId="77777777" w:rsidR="00E71F2B" w:rsidRPr="006A1924" w:rsidRDefault="00E71F2B" w:rsidP="00E71F2B">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="548C3182" w14:textId="77777777" w:rsidR="00E71F2B" w:rsidRPr="006A1924" w:rsidRDefault="00E71F2B" w:rsidP="00E71F2B">
+          <w:p w14:paraId="548C3182" w14:textId="77777777" w:rsidR="00E71F2B" w:rsidRPr="006A1924" w:rsidRDefault="00E71F2B" w:rsidP="56EB1672">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="en"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006A1924">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="006A1924">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="006A1924">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> additional answer options were not used</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BCB11EF" w14:textId="77777777" w:rsidR="00E71F2B" w:rsidRDefault="00E71F2B" w:rsidP="00E71F2B">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="687BF9AE" w14:textId="77777777" w:rsidR="00E71F2B" w:rsidRPr="00E71F2B" w:rsidRDefault="00E71F2B" w:rsidP="00E71F2B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:iCs/>
                 <w:lang w:val="en"/>
@@ -2552,51 +2573,51 @@
           <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10525" w:type="dxa"/>
         <w:tblInd w:w="175" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1345"/>
         <w:gridCol w:w="9180"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="1C413211" w14:textId="77777777" w:rsidTr="00F42820">
+      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="1C413211" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="02741700" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
@@ -2656,95 +2677,93 @@
               <w:t xml:space="preserve">Text-Dependent </w:t>
             </w:r>
             <w:r w:rsidRPr="000330E3">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Question Stems </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Based on Practice Test</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="7F9F5F59" w14:textId="77777777" w:rsidTr="00A57B06">
+      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="7F9F5F59" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2774E07C" w14:textId="6E0E3426" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="49D4B137" w14:textId="41520734" w:rsidR="00237BA5" w:rsidRPr="00A57B06" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
@@ -2761,387 +2780,416 @@
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> support the inference that __________? Select </w:t>
             </w:r>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> correct answers. (MS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="503784B8" w14:textId="77777777" w:rsidTr="00A57B06">
+      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="503784B8" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00A341F4" w14:textId="2A54F715" w:rsidR="00237BA5" w:rsidRPr="003A535B" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.7.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1225D3B5" w14:textId="66784502" w:rsidR="00237BA5" w:rsidRPr="00A57B06" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
+          <w:p w14:paraId="1225D3B5" w14:textId="66784502" w:rsidR="00237BA5" w:rsidRPr="00A57B06" w:rsidRDefault="00237BA5" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>Which evidence from the passage helps develop the theme about __________?  (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="6AE9BCD4" w14:textId="77777777" w:rsidTr="00A57B06">
+      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="6AE9BCD4" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C2A756B" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.7.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49B0E1C7" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
+          <w:p w14:paraId="49B0E1C7" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>How does the __________ mentioned in paragraph _____ influence events in the passage? (MC)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EBDC3AB" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
+          <w:p w14:paraId="1EBDC3AB" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="56EB1672">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Which details from paragraph _____ </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...3 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...17 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> show the impact of __________?  Select </w:t>
+            </w:r>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A57B06">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> correct answers. (TE)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B661CED" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t>How did __________ most influence the __________? (MC)</w:t>
+              <w:t xml:space="preserve">How </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006A1924">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>did __</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006A1924">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>________ most influence the __________? (MC)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25F1A1C2" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Complete the sentences by selecting the correct answers from the drop-down menus. (TE)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41D74D71" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
+          <w:p w14:paraId="41D74D71" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="56EB1672">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">(Character) </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>believed  _</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>_________ when he/she saw _________.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BC2CA34" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
+          <w:p w14:paraId="7BC2CA34" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="56EB1672">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...8 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>After __</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">________, (character) realized </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>that  _</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>________.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DA9CB85" w14:textId="023EC7FB" w:rsidR="00237BA5" w:rsidRPr="003A535B" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t>(Character) suggested that __________had _________.</w:t>
+              <w:t xml:space="preserve">(Character) suggested </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006A1924">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>that __</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006A1924">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006A1924">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>had __</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006A1924">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>_______.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4517BA89" w14:textId="41F6F7F6" w:rsidR="00237BA5" w:rsidRPr="00140059" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Move</w:t>
             </w:r>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
@@ -3246,794 +3294,746 @@
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FFFFFF"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006A1924">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FFFFFF"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>Influence</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="2B8D747F" w14:textId="77777777" w:rsidTr="00140059">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3690" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="4983F3AD" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3330" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="66281A7F" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="1FF92790" w14:textId="77777777" w:rsidTr="00140059">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3690" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="6CBAF75D" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3330" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="5BB092B6" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="53E74909" w14:textId="71083B4E" w:rsidR="00237BA5" w:rsidRPr="00A57B06" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="5A4552EF" w14:textId="77777777" w:rsidTr="00DE38C4">
+      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="5A4552EF" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FE8D938" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.7.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C79D766" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
+          <w:p w14:paraId="3C79D766" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">How does the phrase “__________” in </w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How does the phrase </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00DE38C4">
-[...4 lines deleted...]
-              <w:t>paragraph __</w:t>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>“__________”</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00DE38C4">
-[...7 lines deleted...]
-          <w:p w14:paraId="22E22F82" w14:textId="2949289E" w:rsidR="00237BA5" w:rsidRPr="00DE38C4" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in paragraph _____ shift the tone of the passage? (MC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22E22F82" w14:textId="2949289E" w:rsidR="00237BA5" w:rsidRPr="00DE38C4" w:rsidRDefault="00237BA5" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">What is the </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>main</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> effect of the description in paragraph _____ of the passage? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="191C7485" w14:textId="77777777" w:rsidTr="00E57C70">
+      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="191C7485" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26CB9631" w14:textId="78436DCE" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.7.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="299E47D2" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
+          <w:p w14:paraId="299E47D2" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>How does the structure of the passage contribute to the development of ideas?  (MC)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B4D8CB9" w14:textId="38361A0F" w:rsidR="00237BA5" w:rsidRPr="00094546" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>How does the structure of the passage contribute to its meaning? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="42C832C1" w14:textId="77777777" w:rsidTr="00E57C70">
+      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="42C832C1" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="308B8A52" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.7.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="69340705" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F73A8">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>What is the author’s purpose in this passage? (MC)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74462A0D" w14:textId="0BFE2D6D" w:rsidR="00237BA5" w:rsidRPr="007F73A8" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
+          <w:p w14:paraId="74462A0D" w14:textId="0BFE2D6D" w:rsidR="00237BA5" w:rsidRPr="007F73A8" w:rsidRDefault="00237BA5" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">How does the author </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>mainly</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> develop __________’s perspective in the passage?  (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="2F74BB7F" w14:textId="77777777" w:rsidTr="00F42820">
+      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="2F74BB7F" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F02938A" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>RL.7.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30BA1BB6" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
+          <w:p w14:paraId="30BA1BB6" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What does </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">__________emphasize in the passage </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>__________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+                <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en"/>
-[...7 lines deleted...]
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F42820">
-[...22 lines deleted...]
-          <w:p w14:paraId="19682346" w14:textId="3136764E" w:rsidR="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>that is not emphasized in the passage from __________? Support your answer with evidence from the texts. (SA)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19682346" w14:textId="3136764E" w:rsidR="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="56EB1672">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>How are __________ portrayed differently in the passage “_________” and in the passage “__________”.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+                <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en"/>
-[...7 lines deleted...]
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>Support your answer with evidence from the text(s). (SA)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="728DDCC6" w14:textId="415563F6" w:rsidR="00237BA5" w:rsidRPr="00F42820" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
+          <w:p w14:paraId="728DDCC6" w14:textId="415563F6" w:rsidR="00237BA5" w:rsidRPr="00F42820" w:rsidRDefault="00237BA5" w:rsidP="56EB1672">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...13 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The author of the passage “__________” uses __________(character) to narrate the story of __________ detailed in the passage “__________”.  Compare and contrast how choosing __________ changes the portrayal </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>of __</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">________. Support your response with evidence from </w:t>
+            </w:r>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> texts. (ER)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B2D9603" w14:textId="47CDED99" w:rsidR="00237BA5" w:rsidRPr="00F42820" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
+          <w:p w14:paraId="3B2D9603" w14:textId="47CDED99" w:rsidR="00237BA5" w:rsidRPr="00F42820" w:rsidRDefault="00237BA5" w:rsidP="56EB1672">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>Identify</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> one </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">plot element in </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> passage and </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>one</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> plot element in </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> passages to show how the authors emphasize different information in their accounts. (TE)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="8370" w:type="dxa"/>
               <w:tblInd w:w="518" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2250"/>
               <w:gridCol w:w="2160"/>
               <w:gridCol w:w="2070"/>
               <w:gridCol w:w="1890"/>
             </w:tblGrid>
@@ -4252,298 +4252,290 @@
                       <w:b/>
                       <w:color w:val="FFFFFF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006A1924">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FFFFFF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>Both</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="6DABE1E7" w14:textId="77777777" w:rsidTr="00F42820">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="08266253" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="4396BA55" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2160" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="087720DB" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="5D341A18" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1890" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="32D9EED3" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="2DC9978B" w14:textId="77777777" w:rsidTr="00F42820">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="76063F2B" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="68B25652" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2160" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="1CA671D1" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="3869133A" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1890" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="321369AB" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
@@ -4807,51 +4799,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10525" w:type="dxa"/>
         <w:tblInd w:w="175" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1345"/>
         <w:gridCol w:w="9180"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="423998BE" w14:textId="77777777" w:rsidTr="00237BA5">
+      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="423998BE" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="53A2ECC3" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
               </w:rPr>
@@ -4910,55 +4902,54 @@
               <w:t xml:space="preserve">Text-Dependent </w:t>
             </w:r>
             <w:r w:rsidRPr="000330E3">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Question Stems </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Based on Practice Test</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005567C6" w:rsidRPr="006A1924" w14:paraId="570F4741" w14:textId="77777777" w:rsidTr="005567C6">
+      <w:tr w:rsidR="005567C6" w:rsidRPr="006A1924" w14:paraId="570F4741" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="425FEBDD" w14:textId="77777777" w:rsidR="005567C6" w:rsidRPr="006A1924" w:rsidRDefault="005567C6" w:rsidP="005567C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
@@ -4973,281 +4964,286 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="02260FF7" w14:textId="77777777" w:rsidR="005567C6" w:rsidRPr="006A1924" w:rsidRDefault="005567C6" w:rsidP="005567C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5FF570B3" w14:textId="77777777" w:rsidR="005567C6" w:rsidRDefault="005567C6" w:rsidP="002432D0">
+          <w:p w14:paraId="5FF570B3" w14:textId="77777777" w:rsidR="005567C6" w:rsidRDefault="005567C6" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Which evidence from the passage </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> supports the idea that </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>most</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> people believe the __________ is valid? (MC)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CC997D9" w14:textId="5D53777F" w:rsidR="005567C6" w:rsidRDefault="005567C6" w:rsidP="002432D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">hich sentence from the article </w:t>
             </w:r>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t xml:space="preserve"> suggests that__________? (MC)</w:t>
+              <w:t xml:space="preserve"> suggests </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006A1924">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>that__</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006A1924">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>________? (MC)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5603675A" w14:textId="77777777" w:rsidR="00E004B5" w:rsidRDefault="00E004B5" w:rsidP="002432D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Which evidence </w:t>
             </w:r>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> supports the idea that __________ was invalid? (MC</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BA0BC10" w14:textId="77777777" w:rsidR="002432D0" w:rsidRPr="006A1924" w:rsidRDefault="002432D0" w:rsidP="002432D0">
+          <w:p w14:paraId="5BA0BC10" w14:textId="77777777" w:rsidR="002432D0" w:rsidRPr="006A1924" w:rsidRDefault="002432D0" w:rsidP="56EB1672">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>What evidence does the author provide to support the idea that __________ will influence __________?  Support your answer with evidence from the text. (SA)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="093F28DC" w14:textId="661C2511" w:rsidR="002432D0" w:rsidRPr="005567C6" w:rsidRDefault="002432D0" w:rsidP="002432D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="006A1924" w14:paraId="3F74F751" w14:textId="77777777" w:rsidTr="005567C6">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="006A1924" w14:paraId="3F74F751" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19691365" w14:textId="740BF36D" w:rsidR="00417CE3" w:rsidRPr="006A1924" w:rsidRDefault="00417CE3" w:rsidP="005567C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.8.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5C839842" w14:textId="23CA9160" w:rsidR="00417CE3" w:rsidRPr="00E004B5" w:rsidRDefault="00417CE3" w:rsidP="00E004B5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E004B5">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
@@ -5276,263 +5272,273 @@
             </w:r>
             <w:r w:rsidR="00E004B5" w:rsidRPr="00E004B5">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="005567C6" w:rsidRPr="00E004B5">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">] </w:t>
             </w:r>
             <w:r w:rsidRPr="00E004B5">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>How does this sentence contribute to the central idea of the article? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="006A1924" w14:paraId="540C74AE" w14:textId="77777777" w:rsidTr="005567C6">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="006A1924" w14:paraId="540C74AE" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31ECA8D3" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="006A1924" w:rsidRDefault="00417CE3" w:rsidP="005567C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.8.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="207F8E13" w14:textId="77777777" w:rsidR="000A5653" w:rsidRDefault="00417CE3" w:rsidP="00E004B5">
+          <w:p w14:paraId="207F8E13" w14:textId="77777777" w:rsidR="000A5653" w:rsidRDefault="00417CE3" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The author relates </w:t>
             </w:r>
-            <w:r w:rsidR="000A5653" w:rsidRPr="00E004B5">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidR="000A5653" w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>__________</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E004B5">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> to ___</w:t>
             </w:r>
-            <w:r w:rsidR="00DD19DD" w:rsidRPr="00E004B5">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidR="00DD19DD" w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>_____</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E004B5">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>__ that were __</w:t>
             </w:r>
-            <w:r w:rsidR="00DD19DD" w:rsidRPr="00E004B5">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidR="00DD19DD" w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>_____</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E004B5">
-[...16 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___ to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>help __</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD19DD" w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00DD19DD" w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>____</w:t>
+            </w:r>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>___.  (TE)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F156D3C" w14:textId="587A2FA4" w:rsidR="00237BA5" w:rsidRPr="00E004B5" w:rsidRDefault="00237BA5" w:rsidP="00E004B5">
+          <w:p w14:paraId="5F156D3C" w14:textId="587A2FA4" w:rsidR="00237BA5" w:rsidRPr="00E004B5" w:rsidRDefault="00237BA5" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="006A1924">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Which details from paragraphs _____-_____ show __________ that the authors relate </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>to show</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> how __________. Select </w:t>
+            </w:r>
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> correct answers. (TE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="006A1924" w14:paraId="2134962B" w14:textId="77777777" w:rsidTr="005567C6">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="006A1924" w14:paraId="2134962B" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CE527E6" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="006A1924" w:rsidRDefault="00417CE3" w:rsidP="005567C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.8.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="61735945" w14:textId="1D1678A1" w:rsidR="00417CE3" w:rsidRPr="00E004B5" w:rsidRDefault="00417CE3" w:rsidP="00417CE3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E004B5">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
@@ -5561,290 +5567,278 @@
             </w:r>
             <w:r w:rsidR="00E004B5" w:rsidRPr="00E004B5">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>.]</w:t>
             </w:r>
             <w:r w:rsidR="00E004B5">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E004B5">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>What does this phrase reveal? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002432D0" w:rsidRPr="006A1924" w14:paraId="36FD2CAA" w14:textId="77777777" w:rsidTr="002432D0">
+      <w:tr w:rsidR="002432D0" w:rsidRPr="006A1924" w14:paraId="36FD2CAA" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DF7B888" w14:textId="443A67B4" w:rsidR="002432D0" w:rsidRPr="006A1924" w:rsidRDefault="002432D0" w:rsidP="002432D0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r w:rsidR="00237BA5">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>8.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="636F1172" w14:textId="7604FC6B" w:rsidR="002432D0" w:rsidRPr="002432D0" w:rsidRDefault="002432D0" w:rsidP="002432D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>What is the role of paragraph _____ in the article? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002432D0" w:rsidRPr="006A1924" w14:paraId="4A039AA2" w14:textId="77777777" w:rsidTr="002432D0">
+      <w:tr w:rsidR="002432D0" w:rsidRPr="006A1924" w14:paraId="4A039AA2" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="121FE45D" w14:textId="77777777" w:rsidR="002432D0" w:rsidRPr="006A1924" w:rsidRDefault="002432D0" w:rsidP="002432D0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.8.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D88433D" w14:textId="77777777" w:rsidR="002432D0" w:rsidRDefault="002432D0" w:rsidP="002432D0">
+          <w:p w14:paraId="1D88433D" w14:textId="77777777" w:rsidR="002432D0" w:rsidRDefault="002432D0" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>What is the author’s main purpose in writing the article? (MC)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C887529" w14:textId="0F8830BD" w:rsidR="00237BA5" w:rsidRPr="002432D0" w:rsidRDefault="00237BA5" w:rsidP="002432D0">
+          <w:p w14:paraId="6C887529" w14:textId="0F8830BD" w:rsidR="00237BA5" w:rsidRPr="002432D0" w:rsidRDefault="00237BA5" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">What do paragraphs _____ and _____ indicate about the author’s perspective?  Select </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> correct answers. (MS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002432D0" w:rsidRPr="006A1924" w14:paraId="16D8C834" w14:textId="77777777" w:rsidTr="002432D0">
+      <w:tr w:rsidR="002432D0" w:rsidRPr="006A1924" w14:paraId="16D8C834" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="075012B2" w14:textId="77777777" w:rsidR="002432D0" w:rsidRPr="006A1924" w:rsidRDefault="002432D0" w:rsidP="002432D0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.8.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3D3AE10F" w14:textId="399DDBA2" w:rsidR="002432D0" w:rsidRPr="00237BA5" w:rsidRDefault="002432D0" w:rsidP="002432D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002432D0">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
@@ -5854,335 +5848,315 @@
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
             <w:r w:rsidRPr="002432D0">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> correct answers. (MS</w:t>
             </w:r>
             <w:r w:rsidR="00237BA5">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="33546EF4" w14:textId="77777777" w:rsidTr="002432D0">
+      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="33546EF4" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C1EAD1E" w14:textId="285786D8" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.8.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="51AABC75" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Which claim from the article is </w:t>
             </w:r>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>least</w:t>
             </w:r>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> supported by factual evidence? (MC)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FE445BE" w14:textId="6D181DBA" w:rsidR="00237BA5" w:rsidRPr="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
+          <w:p w14:paraId="3FE445BE" w14:textId="6D181DBA" w:rsidR="00237BA5" w:rsidRPr="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="56EB1672">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Identify which experiment in </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> article provides the </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">strongest </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">evidence to support the researchers’ specific claims about __________.  Support your answer with evidence from </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> texts. (SA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="71393972" w14:textId="77777777" w:rsidTr="00237BA5">
+      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="71393972" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66CAD610" w14:textId="530692ED" w:rsidR="00237BA5" w:rsidRPr="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>RI.8.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10C126F6" w14:textId="5D006609" w:rsidR="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
+          <w:p w14:paraId="10C126F6" w14:textId="5D006609" w:rsidR="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Although the authors of the two articles arrive at some conclusions about the validity of __________, they use different evidence to make their claims. Analyze the differences in the facts and interpretations they present.  Support your response with evidence from </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> texts. (ER)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="368E9357" w14:textId="7614A314" w:rsidR="00237BA5" w:rsidRPr="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
+          <w:p w14:paraId="368E9357" w14:textId="7614A314" w:rsidR="00237BA5" w:rsidRPr="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Read the details about __________ in the table and select whether the detail is found in the passage “__________,” the passage “__________” or in </w:t>
             </w:r>
-            <w:r w:rsidRPr="00237BA5">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
-            <w:r w:rsidRPr="00237BA5">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> passages. (TE)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="8888" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2138"/>
               <w:gridCol w:w="2430"/>
               <w:gridCol w:w="2250"/>
               <w:gridCol w:w="2070"/>
             </w:tblGrid>
             <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="641628E6" w14:textId="77777777" w:rsidTr="00237BA5">
@@ -6398,260 +6372,252 @@
                       <w:b/>
                       <w:color w:val="FFFFFF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006A1924">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FFFFFF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>Both</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="665860B3" w14:textId="77777777" w:rsidTr="00A83A67">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2138" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="7451348D" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2430" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="6A59F46A" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="180275A1" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="31676347" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="4FE60F26" w14:textId="77777777" w:rsidTr="00A83A67">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2138" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="3D40BCD4" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2430" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="7798ECCD" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="40C161DE" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="55D462FB" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
@@ -6776,146 +6742,142 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00237BA5">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t>Irrelevant Support</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="0B9054BE" w14:textId="77777777" w:rsidTr="00D76686">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4463" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="168E720D" w14:textId="3433A663" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4320" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="71BA1A50" w14:textId="5FA2E50A" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="2AB80A0B" w14:textId="77777777" w:rsidTr="00D76686">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4463" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="3B0FC33B" w14:textId="5B9D5C7B" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4320" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="66C18FD7" w14:textId="4892D253" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
@@ -7143,51 +7105,51 @@
           <w:color w:val="1155CC"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10530" w:type="dxa"/>
         <w:tblInd w:w="170" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="9090"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="3D35EEA9" w14:textId="77777777" w:rsidTr="00237BA5">
+      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="3D35EEA9" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2C167D29" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:val="en"/>
               </w:rPr>
@@ -7247,88 +7209,86 @@
               <w:t xml:space="preserve">Text-Dependent </w:t>
             </w:r>
             <w:r w:rsidRPr="000330E3">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Question Stems </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Based on Practice Test</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="552BD552" w14:textId="77777777" w:rsidTr="00237BA5">
+      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="552BD552" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E56EFAE" w14:textId="7C881617" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.9-10.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="10AE3C80" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00237BA5">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
@@ -7381,88 +7341,86 @@
             </w:r>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> supported by the passage? (MC)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4835DB53" w14:textId="77F2FEC6" w:rsidR="00237BA5" w:rsidRPr="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="77C3C71F" w14:textId="77777777" w:rsidTr="00237BA5">
+      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="77C3C71F" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EFEB89B" w14:textId="41AA1F50" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.9-10.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5BAA29C0" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Which stateme</w:t>
@@ -7475,123 +7433,133 @@
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">t </w:t>
             </w:r>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> expresses the central idea of the passage? (MC)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A108856" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
+          <w:p w14:paraId="2A108856" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="56EB1672">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...7 lines deleted...]
-              <w:t>How does the author develop the theme that __________?  Support your answer with evidence from the text. (SA)</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How does the author develop the theme </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>that __</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>________?  Support your answer with evidence from the text. (SA)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CFCC2A4" w14:textId="00130741" w:rsidR="00237BA5" w:rsidRPr="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="1A8988A3" w14:textId="77777777" w:rsidTr="00237BA5">
+      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="1A8988A3" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AB9045A" w14:textId="54554C3D" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.9-10.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3AD48CA4" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
@@ -7653,607 +7621,666 @@
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Which quotation </w:t>
             </w:r>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t xml:space="preserve"> implies that __________ has begun to feel conflicted about __________? (MC)</w:t>
+              <w:t xml:space="preserve"> implies that __________ has begun to feel conflicted </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006A1924">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>about __</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006A1924">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>________? (MC)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36E8C2E4" w14:textId="12CC4B24" w:rsidR="005C4410" w:rsidRPr="00237BA5" w:rsidRDefault="005C4410" w:rsidP="00237BA5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t>What does __________ discover about __________ over the course of the passage? (MC)</w:t>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006A1924">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>does __</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006A1924">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>________ discover about __________ over the course of the passage? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="385972BA" w14:textId="77777777" w:rsidTr="00237BA5">
+      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="385972BA" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59119871" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.9-10.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37BF6B40" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
+          <w:p w14:paraId="37BF6B40" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>How do the author’s word choices affect the meaning and tone of paragraph _____? (MC)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24A1C11E" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
+          <w:p w14:paraId="24A1C11E" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="en"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="13121918" w14:textId="3F9EE1D5" w:rsidR="00237BA5" w:rsidRPr="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What does the narrator’s use of the phrase </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>“__________”</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in paragraph _____ imply? (MC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13121918" w14:textId="3F9EE1D5" w:rsidR="00237BA5" w:rsidRPr="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="56EB1672">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="006A1924">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Which phrases in </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>paragraphs __</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___ and _____ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> help clarify the meaning of “__________”? Select </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...3 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> correct answers. (TE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="3BD28106" w14:textId="77777777" w:rsidTr="00237BA5">
+      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="3BD28106" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A932E93" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.9-10.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="57FC182A" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
+          <w:p w14:paraId="57FC182A" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>How does paragraph _____ create tension in the passage? (MC)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B6E918C" w14:textId="7D37DCDE" w:rsidR="00237BA5" w:rsidRPr="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
+          <w:p w14:paraId="5B6E918C" w14:textId="7D37DCDE" w:rsidR="00237BA5" w:rsidRPr="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>How does the narrative in paragraph ____ create suspense?  Support your answer with evidence from the text. (SA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="1E40DAD3" w14:textId="77777777" w:rsidTr="00237BA5">
+      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="1E40DAD3" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D914533" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.9-10.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59188F5D" w14:textId="633A453F" w:rsidR="00237BA5" w:rsidRPr="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="00237BA5">
+          <w:p w14:paraId="59188F5D" w14:textId="633A453F" w:rsidR="00237BA5" w:rsidRPr="00237BA5" w:rsidRDefault="00237BA5" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>How does the picture accompanying the passage add to the reader’s overall understanding of the story? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="76FBDD95" w14:textId="77777777" w:rsidTr="005C4410">
+      <w:tr w:rsidR="00237BA5" w:rsidRPr="006A1924" w14:paraId="76FBDD95" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="413D3D11" w14:textId="5FCBD62C" w:rsidR="00237BA5" w:rsidRPr="006A1924" w:rsidRDefault="00237BA5" w:rsidP="005C4410">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.9-10.</w:t>
             </w:r>
             <w:r w:rsidR="005C4410">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="007ADF5C" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRDefault="005C4410" w:rsidP="005C4410">
+          <w:p w14:paraId="007ADF5C" w14:textId="77777777" w:rsidR="00237BA5" w:rsidRDefault="005C4410" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>Which element of</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C4410">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:i/>
-                <w:lang w:val="en"/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C4410">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>__________(text</w:t>
+            </w:r>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+                <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="005C4410">
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> makes it clear that it is set in a significantly later </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>time period</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> than</w:t>
+            </w:r>
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:i/>
-                <w:lang w:val="en"/>
-[...30 lines deleted...]
-                <w:lang w:val="en"/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C4410">
-[...12 lines deleted...]
-              <w:t>(MC)</w:t>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>__________? (MC)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7311AC0A" w14:textId="0801FF96" w:rsidR="00BA433D" w:rsidRDefault="00BA433D" w:rsidP="005C4410">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Analyze the similarities and differences between __________ (character) from</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Analyze the similarities and differences between __________ (character) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A1924">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:i/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:iCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t>__________ (text)</w:t>
+              <w:t>__</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006A1924">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+                <w:iCs/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>________ (text)</w:t>
             </w:r>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> and the narrator from __________. Support your response with evidence from </w:t>
             </w:r>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> texts. (ER)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04D78346" w14:textId="77777777" w:rsidR="005C4410" w:rsidRPr="006A1924" w:rsidRDefault="005C4410" w:rsidP="005C4410">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t xml:space="preserve">Select whether each plot element appears only in the passage from __________, only in the passage from </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Select whether each plot element appears only in the passage from __________, only in the passage </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">from </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A1924">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:iCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t xml:space="preserve">__________ </w:t>
+              <w:t>__</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006A1924">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+                <w:iCs/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">________ </w:t>
             </w:r>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>or is shared by both. (TE)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AD3C668" w14:textId="77777777" w:rsidR="005C4410" w:rsidRPr="006A1924" w:rsidRDefault="005C4410" w:rsidP="005C4410">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="8804" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
@@ -8457,260 +8484,252 @@
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FFFFFF"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006A1924">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FFFFFF"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Both </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005C4410" w:rsidRPr="006A1924" w14:paraId="2A104175" w14:textId="77777777" w:rsidTr="00A83A67">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2144" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="0DEE02FC" w14:textId="77777777" w:rsidR="005C4410" w:rsidRPr="006A1924" w:rsidRDefault="005C4410" w:rsidP="005C4410">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="7EF54314" w14:textId="77777777" w:rsidR="005C4410" w:rsidRPr="006A1924" w:rsidRDefault="005C4410" w:rsidP="005C4410">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2160" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="221B45B0" w14:textId="77777777" w:rsidR="005C4410" w:rsidRPr="006A1924" w:rsidRDefault="005C4410" w:rsidP="005C4410">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="0B4D2850" w14:textId="77777777" w:rsidR="005C4410" w:rsidRPr="006A1924" w:rsidRDefault="005C4410" w:rsidP="005C4410">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005C4410" w:rsidRPr="006A1924" w14:paraId="71F949DC" w14:textId="77777777" w:rsidTr="00A83A67">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2144" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="7A000C36" w14:textId="77777777" w:rsidR="005C4410" w:rsidRPr="006A1924" w:rsidRDefault="005C4410" w:rsidP="005C4410">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="6EE16E6C" w14:textId="77777777" w:rsidR="005C4410" w:rsidRPr="006A1924" w:rsidRDefault="005C4410" w:rsidP="005C4410">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2160" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="59561A59" w14:textId="77777777" w:rsidR="005C4410" w:rsidRPr="006A1924" w:rsidRDefault="005C4410" w:rsidP="005C4410">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="573D9E93" w14:textId="77777777" w:rsidR="005C4410" w:rsidRPr="006A1924" w:rsidRDefault="005C4410" w:rsidP="005C4410">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
@@ -8987,139 +9006,135 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="40CDFA4A" w14:textId="77777777" w:rsidR="000B1091" w:rsidRPr="006A1924" w:rsidRDefault="000B1091" w:rsidP="000B1091">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1924">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Grades 11-12 TDQ Stems (Informational Pair)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39759098" w14:textId="6B1914CA" w:rsidR="00DA33C6" w:rsidRDefault="000B1091" w:rsidP="00FD1C63">
+    <w:p w14:paraId="39759098" w14:textId="6B1914CA" w:rsidR="00DA33C6" w:rsidRDefault="000B1091" w:rsidP="56EB1672">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A1924">
+      <w:r w:rsidRPr="56EB1672">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">*There is not a </w:t>
       </w:r>
-      <w:r w:rsidR="00463362">
+      <w:r w:rsidR="00463362" w:rsidRPr="56EB1672">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en"/>
         </w:rPr>
         <w:t>KSA</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A1924">
+      <w:r w:rsidRPr="56EB1672">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> Practice Test for Grades 11-12 Reading.  Reading is assessed in Grade 10.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69A2B2DD" w14:textId="77777777" w:rsidR="00FD1C63" w:rsidRPr="006A1924" w:rsidRDefault="00FD1C63" w:rsidP="00FD1C63">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10405" w:type="dxa"/>
         <w:tblInd w:w="385" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1495"/>
         <w:gridCol w:w="8910"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD1C63" w:rsidRPr="006A1924" w14:paraId="40281427" w14:textId="77777777" w:rsidTr="00FD1C63">
+      <w:tr w:rsidR="00FD1C63" w:rsidRPr="006A1924" w14:paraId="40281427" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1495" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DCB0946" w14:textId="13D7EDD1" w:rsidR="00FD1C63" w:rsidRPr="00FD1C63" w:rsidRDefault="00FD1C63" w:rsidP="00FD1C63">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD1C63">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
@@ -9145,91 +9160,89 @@
           <w:p w14:paraId="212FC1BC" w14:textId="0F0A92AA" w:rsidR="00FD1C63" w:rsidRPr="00FD1C63" w:rsidRDefault="00FD1C63" w:rsidP="00FD1C63">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD1C63">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Sample Text-Dependent Question Stems Based on Practice Test</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00463362" w:rsidRPr="006A1924" w14:paraId="23B53E72" w14:textId="77777777" w:rsidTr="00460744">
+      <w:tr w:rsidR="00463362" w:rsidRPr="006A1924" w14:paraId="23B53E72" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1495" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B2C0BBB" w14:textId="0B63E59B" w:rsidR="00463362" w:rsidRPr="006A1924" w:rsidRDefault="00463362" w:rsidP="00463362">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.11-12.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8910" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="360C06DE" w14:textId="77777777" w:rsidR="00460744" w:rsidRDefault="00463362" w:rsidP="00460744">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00463362">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
@@ -9253,246 +9266,230 @@
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Which inference is </w:t>
             </w:r>
             <w:r w:rsidRPr="00460744">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
             <w:r w:rsidRPr="00460744">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> supported by the article? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00463362" w:rsidRPr="006A1924" w14:paraId="33F5D88C" w14:textId="77777777" w:rsidTr="00463362">
+      <w:tr w:rsidR="00463362" w:rsidRPr="006A1924" w14:paraId="33F5D88C" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F3912B0" w14:textId="0415DFE1" w:rsidR="00463362" w:rsidRPr="006A1924" w:rsidRDefault="00463362" w:rsidP="00463362">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.11-12.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8910" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="629A9867" w14:textId="77777777" w:rsidR="00463362" w:rsidRDefault="00463362" w:rsidP="00463362">
+          <w:p w14:paraId="629A9867" w14:textId="77777777" w:rsidR="00463362" w:rsidRDefault="00463362" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="006A1924">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Which </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>statements</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...22 lines deleted...]
-            <w:r w:rsidRPr="006A1924">
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> expresses two central ideas developed throughout the article? Select </w:t>
+            </w:r>
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> correct answers. (MS)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C342D62" w14:textId="77777777" w:rsidR="00460744" w:rsidRDefault="00460744" w:rsidP="00463362">
+          <w:p w14:paraId="7C342D62" w14:textId="77777777" w:rsidR="00460744" w:rsidRDefault="00460744" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>How are the central ideas of __________ and __________ developed over the course of the article? Support your answer with evidence from the text. (SA)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B8EE50B" w14:textId="78BDF64B" w:rsidR="00460744" w:rsidRPr="00463362" w:rsidRDefault="00460744" w:rsidP="00463362">
+          <w:p w14:paraId="7B8EE50B" w14:textId="78BDF64B" w:rsidR="00460744" w:rsidRPr="00463362" w:rsidRDefault="00460744" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>How are the central ideas of __________ and __________ developed over the course of the article? Support your answer with evidence from the text. (SA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00463362" w:rsidRPr="006A1924" w14:paraId="7EDFB8D3" w14:textId="77777777" w:rsidTr="00463362">
+      <w:tr w:rsidR="00463362" w:rsidRPr="006A1924" w14:paraId="7EDFB8D3" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EBF5EB7" w14:textId="7D4C70F2" w:rsidR="00463362" w:rsidRPr="006A1924" w:rsidRDefault="00463362" w:rsidP="00463362">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.11-12.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8910" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6E9882E1" w14:textId="77777777" w:rsidR="00463362" w:rsidRDefault="0040139B" w:rsidP="0040139B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040139B">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
@@ -9585,502 +9582,504 @@
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Which quotation </w:t>
             </w:r>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t xml:space="preserve"> implies that the interaction of __________ and __________has created __________? (MC)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2EA158FD" w14:textId="5E2AB595" w:rsidR="00460744" w:rsidRPr="0040139B" w:rsidRDefault="00460744" w:rsidP="0040139B">
+              <w:t xml:space="preserve"> implies that the interaction </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006A1924">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>of __</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006A1924">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>________ and __________has created __________? (MC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EA158FD" w14:textId="5E2AB595" w:rsidR="00460744" w:rsidRPr="0040139B" w:rsidRDefault="00460744" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>What does the author reveal about __________ and __________ (interaction of individuals/events) over the course of the article? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00463362" w:rsidRPr="006A1924" w14:paraId="1DA1F594" w14:textId="77777777" w:rsidTr="00460744">
+      <w:tr w:rsidR="00463362" w:rsidRPr="006A1924" w14:paraId="1DA1F594" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F0153F4" w14:textId="77777777" w:rsidR="00463362" w:rsidRPr="006A1924" w:rsidRDefault="00463362" w:rsidP="00460744">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.11-12.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8910" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="25E7262F" w14:textId="77777777" w:rsidR="00463362" w:rsidRDefault="00463362" w:rsidP="0040139B">
+          <w:p w14:paraId="25E7262F" w14:textId="77777777" w:rsidR="00463362" w:rsidRDefault="00463362" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>How is the meaning of the word “__________” refined over the course of the speech? (MC)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="746EFB72" w14:textId="77777777" w:rsidR="0040139B" w:rsidRDefault="0040139B" w:rsidP="0040139B">
+          <w:p w14:paraId="746EFB72" w14:textId="77777777" w:rsidR="0040139B" w:rsidRDefault="0040139B" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>What does the author’s use of the phrase “__________” in paragraphs _____ and _____ imply? (MC)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60FE7A2D" w14:textId="5B40B65A" w:rsidR="00460744" w:rsidRPr="0040139B" w:rsidRDefault="00460744" w:rsidP="0040139B">
+          <w:p w14:paraId="60FE7A2D" w14:textId="5B40B65A" w:rsidR="00460744" w:rsidRPr="0040139B" w:rsidRDefault="00460744" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Which phrases in paragraphs _____and _____ </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> help clarify the meaning of “_____”? Select </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
+            <w:r w:rsidRPr="56EB1672">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> correct answers. (TE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00463362" w:rsidRPr="006A1924" w14:paraId="242BED5C" w14:textId="77777777" w:rsidTr="00460744">
+      <w:tr w:rsidR="00463362" w:rsidRPr="006A1924" w14:paraId="242BED5C" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6956F173" w14:textId="77777777" w:rsidR="00463362" w:rsidRPr="006A1924" w:rsidRDefault="00463362" w:rsidP="00460744">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.11-12.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8910" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="722B0202" w14:textId="77777777" w:rsidR="00463362" w:rsidRDefault="00463362" w:rsidP="0040139B">
+          <w:p w14:paraId="722B0202" w14:textId="77777777" w:rsidR="00463362" w:rsidRDefault="00463362" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="4779BBF1" w14:textId="74415AA7" w:rsidR="0040139B" w:rsidRPr="0040139B" w:rsidRDefault="0040139B" w:rsidP="0040139B">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How does </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>paragraph __</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>________contribute to the effectiveness of the author’s argument? (MC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4779BBF1" w14:textId="74415AA7" w:rsidR="0040139B" w:rsidRPr="0040139B" w:rsidRDefault="0040139B" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>Evaluate how the structure of the speech impacts the effectiveness of the author’s argument. Support your answer with evidence from the text. (SA)</w:t>
             </w:r>
-            <w:r w:rsidR="00460744">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidR="00460744" w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00463362" w:rsidRPr="006A1924" w14:paraId="36E1915F" w14:textId="77777777" w:rsidTr="00460744">
+      <w:tr w:rsidR="00463362" w:rsidRPr="006A1924" w14:paraId="36E1915F" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51A37550" w14:textId="77777777" w:rsidR="00463362" w:rsidRPr="006A1924" w:rsidRDefault="00463362" w:rsidP="00460744">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>RI.11-12.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8910" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="06D86684" w14:textId="3CF0E56B" w:rsidR="00463362" w:rsidRPr="00460744" w:rsidRDefault="00463362" w:rsidP="00460744">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00460744">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>How does the information presented in the</w:t>
             </w:r>
             <w:r w:rsidRPr="00460744">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> graphic</w:t>
             </w:r>
             <w:r w:rsidRPr="00460744">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> help to solve the problem of __________, as outlined in the speech? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00463362" w:rsidRPr="006A1924" w14:paraId="0A53AE61" w14:textId="77777777" w:rsidTr="00460744">
+      <w:tr w:rsidR="00463362" w:rsidRPr="006A1924" w14:paraId="0A53AE61" w14:textId="77777777" w:rsidTr="56EB1672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B1525D3" w14:textId="77777777" w:rsidR="00463362" w:rsidRPr="006A1924" w:rsidRDefault="00463362" w:rsidP="00460744">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1924">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.11-12.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8910" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="485944C1" w14:textId="77777777" w:rsidR="00460744" w:rsidRDefault="00463362" w:rsidP="00460744">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00460744">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>How is repetition used to promote the idea of __________ in both the speech and the article? (MC)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65F16090" w14:textId="781272A3" w:rsidR="00FD1C63" w:rsidRDefault="00FD1C63" w:rsidP="00460744">
+          <w:p w14:paraId="65F16090" w14:textId="781272A3" w:rsidR="00FD1C63" w:rsidRDefault="00FD1C63" w:rsidP="56EB1672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyze how the historical context established in the speech provides a foundational component to the ideas developed throughout the article. Support your response with evidence from </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...3 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A1924">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="56EB1672">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> texts. (ER)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5346877B" w14:textId="092E17F2" w:rsidR="00460744" w:rsidRPr="00460744" w:rsidRDefault="00460744" w:rsidP="00460744">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00460744">
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Select whether each rhetorical feature appears only in __________, only in __________</w:t>
             </w:r>
             <w:r w:rsidRPr="00460744">
@@ -10345,419 +10344,426 @@
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FFFFFF"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006A1924">
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FFFFFF"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Both </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00460744" w:rsidRPr="006A1924" w14:paraId="5E23826D" w14:textId="77777777" w:rsidTr="00A83A67">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2048" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="5D79A22A" w14:textId="77777777" w:rsidR="00460744" w:rsidRPr="006A1924" w:rsidRDefault="00460744" w:rsidP="00460744">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="1E4F1DE5" w14:textId="77777777" w:rsidR="00460744" w:rsidRPr="006A1924" w:rsidRDefault="00460744" w:rsidP="00460744">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="5C3A9E99" w14:textId="77777777" w:rsidR="00460744" w:rsidRPr="006A1924" w:rsidRDefault="00460744" w:rsidP="00460744">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="4FE34D91" w14:textId="77777777" w:rsidR="00460744" w:rsidRPr="006A1924" w:rsidRDefault="00460744" w:rsidP="00460744">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00460744" w:rsidRPr="006A1924" w14:paraId="78CC3A0D" w14:textId="77777777" w:rsidTr="00A83A67">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2048" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="134F65C5" w14:textId="77777777" w:rsidR="00460744" w:rsidRPr="006A1924" w:rsidRDefault="00460744" w:rsidP="00460744">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="67FFE5B2" w14:textId="77777777" w:rsidR="00460744" w:rsidRPr="006A1924" w:rsidRDefault="00460744" w:rsidP="00460744">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="5F1BC12B" w14:textId="77777777" w:rsidR="00460744" w:rsidRPr="006A1924" w:rsidRDefault="00460744" w:rsidP="00460744">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="46CE70DA" w14:textId="77777777" w:rsidR="00460744" w:rsidRPr="006A1924" w:rsidRDefault="00460744" w:rsidP="00460744">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                       <w:lang w:val="en"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="1558CA40" w14:textId="217F02C5" w:rsidR="00460744" w:rsidRPr="00460744" w:rsidRDefault="00460744" w:rsidP="00FD1C63">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Arial" w:hAnsi="Libre Franklin" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5E545A9E" w14:textId="77777777" w:rsidR="0064439A" w:rsidRPr="006A1924" w:rsidRDefault="0064439A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0064439A" w:rsidRPr="006A1924" w:rsidSect="006C121C">
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B8B8FED" w14:textId="77777777" w:rsidR="006C121C" w:rsidRDefault="006C121C">
+    <w:p w14:paraId="37A8C9E1" w14:textId="77777777" w:rsidR="00826C49" w:rsidRDefault="00826C49">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="566E79A3" w14:textId="77777777" w:rsidR="006C121C" w:rsidRDefault="006C121C">
+    <w:p w14:paraId="280C0524" w14:textId="77777777" w:rsidR="00826C49" w:rsidRDefault="00826C49">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Libre Franklin">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6912689C" w14:textId="652C2D82" w:rsidR="0064439A" w:rsidRPr="00815D8C" w:rsidRDefault="00000000" w:rsidP="00815D8C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6912689C" w14:textId="652C2D82" w:rsidR="0064439A" w:rsidRPr="00815D8C" w:rsidRDefault="00815D8C" w:rsidP="00815D8C">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidR="00815D8C">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>KSA Practice Test</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="0064439A" w:rsidRPr="00815D8C">
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
       </w:rPr>
       <w:t xml:space="preserve"> Question Types:</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3799C8F6" w14:textId="7C92893F" w:rsidR="00815D8C" w:rsidRDefault="0064439A" w:rsidP="00815D8C">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
@@ -10858,153 +10864,155 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="40D953E0" w14:textId="6D6D5DE5" w:rsidR="0064439A" w:rsidRDefault="0064439A" w:rsidP="00815D8C">
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00815D8C">
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
       </w:rPr>
       <w:t>KDE:OTL</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00815D8C">
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>:DPS:</w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="00E4610B">
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>TC:KT</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00815D8C">
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">  Revised </w:t>
     </w:r>
     <w:r w:rsidR="00815D8C">
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>February 2024</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A85AAFB" w14:textId="77777777" w:rsidR="006C121C" w:rsidRDefault="006C121C">
+    <w:p w14:paraId="79476685" w14:textId="77777777" w:rsidR="00826C49" w:rsidRDefault="00826C49">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3704CD81" w14:textId="77777777" w:rsidR="006C121C" w:rsidRDefault="006C121C">
+    <w:p w14:paraId="638BC344" w14:textId="77777777" w:rsidR="00826C49" w:rsidRDefault="00826C49">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2250"/>
       <w:gridCol w:w="8550"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00C1672E" w14:paraId="406057CB" w14:textId="77777777" w:rsidTr="00A83A67">
+    <w:tr w:rsidR="00C1672E" w14:paraId="406057CB" w14:textId="77777777" w:rsidTr="274F3EDD">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2250" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="01174478" w14:textId="77777777" w:rsidR="00C1672E" w:rsidRDefault="00C1672E" w:rsidP="00C1672E">
+        <w:p w14:paraId="01174478" w14:textId="77777777" w:rsidR="00C1672E" w:rsidRDefault="274F3EDD" w:rsidP="00C1672E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B14D053" wp14:editId="7888E83A">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B14D053" wp14:editId="1F04BA63">
                 <wp:extent cx="790575" cy="790575"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="2121525831" name="Picture 2121525831" descr="A group of people with their arms raised&#10;&#10;Description automatically generated"/>
+                <wp:docPr id="2121525831" name="Picture 2121525831" descr="logo Kentucky Department of Education"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2121525831" name="Picture 2121525831" descr="A group of people with their arms raised&#10;&#10;Description automatically generated"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -11131,51 +11139,51 @@
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>6-12</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="31B41DFA" w14:textId="77777777" w:rsidR="0064439A" w:rsidRDefault="0064439A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08E03658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4740C9CE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -13104,203 +13112,209 @@
   <w:num w:numId="12" w16cid:durableId="1313410009">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1389494368">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1995597902">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="393506366">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1854606933">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1420176997">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="448478170">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00417CE3"/>
     <w:rsid w:val="000330E3"/>
     <w:rsid w:val="00034500"/>
     <w:rsid w:val="00072573"/>
     <w:rsid w:val="000775D2"/>
     <w:rsid w:val="00087EFF"/>
     <w:rsid w:val="00093388"/>
     <w:rsid w:val="00094546"/>
     <w:rsid w:val="000A5653"/>
     <w:rsid w:val="000B1091"/>
     <w:rsid w:val="000F2A8C"/>
     <w:rsid w:val="00140059"/>
     <w:rsid w:val="00170772"/>
     <w:rsid w:val="001A0F98"/>
+    <w:rsid w:val="001B7ABD"/>
     <w:rsid w:val="00220E98"/>
     <w:rsid w:val="00237BA5"/>
     <w:rsid w:val="002432D0"/>
     <w:rsid w:val="002551F6"/>
     <w:rsid w:val="002D64A9"/>
     <w:rsid w:val="00303B6B"/>
     <w:rsid w:val="0038651F"/>
     <w:rsid w:val="003A535B"/>
     <w:rsid w:val="003C3CD0"/>
     <w:rsid w:val="003D49E6"/>
     <w:rsid w:val="0040139B"/>
     <w:rsid w:val="00417CE3"/>
     <w:rsid w:val="00460744"/>
     <w:rsid w:val="00463362"/>
     <w:rsid w:val="00481980"/>
     <w:rsid w:val="004B62E4"/>
     <w:rsid w:val="004B6D97"/>
     <w:rsid w:val="004C133A"/>
     <w:rsid w:val="004F58AE"/>
     <w:rsid w:val="005567C6"/>
     <w:rsid w:val="005A1E12"/>
     <w:rsid w:val="005C4410"/>
     <w:rsid w:val="005C5639"/>
     <w:rsid w:val="005D4F39"/>
     <w:rsid w:val="006163CC"/>
     <w:rsid w:val="00637F14"/>
     <w:rsid w:val="0064439A"/>
     <w:rsid w:val="00694A0A"/>
     <w:rsid w:val="006971D6"/>
     <w:rsid w:val="006A1924"/>
     <w:rsid w:val="006C121C"/>
+    <w:rsid w:val="006F34B5"/>
     <w:rsid w:val="00741E8A"/>
     <w:rsid w:val="00760FB3"/>
     <w:rsid w:val="007C0794"/>
     <w:rsid w:val="007F73A8"/>
     <w:rsid w:val="00815D8C"/>
+    <w:rsid w:val="00826C49"/>
     <w:rsid w:val="008339D3"/>
     <w:rsid w:val="0085566E"/>
     <w:rsid w:val="008908E1"/>
     <w:rsid w:val="00891A67"/>
     <w:rsid w:val="008938C2"/>
     <w:rsid w:val="008E0509"/>
     <w:rsid w:val="008E5A74"/>
     <w:rsid w:val="0090676C"/>
     <w:rsid w:val="00915786"/>
     <w:rsid w:val="00917E92"/>
     <w:rsid w:val="009262D6"/>
     <w:rsid w:val="00933805"/>
     <w:rsid w:val="00992964"/>
     <w:rsid w:val="009B24A6"/>
     <w:rsid w:val="009D327D"/>
     <w:rsid w:val="009D73DC"/>
     <w:rsid w:val="009F6479"/>
+    <w:rsid w:val="00A05EC3"/>
     <w:rsid w:val="00A20547"/>
     <w:rsid w:val="00A57B06"/>
     <w:rsid w:val="00AE75E3"/>
     <w:rsid w:val="00B75567"/>
     <w:rsid w:val="00BA433D"/>
     <w:rsid w:val="00BD5DE4"/>
     <w:rsid w:val="00BE1A75"/>
     <w:rsid w:val="00BF5CDD"/>
     <w:rsid w:val="00C05558"/>
     <w:rsid w:val="00C07C8D"/>
     <w:rsid w:val="00C1672E"/>
     <w:rsid w:val="00CF7F18"/>
     <w:rsid w:val="00D24DEA"/>
     <w:rsid w:val="00D62098"/>
     <w:rsid w:val="00D76686"/>
     <w:rsid w:val="00DA33C6"/>
     <w:rsid w:val="00DB3D60"/>
     <w:rsid w:val="00DD19DD"/>
     <w:rsid w:val="00DE38C4"/>
     <w:rsid w:val="00E004B5"/>
     <w:rsid w:val="00E05EA3"/>
     <w:rsid w:val="00E4610B"/>
     <w:rsid w:val="00E57C70"/>
     <w:rsid w:val="00E71F2B"/>
     <w:rsid w:val="00F03D3E"/>
     <w:rsid w:val="00F42820"/>
     <w:rsid w:val="00FC47AD"/>
     <w:rsid w:val="00FD1C63"/>
     <w:rsid w:val="00FF3DD0"/>
+    <w:rsid w:val="274F3EDD"/>
+    <w:rsid w:val="56EB1672"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="61481CDD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7F9F41F7-3377-4CB1-BF6E-91E9B4647B18}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14183,58 +14197,58 @@
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="000330E3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ky.mypearsonsupport.com/practice-tests/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -14512,72 +14526,68 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
-    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-02-12T05:00:00+00:00</Application_x0020_Date>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2020-10-01T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-1061</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1061</Url>
       <Description>KYED-536-1061</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a5e9d2d4560c56b76a85f7f001e30a1a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
@@ -14893,167 +14903,120 @@
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...44 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{698F14F0-5E74-47A8-AF5B-F0AD78A0B689}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9BF7189-EC14-4005-A011-8823B8429B1A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A044432-3600-4456-AE42-15AD14DFA5CE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CBF36BE-50E0-4B9E-A67B-4BB80BDDFD21}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC54ABE4-212C-41A7-9203-018BFF8C951C}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD1C7D5F-6442-4056-89CD-4BFB6D2F097E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24D4E272-CAA6-4416-AF46-C57235F92343}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1773</Words>
-  <Characters>10112</Characters>
+  <Words>1795</Words>
+  <Characters>9919</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>84</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>420</Lines>
+  <Paragraphs>182</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11862</CharactersWithSpaces>
+  <CharactersWithSpaces>11662</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelly Philbeck, Division of Program Standards</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>2123fb66-1e75-46d0-931e-9892b6e7dfe2</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SetDate">
+    <vt:lpwstr>2026-01-05T16:07:42Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SiteId">
+    <vt:lpwstr>9360c11f-90e6-4706-ad00-25fcdc9e2ed1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_ActionId">
+    <vt:lpwstr>d6624c04-a52d-415a-b408-17256294f3ef</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  </property>
 </Properties>
 </file>