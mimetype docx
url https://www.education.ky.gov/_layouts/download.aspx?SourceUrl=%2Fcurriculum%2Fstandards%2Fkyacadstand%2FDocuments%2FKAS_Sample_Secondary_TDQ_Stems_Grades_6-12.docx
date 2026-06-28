--- v1 (2026-05-02)
+++ v2 (2026-06-28)
@@ -14557,83 +14557,85 @@
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-02-12T05:00:00+00:00</Application_x0020_Date>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2020-10-01T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-1061</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1061</Url>
       <Description>KYED-536-1061</Description>
     </_dlc_DocIdUrl>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a5e9d2d4560c56b76a85f7f001e30a1a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -14757,50 +14759,59 @@
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="25" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="26" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -14921,51 +14932,51 @@
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{698F14F0-5E74-47A8-AF5B-F0AD78A0B689}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9BF7189-EC14-4005-A011-8823B8429B1A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CBF36BE-50E0-4B9E-A67B-4BB80BDDFD21}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24AC3613-D5ED-450B-A9A1-4186BE35A295}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24D4E272-CAA6-4416-AF46-C57235F92343}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
   <Words>1795</Words>
   <Characters>9919</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>420</Lines>
   <Paragraphs>182</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>11662</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>