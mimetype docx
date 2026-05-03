--- v0 (2025-10-15)
+++ v1 (2026-05-03)
@@ -8,51 +8,51 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0CA403F5" w14:textId="77777777" w:rsidR="00381C83" w:rsidRDefault="00381C83" w:rsidP="00381C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED7E5E9" w14:textId="77777777" w:rsidR="009F555E" w:rsidRDefault="009F555E" w:rsidP="00381C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -107,51 +107,51 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10525" w:type="dxa"/>
         <w:tblInd w:w="175" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1345"/>
         <w:gridCol w:w="9180"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F96DA6" w:rsidRPr="00417CE3" w14:paraId="2A423D41" w14:textId="77777777" w:rsidTr="00F96DA6">
+      <w:tr w:rsidR="00F96DA6" w:rsidRPr="00417CE3" w14:paraId="2A423D41" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0F75F70F" w14:textId="20015B54" w:rsidR="00F96DA6" w:rsidRPr="00AA4795" w:rsidRDefault="00F96DA6" w:rsidP="00417CE3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -265,223 +265,235 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AB2BF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Based on </w:t>
             </w:r>
             <w:r w:rsidR="00B3524F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Practice Test</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC4276" w:rsidRPr="00417CE3" w14:paraId="1F7606C5" w14:textId="77777777" w:rsidTr="005E3C54">
+      <w:tr w:rsidR="00EC4276" w:rsidRPr="00417CE3" w14:paraId="1F7606C5" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7410BB7B" w14:textId="0E0E9544" w:rsidR="00EC4276" w:rsidRPr="00417CE3" w:rsidRDefault="00EC4276" w:rsidP="005E3C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="40F55977" w14:textId="6313DC89" w:rsidR="00EC4276" w:rsidRPr="00EC4276" w:rsidRDefault="00EC4276" w:rsidP="00EC4276">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">What happens </w:t>
             </w:r>
             <w:r w:rsidRPr="007E1E03">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>first</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t xml:space="preserve"> after __________?</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>after __</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>________?</w:t>
             </w:r>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>MC</w:t>
             </w:r>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F0738" w:rsidRPr="00417CE3" w14:paraId="286543DC" w14:textId="77777777" w:rsidTr="005E3C54">
+      <w:tr w:rsidR="003F0738" w:rsidRPr="00417CE3" w14:paraId="286543DC" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B673DD9" w14:textId="515CD1FD" w:rsidR="003F0738" w:rsidRPr="00417CE3" w:rsidRDefault="003F0738" w:rsidP="005E3C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6EBE3214" w14:textId="77777777" w:rsidR="003F0738" w:rsidRDefault="003F0738" w:rsidP="003F0738">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
@@ -600,191 +612,207 @@
             </w:r>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> (M</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007612A" w:rsidRPr="00417CE3" w14:paraId="663AA4B5" w14:textId="77777777" w:rsidTr="005E3C54">
+      <w:tr w:rsidR="0007612A" w:rsidRPr="00417CE3" w14:paraId="663AA4B5" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D695A58" w14:textId="5006B938" w:rsidR="0007612A" w:rsidRPr="00417CE3" w:rsidRDefault="0007612A" w:rsidP="005E3C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2CFC8C83" w14:textId="77777777" w:rsidR="0007612A" w:rsidRDefault="0007612A" w:rsidP="0007612A">
+          <w:p w14:paraId="2CFC8C83" w14:textId="77777777" w:rsidR="0007612A" w:rsidRDefault="0007612A" w:rsidP="2E854EA8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The passage </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>tells</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="007E1E03">
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> about </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>how __</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">________. Move </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E854EA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>three</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="007E1E03">
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> phrases into </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>the boxes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to match __________ with __________. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E854EA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Two</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> choices will </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E1E03">
+            <w:r w:rsidRPr="2E854EA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> be used. (TE)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FA73808" w14:textId="77777777" w:rsidR="0007612A" w:rsidRPr="002312E5" w:rsidRDefault="0007612A" w:rsidP="0007612A">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7D1D7ED1" w14:textId="77777777" w:rsidR="0007612A" w:rsidRPr="000A276C" w:rsidRDefault="0007612A" w:rsidP="0007612A">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en"/>
               </w:rPr>
@@ -952,55 +980,54 @@
                 <w:p w14:paraId="657F8708" w14:textId="77777777" w:rsidR="0007612A" w:rsidRDefault="0007612A" w:rsidP="0007612A">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="3DBBBC7C" w14:textId="77777777" w:rsidR="0007612A" w:rsidRDefault="0007612A" w:rsidP="0007612A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE2C0E" w:rsidRPr="00417CE3" w14:paraId="3FFE67B7" w14:textId="77777777" w:rsidTr="005E3C54">
+      <w:tr w:rsidR="00DE2C0E" w:rsidRPr="00417CE3" w14:paraId="3FFE67B7" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5274523D" w14:textId="77777777" w:rsidR="00DE2C0E" w:rsidRPr="00417CE3" w:rsidRDefault="00DE2C0E" w:rsidP="005E3C54">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1025,276 +1052,233 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="2415AAEA" w14:textId="77777777" w:rsidR="00DE2C0E" w:rsidRPr="00417CE3" w:rsidRDefault="00DE2C0E" w:rsidP="005E3C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="658F9F73" w14:textId="77777777" w:rsidR="00DE2C0E" w:rsidRDefault="00DE2C0E" w:rsidP="00DE2C0E">
+          <w:p w14:paraId="658F9F73" w14:textId="77777777" w:rsidR="00DE2C0E" w:rsidRDefault="00DE2C0E" w:rsidP="7264CA0A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="20C5F62A" w14:textId="77777777" w:rsidR="00DE2C0E" w:rsidRDefault="00DE2C0E" w:rsidP="00DE2C0E">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What does the author suggest by using the phrase </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>“__________”</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in paragraph _____? (MC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20C5F62A" w14:textId="77777777" w:rsidR="00DE2C0E" w:rsidRDefault="00DE2C0E" w:rsidP="7264CA0A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Which detail in paragraph _____ </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E1E03">
+            <w:r w:rsidRPr="7264CA0A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-          <w:p w14:paraId="6E4AA08E" w14:textId="635AF5E8" w:rsidR="009F555E" w:rsidRDefault="009F555E" w:rsidP="00DE2C0E">
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> helps the reader understand the phrase “__________”? (MC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E4AA08E" w14:textId="635AF5E8" w:rsidR="009F555E" w:rsidRDefault="009F555E" w:rsidP="7264CA0A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Which detail from paragraph _____ </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E1E03">
+            <w:r w:rsidRPr="7264CA0A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-              <w:t>? (MC)</w:t>
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> helps the reader understand the meaning of “__________”? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE2C0E" w:rsidRPr="00417CE3" w14:paraId="5FD19EFA" w14:textId="77777777" w:rsidTr="005E3C54">
+      <w:tr w:rsidR="00DE2C0E" w:rsidRPr="00417CE3" w14:paraId="5FD19EFA" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3945D304" w14:textId="1FD77AFE" w:rsidR="00DE2C0E" w:rsidRPr="00417CE3" w:rsidRDefault="00DE2C0E" w:rsidP="005E3C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>3.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3DBE11A5" w14:textId="77777777" w:rsidR="00DE2C0E" w:rsidRDefault="00DE2C0E" w:rsidP="00DE2C0E">
+          <w:p w14:paraId="3DBE11A5" w14:textId="77777777" w:rsidR="00DE2C0E" w:rsidRDefault="00DE2C0E" w:rsidP="7264CA0A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...28 lines deleted...]
-              <w:t>)</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>What is the purpose of paragraphs _____ - _____? (MC)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46BD1B6A" w14:textId="12BBEBBB" w:rsidR="009F555E" w:rsidRPr="009F555E" w:rsidRDefault="009F555E" w:rsidP="009F555E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Which </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1320,240 +1304,241 @@
             </w:r>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>MC</w:t>
             </w:r>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE2C0E" w:rsidRPr="00417CE3" w14:paraId="78451D60" w14:textId="77777777" w:rsidTr="005E3C54">
+      <w:tr w:rsidR="00DE2C0E" w:rsidRPr="00417CE3" w14:paraId="78451D60" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74E9D000" w14:textId="13FA3614" w:rsidR="00DE2C0E" w:rsidRPr="00417CE3" w:rsidRDefault="00DE2C0E" w:rsidP="005E3C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.3.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="44823C71" w14:textId="77777777" w:rsidR="00DE2C0E" w:rsidRDefault="00DE2C0E" w:rsidP="00DE2C0E">
+          <w:p w14:paraId="44823C71" w14:textId="77777777" w:rsidR="00DE2C0E" w:rsidRDefault="00DE2C0E" w:rsidP="7264CA0A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Why is the photograph of _____ used in the article? (MC)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48DD990B" w14:textId="2959433A" w:rsidR="009F555E" w:rsidRDefault="009F555E" w:rsidP="00DE2C0E">
+          <w:p w14:paraId="48DD990B" w14:textId="2959433A" w:rsidR="009F555E" w:rsidRDefault="009F555E" w:rsidP="2E854EA8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...14 lines deleted...]
-              <w:t>?  (MC)</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Both passages are written about __________. How do the photographs in “___________” contribute to the texts?  (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE2C0E" w:rsidRPr="00417CE3" w14:paraId="4362A7E7" w14:textId="77777777" w:rsidTr="005E3C54">
+      <w:tr w:rsidR="00DE2C0E" w:rsidRPr="00417CE3" w14:paraId="4362A7E7" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="691F94B8" w14:textId="6DACF46C" w:rsidR="00DE2C0E" w:rsidRPr="00417CE3" w:rsidRDefault="00DE2C0E" w:rsidP="005E3C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk51340464"/>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>3.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="324910ED" w14:textId="07F018E3" w:rsidR="00DE2C0E" w:rsidRDefault="00DE2C0E" w:rsidP="00DE2C0E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t xml:space="preserve">How do both authors support the claim that __________? Support your answer with evidence from </w:t>
+              <w:t xml:space="preserve">How do both authors support the claim </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>that __</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">________? Support your answer with evidence from </w:t>
             </w:r>
             <w:r w:rsidRPr="000550CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> texts. </w:t>
             </w:r>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
@@ -1562,51 +1547,51 @@
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>SA</w:t>
             </w:r>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B994E6D" w14:textId="3F991963" w:rsidR="00DE2C0E" w:rsidRPr="00417CE3" w:rsidRDefault="00DE2C0E" w:rsidP="00DE2C0E">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00DE2C0E" w:rsidRPr="00417CE3" w14:paraId="6E9F6911" w14:textId="77777777" w:rsidTr="009F555E">
+      <w:tr w:rsidR="00DE2C0E" w:rsidRPr="00417CE3" w14:paraId="6E9F6911" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="013B9F86" w14:textId="4E436CB4" w:rsidR="00DE2C0E" w:rsidRPr="009F555E" w:rsidRDefault="00DE2C0E" w:rsidP="00DE2C0E">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F555E">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Standard</w:t>
@@ -1647,166 +1632,153 @@
               <w:t xml:space="preserve"> Sample Text-Dependent </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA4795">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Question Stems</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> Based on Practice Test</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE2C0E" w:rsidRPr="00417CE3" w14:paraId="137B239B" w14:textId="77777777" w:rsidTr="005E3C54">
+      <w:tr w:rsidR="00DE2C0E" w:rsidRPr="00417CE3" w14:paraId="137B239B" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4208D96E" w14:textId="7D1DC5B3" w:rsidR="00DE2C0E" w:rsidRPr="00417CE3" w:rsidRDefault="00DE2C0E" w:rsidP="005E3C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>3.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="175494EC" w14:textId="6E33AB02" w:rsidR="00DE2C0E" w:rsidRPr="006F2964" w:rsidRDefault="00DE2C0E" w:rsidP="00DE2C0E">
+          <w:p w14:paraId="175494EC" w14:textId="6E33AB02" w:rsidR="00DE2C0E" w:rsidRPr="006F2964" w:rsidRDefault="00DE2C0E" w:rsidP="7264CA0A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00381C83">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Read the information in the table and select whether it is found in </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>“__________” in “__________”</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7264CA0A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
-            <w:r>
-[...25 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> passages. (TE)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="790" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1890"/>
               <w:gridCol w:w="2160"/>
               <w:gridCol w:w="2250"/>
               <w:gridCol w:w="1880"/>
             </w:tblGrid>
             <w:tr w:rsidR="00DE2C0E" w14:paraId="1C368750" w14:textId="77777777" w:rsidTr="009F555E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1890" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
                 </w:tcPr>
                 <w:p w14:paraId="22E1EBFE" w14:textId="77777777" w:rsidR="00DE2C0E" w:rsidRPr="00381C83" w:rsidRDefault="00DE2C0E" w:rsidP="00DE2C0E">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
@@ -2063,166 +2035,135 @@
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="04AC4EF8" w14:textId="77777777" w:rsidR="00DE2C0E" w:rsidRDefault="00DE2C0E" w:rsidP="00DE2C0E">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1880" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="615E4540" w14:textId="77777777" w:rsidR="00DE2C0E" w:rsidRDefault="00DE2C0E" w:rsidP="00DE2C0E">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="06ACF3F2" w14:textId="1C1CBCFA" w:rsidR="00DE2C0E" w:rsidRDefault="00DE2C0E" w:rsidP="00DE2C0E">
+          <w:p w14:paraId="06ACF3F2" w14:textId="1C1CBCFA" w:rsidR="00DE2C0E" w:rsidRDefault="00DE2C0E" w:rsidP="2E854EA8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Complete the sentences to explain how </w:t>
             </w:r>
-            <w:r w:rsidRPr="0007106C">
+            <w:r w:rsidRPr="2E854EA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> passages </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>tell</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...25 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> about a similar topic, but in different ways.  (TE)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="341749DB" w14:textId="77777777" w:rsidR="00DE2C0E" w:rsidRPr="004654BC" w:rsidRDefault="00DE2C0E" w:rsidP="00DE2C0E">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C792036" w14:textId="77777777" w:rsidR="00DE2C0E" w:rsidRPr="00D0228C" w:rsidRDefault="00DE2C0E" w:rsidP="00DE2C0E">
+          <w:p w14:paraId="7C792036" w14:textId="77777777" w:rsidR="00DE2C0E" w:rsidRPr="00D0228C" w:rsidRDefault="00DE2C0E" w:rsidP="2E854EA8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Both passages focus mainly </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00D0228C">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>on  _</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00D0228C">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>_________.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DD5A6A9" w14:textId="77777777" w:rsidR="00DE2C0E" w:rsidRPr="00D0228C" w:rsidRDefault="00DE2C0E" w:rsidP="00DE2C0E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D0228C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
@@ -2256,116 +2197,96 @@
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D0228C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>__________”</w:t>
             </w:r>
             <w:r w:rsidRPr="00D0228C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve"> tells about </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>__________</w:t>
+            </w:r>
             <w:r w:rsidRPr="00D0228C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t>tells</w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:t>to __________.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12880177" w14:textId="234AE5AD" w:rsidR="00DE2C0E" w:rsidRPr="004654BC" w:rsidRDefault="00DE2C0E" w:rsidP="00DE2C0E">
+          <w:p w14:paraId="12880177" w14:textId="234AE5AD" w:rsidR="00DE2C0E" w:rsidRPr="004654BC" w:rsidRDefault="00DE2C0E" w:rsidP="7264CA0A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">How is the information about __________ related in </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E1E03">
+            <w:r w:rsidRPr="7264CA0A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> passages? (MC)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="688A2FE5" w14:textId="78A2A45A" w:rsidR="00DE2C0E" w:rsidRPr="00417CE3" w:rsidRDefault="00DE2C0E" w:rsidP="00DE2C0E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Explain how the two authors present different facts to support the idea that __________. Support your answer with evidence from </w:t>
             </w:r>
             <w:r w:rsidRPr="00381C83">
@@ -2728,51 +2649,51 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10525" w:type="dxa"/>
         <w:tblInd w:w="175" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1345"/>
         <w:gridCol w:w="9180"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B49C7" w:rsidRPr="00417CE3" w14:paraId="1C413211" w14:textId="77777777" w:rsidTr="009F555E">
+      <w:tr w:rsidR="000B49C7" w:rsidRPr="00417CE3" w14:paraId="1C413211" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="02741700" w14:textId="78D329CA" w:rsidR="000B49C7" w:rsidRPr="00A11F16" w:rsidRDefault="000B49C7" w:rsidP="00A11F16">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11F16">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Standard</w:t>
@@ -2820,164 +2741,171 @@
               <w:t xml:space="preserve"> Sample Text-Dependent </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA4795">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Question Stems</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> Based on Practice Test</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="0E6EBE3D" w14:textId="77777777" w:rsidTr="00A11F16">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="0E6EBE3D" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="637250CA" w14:textId="766FE5B6" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00A11F16">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="00BE3746">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>L.4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="643F1EDA" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRDefault="00BE3746" w:rsidP="00417CE3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Which details from paragraphs </w:t>
             </w:r>
             <w:r w:rsidR="00902B2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>_____-_____</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> suggest that </w:t>
             </w:r>
             <w:r w:rsidR="00902B2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>__________</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">believes </w:t>
             </w:r>
             <w:r w:rsidR="00902B2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t>__________</w:t>
+              <w:t>__</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00902B2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">? Select </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE3746">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> correct answers.</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="00417CE3">
@@ -3035,368 +2963,303 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> support the idea that __________? Select </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE7009">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> correct answers. (MS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E439E1" w:rsidRPr="00417CE3" w14:paraId="3B2CFA1A" w14:textId="77777777" w:rsidTr="00A11F16">
+      <w:tr w:rsidR="00E439E1" w:rsidRPr="00417CE3" w14:paraId="3B2CFA1A" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="098AD822" w14:textId="3BFB0E0C" w:rsidR="00E439E1" w:rsidRPr="00417CE3" w:rsidRDefault="00E439E1" w:rsidP="00A11F16">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D8C3083" w14:textId="77777777" w:rsidR="00E439E1" w:rsidRDefault="00E439E1" w:rsidP="00E439E1">
+          <w:p w14:paraId="3D8C3083" w14:textId="77777777" w:rsidR="00E439E1" w:rsidRDefault="00E439E1" w:rsidP="7264CA0A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Which theme is </w:t>
             </w:r>
-            <w:r w:rsidRPr="00555F0A">
+            <w:r w:rsidRPr="7264CA0A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
-            <w:r>
-[...21 lines deleted...]
-          <w:p w14:paraId="5AADD906" w14:textId="77777777" w:rsidR="00DC2E21" w:rsidRDefault="00DC2E21" w:rsidP="00E439E1">
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> reflected in the phrases </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>“___________”</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (line _____) and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>“__________”</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (line _____)? (MC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AADD906" w14:textId="77777777" w:rsidR="00DC2E21" w:rsidRDefault="00DC2E21" w:rsidP="2E854EA8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...38 lines deleted...]
-          <w:p w14:paraId="5A6B9DDC" w14:textId="77777777" w:rsidR="00527178" w:rsidRDefault="00527178" w:rsidP="00527178">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>How is the theme “__________” reflected in the passage?  (MC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A6B9DDC" w14:textId="77777777" w:rsidR="00527178" w:rsidRDefault="00527178" w:rsidP="2E854EA8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...28 lines deleted...]
-              <w:t>)</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Analyze how the theme of __________ is reflected in the poem by completing the sentence with evidence that supports the theme.  (TE)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7033D77B" w14:textId="77777777" w:rsidR="00527178" w:rsidRDefault="00527178" w:rsidP="009715B2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1156"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t xml:space="preserve">The speaker encourages the reader to __________, even </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">The speaker encourages the reader to __________, even when </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FDE882A" w14:textId="77777777" w:rsidR="00527178" w:rsidRPr="00234584" w:rsidRDefault="00527178" w:rsidP="00556708">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2E923CA3" w14:textId="671A7E1C" w:rsidR="00527178" w:rsidRPr="00417CE3" w:rsidRDefault="00527178" w:rsidP="00556708">
+          <w:p w14:paraId="2E923CA3" w14:textId="671A7E1C" w:rsidR="00527178" w:rsidRPr="00417CE3" w:rsidRDefault="00527178" w:rsidP="2E854EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1156"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>__________ because __________. (modify to fit theme/text)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B617C6" w:rsidRPr="00417CE3" w14:paraId="1C7C17EA" w14:textId="77777777" w:rsidTr="00A11F16">
+      <w:tr w:rsidR="00B617C6" w:rsidRPr="00417CE3" w14:paraId="1C7C17EA" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17E2A87F" w14:textId="3855597C" w:rsidR="00B617C6" w:rsidRPr="00417CE3" w:rsidRDefault="00B617C6" w:rsidP="00A11F16">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>L.4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="33D60B90" w14:textId="77777777" w:rsidR="00B617C6" w:rsidRDefault="00B617C6" w:rsidP="00B617C6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">When ___________ announces, “__________,” he puts events in motion that reflect his character. Select </w:t>
@@ -3476,103 +3339,101 @@
             </w:r>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>SA</w:t>
             </w:r>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B617C6" w:rsidRPr="00417CE3" w14:paraId="24205EC5" w14:textId="77777777" w:rsidTr="00A11F16">
+      <w:tr w:rsidR="00B617C6" w:rsidRPr="00417CE3" w14:paraId="24205EC5" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A50CB8C" w14:textId="7FD728A2" w:rsidR="00B617C6" w:rsidRPr="00417CE3" w:rsidRDefault="00B617C6" w:rsidP="00A11F16">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3EDA4BF6" w14:textId="77777777" w:rsidR="00B617C6" w:rsidRDefault="00B617C6" w:rsidP="00B617C6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">What </w:t>
@@ -3613,149 +3474,138 @@
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>What does the author reveal about the __________ by using the phrase “__________” in paragraph _____</w:t>
             </w:r>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B617C6" w:rsidRPr="00417CE3" w14:paraId="42C832C1" w14:textId="77777777" w:rsidTr="00A11F16">
+      <w:tr w:rsidR="00B617C6" w:rsidRPr="00417CE3" w14:paraId="42C832C1" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="308B8A52" w14:textId="3C20AA68" w:rsidR="00B617C6" w:rsidRPr="00417CE3" w:rsidRDefault="00B617C6" w:rsidP="00A11F16">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>L.4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="47449FEC" w14:textId="4849834A" w:rsidR="00B617C6" w:rsidRDefault="00B617C6" w:rsidP="00B617C6">
+          <w:p w14:paraId="47449FEC" w14:textId="4849834A" w:rsidR="00B617C6" w:rsidRDefault="00B617C6" w:rsidP="2E854EA8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...28 lines deleted...]
-              <w:t>)</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Select the purpose for each paragraph from the passage </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>“__________”</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>. (TE)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="700" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3785"/>
               <w:gridCol w:w="4225"/>
             </w:tblGrid>
             <w:tr w:rsidR="00B617C6" w14:paraId="742A45EB" w14:textId="77777777" w:rsidTr="009F555E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3785" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
                 </w:tcPr>
                 <w:p w14:paraId="77720581" w14:textId="059D6898" w:rsidR="00B617C6" w:rsidRPr="009F555E" w:rsidRDefault="00B617C6" w:rsidP="00B617C6">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
@@ -3862,118 +3712,119 @@
             </w:tr>
             <w:tr w:rsidR="00B617C6" w14:paraId="3967D1F3" w14:textId="77777777" w:rsidTr="00985E44">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3785" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="107045CE" w14:textId="30DFD941" w:rsidR="00B617C6" w:rsidRDefault="00B617C6" w:rsidP="00B617C6">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4225" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3E32AEC7" w14:textId="54CDA5AB" w:rsidR="00B617C6" w:rsidRDefault="00B617C6" w:rsidP="00B617C6">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="5C72D8C9" w14:textId="77777777" w:rsidR="00B617C6" w:rsidRDefault="00985E44" w:rsidP="00985E44">
+          <w:p w14:paraId="5C72D8C9" w14:textId="77777777" w:rsidR="00B617C6" w:rsidRDefault="00985E44" w:rsidP="2E854EA8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">The author repeats the words “__________” in every stanza of the poem to </w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The author repeats the words </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00985E44">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>“__________”</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in every stanza of the poem to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>emphasize  _</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00985E44">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>_________.  (MC)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74462A0D" w14:textId="2926787D" w:rsidR="00805396" w:rsidRPr="00985E44" w:rsidRDefault="00805396" w:rsidP="00985E44">
+          <w:p w14:paraId="74462A0D" w14:textId="2926787D" w:rsidR="00805396" w:rsidRPr="00985E44" w:rsidRDefault="00805396" w:rsidP="7264CA0A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...14 lines deleted...]
-              <w:t>ich sentence correctly describes the overall organizational structure of “__________” and “__________”? (MC)</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Which sentence correctly describes the overall organizational structure of “__________” and “__________”? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F555E" w:rsidRPr="00417CE3" w14:paraId="4E897584" w14:textId="77777777" w:rsidTr="009F555E">
+      <w:tr w:rsidR="009F555E" w:rsidRPr="00417CE3" w14:paraId="4E897584" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2212AB3D" w14:textId="6A281B31" w:rsidR="009F555E" w:rsidRPr="009F555E" w:rsidRDefault="009F555E" w:rsidP="009F555E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4024,128 +3875,142 @@
               <w:t xml:space="preserve">Sample Text-Dependent </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA4795">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Question Stems</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> Based on Practice Test</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F555E" w:rsidRPr="00417CE3" w14:paraId="3207C44D" w14:textId="77777777" w:rsidTr="00A11F16">
+      <w:tr w:rsidR="009F555E" w:rsidRPr="00417CE3" w14:paraId="3207C44D" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D7BD5C7" w14:textId="70949597" w:rsidR="009F555E" w:rsidRPr="00417CE3" w:rsidRDefault="009F555E" w:rsidP="009F555E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2E668F23" w14:textId="77777777" w:rsidR="009F555E" w:rsidRDefault="009F555E" w:rsidP="009F555E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t>What is the reader able to learn about __________ and __________ from the __________ person narrators</w:t>
+              <w:t xml:space="preserve">What is the reader able to learn about __________ and __________ from </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>the __</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>________ person narrators</w:t>
             </w:r>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Select </w:t>
             </w:r>
             <w:r w:rsidRPr="00101897">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
             <w:r>
@@ -4155,230 +4020,202 @@
               </w:rPr>
               <w:t xml:space="preserve"> correct answers.</w:t>
             </w:r>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> (M</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12C5317A" w14:textId="0FB913AD" w:rsidR="009F555E" w:rsidRPr="00417CE3" w:rsidRDefault="009F555E" w:rsidP="009F555E">
+          <w:p w14:paraId="12C5317A" w14:textId="0FB913AD" w:rsidR="009F555E" w:rsidRPr="00417CE3" w:rsidRDefault="009F555E" w:rsidP="2E854EA8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Explain how the point of view in the passage and the poem contribute to what the reader knows about the main characters.  Support your answer with evidence from </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7009">
+            <w:r w:rsidRPr="2E854EA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> texts. (SA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F555E" w:rsidRPr="00417CE3" w14:paraId="77A6D978" w14:textId="77777777" w:rsidTr="00A11F16">
+      <w:tr w:rsidR="009F555E" w:rsidRPr="00417CE3" w14:paraId="77A6D978" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5653B700" w14:textId="3B4D0765" w:rsidR="009F555E" w:rsidRPr="00417CE3" w:rsidRDefault="009F555E" w:rsidP="009F555E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RL.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>4.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E4C76CA" w14:textId="5B38532B" w:rsidR="009F555E" w:rsidRDefault="009F555E" w:rsidP="009F555E">
+          <w:p w14:paraId="0E4C76CA" w14:textId="5B38532B" w:rsidR="009F555E" w:rsidRDefault="009F555E" w:rsidP="2E854EA8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">How does __________’s response to __________ in “__________” (text) </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>compare</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> to the __________’s response to __________ in “__________” (text)? (MC)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07F5522B" w14:textId="7F698627" w:rsidR="009F555E" w:rsidRPr="002D7135" w:rsidRDefault="009F555E" w:rsidP="009F555E">
+          <w:p w14:paraId="07F5522B" w14:textId="7F698627" w:rsidR="009F555E" w:rsidRPr="002D7135" w:rsidRDefault="009F555E" w:rsidP="2E854EA8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...23 lines deleted...]
-            <w:r w:rsidRPr="00FD4930">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Read each statement and decide if it applies to “__________”, “__________” or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E854EA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> texts. (TE)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="700" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2610"/>
               <w:gridCol w:w="2070"/>
               <w:gridCol w:w="1890"/>
               <w:gridCol w:w="1700"/>
             </w:tblGrid>
             <w:tr w:rsidR="009F555E" w14:paraId="0A300D02" w14:textId="77777777" w:rsidTr="009F555E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2610" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
                 </w:tcPr>
                 <w:p w14:paraId="4203AC98" w14:textId="44EC516C" w:rsidR="009F555E" w:rsidRPr="009F555E" w:rsidRDefault="009F555E" w:rsidP="009F555E">
@@ -4970,51 +4807,51 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10525" w:type="dxa"/>
         <w:tblInd w:w="175" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1345"/>
         <w:gridCol w:w="9180"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D3594" w:rsidRPr="00417CE3" w14:paraId="4D768AA7" w14:textId="77777777" w:rsidTr="001D3594">
+      <w:tr w:rsidR="001D3594" w:rsidRPr="00417CE3" w14:paraId="4D768AA7" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4EF26376" w14:textId="3D73057C" w:rsidR="001D3594" w:rsidRPr="001D3594" w:rsidRDefault="001D3594" w:rsidP="001D3594">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5048,55 +4885,54 @@
           <w:p w14:paraId="43DE97E8" w14:textId="3FC7CF7B" w:rsidR="001D3594" w:rsidRPr="001D3594" w:rsidRDefault="001D3594" w:rsidP="001D3594">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D3594">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Sample Text-Dependent Question Stems Based on Practice Test</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="3F74F751" w14:textId="77777777" w:rsidTr="005E3C54">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="3F74F751" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05AAEA88" w14:textId="0840D02C" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="005E3C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
@@ -5119,108 +4955,109 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="19691365" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="005E3C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="04FF6406" w14:textId="77777777" w:rsidR="005B61DE" w:rsidRDefault="005B61DE" w:rsidP="005B61DE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Which quotations from the passage </w:t>
             </w:r>
             <w:r w:rsidRPr="00F856EF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">best </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">support the idea that </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00EA30FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>__________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> was recognized for </w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00EA30FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>__________</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="005B61DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Select </w:t>
             </w:r>
             <w:r w:rsidRPr="005B61DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -5270,660 +5107,602 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Which phrases from paragraph _____ </w:t>
             </w:r>
             <w:r w:rsidRPr="00F856EF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t xml:space="preserve"> support the idea that ___________ was __________? Select </w:t>
+              <w:t xml:space="preserve"> support the idea that ___________ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>was ___</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">_______? Select </w:t>
             </w:r>
             <w:r w:rsidRPr="00DE6012">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> correct answers.</w:t>
             </w:r>
             <w:r w:rsidRPr="004D2ED1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>TE</w:t>
             </w:r>
             <w:r w:rsidRPr="004D2ED1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C839842" w14:textId="6B17FCD1" w:rsidR="0047151F" w:rsidRPr="005B61DE" w:rsidRDefault="0047151F" w:rsidP="005B61DE">
+          <w:p w14:paraId="5C839842" w14:textId="6B17FCD1" w:rsidR="0047151F" w:rsidRPr="005B61DE" w:rsidRDefault="0047151F" w:rsidP="7264CA0A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Which quotation from the passage </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE6012">
+            <w:r w:rsidRPr="7264CA0A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-              <w:t>? (MC)</w:t>
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> supports the idea that __________ was part of a larger plan? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047151F" w:rsidRPr="00417CE3" w14:paraId="797174E7" w14:textId="77777777" w:rsidTr="005E3C54">
+      <w:tr w:rsidR="0047151F" w:rsidRPr="00417CE3" w14:paraId="797174E7" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FEFFFEC" w14:textId="76ECC36D" w:rsidR="0047151F" w:rsidRPr="00417CE3" w:rsidRDefault="0047151F" w:rsidP="005E3C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="317DACC6" w14:textId="4437819E" w:rsidR="0047151F" w:rsidRPr="0047151F" w:rsidRDefault="0047151F" w:rsidP="0047151F">
+          <w:p w14:paraId="317DACC6" w14:textId="4437819E" w:rsidR="0047151F" w:rsidRPr="0047151F" w:rsidRDefault="0047151F" w:rsidP="7264CA0A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Which sentence </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE6012">
+            <w:r w:rsidRPr="7264CA0A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-              <w:t>? (MC)</w:t>
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> states the central idea of the text? (MC)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6539E776" w14:textId="64627DB6" w:rsidR="0047151F" w:rsidRDefault="0047151F" w:rsidP="0047151F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Analyze how the author supports the central idea that __________ was an important __________. Support your answer with evidence from the text</w:t>
             </w:r>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>(SA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047151F" w:rsidRPr="00417CE3" w14:paraId="3CE8E8B5" w14:textId="77777777" w:rsidTr="005E3C54">
+      <w:tr w:rsidR="0047151F" w:rsidRPr="00417CE3" w14:paraId="3CE8E8B5" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B9420CA" w14:textId="4CC7074B" w:rsidR="0047151F" w:rsidRPr="00417CE3" w:rsidRDefault="0047151F" w:rsidP="005E3C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="34EA762E" w14:textId="098CDDEA" w:rsidR="0047151F" w:rsidRDefault="0047151F" w:rsidP="0047151F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t xml:space="preserve">What is the connection between the ideas in paragraph _____ and the ideas </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">What is the connection between the ideas in paragraph _____ and the ideas in </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41B3F17B" w14:textId="77777777" w:rsidR="0047151F" w:rsidRDefault="0047151F" w:rsidP="0047151F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>paragraph _____</w:t>
             </w:r>
             <w:r w:rsidRPr="005B61DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>? (MC)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F43C471" w14:textId="77777777" w:rsidR="0047151F" w:rsidRDefault="0047151F" w:rsidP="0047151F">
+          <w:p w14:paraId="2F43C471" w14:textId="77777777" w:rsidR="0047151F" w:rsidRDefault="0047151F" w:rsidP="2E854EA8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...31 lines deleted...]
-          <w:p w14:paraId="1CBA94BD" w14:textId="1D0EE6F0" w:rsidR="0047151F" w:rsidRPr="0047151F" w:rsidRDefault="0047151F" w:rsidP="0047151F">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Complete the sentence by selecting the correct answers from the drop-down menus.  (TE)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CBA94BD" w14:textId="1D0EE6F0" w:rsidR="0047151F" w:rsidRPr="0047151F" w:rsidRDefault="0047151F" w:rsidP="2E854EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...7 lines deleted...]
-              <w:t>The __________ (event/character) __________its goal because __________.</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The __</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">________ (event/character) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">__________its goal because </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>__________.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047151F" w:rsidRPr="00417CE3" w14:paraId="540C74AE" w14:textId="77777777" w:rsidTr="005E3C54">
+      <w:tr w:rsidR="0047151F" w:rsidRPr="00417CE3" w14:paraId="540C74AE" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31ECA8D3" w14:textId="46D0B31B" w:rsidR="0047151F" w:rsidRPr="00417CE3" w:rsidRDefault="0047151F" w:rsidP="005E3C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>5.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="36D11A34" w14:textId="77777777" w:rsidR="0047151F" w:rsidRDefault="0047151F" w:rsidP="0047151F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>In paragraph _____, what does the description “__________” suggest about __________? (MC</w:t>
             </w:r>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F156D3C" w14:textId="20A09C9D" w:rsidR="0047151F" w:rsidRPr="0047151F" w:rsidRDefault="0047151F" w:rsidP="0047151F">
+          <w:p w14:paraId="5F156D3C" w14:textId="20A09C9D" w:rsidR="0047151F" w:rsidRPr="0047151F" w:rsidRDefault="0047151F" w:rsidP="7264CA0A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Which word or phrase from paragraph _____ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE6012">
+            <w:r w:rsidRPr="7264CA0A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
-            <w:r>
-[...25 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="7264CA0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> helps the reader understand the meaning of “__________”? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047151F" w:rsidRPr="00417CE3" w14:paraId="7B14CC2A" w14:textId="77777777" w:rsidTr="005E3C54">
+      <w:tr w:rsidR="0047151F" w:rsidRPr="00417CE3" w14:paraId="7B14CC2A" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A9C0729" w14:textId="2F5BADB0" w:rsidR="0047151F" w:rsidRPr="00417CE3" w:rsidRDefault="0047151F" w:rsidP="005E3C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F856EF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.5.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="452EB73B" w14:textId="77777777" w:rsidR="0047151F" w:rsidRPr="00417CE3" w:rsidRDefault="0047151F" w:rsidP="0047151F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
@@ -5961,58 +5740,74 @@
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Read each description and select whether it describes information found in the excerpt from </w:t>
             </w:r>
             <w:r w:rsidRPr="00822CF2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>__________,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the excerpt from</w:t>
+              <w:t xml:space="preserve"> the excerpt </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>from</w:t>
             </w:r>
             <w:r w:rsidRPr="00822CF2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t xml:space="preserve"> __________</w:t>
+              <w:t xml:space="preserve"> __</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00822CF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> or</w:t>
             </w:r>
             <w:r w:rsidRPr="001C0F9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> both</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> texts. </w:t>
             </w:r>
             <w:r w:rsidRPr="00417CE3">
@@ -6338,51 +6133,51 @@
                 <w:p w14:paraId="232A5022" w14:textId="77777777" w:rsidR="0047151F" w:rsidRPr="002D7135" w:rsidRDefault="0047151F" w:rsidP="0047151F">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="1ECB5F54" w14:textId="77777777" w:rsidR="0047151F" w:rsidRDefault="0047151F" w:rsidP="0047151F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047151F" w:rsidRPr="00417CE3" w14:paraId="389426F7" w14:textId="77777777" w:rsidTr="0047151F">
+      <w:tr w:rsidR="0047151F" w:rsidRPr="00417CE3" w14:paraId="389426F7" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4F3A6162" w14:textId="4BCE2CFD" w:rsidR="0047151F" w:rsidRPr="00417CE3" w:rsidRDefault="0047151F" w:rsidP="0047151F">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="7"/>
@@ -6436,241 +6231,210 @@
               <w:t xml:space="preserve">Sample Text-Dependent </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA4795">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Question Stems</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> Based on Practice Test</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047151F" w:rsidRPr="00417CE3" w14:paraId="4282F0E8" w14:textId="77777777" w:rsidTr="005E3C54">
+      <w:tr w:rsidR="0047151F" w:rsidRPr="00417CE3" w14:paraId="4282F0E8" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F10DB69" w14:textId="7F9E2F86" w:rsidR="0047151F" w:rsidRPr="00417CE3" w:rsidRDefault="0047151F" w:rsidP="005E3C54">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>5.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="74BE45A6" w14:textId="2ABA75C0" w:rsidR="0047151F" w:rsidRPr="0047151F" w:rsidRDefault="0047151F" w:rsidP="0047151F">
+          <w:p w14:paraId="74BE45A6" w14:textId="2ABA75C0" w:rsidR="0047151F" w:rsidRPr="0047151F" w:rsidRDefault="0047151F" w:rsidP="2E854EA8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...5 lines deleted...]
-                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">How do the passages suggest that __________ (character) </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>was  _</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">_________? Support your answer with evidence from </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE6012">
+            <w:r w:rsidRPr="2E854EA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
-            <w:r>
-[...25 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> texts. (SA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047151F" w:rsidRPr="00417CE3" w14:paraId="0EB91549" w14:textId="77777777" w:rsidTr="005E3C54">
+      <w:tr w:rsidR="0047151F" w:rsidRPr="00417CE3" w14:paraId="0EB91549" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7971AAE3" w14:textId="30CDE99C" w:rsidR="0047151F" w:rsidRPr="00417CE3" w:rsidRDefault="0047151F" w:rsidP="005E3C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>5.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6B0E1497" w14:textId="77777777" w:rsidR="0047151F" w:rsidRDefault="0047151F" w:rsidP="0047151F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
@@ -6720,105 +6484,103 @@
             </w:r>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18B5BA4F" w14:textId="4DA12F58" w:rsidR="0047151F" w:rsidRPr="00417CE3" w:rsidRDefault="0047151F" w:rsidP="0047151F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047151F" w:rsidRPr="00417CE3" w14:paraId="7E50F86E" w14:textId="77777777" w:rsidTr="005E3C54">
+      <w:tr w:rsidR="0047151F" w:rsidRPr="00417CE3" w14:paraId="7E50F86E" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05B4DDBF" w14:textId="7BA79992" w:rsidR="0047151F" w:rsidRPr="00417CE3" w:rsidRDefault="0047151F" w:rsidP="005E3C54">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>5.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="43ED12F4" w14:textId="77777777" w:rsidR="0047151F" w:rsidRDefault="0047151F" w:rsidP="0047151F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
@@ -7013,55 +6775,54 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8270" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6DA4A65A" w14:textId="77777777" w:rsidR="0047151F" w:rsidRDefault="0047151F" w:rsidP="0047151F">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="06AB8D1B" w14:textId="36F08362" w:rsidR="0047151F" w:rsidRPr="00417CE3" w:rsidRDefault="0047151F" w:rsidP="0047151F">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047151F" w:rsidRPr="00417CE3" w14:paraId="0C424E25" w14:textId="77777777" w:rsidTr="005E3C54">
+      <w:tr w:rsidR="0047151F" w:rsidRPr="00417CE3" w14:paraId="0C424E25" w14:textId="77777777" w:rsidTr="7264CA0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="401DCCE6" w14:textId="3ADFA08A" w:rsidR="0047151F" w:rsidRPr="00417CE3" w:rsidRDefault="0047151F" w:rsidP="005E3C54">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -7075,98 +6836,86 @@
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00417CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="524A6CF1" w14:textId="48780C12" w:rsidR="0047151F" w:rsidRPr="00417CE3" w:rsidRDefault="0047151F" w:rsidP="0047151F">
+          <w:p w14:paraId="524A6CF1" w14:textId="48780C12" w:rsidR="0047151F" w:rsidRPr="00417CE3" w:rsidRDefault="0047151F" w:rsidP="2E854EA8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en"/>
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00417CE3">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explain the importance of the __________.  Support your response with evidence from </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E854EA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en"/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
-            <w:r w:rsidRPr="00417CE3">
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+            <w:r w:rsidRPr="2E854EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> texts. (ER)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66BC86D4" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00417CE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="698D655B" w14:textId="5213A97D" w:rsidR="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00417CE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en"/>
         </w:rPr>
@@ -7180,181 +6929,196 @@
           <w:b/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="377EE9B3" w14:textId="1AD8498D" w:rsidR="001A0F98" w:rsidRDefault="001A0F98" w:rsidP="00417CE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="768A71AC" w14:textId="3837D051" w:rsidR="001A0F98" w:rsidRDefault="001A0F98" w:rsidP="00417CE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="001A0F98" w:rsidSect="008B2BD8">
+    <w:sectPr w:rsidR="001A0F98" w:rsidSect="00430A3D">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="593623F5" w14:textId="77777777" w:rsidR="008B2BD8" w:rsidRDefault="008B2BD8">
+    <w:p w14:paraId="167CF5C2" w14:textId="77777777" w:rsidR="00430A3D" w:rsidRDefault="00430A3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B67D2CA" w14:textId="77777777" w:rsidR="008B2BD8" w:rsidRDefault="008B2BD8">
+    <w:p w14:paraId="62E975AB" w14:textId="77777777" w:rsidR="00430A3D" w:rsidRDefault="00430A3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1B9F2229" w14:textId="77777777" w:rsidR="008B2BD8" w:rsidRDefault="008B2BD8">
+    <w:p w14:paraId="02C04824" w14:textId="77777777" w:rsidR="00430A3D" w:rsidRDefault="00430A3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6912689C" w14:textId="7769F886" w:rsidR="00000000" w:rsidRPr="00EF4230" w:rsidRDefault="00000000" w:rsidP="00561815">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6912689C" w14:textId="7769F886" w:rsidR="00F8729F" w:rsidRPr="00EF4230" w:rsidRDefault="36274E9E" w:rsidP="00561815">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1">
-      <w:r w:rsidR="36274E9E" w:rsidRPr="36274E9E">
+      <w:r w:rsidRPr="36274E9E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>KSA Practice Test</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidR="36274E9E" w:rsidRPr="36274E9E">
+    <w:r w:rsidRPr="36274E9E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
       </w:rPr>
       <w:t xml:space="preserve"> Question Types:</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0244297A" w14:textId="6678CA95" w:rsidR="00000000" w:rsidRPr="00EF4230" w:rsidRDefault="00BD5DE4" w:rsidP="00561815">
+  <w:p w14:paraId="0244297A" w14:textId="6678CA95" w:rsidR="00F8729F" w:rsidRPr="00EF4230" w:rsidRDefault="00BD5DE4" w:rsidP="00561815">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EF4230">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
       </w:rPr>
       <w:t>MC (Multiple Choice)</w:t>
     </w:r>
     <w:r w:rsidR="009F555E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidRPr="00EF4230">
@@ -7392,198 +7156,186 @@
     <w:r w:rsidRPr="00EF4230">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
       </w:rPr>
       <w:t xml:space="preserve"> SA (Short Answer)</w:t>
     </w:r>
     <w:r w:rsidR="009F555E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidRPr="00EF4230">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
       </w:rPr>
       <w:t xml:space="preserve"> ER (Extended Response)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0BF7EA04" w14:textId="35EFFF17" w:rsidR="00000000" w:rsidRDefault="00BD5DE4" w:rsidP="00561815">
+  <w:p w14:paraId="0BF7EA04" w14:textId="35EFFF17" w:rsidR="00F8729F" w:rsidRDefault="00BD5DE4" w:rsidP="00561815">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:highlight w:val="white"/>
       </w:rPr>
       <w:t>KDE:OTL</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:t>:DPS</w:t>
     </w:r>
     <w:r w:rsidR="0076039B">
       <w:t>:TC</w:t>
     </w:r>
     <w:r w:rsidR="009F555E">
       <w:t>: LT Revised February 2024</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="40D953E0" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="40D953E0" w14:textId="77777777" w:rsidR="00F8729F" w:rsidRDefault="00F8729F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2ABAAEFF" w14:textId="77777777" w:rsidR="008B2BD8" w:rsidRDefault="008B2BD8">
+    <w:p w14:paraId="03BD85FE" w14:textId="77777777" w:rsidR="00430A3D" w:rsidRDefault="00430A3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EF56BF2" w14:textId="77777777" w:rsidR="008B2BD8" w:rsidRDefault="008B2BD8">
+    <w:p w14:paraId="1DAFE2B9" w14:textId="77777777" w:rsidR="00430A3D" w:rsidRDefault="00430A3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3924D39D" w14:textId="77777777" w:rsidR="008B2BD8" w:rsidRDefault="008B2BD8">
+    <w:p w14:paraId="42857A14" w14:textId="77777777" w:rsidR="00430A3D" w:rsidRDefault="00430A3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="none" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="none" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="none" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="none" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="none" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2355"/>
       <w:gridCol w:w="7257"/>
     </w:tblGrid>
-    <w:tr w:rsidR="36274E9E" w14:paraId="277C211A" w14:textId="77777777" w:rsidTr="36274E9E">
+    <w:tr w:rsidR="36274E9E" w14:paraId="277C211A" w14:textId="77777777" w:rsidTr="7264CA0A">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2355" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="none" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:left w:val="none" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:bottom w:val="none" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:right w:val="none" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           </w:tcBorders>
           <w:tcMar>
             <w:left w:w="105" w:type="dxa"/>
             <w:right w:w="105" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="20327747" w14:textId="469CA71C" w:rsidR="36274E9E" w:rsidRDefault="36274E9E" w:rsidP="36274E9E">
+        <w:p w14:paraId="20327747" w14:textId="469CA71C" w:rsidR="36274E9E" w:rsidRDefault="7264CA0A" w:rsidP="36274E9E">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4680"/>
               <w:tab w:val="right" w:pos="9360"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="793FDEDC" wp14:editId="5DE3EB68">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="793FDEDC" wp14:editId="5861407A">
                 <wp:extent cx="485775" cy="485775"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="270275493" name="Picture 270275493">
-[...5 lines deleted...]
-                </wp:docPr>
+                <wp:docPr id="270275493" name="Picture 270275493" descr="logo Kentucky Department of Education"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="270275493" name="Picture 270275493">
-[...5 lines deleted...]
-                        </pic:cNvPr>
+                        <pic:cNvPr id="0" name=""/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="485775" cy="485775"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
@@ -7608,60 +7360,60 @@
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="5CEB6648" w14:textId="6F02116A" w:rsidR="36274E9E" w:rsidRDefault="36274E9E" w:rsidP="36274E9E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="36274E9E">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Kentucky Academic Standards (KAS) for Reading &amp; Writing Text Dependent Question Examples, Grades 3-5</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="319D0FB1" w14:textId="7F89FC8A" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="319D0FB1" w14:textId="7F89FC8A" w:rsidR="00F8729F" w:rsidRDefault="00F8729F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08E03658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8D87C66"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8338,236 +8090,245 @@
   <w:num w:numId="1" w16cid:durableId="518395342">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1207180334">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="354431542">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="592935787">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="618805889">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="488860624">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="549728922">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00417CE3"/>
     <w:rsid w:val="0001634A"/>
     <w:rsid w:val="0004488F"/>
     <w:rsid w:val="000550CA"/>
     <w:rsid w:val="0007106C"/>
     <w:rsid w:val="0007612A"/>
     <w:rsid w:val="00080567"/>
     <w:rsid w:val="0009389D"/>
     <w:rsid w:val="000A276C"/>
     <w:rsid w:val="000B49C7"/>
     <w:rsid w:val="000E63AE"/>
     <w:rsid w:val="00101897"/>
     <w:rsid w:val="001A0F98"/>
+    <w:rsid w:val="001B7ABD"/>
     <w:rsid w:val="001C0F9E"/>
     <w:rsid w:val="001C716B"/>
     <w:rsid w:val="001D3594"/>
+    <w:rsid w:val="00206868"/>
     <w:rsid w:val="00211A3E"/>
     <w:rsid w:val="00220E98"/>
     <w:rsid w:val="002312E5"/>
     <w:rsid w:val="00234584"/>
     <w:rsid w:val="002551F6"/>
     <w:rsid w:val="002C407D"/>
     <w:rsid w:val="002D7135"/>
     <w:rsid w:val="00313F22"/>
     <w:rsid w:val="00360625"/>
     <w:rsid w:val="00381C83"/>
     <w:rsid w:val="003F0738"/>
     <w:rsid w:val="00417CE3"/>
+    <w:rsid w:val="00425837"/>
     <w:rsid w:val="00430A3D"/>
+    <w:rsid w:val="00437DF2"/>
     <w:rsid w:val="004654BC"/>
     <w:rsid w:val="0047151F"/>
     <w:rsid w:val="004846CD"/>
     <w:rsid w:val="004C21B1"/>
     <w:rsid w:val="004D2ED1"/>
     <w:rsid w:val="00527178"/>
     <w:rsid w:val="00555F0A"/>
     <w:rsid w:val="00556708"/>
     <w:rsid w:val="00561815"/>
     <w:rsid w:val="00564614"/>
     <w:rsid w:val="00573E19"/>
     <w:rsid w:val="005B61DE"/>
     <w:rsid w:val="005C248A"/>
     <w:rsid w:val="005D2D17"/>
     <w:rsid w:val="005E3C54"/>
     <w:rsid w:val="00625AB8"/>
     <w:rsid w:val="00637F14"/>
     <w:rsid w:val="00671614"/>
     <w:rsid w:val="006971D6"/>
     <w:rsid w:val="006F2964"/>
     <w:rsid w:val="0076039B"/>
     <w:rsid w:val="0077254A"/>
     <w:rsid w:val="0077685B"/>
     <w:rsid w:val="007C0794"/>
     <w:rsid w:val="007E1E03"/>
     <w:rsid w:val="007F4A17"/>
     <w:rsid w:val="00805396"/>
     <w:rsid w:val="00822CF2"/>
     <w:rsid w:val="0085566E"/>
+    <w:rsid w:val="00865B91"/>
     <w:rsid w:val="00893345"/>
     <w:rsid w:val="008A36EF"/>
-    <w:rsid w:val="008B2BD8"/>
     <w:rsid w:val="008E0509"/>
     <w:rsid w:val="008F2BBA"/>
     <w:rsid w:val="00902B2C"/>
     <w:rsid w:val="00917E92"/>
     <w:rsid w:val="009715B2"/>
     <w:rsid w:val="00985E44"/>
     <w:rsid w:val="009D73DC"/>
     <w:rsid w:val="009E0301"/>
     <w:rsid w:val="009E31B7"/>
     <w:rsid w:val="009F555E"/>
     <w:rsid w:val="00A00ADE"/>
-    <w:rsid w:val="00A04723"/>
     <w:rsid w:val="00A11F16"/>
     <w:rsid w:val="00A701AF"/>
     <w:rsid w:val="00AA4795"/>
     <w:rsid w:val="00AB2BF1"/>
     <w:rsid w:val="00B1242E"/>
     <w:rsid w:val="00B3524F"/>
     <w:rsid w:val="00B55C70"/>
     <w:rsid w:val="00B617C6"/>
     <w:rsid w:val="00BD5DE4"/>
     <w:rsid w:val="00BE3746"/>
     <w:rsid w:val="00C01CBF"/>
     <w:rsid w:val="00C32AFF"/>
     <w:rsid w:val="00C37117"/>
     <w:rsid w:val="00C44C09"/>
     <w:rsid w:val="00C72443"/>
     <w:rsid w:val="00CA18C6"/>
     <w:rsid w:val="00CE45BA"/>
     <w:rsid w:val="00D0228C"/>
     <w:rsid w:val="00D1034D"/>
     <w:rsid w:val="00D3190C"/>
     <w:rsid w:val="00D32567"/>
     <w:rsid w:val="00D45673"/>
     <w:rsid w:val="00D623B7"/>
     <w:rsid w:val="00D72295"/>
+    <w:rsid w:val="00D82EED"/>
     <w:rsid w:val="00D94696"/>
     <w:rsid w:val="00DC2E21"/>
     <w:rsid w:val="00DE2C0E"/>
     <w:rsid w:val="00DE6012"/>
     <w:rsid w:val="00E41D59"/>
     <w:rsid w:val="00E439E1"/>
     <w:rsid w:val="00E608E9"/>
     <w:rsid w:val="00E74679"/>
     <w:rsid w:val="00E87B15"/>
     <w:rsid w:val="00EA30FD"/>
     <w:rsid w:val="00EB2A6B"/>
     <w:rsid w:val="00EC4276"/>
     <w:rsid w:val="00ED1581"/>
     <w:rsid w:val="00F002ED"/>
+    <w:rsid w:val="00F12F45"/>
     <w:rsid w:val="00F16345"/>
     <w:rsid w:val="00F856EF"/>
+    <w:rsid w:val="00F8729F"/>
     <w:rsid w:val="00F96DA6"/>
     <w:rsid w:val="00FB02E2"/>
     <w:rsid w:val="00FB06C5"/>
     <w:rsid w:val="00FC47AD"/>
     <w:rsid w:val="00FD4930"/>
     <w:rsid w:val="00FD520E"/>
     <w:rsid w:val="00FE7009"/>
     <w:rsid w:val="00FF190B"/>
     <w:rsid w:val="2AEA40CD"/>
+    <w:rsid w:val="2E854EA8"/>
     <w:rsid w:val="2FB80D1A"/>
     <w:rsid w:val="36274E9E"/>
+    <w:rsid w:val="3EA69186"/>
     <w:rsid w:val="4E374976"/>
+    <w:rsid w:val="7264CA0A"/>
     <w:rsid w:val="73698F55"/>
     <w:rsid w:val="7FEB2201"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="61481CDD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F273ED9B-6A45-4EBF-AB82-14B7EB645B89}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9347,51 +9108,51 @@
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00101897"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00555F0A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ky.mypearsonsupport.com/practice-tests/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -9678,50 +9439,85 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
+    <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
+    <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-02-12T05:00:00+00:00</Application_x0020_Date>
+    <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2021-03-22T04:00:00+00:00</Publication_x0020_Date>
+    <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
+    <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-1266</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
+      <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1266</Url>
+      <Description>KYED-536-1266</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a5e9d2d4560c56b76a85f7f001e30a1a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
@@ -9973,199 +9769,177 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8E5A484-B8EF-4215-BD23-EE3A7076A8F4}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14CAD4C7-EE61-4CD2-9B53-B1AB518D0BE6}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="c577c1b6-4f47-46f1-919a-60a78f355f8e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="7ebb51eb-760c-4e7b-992d-1836e06322f6"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B7AD216-728C-4290-9930-C5E62D465871}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03548F0E-9CE8-4B7F-A2BD-85A8BC68954E}"/>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E162A9F-4230-4693-959D-F79E75BBDAA5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47211DB0-593D-4EF3-A160-1B3E977BBA15}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1025</Words>
-  <Characters>5847</Characters>
+  <Words>1018</Words>
+  <Characters>5702</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>281</Lines>
+  <Paragraphs>113</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6859</CharactersWithSpaces>
+  <CharactersWithSpaces>6679</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelly Philbeck, Division of Program Standards</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SetDate">
+    <vt:lpwstr>2025-03-24T16:45:15Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SiteId">
+    <vt:lpwstr>9360c11f-90e6-4706-ad00-25fcdc9e2ed1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_ActionId">
+    <vt:lpwstr>261cee46-3a12-4b48-903c-f857298d43e6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>da4dcab1-f381-46d4-a9a7-dbccbf116298</vt:lpwstr>
   </property>
 </Properties>
 </file>