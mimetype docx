--- v1 (2026-05-03)
+++ v2 (2026-06-22)
@@ -9460,92 +9460,94 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-02-12T05:00:00+00:00</Application_x0020_Date>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2021-03-22T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-1266</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1266</Url>
       <Description>KYED-536-1266</Description>
     </_dlc_DocIdUrl>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a5e9d2d4560c56b76a85f7f001e30a1a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -9668,50 +9670,59 @@
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="25" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="26" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -9841,51 +9852,51 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14CAD4C7-EE61-4CD2-9B53-B1AB518D0BE6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="c577c1b6-4f47-46f1-919a-60a78f355f8e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="7ebb51eb-760c-4e7b-992d-1836e06322f6"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B7AD216-728C-4290-9930-C5E62D465871}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03548F0E-9CE8-4B7F-A2BD-85A8BC68954E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5E009F8-6D0E-49E7-9C14-D098220E0027}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47211DB0-593D-4EF3-A160-1B3E977BBA15}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1018</Words>
   <Characters>5702</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>281</Lines>
   <Paragraphs>113</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6679</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>