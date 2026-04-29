--- v0 (2025-10-15)
+++ v1 (2026-04-29)
@@ -9,51 +9,51 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5793FE73" w14:textId="70AF357E" w:rsidR="00417CE3" w:rsidRPr="007159BB" w:rsidRDefault="00417CE3" w:rsidP="007159BB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007159BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Grade </w:t>
       </w:r>
       <w:r w:rsidR="002312E5" w:rsidRPr="007159BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -69,51 +69,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> TDQs from the Practice Test (Informational Pair)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13C9950A" w14:textId="77777777" w:rsidR="007C0794" w:rsidRPr="00417CE3" w:rsidRDefault="007C0794" w:rsidP="00B71162"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10525" w:type="dxa"/>
         <w:tblInd w:w="175" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1345"/>
         <w:gridCol w:w="9180"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008C4E17" w:rsidRPr="00417CE3" w14:paraId="54CA8B9F" w14:textId="77777777" w:rsidTr="008C4E17">
+      <w:tr w:rsidR="008C4E17" w:rsidRPr="00417CE3" w14:paraId="54CA8B9F" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4E90D04C" w14:textId="5278AEF0" w:rsidR="008C4E17" w:rsidRPr="00B86D82" w:rsidRDefault="008C4E17" w:rsidP="00B71162">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D82">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
@@ -162,185 +162,180 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">s in </w:t>
             </w:r>
             <w:r w:rsidR="007E1BDA" w:rsidRPr="00B86D82">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidR="00EF1951" w:rsidRPr="00B86D82">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>rder from Practice Test</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="5FD19EFA" w14:textId="77777777" w:rsidTr="003533F9">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="5FD19EFA" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3945D304" w14:textId="1FD77AFE" w:rsidR="00417CE3" w:rsidRPr="00554947" w:rsidRDefault="00417CE3" w:rsidP="003533F9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554947">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r w:rsidR="53D51D82" w:rsidRPr="00554947">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>3.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="46BD1B6A" w14:textId="7C43407D" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="000F6F3B" w:rsidP="00FA6F33">
             <w:pPr>
               <w:ind w:left="256" w:hanging="256"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:r w:rsidR="00A70DE9">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="002312E5" w:rsidRPr="5F9A131F">
               <w:t>What is the purpose of paragraphs 4-7?</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> (M</w:t>
             </w:r>
             <w:r w:rsidR="653814AE" w:rsidRPr="5F9A131F">
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C37117" w:rsidRPr="00417CE3" w14:paraId="78451D60" w14:textId="77777777" w:rsidTr="003533F9">
+      <w:tr w:rsidR="00C37117" w:rsidRPr="00417CE3" w14:paraId="78451D60" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74E9D000" w14:textId="13FA3614" w:rsidR="00C37117" w:rsidRPr="00554947" w:rsidRDefault="38E119A7" w:rsidP="003533F9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554947">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.3.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="48DD990B" w14:textId="6E5CE17C" w:rsidR="00C37117" w:rsidRDefault="00B71162" w:rsidP="00FA6F33">
             <w:pPr>
               <w:ind w:left="256" w:hanging="256"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r w:rsidR="00A70DE9">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="653814AE" w:rsidRPr="5F9A131F">
               <w:t>Why is the photograph of the kiwi used in the article? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="61B44C08" w14:textId="77777777" w:rsidTr="003533F9">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="61B44C08" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07CCC520" w14:textId="76118C69" w:rsidR="00417CE3" w:rsidRPr="00554947" w:rsidRDefault="00417CE3" w:rsidP="003533F9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554947">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r w:rsidR="53D51D82" w:rsidRPr="00554947">
               <w:rPr>
@@ -348,548 +343,608 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidR="38E119A7" w:rsidRPr="00554947">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55B30A1B" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00554947" w:rsidRDefault="00417CE3" w:rsidP="003533F9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="50979176" w14:textId="481F2861" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00B71162" w:rsidP="00A70DE9">
             <w:pPr>
               <w:ind w:left="346" w:hanging="346"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
             <w:r w:rsidR="00A70DE9">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="002312E5" w:rsidRPr="5F9A131F">
               <w:t>What does the author suggest by using the phrase “tufts of feathers</w:t>
             </w:r>
             <w:r w:rsidR="38E119A7" w:rsidRPr="5F9A131F">
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidR="002312E5" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> in paragraph 11?</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="1FAC0C90" w14:textId="77777777" w:rsidTr="003533F9">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="1FAC0C90" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CD5CBE3" w14:textId="0C5B7B9B" w:rsidR="00417CE3" w:rsidRPr="00554947" w:rsidRDefault="00417CE3" w:rsidP="003533F9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554947">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r w:rsidR="53D51D82" w:rsidRPr="00554947">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="10FB9C68" w14:textId="20FF18DB" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00B71162" w:rsidP="00A70DE9">
             <w:pPr>
               <w:ind w:left="346" w:hanging="346"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="4C92065F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">4. </w:t>
             </w:r>
-            <w:r w:rsidR="00A70DE9">
+            <w:r w:rsidR="00A70DE9" w:rsidRPr="4C92065F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="002312E5" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="002312E5" w:rsidRPr="4C92065F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">Which detail in paragraph 11 </w:t>
             </w:r>
-            <w:r w:rsidR="002312E5" w:rsidRPr="00B71162">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="002312E5" w:rsidRPr="4C92065F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
-            <w:r w:rsidR="002312E5" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="002312E5" w:rsidRPr="4C92065F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> helps the reader understand the phrase “rustle in the grass”? </w:t>
             </w:r>
-            <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="00417CE3" w:rsidRPr="4C92065F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>(MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="0B4004F4" w14:textId="77777777" w:rsidTr="003533F9">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="0B4004F4" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="266AAE6E" w14:textId="20A6F17C" w:rsidR="00417CE3" w:rsidRPr="00554947" w:rsidRDefault="00417CE3" w:rsidP="003533F9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554947">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r w:rsidR="53D51D82" w:rsidRPr="00554947">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7185DA98" w14:textId="40872ACB" w:rsidR="002312E5" w:rsidRPr="002312E5" w:rsidRDefault="00B71162" w:rsidP="00A70DE9">
             <w:pPr>
               <w:ind w:left="346" w:hanging="346"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">5. </w:t>
             </w:r>
-            <w:r w:rsidR="00A70DE9">
+            <w:r w:rsidR="00A70DE9" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="002312E5" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="002312E5" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">The passage </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="002312E5" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="002312E5" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>tells</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="002312E5" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="002312E5" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> about how animals use the dark to help them survive. Move </w:t>
             </w:r>
-            <w:r w:rsidR="002312E5" w:rsidRPr="00B71162">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="002312E5" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>three</w:t>
             </w:r>
-            <w:r w:rsidR="002312E5" w:rsidRPr="5F9A131F">
-[...5 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="002312E5" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> phrases into </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="002312E5" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>the boxes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="002312E5" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to match each animal with how it uses the dark. </w:t>
+            </w:r>
+            <w:r w:rsidR="002312E5" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Two</w:t>
             </w:r>
-            <w:r w:rsidR="002312E5" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="002312E5" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> choices will </w:t>
             </w:r>
-            <w:r w:rsidR="002312E5" w:rsidRPr="00B71162">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="002312E5" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
-            <w:r w:rsidR="002312E5" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="002312E5" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> be used. (TE)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C44E9A5" w14:textId="747F982B" w:rsidR="002312E5" w:rsidRPr="000A276C" w:rsidRDefault="002312E5" w:rsidP="00FA6F33">
             <w:pPr>
               <w:ind w:left="256" w:hanging="256"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="350" w:tblpY="-170"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2255"/>
               <w:gridCol w:w="5670"/>
             </w:tblGrid>
-            <w:tr w:rsidR="002312E5" w14:paraId="6BD8CBF1" w14:textId="77777777" w:rsidTr="00A70DE9">
+            <w:tr w:rsidR="002312E5" w14:paraId="6BD8CBF1" w14:textId="77777777" w:rsidTr="5E853211">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2255" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2016AA25" w14:textId="77777777" w:rsidR="002312E5" w:rsidRDefault="002312E5" w:rsidP="00FA6F33">
                   <w:pPr>
                     <w:ind w:left="256" w:hanging="256"/>
                   </w:pPr>
                   <w:r w:rsidRPr="5F9A131F">
                     <w:t>Leopards</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5670" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="208A11C7" w14:textId="39230765" w:rsidR="002312E5" w:rsidRDefault="02CE0BA5" w:rsidP="00FA6F33">
                   <w:pPr>
                     <w:ind w:left="256" w:hanging="256"/>
                   </w:pPr>
                   <w:r w:rsidRPr="5F9A131F">
                     <w:t>Hunt at night to sneak up on prey</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="002312E5" w14:paraId="25A0A565" w14:textId="77777777" w:rsidTr="00A70DE9">
+            <w:tr w:rsidR="002312E5" w14:paraId="25A0A565" w14:textId="77777777" w:rsidTr="5E853211">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2255" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="7714D5C8" w14:textId="77777777" w:rsidR="002312E5" w:rsidRDefault="002312E5" w:rsidP="00FA6F33">
                   <w:pPr>
                     <w:ind w:left="256" w:hanging="256"/>
                   </w:pPr>
                   <w:r w:rsidRPr="5F9A131F">
                     <w:t>Skunks</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5670" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="755A55F6" w14:textId="6A2F60BC" w:rsidR="002312E5" w:rsidRDefault="02CE0BA5" w:rsidP="00FA6F33">
                   <w:pPr>
                     <w:ind w:left="256" w:hanging="256"/>
                   </w:pPr>
                   <w:r w:rsidRPr="5F9A131F">
                     <w:t>Have easily seen white stripes to warn enemies of their stinky spray</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="002312E5" w14:paraId="2BA62A37" w14:textId="77777777" w:rsidTr="00A70DE9">
+            <w:tr w:rsidR="002312E5" w14:paraId="2BA62A37" w14:textId="77777777" w:rsidTr="5E853211">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2255" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="1EF5E43E" w14:textId="77777777" w:rsidR="002312E5" w:rsidRDefault="002312E5" w:rsidP="00FA6F33">
                   <w:pPr>
                     <w:ind w:left="256" w:hanging="256"/>
                   </w:pPr>
                   <w:r w:rsidRPr="5F9A131F">
                     <w:t>Tarsiers</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5670" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="5A41DC1D" w14:textId="4C72AFE4" w:rsidR="002312E5" w:rsidRDefault="02CE0BA5" w:rsidP="00FA6F33">
                   <w:pPr>
                     <w:ind w:left="256" w:hanging="256"/>
                   </w:pPr>
-                  <w:r w:rsidRPr="5F9A131F">
+                  <w:r w:rsidRPr="5E853211">
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
                     <w:t xml:space="preserve">Huge eyes let in </w:t>
                   </w:r>
-                  <w:r w:rsidR="11C40AF3" w:rsidRPr="5F9A131F">
+                  <w:r w:rsidR="11C40AF3" w:rsidRPr="5E853211">
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
                     <w:t xml:space="preserve">more light </w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
-                  <w:r w:rsidR="11C40AF3" w:rsidRPr="5F9A131F">
+                  <w:r w:rsidR="11C40AF3" w:rsidRPr="5E853211">
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
                     <w:t>in order to</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
-                  <w:r w:rsidR="11C40AF3" w:rsidRPr="5F9A131F">
+                  <w:r w:rsidR="11C40AF3" w:rsidRPr="5E853211">
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
                     <w:t xml:space="preserve"> see</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="002312E5" w14:paraId="0A605384" w14:textId="77777777" w:rsidTr="00A70DE9">
+            <w:tr w:rsidR="002312E5" w14:paraId="0A605384" w14:textId="77777777" w:rsidTr="5E853211">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2255" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="20AE461E" w14:textId="3E0C5AE3" w:rsidR="002312E5" w:rsidRDefault="2D53B465" w:rsidP="00FA6F33">
                   <w:pPr>
                     <w:ind w:left="256" w:hanging="256"/>
                   </w:pPr>
                   <w:r w:rsidRPr="5F9A131F">
                     <w:t>Raccoons</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5670" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="58C4A0F9" w14:textId="67E1C991" w:rsidR="002312E5" w:rsidRDefault="11C40AF3" w:rsidP="00FA6F33">
                   <w:pPr>
                     <w:ind w:left="256" w:hanging="256"/>
                   </w:pPr>
                   <w:r w:rsidRPr="5F9A131F">
                     <w:t>Nimble fingers tell if something is good to eat when it is dark</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="65B27BB0" w14:textId="34ABF0D2" w:rsidR="002312E5" w:rsidRPr="00417CE3" w:rsidRDefault="002312E5" w:rsidP="00FA6F33">
             <w:pPr>
               <w:ind w:left="256" w:hanging="256"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="04630BBB" w14:textId="77777777" w:rsidTr="003533F9">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="04630BBB" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="320ABB57" w14:textId="757F26C5" w:rsidR="00417CE3" w:rsidRPr="00554947" w:rsidRDefault="00417CE3" w:rsidP="003533F9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554947">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r w:rsidR="53D51D82" w:rsidRPr="00554947">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>3.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="62818C1A" w14:textId="1B3A01F7" w:rsidR="00417CE3" w:rsidRDefault="00B71162" w:rsidP="00FA6F33">
             <w:pPr>
               <w:ind w:left="256" w:hanging="256"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6. </w:t>
             </w:r>
             <w:r w:rsidR="00A70DE9">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve">Which </w:t>
             </w:r>
             <w:r w:rsidR="002312E5" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve">phrase </w:t>
             </w:r>
             <w:r w:rsidR="002312E5" w:rsidRPr="00B71162">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
             <w:r w:rsidR="002312E5" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> tells the purpose of paragraphs 5 and 6?</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="002312E5" w:rsidRPr="5F9A131F">
               <w:t>MC</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60C1C302" w14:textId="0BF8CA9C" w:rsidR="002C407D" w:rsidRPr="00417CE3" w:rsidRDefault="002C407D" w:rsidP="00FA6F33">
             <w:pPr>
               <w:ind w:left="256" w:hanging="256"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="7C0FADC0" w14:textId="77777777" w:rsidTr="003533F9">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="7C0FADC0" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66C5BCE7" w14:textId="33BFBFA4" w:rsidR="00417CE3" w:rsidRPr="00554947" w:rsidRDefault="00417CE3" w:rsidP="003533F9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554947">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r w:rsidR="53D51D82" w:rsidRPr="00554947">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4AECDE0E" w14:textId="52CF01CF" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00B71162" w:rsidP="00A70DE9">
             <w:pPr>
               <w:ind w:left="346" w:hanging="346"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">7. </w:t>
             </w:r>
             <w:r w:rsidR="00A70DE9">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="653814AE" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve">Which details in paragraphs 5 and 6 of the passage </w:t>
             </w:r>
             <w:r w:rsidR="653814AE" w:rsidRPr="00B71162">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -904,311 +959,333 @@
             <w:r w:rsidR="653814AE" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve">Select </w:t>
             </w:r>
             <w:r w:rsidR="653814AE" w:rsidRPr="00B71162">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
             <w:r w:rsidR="653814AE" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> correct answers.</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="653814AE" w:rsidRPr="5F9A131F">
               <w:t>TE</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="2E2A789A" w14:textId="77777777" w:rsidTr="003533F9">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="2E2A789A" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0089A9D2" w14:textId="4612E58C" w:rsidR="00417CE3" w:rsidRPr="00554947" w:rsidRDefault="00417CE3" w:rsidP="003533F9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554947">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r w:rsidR="53D51D82" w:rsidRPr="00554947">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5CA590AC" w14:textId="13F30DB0" w:rsidR="00417CE3" w:rsidRDefault="00B71162" w:rsidP="00FA6F33">
             <w:pPr>
               <w:ind w:left="256" w:hanging="256"/>
             </w:pPr>
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. </w:t>
+            </w:r>
+            <w:r w:rsidR="00A70DE9" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="19459B94" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What happens </w:t>
+            </w:r>
+            <w:r w:rsidR="19459B94" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>first</w:t>
+            </w:r>
+            <w:r w:rsidR="19459B94" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> after a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="19459B94" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>moth flies</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="19459B94" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> below Bat?</w:t>
+            </w:r>
+            <w:r w:rsidR="00417CE3" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="653814AE" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>MC</w:t>
+            </w:r>
+            <w:r w:rsidR="00417CE3" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C449590" w14:textId="1EE89B96" w:rsidR="002C407D" w:rsidRPr="00417CE3" w:rsidRDefault="002C407D" w:rsidP="00FA6F33">
+            <w:pPr>
+              <w:ind w:left="256" w:hanging="256"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="16E84EB1" w14:textId="77777777" w:rsidTr="4C92065F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E616F3B" w14:textId="40419878" w:rsidR="00417CE3" w:rsidRPr="00554947" w:rsidRDefault="00417CE3" w:rsidP="003533F9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554947">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>RI.</w:t>
+            </w:r>
+            <w:r w:rsidR="53D51D82" w:rsidRPr="00554947">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="144ADC0B" w14:textId="1512B337" w:rsidR="00417CE3" w:rsidRPr="009E31B7" w:rsidRDefault="00B71162" w:rsidP="00A70DE9">
+            <w:pPr>
+              <w:ind w:left="346" w:hanging="346"/>
+            </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">8. </w:t>
+              <w:t xml:space="preserve">9. </w:t>
             </w:r>
             <w:r w:rsidR="00A70DE9">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="19459B94" w:rsidRPr="5F9A131F">
-              <w:t xml:space="preserve">What happens </w:t>
+              <w:t xml:space="preserve">Which detail from paragraph 9 </w:t>
             </w:r>
             <w:r w:rsidR="19459B94" w:rsidRPr="00B71162">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>first</w:t>
+              <w:t>best</w:t>
             </w:r>
             <w:r w:rsidR="19459B94" w:rsidRPr="5F9A131F">
-              <w:t xml:space="preserve"> after a </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve"> helps the reader understand the meaning of “slithers”</w:t>
+            </w:r>
+            <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
+              <w:t>? (MC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="4362A7E7" w14:textId="77777777" w:rsidTr="4C92065F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="691F94B8" w14:textId="6DACF46C" w:rsidR="00417CE3" w:rsidRPr="00554947" w:rsidRDefault="00417CE3" w:rsidP="003533F9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk51340464"/>
+            <w:r w:rsidRPr="00554947">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>RI.</w:t>
+            </w:r>
+            <w:r w:rsidR="53D51D82" w:rsidRPr="00554947">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="324910ED" w14:textId="2B0DF564" w:rsidR="00417CE3" w:rsidRDefault="00B86D82" w:rsidP="00B86D82">
+            <w:pPr>
+              <w:ind w:left="346" w:hanging="346"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">10. </w:t>
+            </w:r>
             <w:r w:rsidR="19459B94" w:rsidRPr="5F9A131F">
-              <w:t>moth flies</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">How do both authors support the claim that some animals have senses that work very well at night? Support your answer with evidence from </w:t>
+            </w:r>
+            <w:r w:rsidR="19459B94" w:rsidRPr="00B71162">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>both</w:t>
+            </w:r>
             <w:r w:rsidR="19459B94" w:rsidRPr="5F9A131F">
-              <w:t xml:space="preserve"> below Bat?</w:t>
+              <w:t xml:space="preserve"> texts. </w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
-              <w:t xml:space="preserve"> (</w:t>
-[...2 lines deleted...]
-              <w:t>MC</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="19459B94" w:rsidRPr="5F9A131F">
+              <w:t>SA</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C449590" w14:textId="1EE89B96" w:rsidR="002C407D" w:rsidRPr="00417CE3" w:rsidRDefault="002C407D" w:rsidP="00FA6F33">
-[...161 lines deleted...]
-          </w:p>
           <w:p w14:paraId="7B994E6D" w14:textId="3F991963" w:rsidR="00E608E9" w:rsidRPr="00417CE3" w:rsidRDefault="00E608E9" w:rsidP="00FA6F33">
             <w:pPr>
               <w:ind w:left="256" w:hanging="256"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00A70DE9" w:rsidRPr="00417CE3" w14:paraId="6E9F6911" w14:textId="77777777" w:rsidTr="007E1BDA">
+      <w:tr w:rsidR="00A70DE9" w:rsidRPr="00417CE3" w14:paraId="6E9F6911" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="013B9F86" w14:textId="7ADC11F6" w:rsidR="00A70DE9" w:rsidRPr="00417CE3" w:rsidRDefault="00A70DE9" w:rsidP="00A70DE9">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
             </w:pPr>
             <w:r w:rsidRPr="5F9A131F">
               <w:lastRenderedPageBreak/>
               <w:t>Standard</w:t>
             </w:r>
             <w:r>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1220,373 +1297,436 @@
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="67637C2B" w14:textId="64630E29" w:rsidR="00A70DE9" w:rsidRPr="00C82B5C" w:rsidRDefault="00A70DE9" w:rsidP="00A70DE9">
             <w:pPr>
               <w:ind w:left="256" w:hanging="256"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D82">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Questions in Order from Practice Test</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70DE9" w:rsidRPr="00417CE3" w14:paraId="360FDDF4" w14:textId="77777777" w:rsidTr="00C82B5C">
+      <w:tr w:rsidR="00A70DE9" w:rsidRPr="00417CE3" w14:paraId="360FDDF4" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AD02FF2" w14:textId="20C6F6DA" w:rsidR="00A70DE9" w:rsidRPr="00554947" w:rsidRDefault="00A70DE9" w:rsidP="00A70DE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554947">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.3.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4F60DFF5" w14:textId="1E84F217" w:rsidR="00A70DE9" w:rsidRDefault="005A22DD" w:rsidP="007159BB">
             <w:pPr>
               <w:ind w:left="346" w:hanging="346"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="007159BB">
-[...8 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="007159BB" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="007159BB" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r w:rsidR="00A70DE9" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Complete</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A70DE9" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the sentences to explain how </w:t>
+            </w:r>
+            <w:r w:rsidR="00A70DE9" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
-            <w:r w:rsidR="00A70DE9" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="00A70DE9" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> passages </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00A70DE9" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="00A70DE9" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>tell</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00A70DE9" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="00A70DE9" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> about a similar topic, but in different ways.  (TE)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27CE3953" w14:textId="77777777" w:rsidR="00A70DE9" w:rsidRDefault="00A70DE9" w:rsidP="00A70DE9">
             <w:pPr>
               <w:ind w:left="256" w:hanging="256"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F34D1F8" w14:textId="3A6D4C0C" w:rsidR="00A70DE9" w:rsidRPr="00D0228C" w:rsidRDefault="00A70DE9" w:rsidP="00A70DE9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="346"/>
             </w:pPr>
-            <w:r w:rsidRPr="5F9A131F">
-              <w:t>Both passages focus mainly on animals’ __________.</w:t>
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Both passages focus mainly on </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>animals’ _</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>_________.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E0B3EAE" w14:textId="1A448D09" w:rsidR="00A70DE9" w:rsidRPr="00D0228C" w:rsidRDefault="00A70DE9" w:rsidP="00A70DE9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="346"/>
             </w:pPr>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>“The Night Shift” discusses different types of animals and adaptations that help explain__________.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E17D463" w14:textId="2FBD3B77" w:rsidR="00A70DE9" w:rsidRPr="00D0228C" w:rsidRDefault="00A70DE9" w:rsidP="00A70DE9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="346"/>
             </w:pPr>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">“Bat Loves the Night” </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>tells</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> about a normal night for one animal to __________.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FCC2763" w14:textId="527C8DC6" w:rsidR="00A70DE9" w:rsidRPr="00417CE3" w:rsidRDefault="00A70DE9" w:rsidP="00A70DE9">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:ind w:left="256" w:hanging="256"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70DE9" w:rsidRPr="00417CE3" w14:paraId="5B944CD9" w14:textId="77777777" w:rsidTr="00C82B5C">
+      <w:tr w:rsidR="00A70DE9" w:rsidRPr="00417CE3" w14:paraId="5B944CD9" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B722860" w14:textId="718901C9" w:rsidR="00A70DE9" w:rsidRPr="00554947" w:rsidRDefault="00A70DE9" w:rsidP="00A70DE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554947">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.3.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7583C7C8" w14:textId="6A6C13C1" w:rsidR="00A70DE9" w:rsidRPr="00417CE3" w:rsidRDefault="005A22DD" w:rsidP="007159BB">
             <w:pPr>
               <w:ind w:left="346" w:hanging="346"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="007159BB">
+            <w:r w:rsidR="007159BB" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
-            <w:r w:rsidR="00A70DE9" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="00A70DE9" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>Both passages are written about animals that survive in the night. How do the photographs in “The Night Shift” contribute to the texts?  (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70DE9" w:rsidRPr="00417CE3" w14:paraId="2D76711F" w14:textId="77777777" w:rsidTr="00C82B5C">
+      <w:tr w:rsidR="00A70DE9" w:rsidRPr="00417CE3" w14:paraId="2D76711F" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63551126" w14:textId="3CC152EB" w:rsidR="00A70DE9" w:rsidRPr="00554947" w:rsidRDefault="00A70DE9" w:rsidP="00A70DE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554947">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="517FC35C" w14:textId="33E40089" w:rsidR="00A70DE9" w:rsidRPr="00417CE3" w:rsidRDefault="005A22DD" w:rsidP="00A70DE9">
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="007159BB">
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
             <w:r w:rsidR="00A70DE9" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve">What is the central idea in </w:t>
             </w:r>
             <w:r w:rsidR="00A70DE9" w:rsidRPr="00B71162">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
             <w:r w:rsidR="00A70DE9" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> passages? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70DE9" w:rsidRPr="00417CE3" w14:paraId="1FDCBE2C" w14:textId="77777777" w:rsidTr="00C82B5C">
+      <w:tr w:rsidR="00A70DE9" w:rsidRPr="00417CE3" w14:paraId="1FDCBE2C" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33DE7DCA" w14:textId="2F5244D0" w:rsidR="00A70DE9" w:rsidRPr="00554947" w:rsidRDefault="00A70DE9" w:rsidP="007159BB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554947">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.3.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="47B75D27" w14:textId="7ED3CC27" w:rsidR="00A70DE9" w:rsidRDefault="005A22DD" w:rsidP="007159BB">
             <w:pPr>
               <w:ind w:left="346" w:hanging="346"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="007159BB">
               <w:t xml:space="preserve">4. </w:t>
             </w:r>
             <w:r w:rsidR="00A70DE9" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve">Read the information in the table and select whether it is found in “The Night Shift” in “Bat Loves the Night” or in </w:t>
             </w:r>
             <w:r w:rsidR="00A70DE9" w:rsidRPr="00B71162">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
             <w:r w:rsidR="00A70DE9" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> passages. (TE)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="494F289D" w14:textId="77777777" w:rsidR="00A70DE9" w:rsidRDefault="00A70DE9" w:rsidP="00A70DE9"/>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="340" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2070"/>
               <w:gridCol w:w="2070"/>
               <w:gridCol w:w="2610"/>
               <w:gridCol w:w="1880"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A70DE9" w14:paraId="2214E6E0" w14:textId="77777777" w:rsidTr="00122929">
+            <w:tr w:rsidR="00A70DE9" w14:paraId="2214E6E0" w14:textId="77777777" w:rsidTr="4C92065F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
                 </w:tcPr>
                 <w:p w14:paraId="6B9D14E8" w14:textId="4BDFF148" w:rsidR="00A70DE9" w:rsidRPr="00381C83" w:rsidRDefault="00A70DE9" w:rsidP="00A70DE9"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
                 </w:tcPr>
                 <w:p w14:paraId="0437FB86" w14:textId="0498B9AF" w:rsidR="00A70DE9" w:rsidRPr="00F31200" w:rsidRDefault="00A70DE9" w:rsidP="00A70DE9">
                   <w:pPr>
                     <w:rPr>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F31200">
                     <w:rPr>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                     </w:rPr>
                     <w:t>“The Night Shift”</w:t>
                   </w:r>
                 </w:p>
@@ -1608,273 +1748,296 @@
                     </w:rPr>
                     <w:t>“Bat Loves the Night”</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1880" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
                 </w:tcPr>
                 <w:p w14:paraId="3F0AF2E4" w14:textId="6DA46B44" w:rsidR="00A70DE9" w:rsidRPr="00F31200" w:rsidRDefault="00A70DE9" w:rsidP="00A70DE9">
                   <w:pPr>
                     <w:rPr>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F31200">
                     <w:rPr>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                     </w:rPr>
                     <w:t>Both</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A70DE9" w14:paraId="03B14F0C" w14:textId="77777777" w:rsidTr="00122929">
+            <w:tr w:rsidR="00A70DE9" w14:paraId="03B14F0C" w14:textId="77777777" w:rsidTr="4C92065F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="16E9F53F" w14:textId="32A2B1C9" w:rsidR="00A70DE9" w:rsidRPr="002C407D" w:rsidRDefault="00A70DE9" w:rsidP="00A70DE9">
-                  <w:r w:rsidRPr="5F9A131F">
+                  <w:r w:rsidRPr="4C92065F">
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
                     <w:t>Describes many animals that hunt in the dark.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="28722B82" w14:textId="77777777" w:rsidR="00A70DE9" w:rsidRDefault="00A70DE9" w:rsidP="00A70DE9"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2610" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3EFBE7DA" w14:textId="77777777" w:rsidR="00A70DE9" w:rsidRDefault="00A70DE9" w:rsidP="00A70DE9"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1880" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="60FA76ED" w14:textId="77777777" w:rsidR="00A70DE9" w:rsidRDefault="00A70DE9" w:rsidP="00A70DE9"/>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A70DE9" w14:paraId="3B715756" w14:textId="77777777" w:rsidTr="00122929">
+            <w:tr w:rsidR="00A70DE9" w14:paraId="3B715756" w14:textId="77777777" w:rsidTr="4C92065F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="443236E2" w14:textId="37886060" w:rsidR="00A70DE9" w:rsidRPr="002C407D" w:rsidRDefault="00A70DE9" w:rsidP="00A70DE9">
                   <w:r w:rsidRPr="5F9A131F">
                     <w:t>Follows one animal on a single night.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="5570466E" w14:textId="77777777" w:rsidR="00A70DE9" w:rsidRDefault="00A70DE9" w:rsidP="00A70DE9"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2610" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="4F4ACAFE" w14:textId="77777777" w:rsidR="00A70DE9" w:rsidRDefault="00A70DE9" w:rsidP="00A70DE9"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1880" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="035A54BC" w14:textId="77777777" w:rsidR="00A70DE9" w:rsidRDefault="00A70DE9" w:rsidP="00A70DE9"/>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="007159BB" w14:paraId="4EDF58EA" w14:textId="77777777" w:rsidTr="00122929">
+            <w:tr w:rsidR="007159BB" w14:paraId="4EDF58EA" w14:textId="77777777" w:rsidTr="4C92065F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="06304A13" w14:textId="076C5ADE" w:rsidR="007159BB" w:rsidRPr="002C407D" w:rsidRDefault="007159BB" w:rsidP="007159BB">
-                  <w:r w:rsidRPr="5F9A131F">
-                    <w:t>Explains why some animals prefer to search for food at night.</w:t>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="4C92065F">
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Explains</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="4C92065F">
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> why some animals prefer to search for food at night.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2070" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="0596677D" w14:textId="77777777" w:rsidR="007159BB" w:rsidRDefault="007159BB" w:rsidP="007159BB"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2610" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="760CDCCE" w14:textId="77777777" w:rsidR="007159BB" w:rsidRDefault="007159BB" w:rsidP="007159BB"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1880" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="667FC617" w14:textId="77777777" w:rsidR="007159BB" w:rsidRDefault="007159BB" w:rsidP="007159BB"/>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="798C8BD1" w14:textId="51C1724D" w:rsidR="00A70DE9" w:rsidRPr="00417CE3" w:rsidRDefault="00A70DE9" w:rsidP="00A70DE9"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70DE9" w:rsidRPr="00417CE3" w14:paraId="7D33A9DF" w14:textId="77777777" w:rsidTr="00C82B5C">
+      <w:tr w:rsidR="00A70DE9" w:rsidRPr="00417CE3" w14:paraId="7D33A9DF" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72787187" w14:textId="100FC32B" w:rsidR="00A70DE9" w:rsidRPr="00554947" w:rsidRDefault="00A70DE9" w:rsidP="00A70DE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554947">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.3.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="11A83631" w14:textId="41200A3E" w:rsidR="00A70DE9" w:rsidRPr="00417CE3" w:rsidRDefault="005A22DD" w:rsidP="007159BB">
             <w:pPr>
               <w:ind w:left="346" w:hanging="346"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="007159BB">
               <w:t xml:space="preserve">5. </w:t>
             </w:r>
             <w:r w:rsidR="00A70DE9" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve">How is the information about animals who are awake during the nighttime related in </w:t>
             </w:r>
             <w:r w:rsidR="00A70DE9" w:rsidRPr="00B71162">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
             <w:r w:rsidR="00A70DE9" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> passages? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70DE9" w:rsidRPr="00417CE3" w14:paraId="137B239B" w14:textId="77777777" w:rsidTr="00C82B5C">
+      <w:tr w:rsidR="00A70DE9" w:rsidRPr="00417CE3" w14:paraId="137B239B" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4208D96E" w14:textId="7D1DC5B3" w:rsidR="00A70DE9" w:rsidRPr="00554947" w:rsidRDefault="00A70DE9" w:rsidP="00A70DE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554947">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.3.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="688A2FE5" w14:textId="5CE52366" w:rsidR="00A70DE9" w:rsidRPr="00417CE3" w:rsidRDefault="005A22DD" w:rsidP="007159BB">
             <w:pPr>
               <w:ind w:left="346" w:hanging="346"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="007159BB">
+            <w:r w:rsidR="007159BB" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">6. </w:t>
             </w:r>
-            <w:r w:rsidR="00A70DE9" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="00A70DE9" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">Explain how the two authors present different facts to support the idea that some animals’ bodies have special features for surviving at night. Support your answer with evidence from </w:t>
             </w:r>
-            <w:r w:rsidR="00A70DE9" w:rsidRPr="00B71162">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00A70DE9" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
-            <w:r w:rsidR="00A70DE9" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="00A70DE9" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> texts. (SA)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5ED45985" w14:textId="60B63420" w:rsidR="00A70DE9" w:rsidRPr="00417CE3" w:rsidRDefault="00A70DE9" w:rsidP="00A70DE9"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C2CFF23" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00B71162"/>
     <w:p w14:paraId="1544DBED" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00B71162"/>
     <w:p w14:paraId="536BFB1B" w14:textId="59511B09" w:rsidR="00417CE3" w:rsidRPr="007159BB" w:rsidRDefault="00417CE3" w:rsidP="007159BB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007159BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1927,51 +2090,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5F9A131F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10525" w:type="dxa"/>
         <w:tblInd w:w="175" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1345"/>
         <w:gridCol w:w="9180"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B8319C" w:rsidRPr="00417CE3" w14:paraId="1C413211" w14:textId="77777777" w:rsidTr="001C2C48">
+      <w:tr w:rsidR="00B8319C" w:rsidRPr="00417CE3" w14:paraId="1C413211" w14:textId="77777777" w:rsidTr="5E853211">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="02741700" w14:textId="126FA3CE" w:rsidR="00B8319C" w:rsidRPr="00B8319C" w:rsidRDefault="00B8319C" w:rsidP="00B8319C">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Standards</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1981,133 +2144,130 @@
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3AA30D47" w14:textId="7600D7ED" w:rsidR="00B8319C" w:rsidRPr="007159BB" w:rsidRDefault="00B8319C" w:rsidP="00B8319C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D82">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Questions in Order from Practice Test</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="6AE9BCD4" w14:textId="77777777" w:rsidTr="007159BB">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="6AE9BCD4" w14:textId="77777777" w:rsidTr="5E853211">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C2A756B" w14:textId="6F8BE7B6" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="007159BB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="648084CD" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>L.4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="53E74909" w14:textId="1EEC3FA3" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="648084CD" w:rsidP="007159BB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="5F9A131F">
               <w:t>What does the author reveal about the emperor by using the phrase “outside</w:t>
             </w:r>
             <w:r w:rsidR="3F2F4C67" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="5F9A131F">
               <w:t>the family</w:t>
             </w:r>
             <w:r w:rsidR="5F813544" w:rsidRPr="5F9A131F">
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> in paragraph 1</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t>? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="0E6EBE3D" w14:textId="77777777" w:rsidTr="007159BB">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="0E6EBE3D" w14:textId="77777777" w:rsidTr="5E853211">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23FDF3B3" w14:textId="53321630" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="007159BB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="648084CD" w:rsidRPr="00B8319C">
               <w:rPr>
@@ -2117,133 +2277,130 @@
               <w:t>L.4.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="607AD60B" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="007159BB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="637250CA" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="007159BB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="33924BB2" w14:textId="6FEEA438" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="648084CD" w:rsidP="007159BB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve">Which details from paragraphs 7-9 suggest that Chun believes he is the only one having trouble with his seed? Select </w:t>
             </w:r>
             <w:r w:rsidRPr="007159BB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
             <w:r w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> correct answers.</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="5F9A131F">
               <w:t>TE</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="3E0C7B74" w14:textId="77777777" w:rsidTr="007159BB">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="3E0C7B74" w14:textId="77777777" w:rsidTr="5E853211">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4984E414" w14:textId="17C60B00" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="007159BB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RL</w:t>
             </w:r>
             <w:r w:rsidR="648084CD" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0A2EBCC5" w14:textId="6F554B58" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="648084CD" w:rsidP="007159BB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve">Which details from the passage </w:t>
             </w:r>
             <w:r w:rsidRPr="007159BB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>best</w:t>
@@ -2254,400 +2411,442 @@
             <w:r w:rsidR="5F813544" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve">Select </w:t>
             </w:r>
             <w:r w:rsidR="5F813544" w:rsidRPr="007159BB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
             <w:r w:rsidR="5F813544" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> correct answers. </w:t>
             </w:r>
             <w:r w:rsidRPr="5F9A131F">
               <w:t>(M</w:t>
             </w:r>
             <w:r w:rsidR="5F813544" w:rsidRPr="5F9A131F">
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="5F9A131F">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="5A4552EF" w14:textId="77777777" w:rsidTr="007159BB">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="5A4552EF" w14:textId="77777777" w:rsidTr="5E853211">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FE8D938" w14:textId="67194E1C" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="007159BB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="648084CD" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>L.4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="22E22F82" w14:textId="3611B535" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="007159BB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">How </w:t>
             </w:r>
-            <w:r w:rsidR="648084CD" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="648084CD" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>s the</w:t>
             </w:r>
-            <w:r w:rsidR="648084CD" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="648084CD" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> theme “tell the truth</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="648084CD" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="648084CD" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>” reflected</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="648084CD" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="648084CD" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> in the passage</w:t>
             </w:r>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>?  (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="42C832C1" w14:textId="77777777" w:rsidTr="007159BB">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="42C832C1" w14:textId="77777777" w:rsidTr="5E853211">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="308B8A52" w14:textId="3C20AA68" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="007159BB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="648084CD" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>L.4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="47449FEC" w14:textId="40BBADA1" w:rsidR="00417CE3" w:rsidRDefault="648084CD" w:rsidP="007159BB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>Select the purpose for each paragraph from the passage “The Seed”</w:t>
             </w:r>
-            <w:r w:rsidR="32AEFBD0" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="32AEFBD0" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="00417CE3" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>TE</w:t>
             </w:r>
-            <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="00417CE3" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62EF4CC1" w14:textId="77777777" w:rsidR="00BE3746" w:rsidRDefault="00BE3746" w:rsidP="007159BB"/>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="430" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4055"/>
               <w:gridCol w:w="4485"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00BE3746" w14:paraId="742A45EB" w14:textId="77777777" w:rsidTr="007159BB">
+            <w:tr w:rsidR="00BE3746" w14:paraId="742A45EB" w14:textId="77777777" w:rsidTr="5E853211">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4055" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
                 </w:tcPr>
                 <w:p w14:paraId="77720581" w14:textId="059D6898" w:rsidR="00BE3746" w:rsidRPr="00F31200" w:rsidRDefault="648084CD" w:rsidP="007159BB">
                   <w:pPr>
                     <w:rPr>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F31200">
                     <w:rPr>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                     </w:rPr>
                     <w:t>Paragraph</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4485" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
                 </w:tcPr>
                 <w:p w14:paraId="6C4A2996" w14:textId="1BD1C2B6" w:rsidR="00BE3746" w:rsidRPr="00F31200" w:rsidRDefault="648084CD" w:rsidP="007159BB">
                   <w:pPr>
                     <w:rPr>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F31200">
                     <w:rPr>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                     </w:rPr>
                     <w:t>Purpose</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BE3746" w14:paraId="6D37AE15" w14:textId="77777777" w:rsidTr="007159BB">
+            <w:tr w:rsidR="00BE3746" w14:paraId="6D37AE15" w14:textId="77777777" w:rsidTr="5E853211">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4055" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="14C92DE7" w14:textId="592787F9" w:rsidR="00BE3746" w:rsidRDefault="648084CD" w:rsidP="007159BB">
                   <w:r w:rsidRPr="5F9A131F">
                     <w:t>1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4485" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="04F2AF31" w14:textId="349EC2AC" w:rsidR="00BE3746" w:rsidRDefault="1960CCEF" w:rsidP="007159BB">
                   <w:r w:rsidRPr="5F9A131F">
                     <w:t>To explain the reason behind an unusual decision</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BE3746" w14:paraId="6C58C5A4" w14:textId="77777777" w:rsidTr="007159BB">
+            <w:tr w:rsidR="00BE3746" w14:paraId="6C58C5A4" w14:textId="77777777" w:rsidTr="5E853211">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4055" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="0C1E602E" w14:textId="5C983CB6" w:rsidR="00BE3746" w:rsidRDefault="648084CD" w:rsidP="007159BB">
                   <w:r w:rsidRPr="5F9A131F">
                     <w:t>4</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4485" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="045C84A1" w14:textId="7C8853B3" w:rsidR="00BE3746" w:rsidRDefault="1960CCEF" w:rsidP="007159BB">
-                  <w:r w:rsidRPr="5F9A131F">
+                  <w:r w:rsidRPr="5E853211">
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
                     <w:t>To describe to the townsmen the emperor’s plan for making an important decision</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BE3746" w14:paraId="4E7C4502" w14:textId="77777777" w:rsidTr="007159BB">
+            <w:tr w:rsidR="00BE3746" w14:paraId="4E7C4502" w14:textId="77777777" w:rsidTr="5E853211">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4055" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="24A3046A" w14:textId="575E097A" w:rsidR="00BE3746" w:rsidRDefault="648084CD" w:rsidP="007159BB">
                   <w:r w:rsidRPr="5F9A131F">
                     <w:t>7</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4485" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="1CED1646" w14:textId="0FDCD927" w:rsidR="00BE3746" w:rsidRDefault="1960CCEF" w:rsidP="007159BB">
-                  <w:r w:rsidRPr="5F9A131F">
+                  <w:r w:rsidRPr="5E853211">
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
                     <w:t xml:space="preserve">To establish that the project is not going well for </w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
-                  <w:r w:rsidRPr="5F9A131F">
+                  <w:r w:rsidRPr="5E853211">
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
                     <w:t>all of</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
-                  <w:r w:rsidRPr="5F9A131F">
+                  <w:r w:rsidRPr="5E853211">
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
                     <w:t xml:space="preserve"> the young men.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BE3746" w14:paraId="3967D1F3" w14:textId="77777777" w:rsidTr="007159BB">
+            <w:tr w:rsidR="00BE3746" w14:paraId="3967D1F3" w14:textId="77777777" w:rsidTr="5E853211">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4055" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="107045CE" w14:textId="52F0AA28" w:rsidR="00BE3746" w:rsidRDefault="648084CD" w:rsidP="007159BB">
                   <w:r w:rsidRPr="5F9A131F">
                     <w:t>22</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4485" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3E32AEC7" w14:textId="72A48EA1" w:rsidR="00BE3746" w:rsidRDefault="1960CCEF" w:rsidP="007159BB">
                   <w:r w:rsidRPr="5F9A131F">
                     <w:t>To describe how the emperor cleverly tests the honesty of the townsmen</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="74462A0D" w14:textId="2EB7F99A" w:rsidR="00BE3746" w:rsidRPr="00417CE3" w:rsidRDefault="00BE3746" w:rsidP="007159BB"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="45AE2A21" w14:textId="77777777" w:rsidTr="007159BB">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="45AE2A21" w14:textId="77777777" w:rsidTr="5E853211">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="154FDDAC" w14:textId="1981BC0D" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="007159BB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="1960CCEF" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>L.4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="33F7D4DE" w14:textId="108AEC82" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="1960CCEF" w:rsidP="007159BB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve">When the emperor announces, “It is time to choose a new emperor,” he puts events in motion that reflect his character. Select </w:t>
             </w:r>
             <w:r w:rsidRPr="007159BB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>two</w:t>
@@ -2655,286 +2854,280 @@
             <w:r w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> excerpts from the text that </w:t>
             </w:r>
             <w:r w:rsidRPr="007159BB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
             <w:r w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> reflect his character.</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> (M</w:t>
             </w:r>
             <w:r w:rsidRPr="5F9A131F">
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="56F484B9" w14:textId="77777777" w:rsidTr="007159BB">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="56F484B9" w14:textId="77777777" w:rsidTr="5E853211">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="459319E4" w14:textId="44C63045" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="007159BB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="1960CCEF" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>L.4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="37551ADE" w14:textId="71D1C023" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="28A3BBD5" w:rsidP="007159BB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve">Describe how the emperor tricks the people who want to replace him. Support your answer with evidence from the text. </w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="5F9A131F">
               <w:t>SA</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="2BE4FDAE" w14:textId="77777777" w:rsidTr="007159BB">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="2BE4FDAE" w14:textId="77777777" w:rsidTr="5E853211">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D949162" w14:textId="3B565DEA" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="007159BB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RL.</w:t>
             </w:r>
             <w:r w:rsidR="28A3BBD5" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0F46D84F" w14:textId="34D5DAA7" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="007159BB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve">What </w:t>
             </w:r>
             <w:r w:rsidR="28A3BBD5" w:rsidRPr="5F9A131F">
               <w:t>does the phrase “buckled right in” suggest as used in line 5 of “It Couldn’t Be Done”</w:t>
             </w:r>
             <w:r w:rsidRPr="5F9A131F">
               <w:t>? (</w:t>
             </w:r>
             <w:r w:rsidR="28A3BBD5" w:rsidRPr="5F9A131F">
               <w:t>MC</w:t>
             </w:r>
             <w:r w:rsidRPr="5F9A131F">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="5FBAC5E9" w14:textId="77777777" w:rsidTr="00B8319C">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="5FBAC5E9" w14:textId="77777777" w:rsidTr="5E853211">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2098B64C" w14:textId="123C3FC6" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="00B8319C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RL.</w:t>
             </w:r>
             <w:r w:rsidR="00B27D2B" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08B1D4FE" w14:textId="3DBBB2E9" w:rsidR="00BD5DE4" w:rsidRPr="00B8319C" w:rsidRDefault="00BD5DE4" w:rsidP="00B8319C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A02927E" w14:textId="37C0492B" w:rsidR="002551F6" w:rsidRPr="00FB06C5" w:rsidRDefault="00B27D2B" w:rsidP="005A22DD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve">Which theme is </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC110C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
             <w:r w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> reflected in the phrases “with a chuckle replied” (line 2) and “a bit of a grin” (line 13)? </w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="5F9A131F">
               <w:t>MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8319C" w:rsidRPr="00417CE3" w14:paraId="3F441C32" w14:textId="77777777" w:rsidTr="001C2C48">
+      <w:tr w:rsidR="00B8319C" w:rsidRPr="00417CE3" w14:paraId="3F441C32" w14:textId="77777777" w:rsidTr="5E853211">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3FF46CA3" w14:textId="4869D729" w:rsidR="00B8319C" w:rsidRPr="00B8319C" w:rsidRDefault="00B8319C" w:rsidP="00B8319C">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Standards</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2943,465 +3136,501 @@
             <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1EF88647" w14:textId="2CC5B9E2" w:rsidR="00B8319C" w:rsidRPr="00B8319C" w:rsidRDefault="00B8319C" w:rsidP="00B8319C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D82">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Questions in Order from Practice Test</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="68CE007A" w14:textId="77777777" w:rsidTr="00B8319C">
+      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="68CE007A" w14:textId="77777777" w:rsidTr="5E853211">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B476931" w14:textId="627585C6" w:rsidR="0085566E" w:rsidRPr="00B8319C" w:rsidRDefault="64F19332" w:rsidP="00B8319C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RL.</w:t>
             </w:r>
             <w:r w:rsidR="00B27D2B" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="730C33C3" w14:textId="03DC6F2A" w:rsidR="0085566E" w:rsidRDefault="00B27D2B" w:rsidP="005A22DD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>Analyze how the theme of endurance is reflected in the poem by completing the sentence with evidence that supports the theme.</w:t>
             </w:r>
-            <w:r w:rsidR="64F19332" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="64F19332" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">  (</w:t>
             </w:r>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>TE</w:t>
             </w:r>
-            <w:r w:rsidR="64F19332" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="64F19332" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21243719" w14:textId="77777777" w:rsidR="00FB06C5" w:rsidRPr="00F31200" w:rsidRDefault="00FB06C5" w:rsidP="005A22DD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C345712" w14:textId="77777777" w:rsidR="00FB06C5" w:rsidRDefault="00B27D2B" w:rsidP="005A22DD">
             <w:pPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="5F9A131F">
-              <w:t xml:space="preserve">The speaker encourages the reader to __________, even when the task </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">The speaker encourages the reader to __________, even when the task seems </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F21D9D3" w14:textId="77777777" w:rsidR="00FB06C5" w:rsidRPr="00F31200" w:rsidRDefault="00FB06C5" w:rsidP="005A22DD">
             <w:pPr>
               <w:ind w:left="436"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D9B45B5" w14:textId="21C4931C" w:rsidR="00FB06C5" w:rsidRPr="00417CE3" w:rsidRDefault="00B27D2B" w:rsidP="005A22DD">
             <w:pPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="5F9A131F">
               <w:t>__________ because you will know how __________ you are once you are finished.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="7883E531" w14:textId="77777777" w:rsidTr="00B8319C">
+      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="7883E531" w14:textId="77777777" w:rsidTr="5E853211">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41F52C5A" w14:textId="6AE5C5D9" w:rsidR="0085566E" w:rsidRPr="00B8319C" w:rsidRDefault="64F19332" w:rsidP="00B8319C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RL.</w:t>
             </w:r>
             <w:r w:rsidR="00B27D2B" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="75B33EFA" w14:textId="602E1FD1" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="00B27D2B" w:rsidP="005A22DD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>The author repeats the words “He started to sing as he tackled the thing” in every stanza of the poem to emphasize that the man __________</w:t>
             </w:r>
-            <w:r w:rsidR="60D4680C" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="60D4680C" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="64F19332" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="64F19332" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">  (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="58F65731" w14:textId="77777777" w:rsidTr="00B8319C">
+      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="58F65731" w14:textId="77777777" w:rsidTr="5E853211">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76FC8A0D" w14:textId="5E57917A" w:rsidR="0085566E" w:rsidRPr="00B8319C" w:rsidRDefault="64F19332" w:rsidP="00B8319C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RL.</w:t>
             </w:r>
             <w:r w:rsidR="60D4680C" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="669E10C6" w14:textId="693D25E5" w:rsidR="0085566E" w:rsidRPr="00101897" w:rsidRDefault="60D4680C" w:rsidP="005A22DD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">How does Chun’s response to the result of his hard work in “The Seed” </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>compare</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> to the man’s response to the result of his hard work in “It Couldn’t Be Done”?</w:t>
             </w:r>
-            <w:r w:rsidR="3F2F4C67" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="3F2F4C67" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="3207C44D" w14:textId="77777777" w:rsidTr="00B8319C">
+      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="3207C44D" w14:textId="77777777" w:rsidTr="5E853211">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D7BD5C7" w14:textId="70949597" w:rsidR="0085566E" w:rsidRPr="00B8319C" w:rsidRDefault="64F19332" w:rsidP="00B8319C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RL.</w:t>
             </w:r>
             <w:r w:rsidR="60D4680C" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="12C5317A" w14:textId="24479055" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="60D4680C" w:rsidP="005A22DD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>What is the reader able to learn about Chun and the working man from the third-person narrators</w:t>
             </w:r>
-            <w:r w:rsidR="64F19332" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="64F19332" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">Select </w:t>
             </w:r>
-            <w:r w:rsidRPr="005A22DD">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> correct answers.</w:t>
             </w:r>
-            <w:r w:rsidR="64F19332" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="64F19332" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> (M</w:t>
             </w:r>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="64F19332" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="64F19332" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="2F74BB7F" w14:textId="77777777" w:rsidTr="00B8319C">
+      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="2F74BB7F" w14:textId="77777777" w:rsidTr="5E853211">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F02938A" w14:textId="166E2722" w:rsidR="0085566E" w:rsidRPr="00B8319C" w:rsidRDefault="64F19332" w:rsidP="00B8319C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RL.</w:t>
             </w:r>
             <w:r w:rsidR="60D4680C" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="50E2FF9B" w14:textId="503BFE44" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="64F19332" w:rsidP="005A22DD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="5F9A131F">
               <w:t>Wh</w:t>
             </w:r>
             <w:r w:rsidR="0B14F45A" w:rsidRPr="5F9A131F">
               <w:t>ich sentence correctly describes the overall organizational structure of “The Seed’ and “It Couldn’t Be Done”? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="1D5B658E" w14:textId="77777777" w:rsidTr="00B8319C">
+      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="1D5B658E" w14:textId="77777777" w:rsidTr="5E853211">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C7EEA1F" w14:textId="658D464F" w:rsidR="0085566E" w:rsidRPr="00B8319C" w:rsidRDefault="64F19332" w:rsidP="00B8319C">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="0B14F45A" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:bCs/>
@@ -3415,133 +3644,143 @@
               <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BE893D6" w14:textId="77777777" w:rsidR="0085566E" w:rsidRPr="00B8319C" w:rsidRDefault="0085566E" w:rsidP="00B8319C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AAD4BE2" w14:textId="3B314B5E" w:rsidR="0085566E" w:rsidRPr="00B8319C" w:rsidRDefault="0085566E" w:rsidP="00B8319C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5784D139" w14:textId="556C9CBF" w:rsidR="0085566E" w:rsidRPr="00D1034D" w:rsidRDefault="2586B0F6" w:rsidP="005A22DD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>Explain how the point of view in the passage and the poem contribute to what the reader knows about the main characters, Chun and the man who did “the thing that couldn’t be</w:t>
             </w:r>
-            <w:r w:rsidR="32AEFBD0" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="32AEFBD0" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">done”.  Support your answer with evidence from </w:t>
             </w:r>
-            <w:r w:rsidRPr="005A22DD">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> texts. (SA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="77A6D978" w14:textId="77777777" w:rsidTr="00B8319C">
+      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="77A6D978" w14:textId="77777777" w:rsidTr="5E853211">
         <w:trPr>
           <w:trHeight w:val="3615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5653B700" w14:textId="6815A913" w:rsidR="00C44C09" w:rsidRPr="00B8319C" w:rsidRDefault="64F19332" w:rsidP="00B8319C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RL.</w:t>
             </w:r>
             <w:r w:rsidR="31ED4E00" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="07F5522B" w14:textId="3A4CDABD" w:rsidR="00C44C09" w:rsidRPr="002D7135" w:rsidRDefault="31ED4E00" w:rsidP="005A22DD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve">Read each statement and decide if it applies to </w:t>
             </w:r>
             <w:r w:rsidRPr="005A22DD">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>The Seed</w:t>
@@ -3764,125 +4003,130 @@
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1620" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3E027398" w14:textId="77777777" w:rsidR="00C44C09" w:rsidRDefault="00C44C09" w:rsidP="00B71162"/>
                 <w:p w14:paraId="1D75052E" w14:textId="69CECFB0" w:rsidR="00C44C09" w:rsidRDefault="00C44C09" w:rsidP="00B71162"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2520" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2D548510" w14:textId="77777777" w:rsidR="00C44C09" w:rsidRDefault="00C44C09" w:rsidP="00B71162"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1610" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="1E817801" w14:textId="77777777" w:rsidR="00C44C09" w:rsidRDefault="00C44C09" w:rsidP="00B71162"/>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="64A0609A" w14:textId="7123DD7F" w:rsidR="00C44C09" w:rsidRPr="00417CE3" w:rsidRDefault="00C44C09" w:rsidP="00B71162"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="0865E7E7" w14:textId="77777777" w:rsidTr="00B8319C">
+      <w:tr w:rsidR="0085566E" w:rsidRPr="00417CE3" w14:paraId="0865E7E7" w14:textId="77777777" w:rsidTr="5E853211">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56F1D584" w14:textId="6520A23A" w:rsidR="0085566E" w:rsidRPr="00B8319C" w:rsidRDefault="64F19332" w:rsidP="00B8319C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RL.</w:t>
             </w:r>
             <w:r w:rsidR="31ED4E00" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="16990BC9" w14:textId="5D4988BC" w:rsidR="0085566E" w:rsidRPr="00417CE3" w:rsidRDefault="31ED4E00" w:rsidP="00F31200">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>Compare and contrast how the topic of hard work is developed over the course of the passage and the poem. Support your response with evidence from</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B71162">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> both</w:t>
             </w:r>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> texts. (ER)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="487E4024" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00B71162"/>
     <w:p w14:paraId="22BD5192" w14:textId="11141694" w:rsidR="00417CE3" w:rsidRPr="00F31200" w:rsidRDefault="00417CE3" w:rsidP="00F31200">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31200">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -3905,51 +4149,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>TDQs from the Practice Test (Informational Pair)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177DE410" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00B71162"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10525" w:type="dxa"/>
         <w:tblInd w:w="175" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1345"/>
         <w:gridCol w:w="9180"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B8319C" w:rsidRPr="00417CE3" w14:paraId="423998BE" w14:textId="77777777" w:rsidTr="001C2C48">
+      <w:tr w:rsidR="00B8319C" w:rsidRPr="00417CE3" w14:paraId="423998BE" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="53A2ECC3" w14:textId="60B51831" w:rsidR="00B8319C" w:rsidRPr="00B8319C" w:rsidRDefault="00B8319C" w:rsidP="00B8319C">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Standards</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3957,91 +4201,89 @@
             <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2C61E276" w14:textId="79A62A60" w:rsidR="00B8319C" w:rsidRPr="00417CE3" w:rsidRDefault="00B8319C" w:rsidP="00B8319C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D82">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Questions in Order from Practice Test</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="3F74F751" w14:textId="77777777" w:rsidTr="00B8319C">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="3F74F751" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19691365" w14:textId="3ACDF332" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="00B8319C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r w:rsidR="22335A6C" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5C839842" w14:textId="5D33DB07" w:rsidR="005B61DE" w:rsidRPr="005B61DE" w:rsidRDefault="22335A6C" w:rsidP="00F31200">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve">Which quotations from the passage </w:t>
             </w:r>
             <w:r w:rsidRPr="5F9A131F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">best </w:t>
@@ -4055,174 +4297,168 @@
             <w:r w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve">Select </w:t>
             </w:r>
             <w:r w:rsidRPr="5F9A131F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
             <w:r w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> correct answers.</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> (M</w:t>
             </w:r>
             <w:r w:rsidR="19D573EE" w:rsidRPr="5F9A131F">
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="3CE8E8B5" w14:textId="77777777" w:rsidTr="00F31200">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="3CE8E8B5" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B9420CA" w14:textId="63F82665" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="00B8319C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r w:rsidR="22335A6C" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="34EA762E" w14:textId="77777777" w:rsidR="002D7135" w:rsidRDefault="22335A6C" w:rsidP="00F31200">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="5F9A131F">
-              <w:t xml:space="preserve">What is the connection between the ideas in paragraph 2 and the ideas </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">What is the connection between the ideas in paragraph 2 and the ideas in </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CBA94BD" w14:textId="58BBBA64" w:rsidR="00417CE3" w:rsidRPr="005B61DE" w:rsidRDefault="22335A6C" w:rsidP="00F31200">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="436"/>
             </w:pPr>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="4C92065F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>paragraph 7</w:t>
             </w:r>
-            <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="00417CE3" w:rsidRPr="4C92065F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="651D5903" w14:textId="77777777" w:rsidTr="00F31200">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="651D5903" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E343D9F" w14:textId="0161FCB2" w:rsidR="004D2ED1" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="00B8319C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r w:rsidR="22335A6C" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="455B443C" w14:textId="5D9594CE" w:rsidR="00417CE3" w:rsidRDefault="1124B4F6" w:rsidP="00F31200">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="5F9A131F">
               <w:t>In paragraph 6, the author claims that some people treated King “like he was a movie star”</w:t>
             </w:r>
             <w:r w:rsidR="7B105706" w:rsidRPr="5F9A131F">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -4292,191 +4528,195 @@
                     <w:rPr>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
                     </w:rPr>
                     <w:t>Details su</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F31200">
                     <w:rPr>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                     </w:rPr>
                     <w:t>pporting the idea that King was treated like a movie star</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00D94696" w14:paraId="07E002BC" w14:textId="77777777" w:rsidTr="00F31200">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8540" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="455C7ACE" w14:textId="718D7F02" w:rsidR="00D94696" w:rsidRDefault="1124B4F6" w:rsidP="00F31200">
                   <w:pPr>
                     <w:ind w:left="436"/>
                   </w:pPr>
                   <w:r w:rsidRPr="5F9A131F">
-                    <w:t>Wherever he went, people tried to shake his hand or just stand near him.</w:t>
+                    <w:t xml:space="preserve">Wherever he went, people tried to shake his hand or just </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="5F9A131F">
+                    <w:t>stand</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="5F9A131F">
+                    <w:t xml:space="preserve"> near him.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00D94696" w14:paraId="1B89CF4C" w14:textId="77777777" w:rsidTr="00F31200">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8540" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="37D5AE3B" w14:textId="49558ABB" w:rsidR="00D94696" w:rsidRDefault="1124B4F6" w:rsidP="00F31200">
                   <w:pPr>
                     <w:ind w:left="436"/>
                   </w:pPr>
                   <w:r w:rsidRPr="5F9A131F">
                     <w:t>People paid attention to his voice.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="452CDCBF" w14:textId="41ED3D73" w:rsidR="00D94696" w:rsidRPr="00417CE3" w:rsidRDefault="00D94696" w:rsidP="00F31200">
             <w:pPr>
               <w:ind w:left="436"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="540C74AE" w14:textId="77777777" w:rsidTr="00F31200">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="540C74AE" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31ECA8D3" w14:textId="46D0B31B" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="00F31200">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r w:rsidR="22335A6C" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5F156D3C" w14:textId="255F241B" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="0BC37ABD" w:rsidP="00F31200">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="5F9A131F">
               <w:t>In paragraph 7, what does the description “He was also a doer” suggest about Martin Luther King, Jr.?</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="5F9A131F">
               <w:t>(MC</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="2134962B" w14:textId="77777777" w:rsidTr="00F31200">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="2134962B" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CE527E6" w14:textId="2C5618F9" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="00F31200">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r w:rsidR="22335A6C" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="61735945" w14:textId="241B41A4" w:rsidR="00417CE3" w:rsidRPr="004D2ED1" w:rsidRDefault="0BC37ABD" w:rsidP="00F31200">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve">Which phrases from paragraph 5 </w:t>
             </w:r>
             <w:r w:rsidRPr="5F9A131F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>best</w:t>
@@ -4487,577 +4727,599 @@
             <w:r w:rsidR="5093EC8A" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> Select </w:t>
             </w:r>
             <w:r w:rsidR="5093EC8A" w:rsidRPr="5F9A131F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
             <w:r w:rsidR="5093EC8A" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> correct answers.</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="5093EC8A" w:rsidRPr="5F9A131F">
               <w:t>TE</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="0EB91549" w14:textId="77777777" w:rsidTr="00F31200">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="0EB91549" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7971AAE3" w14:textId="30CDE99C" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="00F31200">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r w:rsidR="22335A6C" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="18B5BA4F" w14:textId="4DA12F58" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="5093EC8A" w:rsidP="00F31200">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="5F9A131F">
               <w:t>How does the timeline add to the reader’s understanding of the passage</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t>? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="63781DE6" w14:textId="77777777" w:rsidTr="00F31200">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="63781DE6" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D7247EA" w14:textId="2491B6C4" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="00F31200">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r w:rsidR="22335A6C" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="543DD744" w14:textId="664A5B65" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="5093EC8A" w:rsidP="00F31200">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="5F9A131F">
               <w:t>Analyze how the author supports the central idea that Martin Luther King, Jr. was an important civil rights leader. Support your answer with evidence from the text</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="37DC573D" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t>(SA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="4A039AA2" w14:textId="77777777" w:rsidTr="00F31200">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="4A039AA2" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="121FE45D" w14:textId="279EE2B9" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="00F31200">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r w:rsidR="7B105706" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6C887529" w14:textId="0CBC0239" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="5093EC8A" w:rsidP="00F31200">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="4C92065F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">Which quotation from the passage </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B71162">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="4C92065F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="4C92065F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> supports the idea that the March on Washington was part of a larger plan</w:t>
             </w:r>
-            <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="00417CE3" w:rsidRPr="4C92065F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="16D8C834" w14:textId="77777777" w:rsidTr="00F31200">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="16D8C834" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="075012B2" w14:textId="11CACC46" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="00F31200">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r w:rsidR="7B105706" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3D3AE10F" w14:textId="3CB0331F" w:rsidR="00637F14" w:rsidRPr="00417CE3" w:rsidRDefault="5093EC8A" w:rsidP="00B8319C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve">Which word or phrase from paragraph 5 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B71162">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
             <w:r w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> helps the reader understand the meaning of “assembled”?</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> (M</w:t>
             </w:r>
             <w:r w:rsidR="1B12EC71" w:rsidRPr="5F9A131F">
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="7E50F86E" w14:textId="77777777" w:rsidTr="00F31200">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="7E50F86E" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05B4DDBF" w14:textId="7BA79992" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="00F31200">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r w:rsidR="7B105706" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="06AB8D1B" w14:textId="5B8F5850" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="5093EC8A" w:rsidP="00F31200">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="4C92065F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">How does the author claim in paragraph 5 that there was a “carefully executed plan” to bring people to the March on Washington? Select </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B71162">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="4C92065F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="4C92065F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> correct answers. </w:t>
             </w:r>
-            <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="00417CE3" w:rsidRPr="4C92065F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>(M</w:t>
             </w:r>
-            <w:r w:rsidR="19D573EE" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="19D573EE" w:rsidRPr="4C92065F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="00417CE3" w:rsidRPr="4C92065F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="267EBD6F" w14:textId="77777777" w:rsidTr="00F31200">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="267EBD6F" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="035799F0" w14:textId="39E705BD" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="00F31200">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r w:rsidR="7B105706" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="52B936F9" w14:textId="2F3EB22E" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="5093EC8A" w:rsidP="00F31200">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve">What is the connection between the picture and the information in the passage? </w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="5F9A131F">
               <w:t>MC</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="6B8D17AE" w14:textId="77777777" w:rsidTr="00F31200">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="6B8D17AE" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67361008" w14:textId="261D8A6F" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="00F31200">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r w:rsidR="7B105706" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2011F267" w14:textId="62936D6B" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="5093EC8A" w:rsidP="00F31200">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="4C92065F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">Which sentence </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B71162">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="4C92065F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>best</w:t>
             </w:r>
-            <w:r w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="4C92065F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> states the central idea of the text</w:t>
             </w:r>
-            <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="00417CE3" w:rsidRPr="4C92065F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>? (MC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8319C" w:rsidRPr="00417CE3" w14:paraId="7B53C8AC" w14:textId="77777777" w:rsidTr="00B8319C">
+      <w:tr w:rsidR="00B8319C" w:rsidRPr="00417CE3" w14:paraId="7B53C8AC" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="125CAFBD" w14:textId="1A340267" w:rsidR="00B8319C" w:rsidRPr="00B8319C" w:rsidRDefault="00B8319C" w:rsidP="00B8319C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -5076,253 +5338,264 @@
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="08CEA9C6" w14:textId="2F32390D" w:rsidR="00B8319C" w:rsidRPr="00B8319C" w:rsidRDefault="00B8319C" w:rsidP="00B8319C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D82">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Questions in Order from Practice Test</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="59B34103" w14:textId="77777777" w:rsidTr="00F31200">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="59B34103" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1ED26C3E" w14:textId="67FEF67C" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="00F31200">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r w:rsidR="7B105706" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5D21E37C" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRDefault="5093EC8A" w:rsidP="00F31200">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Complete the sentence by selecting the correct answers from the drop-down menus</w:t>
+            </w:r>
+            <w:r w:rsidR="00417CE3" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.  (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>TE</w:t>
+            </w:r>
+            <w:r w:rsidR="00417CE3" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="098F4E15" w14:textId="07765FBF" w:rsidR="00DE6012" w:rsidRPr="00417CE3" w:rsidRDefault="5093EC8A" w:rsidP="00F31200">
+            <w:pPr>
+              <w:ind w:left="436"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="5F9A131F">
-              <w:t>Complete the sentence by selecting the correct answers from the drop-down menus</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>The March</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="5F9A131F">
-              <w:t>TE</w:t>
-[...10 lines deleted...]
-              <w:t>The March on Washington __________its goal because __________.</w:t>
+              <w:t xml:space="preserve"> on Washington __________its goal because __________.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="71393972" w14:textId="77777777" w:rsidTr="00F31200">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="71393972" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66CAD610" w14:textId="202B213B" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="00B8319C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r w:rsidR="7B105706" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="716600CA" w14:textId="00309366" w:rsidR="00417CE3" w:rsidRPr="00DE6012" w:rsidRDefault="5093EC8A" w:rsidP="00F31200">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve">How do the passages suggest that Martin Luther King, Jr. was a powerful speaker? Support your answer with evidence from </w:t>
             </w:r>
             <w:r w:rsidRPr="00B71162">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
             <w:r w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> texts</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t>. (</w:t>
             </w:r>
             <w:r w:rsidRPr="5F9A131F">
               <w:t>SA</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="35B7D41E" w14:textId="77777777" w:rsidTr="00F31200">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="35B7D41E" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B5DB231" w14:textId="1FD41803" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="00F31200">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r w:rsidR="7B105706" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="52E226EC" w14:textId="699BC5AF" w:rsidR="00417CE3" w:rsidRDefault="5FDFB9F5" w:rsidP="00F31200">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve">Read each description and select whether it describes information found in the excerpt from </w:t>
             </w:r>
             <w:r w:rsidRPr="00B71162">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Martin Luther King, Jr. Day</w:t>
@@ -5368,51 +5641,51 @@
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="5F9A131F">
               <w:t>TE)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72E6B45F" w14:textId="77777777" w:rsidR="001C0F9E" w:rsidRDefault="001C0F9E" w:rsidP="00F31200">
             <w:pPr>
               <w:ind w:left="436"/>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="430" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2250"/>
               <w:gridCol w:w="2700"/>
               <w:gridCol w:w="1890"/>
               <w:gridCol w:w="1700"/>
             </w:tblGrid>
-            <w:tr w:rsidR="001C0F9E" w14:paraId="5AA1AB19" w14:textId="77777777" w:rsidTr="00992923">
+            <w:tr w:rsidR="001C0F9E" w14:paraId="5AA1AB19" w14:textId="77777777" w:rsidTr="4C92065F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3079A733" w14:textId="01B18459" w:rsidR="001C0F9E" w:rsidRPr="00B8319C" w:rsidRDefault="5FDFB9F5" w:rsidP="00B8319C">
                   <w:pPr>
                     <w:ind w:left="45"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B8319C">
                     <w:rPr>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                     </w:rPr>
                     <w:t>Information</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2700" w:type="dxa"/>
@@ -5465,519 +5738,571 @@
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1700" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="007780"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3D49FDFD" w14:textId="636078D9" w:rsidR="001C0F9E" w:rsidRPr="00B8319C" w:rsidRDefault="5FDFB9F5" w:rsidP="00B8319C">
                   <w:pPr>
                     <w:pStyle w:val="Header"/>
                     <w:ind w:left="45"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B8319C">
                     <w:rPr>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                     </w:rPr>
                     <w:t>Both Texts</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="001C0F9E" w14:paraId="719C22CF" w14:textId="77777777" w:rsidTr="00992923">
+            <w:tr w:rsidR="001C0F9E" w14:paraId="719C22CF" w14:textId="77777777" w:rsidTr="4C92065F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="072DD645" w14:textId="1C2A3F78" w:rsidR="001C0F9E" w:rsidRPr="002D7135" w:rsidRDefault="37DC573D" w:rsidP="00B8319C">
                   <w:pPr>
                     <w:pStyle w:val="Header"/>
                     <w:ind w:left="45"/>
                   </w:pPr>
-                  <w:r w:rsidRPr="5F9A131F">
+                  <w:r w:rsidRPr="4C92065F">
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
                     <w:t>Martin Luther King, Jr. gave a famous speech.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2700" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="0481D608" w14:textId="77777777" w:rsidR="001C0F9E" w:rsidRPr="002D7135" w:rsidRDefault="001C0F9E" w:rsidP="00B8319C">
                   <w:pPr>
                     <w:pStyle w:val="Header"/>
                     <w:ind w:left="45"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1890" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="03FCB6E5" w14:textId="77777777" w:rsidR="001C0F9E" w:rsidRPr="002D7135" w:rsidRDefault="001C0F9E" w:rsidP="00B8319C">
                   <w:pPr>
                     <w:ind w:left="45"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1700" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="11011555" w14:textId="77777777" w:rsidR="001C0F9E" w:rsidRPr="002D7135" w:rsidRDefault="001C0F9E" w:rsidP="00B8319C">
                   <w:pPr>
                     <w:ind w:left="45"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="001C0F9E" w14:paraId="76D00FA7" w14:textId="77777777" w:rsidTr="00992923">
+            <w:tr w:rsidR="001C0F9E" w14:paraId="76D00FA7" w14:textId="77777777" w:rsidTr="4C92065F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="0DF0639A" w14:textId="523CE93B" w:rsidR="001C0F9E" w:rsidRPr="002D7135" w:rsidRDefault="37DC573D" w:rsidP="00B8319C">
                   <w:pPr>
                     <w:ind w:left="45"/>
                   </w:pPr>
                   <w:r w:rsidRPr="5F9A131F">
                     <w:t>Civil rights leaders organize a mass rally.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2700" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="5A29BCEC" w14:textId="77777777" w:rsidR="001C0F9E" w:rsidRPr="002D7135" w:rsidRDefault="001C0F9E" w:rsidP="00B8319C">
                   <w:pPr>
                     <w:ind w:left="45"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1890" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="0E41897F" w14:textId="77777777" w:rsidR="001C0F9E" w:rsidRPr="002D7135" w:rsidRDefault="001C0F9E" w:rsidP="00B8319C">
                   <w:pPr>
                     <w:ind w:left="45"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1700" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="034485DD" w14:textId="77777777" w:rsidR="001C0F9E" w:rsidRPr="002D7135" w:rsidRDefault="001C0F9E" w:rsidP="00B8319C">
                   <w:pPr>
                     <w:ind w:left="45"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="001C0F9E" w14:paraId="2FC4E0A4" w14:textId="77777777" w:rsidTr="00992923">
+            <w:tr w:rsidR="001C0F9E" w14:paraId="2FC4E0A4" w14:textId="77777777" w:rsidTr="4C92065F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="26F5657E" w14:textId="0CE8B44C" w:rsidR="001C0F9E" w:rsidRPr="002D7135" w:rsidRDefault="37DC573D" w:rsidP="00B8319C">
                   <w:pPr>
                     <w:ind w:left="45"/>
                   </w:pPr>
                   <w:r w:rsidRPr="5F9A131F">
                     <w:t>The government passed civil rights laws.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2700" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2F436BDD" w14:textId="77777777" w:rsidR="001C0F9E" w:rsidRPr="002D7135" w:rsidRDefault="001C0F9E" w:rsidP="00B8319C">
                   <w:pPr>
                     <w:ind w:left="45"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1890" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="488DD600" w14:textId="77777777" w:rsidR="001C0F9E" w:rsidRPr="002D7135" w:rsidRDefault="001C0F9E" w:rsidP="00B8319C">
                   <w:pPr>
                     <w:ind w:left="45"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1700" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="04579A3E" w14:textId="77777777" w:rsidR="001C0F9E" w:rsidRPr="002D7135" w:rsidRDefault="001C0F9E" w:rsidP="00B8319C">
                   <w:pPr>
                     <w:ind w:left="45"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="001C0F9E" w14:paraId="5D0D710E" w14:textId="77777777" w:rsidTr="00992923">
+            <w:tr w:rsidR="001C0F9E" w14:paraId="5D0D710E" w14:textId="77777777" w:rsidTr="4C92065F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2EEABC2F" w14:textId="46C08CB0" w:rsidR="001C0F9E" w:rsidRPr="002D7135" w:rsidRDefault="37DC573D" w:rsidP="00B8319C">
                   <w:pPr>
                     <w:ind w:left="45"/>
                   </w:pPr>
                   <w:r w:rsidRPr="5F9A131F">
                     <w:t>Martin Luther King, Jr. won the Nobel Peace Prize.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2700" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="7E423149" w14:textId="77777777" w:rsidR="001C0F9E" w:rsidRPr="002D7135" w:rsidRDefault="001C0F9E" w:rsidP="00B8319C">
                   <w:pPr>
                     <w:ind w:left="45"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1890" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="4C69B208" w14:textId="77777777" w:rsidR="001C0F9E" w:rsidRPr="002D7135" w:rsidRDefault="001C0F9E" w:rsidP="00B8319C">
                   <w:pPr>
                     <w:ind w:left="45"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1700" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="0DDFC822" w14:textId="77777777" w:rsidR="001C0F9E" w:rsidRPr="002D7135" w:rsidRDefault="001C0F9E" w:rsidP="00B8319C">
                   <w:pPr>
                     <w:ind w:left="45"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="22F896A4" w14:textId="740730A5" w:rsidR="00DE6012" w:rsidRPr="001C0F9E" w:rsidRDefault="00DE6012" w:rsidP="00B8319C"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="3E1B8082" w14:textId="77777777" w:rsidTr="00F31200">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="3E1B8082" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F176DBC" w14:textId="7B816292" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="37DC573D" w:rsidP="00F31200">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.5.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="60D9983E" w14:textId="16E85BDE" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="37DC573D" w:rsidP="00F31200">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="5F9A131F">
               <w:t>How are the structures of the two passages similar?</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="5F9A131F">
               <w:t>MC</w:t>
             </w:r>
             <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="203220A8" w14:textId="08AC721F" w:rsidR="001A0F98" w:rsidRPr="001A0F98" w:rsidRDefault="001A0F98" w:rsidP="00F31200">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:ind w:left="436"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="0C424E25" w14:textId="77777777" w:rsidTr="00F31200">
+      <w:tr w:rsidR="00417CE3" w:rsidRPr="00417CE3" w14:paraId="0C424E25" w14:textId="77777777" w:rsidTr="4C92065F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="401DCCE6" w14:textId="3ADFA08A" w:rsidR="00417CE3" w:rsidRPr="00B8319C" w:rsidRDefault="00417CE3" w:rsidP="00F31200">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RI.</w:t>
             </w:r>
             <w:r w:rsidR="37DC573D" w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8319C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="524A6CF1" w14:textId="5CA9FBDF" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="37DC573D" w:rsidP="00F31200">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
-            <w:r w:rsidRPr="5F9A131F">
-[...2 lines deleted...]
-            <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explain the importance of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>the March</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Washington</w:t>
+            </w:r>
+            <w:r w:rsidR="00417CE3" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">.  Support your response with evidence from </w:t>
             </w:r>
-            <w:r w:rsidR="00417CE3" w:rsidRPr="00B71162">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00417CE3" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
-            <w:r w:rsidR="00417CE3" w:rsidRPr="5F9A131F">
+            <w:r w:rsidR="00417CE3" w:rsidRPr="5E853211">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> texts. (ER)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66BC86D4" w14:textId="77777777" w:rsidR="00417CE3" w:rsidRPr="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00B71162"/>
     <w:p w14:paraId="698D655B" w14:textId="5213A97D" w:rsidR="00417CE3" w:rsidRDefault="00417CE3" w:rsidP="00B71162"/>
     <w:p w14:paraId="5759F78D" w14:textId="2EE237AE" w:rsidR="007C0794" w:rsidRDefault="007C0794" w:rsidP="00B71162"/>
     <w:p w14:paraId="377EE9B3" w14:textId="1AD8498D" w:rsidR="001A0F98" w:rsidRDefault="001A0F98" w:rsidP="00B71162"/>
     <w:p w14:paraId="768A71AC" w14:textId="3837D051" w:rsidR="001A0F98" w:rsidRDefault="001A0F98" w:rsidP="00B71162"/>
-    <w:sectPr w:rsidR="001A0F98" w:rsidSect="007857CE">
+    <w:sectPr w:rsidR="001A0F98" w:rsidSect="00417CE3">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CDE6291" w14:textId="77777777" w:rsidR="007857CE" w:rsidRDefault="007857CE" w:rsidP="00B71162">
+    <w:p w14:paraId="7B24F877" w14:textId="77777777" w:rsidR="007739B3" w:rsidRDefault="007739B3" w:rsidP="00B71162">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CA951A4" w14:textId="77777777" w:rsidR="007857CE" w:rsidRDefault="007857CE" w:rsidP="00B71162">
+    <w:p w14:paraId="0BA8F187" w14:textId="77777777" w:rsidR="007739B3" w:rsidRDefault="007739B3" w:rsidP="00B71162">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Libre Franklin">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6912689C" w14:textId="63BCC7E9" w:rsidR="00000000" w:rsidRPr="00EF4230" w:rsidRDefault="00000000" w:rsidP="00B71162">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6912689C" w14:textId="63BCC7E9" w:rsidR="00A13487" w:rsidRPr="00EF4230" w:rsidRDefault="5F9A131F" w:rsidP="00B71162">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1">
-      <w:r w:rsidR="5F9A131F" w:rsidRPr="5F9A131F">
+      <w:r w:rsidRPr="5F9A131F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>KSA Practice Test</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidR="5F9A131F" w:rsidRPr="5F9A131F">
+    <w:r w:rsidRPr="5F9A131F">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
       </w:rPr>
       <w:t xml:space="preserve"> Question Types:</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0244297A" w14:textId="69956351" w:rsidR="00000000" w:rsidRPr="003533F9" w:rsidRDefault="5F9A131F" w:rsidP="00B71162">
+  <w:p w14:paraId="0244297A" w14:textId="69956351" w:rsidR="00A13487" w:rsidRPr="003533F9" w:rsidRDefault="5F9A131F" w:rsidP="00B71162">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003533F9">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
       </w:rPr>
       <w:t>MC (Multiple Choice)</w:t>
     </w:r>
     <w:r w:rsidR="006C6DC6">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidRPr="003533F9">
       <w:rPr>
@@ -6014,171 +6339,162 @@
     <w:r w:rsidRPr="003533F9">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
       </w:rPr>
       <w:t>SA (Short Answer)</w:t>
     </w:r>
     <w:r w:rsidR="006C6DC6">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidRPr="003533F9">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
       </w:rPr>
       <w:t>ER (Extended Response)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="40D953E0" w14:textId="57D77DA2" w:rsidR="00000000" w:rsidRPr="003533F9" w:rsidRDefault="5F9A131F" w:rsidP="00B71162">
+  <w:p w14:paraId="40D953E0" w14:textId="57D77DA2" w:rsidR="00A13487" w:rsidRPr="003533F9" w:rsidRDefault="5E853211" w:rsidP="5E853211">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="gramStart"/>
-    <w:r w:rsidRPr="003533F9">
+    <w:r w:rsidRPr="5E853211">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="white"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>KDE:OTL</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
-    <w:r w:rsidRPr="003533F9">
+    <w:r w:rsidRPr="5E853211">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>:DPS:TC:LT Revised February 2024</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31298A20" w14:textId="77777777" w:rsidR="007857CE" w:rsidRDefault="007857CE" w:rsidP="00B71162">
+    <w:p w14:paraId="3D42CC7E" w14:textId="77777777" w:rsidR="007739B3" w:rsidRDefault="007739B3" w:rsidP="00B71162">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="459F7EC7" w14:textId="77777777" w:rsidR="007857CE" w:rsidRDefault="007857CE" w:rsidP="00B71162">
+    <w:p w14:paraId="4A4D4A44" w14:textId="77777777" w:rsidR="007739B3" w:rsidRDefault="007739B3" w:rsidP="00B71162">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2975CAD8" w14:textId="041349F8" w:rsidR="00000000" w:rsidRPr="004F5E5E" w:rsidRDefault="00000000" w:rsidP="00B71162">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2975CAD8" w14:textId="041349F8" w:rsidR="00A13487" w:rsidRPr="004F5E5E" w:rsidRDefault="00A13487" w:rsidP="00B71162">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1350"/>
       <w:gridCol w:w="7380"/>
     </w:tblGrid>
-    <w:tr w:rsidR="5F9A131F" w14:paraId="6BC52CC2" w14:textId="77777777" w:rsidTr="007159BB">
+    <w:tr w:rsidR="5F9A131F" w14:paraId="6BC52CC2" w14:textId="77777777" w:rsidTr="4C92065F">
       <w:trPr>
         <w:trHeight w:val="300"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1350" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7557CF7A" w14:textId="64BC317E" w:rsidR="5F9A131F" w:rsidRDefault="5F9A131F" w:rsidP="00B71162">
+        <w:p w14:paraId="7557CF7A" w14:textId="64BC317E" w:rsidR="5F9A131F" w:rsidRDefault="4C92065F" w:rsidP="00B71162">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="053528E0" wp14:editId="0E210E9A">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="053528E0" wp14:editId="38D13EBF">
                 <wp:extent cx="495300" cy="495300"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="2121525831" name="Picture 2121525831">
-[...5 lines deleted...]
-                </wp:docPr>
+                <wp:docPr id="2121525831" name="Picture 2121525831" descr="logo Kentucky Department of Education"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="2121525831" name="Picture 2121525831">
-[...5 lines deleted...]
-                        </pic:cNvPr>
+                        <pic:cNvPr id="0" name=""/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="495300" cy="495300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
@@ -6214,77 +6530,77 @@
             </w:rPr>
             <w:t>Kentucky Academic Standards (KAS) for Reading &amp; Writing</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="47EA0145" w14:textId="585D2163" w:rsidR="5F9A131F" w:rsidRDefault="5F9A131F" w:rsidP="00B71162">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="007159BB">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Text Dependent Question Examples, Grades 3-5</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="083342F9" w14:textId="1CBAB20C" w:rsidR="00000000" w:rsidRPr="004F5E5E" w:rsidRDefault="5F9A131F" w:rsidP="00B71162">
+  <w:p w14:paraId="083342F9" w14:textId="1CBAB20C" w:rsidR="00A13487" w:rsidRPr="004F5E5E" w:rsidRDefault="5F9A131F" w:rsidP="00B71162">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="004F5E5E">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t> </w:t>
     </w:r>
     <w:r w:rsidRPr="5F9A131F">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="319D0FB1" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="00B71162">
+  <w:p w14:paraId="319D0FB1" w14:textId="77777777" w:rsidR="00A13487" w:rsidRDefault="00A13487" w:rsidP="00B71162">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08E03658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4740C9CE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7210,252 +7526,257 @@
   <w:num w:numId="4" w16cid:durableId="1667248848">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="697507378">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="624700531">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="795149539">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1245412536">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1813253072">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="881407137">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00417CE3"/>
     <w:rsid w:val="00005179"/>
     <w:rsid w:val="000550CA"/>
     <w:rsid w:val="0007106C"/>
     <w:rsid w:val="0007151D"/>
     <w:rsid w:val="00080567"/>
     <w:rsid w:val="000A276C"/>
     <w:rsid w:val="000D521B"/>
     <w:rsid w:val="000F6F3B"/>
     <w:rsid w:val="00101897"/>
     <w:rsid w:val="00122929"/>
     <w:rsid w:val="001A0F98"/>
+    <w:rsid w:val="001B7ABD"/>
     <w:rsid w:val="001C0F9E"/>
     <w:rsid w:val="001C2C48"/>
     <w:rsid w:val="00220E98"/>
     <w:rsid w:val="002312E5"/>
     <w:rsid w:val="00247658"/>
     <w:rsid w:val="002551F6"/>
-    <w:rsid w:val="00255A90"/>
     <w:rsid w:val="002C407D"/>
     <w:rsid w:val="002D7135"/>
     <w:rsid w:val="003533F9"/>
     <w:rsid w:val="00381C83"/>
     <w:rsid w:val="003B7C15"/>
     <w:rsid w:val="003D2FE5"/>
     <w:rsid w:val="00417CE3"/>
     <w:rsid w:val="004570D9"/>
     <w:rsid w:val="004846CD"/>
     <w:rsid w:val="004C4878"/>
     <w:rsid w:val="004D2ED1"/>
     <w:rsid w:val="00554947"/>
     <w:rsid w:val="00555F0A"/>
     <w:rsid w:val="005A22DD"/>
     <w:rsid w:val="005B61DE"/>
     <w:rsid w:val="005C248A"/>
     <w:rsid w:val="005D2D17"/>
     <w:rsid w:val="005D53FD"/>
     <w:rsid w:val="00637F14"/>
     <w:rsid w:val="00671614"/>
     <w:rsid w:val="006971D6"/>
     <w:rsid w:val="006C6DC6"/>
     <w:rsid w:val="007159BB"/>
     <w:rsid w:val="0072329D"/>
     <w:rsid w:val="0076039B"/>
     <w:rsid w:val="00771413"/>
     <w:rsid w:val="0077254A"/>
     <w:rsid w:val="007739B3"/>
     <w:rsid w:val="00774D10"/>
-    <w:rsid w:val="007857CE"/>
     <w:rsid w:val="007C0794"/>
     <w:rsid w:val="007C2C71"/>
     <w:rsid w:val="007E1BDA"/>
     <w:rsid w:val="007E1E03"/>
     <w:rsid w:val="007F4A17"/>
     <w:rsid w:val="0085566E"/>
     <w:rsid w:val="00893345"/>
     <w:rsid w:val="008C4E17"/>
     <w:rsid w:val="008D6255"/>
     <w:rsid w:val="008E0509"/>
     <w:rsid w:val="008F2BBA"/>
     <w:rsid w:val="00904E33"/>
     <w:rsid w:val="00917E92"/>
     <w:rsid w:val="00960ED8"/>
     <w:rsid w:val="00992923"/>
     <w:rsid w:val="009D73DC"/>
     <w:rsid w:val="009E31B7"/>
     <w:rsid w:val="00A00ADE"/>
+    <w:rsid w:val="00A13487"/>
     <w:rsid w:val="00A70DE9"/>
+    <w:rsid w:val="00AA3010"/>
     <w:rsid w:val="00B27D2B"/>
     <w:rsid w:val="00B71162"/>
     <w:rsid w:val="00B8319C"/>
     <w:rsid w:val="00B86D82"/>
     <w:rsid w:val="00BD5DE4"/>
     <w:rsid w:val="00BE3746"/>
     <w:rsid w:val="00C37117"/>
     <w:rsid w:val="00C44C09"/>
     <w:rsid w:val="00C72443"/>
     <w:rsid w:val="00C82B5C"/>
     <w:rsid w:val="00CC110C"/>
     <w:rsid w:val="00CE45BA"/>
     <w:rsid w:val="00D0228C"/>
     <w:rsid w:val="00D1034D"/>
     <w:rsid w:val="00D45673"/>
     <w:rsid w:val="00D7218D"/>
     <w:rsid w:val="00D85278"/>
     <w:rsid w:val="00D94696"/>
     <w:rsid w:val="00DA0258"/>
     <w:rsid w:val="00DE6012"/>
     <w:rsid w:val="00E41D59"/>
     <w:rsid w:val="00E608E9"/>
     <w:rsid w:val="00E74679"/>
+    <w:rsid w:val="00E91A42"/>
     <w:rsid w:val="00ED1581"/>
     <w:rsid w:val="00EF1951"/>
     <w:rsid w:val="00F16345"/>
     <w:rsid w:val="00F31200"/>
     <w:rsid w:val="00F759A8"/>
     <w:rsid w:val="00F856EF"/>
     <w:rsid w:val="00F9109C"/>
     <w:rsid w:val="00FA6F33"/>
     <w:rsid w:val="00FB06C5"/>
     <w:rsid w:val="00FC47AD"/>
     <w:rsid w:val="00FD3CEE"/>
     <w:rsid w:val="00FD4930"/>
     <w:rsid w:val="00FD520E"/>
     <w:rsid w:val="00FE7009"/>
     <w:rsid w:val="02CE0BA5"/>
     <w:rsid w:val="0B14F45A"/>
     <w:rsid w:val="0BC37ABD"/>
     <w:rsid w:val="0F233639"/>
     <w:rsid w:val="10BF069A"/>
     <w:rsid w:val="1124B4F6"/>
     <w:rsid w:val="11C40AF3"/>
     <w:rsid w:val="1685D50E"/>
     <w:rsid w:val="19459B94"/>
     <w:rsid w:val="1960CCEF"/>
     <w:rsid w:val="19D573EE"/>
     <w:rsid w:val="1B12EC71"/>
     <w:rsid w:val="213C63FD"/>
     <w:rsid w:val="22335A6C"/>
     <w:rsid w:val="2586B0F6"/>
     <w:rsid w:val="25F3EB6A"/>
     <w:rsid w:val="28A3BBD5"/>
     <w:rsid w:val="2D53B465"/>
     <w:rsid w:val="31ED4E00"/>
     <w:rsid w:val="32AEFBD0"/>
     <w:rsid w:val="33B9E180"/>
     <w:rsid w:val="37DC573D"/>
     <w:rsid w:val="38E119A7"/>
     <w:rsid w:val="3F2F4C67"/>
     <w:rsid w:val="4288FAD6"/>
+    <w:rsid w:val="429CC770"/>
+    <w:rsid w:val="4C92065F"/>
     <w:rsid w:val="5093EC8A"/>
     <w:rsid w:val="53D51D82"/>
+    <w:rsid w:val="5E853211"/>
     <w:rsid w:val="5F813544"/>
     <w:rsid w:val="5F9A131F"/>
     <w:rsid w:val="5FDFB9F5"/>
     <w:rsid w:val="60D4680C"/>
     <w:rsid w:val="615693C1"/>
     <w:rsid w:val="62F26422"/>
     <w:rsid w:val="646D8442"/>
     <w:rsid w:val="648084CD"/>
     <w:rsid w:val="64F19332"/>
     <w:rsid w:val="64F8A110"/>
     <w:rsid w:val="653814AE"/>
     <w:rsid w:val="660954A3"/>
     <w:rsid w:val="7B105706"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="61481CDD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7F9F41F7-3377-4CB1-BF6E-91E9B4647B18}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8254,51 +8575,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00005179"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ky.mypearsonsupport.com/practice-tests/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -8589,50 +8910,85 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
+    <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
+    <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-02-12T05:00:00+00:00</Application_x0020_Date>
+    <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2021-03-22T04:00:00+00:00</Publication_x0020_Date>
+    <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
+    <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-1265</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
+      <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1265</Url>
+      <Description>KYED-536-1265</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a5e9d2d4560c56b76a85f7f001e30a1a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
@@ -8884,85 +9240,50 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
@@ -8970,103 +9291,135 @@
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F9CEF5A-8916-4423-A26C-71C45BAA096F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{328FA3CE-1D9E-408D-9B3C-FC18F319714B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D48634A9-C579-4483-8BEA-6C2B37181E59}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="c577c1b6-4f47-46f1-919a-60a78f355f8e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="7ebb51eb-760c-4e7b-992d-1836e06322f6"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{328FA3CE-1D9E-408D-9B3C-FC18F319714B}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1D67FD7-BB56-4EB2-9FDC-6473446B8798}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{503A6C29-16CA-44DA-8AFC-751ECAAF2873}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFADA5B3-40BA-43AE-BD24-4E63BA81DD59}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3C0E58A-B433-465A-A794-AEABBD3C0F60}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1323</Words>
-  <Characters>7544</Characters>
+  <Words>1526</Words>
+  <Characters>7273</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>310</Lines>
+  <Paragraphs>165</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8850</CharactersWithSpaces>
+  <CharactersWithSpaces>8665</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelly Philbeck, Division of Program Standards</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SetDate">
+    <vt:lpwstr>2025-03-24T16:45:47Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SiteId">
+    <vt:lpwstr>9360c11f-90e6-4706-ad00-25fcdc9e2ed1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_ActionId">
+    <vt:lpwstr>17b2979e-79c6-4a11-8611-1e98d8ab3536</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>7c0a243c-e276-431d-8427-0a96d590924e</vt:lpwstr>
   </property>
 </Properties>
 </file>