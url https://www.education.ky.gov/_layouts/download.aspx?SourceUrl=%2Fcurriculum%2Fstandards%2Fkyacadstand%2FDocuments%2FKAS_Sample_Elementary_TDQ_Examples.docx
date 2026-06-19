--- v1 (2026-04-29)
+++ v2 (2026-06-19)
@@ -8940,83 +8940,85 @@
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-02-12T05:00:00+00:00</Application_x0020_Date>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2021-03-22T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-1265</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1265</Url>
       <Description>KYED-536-1265</Description>
     </_dlc_DocIdUrl>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a5e9d2d4560c56b76a85f7f001e30a1a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -9139,50 +9141,59 @@
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="25" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="26" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -9316,51 +9327,51 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{328FA3CE-1D9E-408D-9B3C-FC18F319714B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D48634A9-C579-4483-8BEA-6C2B37181E59}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="c577c1b6-4f47-46f1-919a-60a78f355f8e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="7ebb51eb-760c-4e7b-992d-1836e06322f6"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1D67FD7-BB56-4EB2-9FDC-6473446B8798}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7D7B840-1F8A-4F4A-B4E2-BE637ED0314A}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{503A6C29-16CA-44DA-8AFC-751ECAAF2873}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3C0E58A-B433-465A-A794-AEABBD3C0F60}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1526</Words>
   <Characters>7273</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>310</Lines>
   <Paragraphs>165</Paragraphs>