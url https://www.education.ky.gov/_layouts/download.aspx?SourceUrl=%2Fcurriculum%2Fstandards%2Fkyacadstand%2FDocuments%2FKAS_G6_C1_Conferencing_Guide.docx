--- v0 (2026-08-03)
+++ v1 (2026-10-05)
@@ -3940,52 +3940,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="90f6b0fbad01ffe2d30d7dbd0fd3d0a3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3d787dfc419280de891c12fcb19c7525" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -4265,51 +4265,51 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-07-28T04:00:00+00:00</Application_x0020_Date>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2020-07-24T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-897</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
-      <Url>https://education-edit.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-897</Url>
+      <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-897</Url>
       <Description>KYED-536-897</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
@@ -4328,51 +4328,51 @@
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D480DED6-55F2-48F3-AB4C-65AB80BFE94F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1347FF90-A50F-42E7-A6D2-4C9B1D447683}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6A8AAE3-2058-41F0-9286-27028076204C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A8C5F1B-C533-435F-98C1-6943DAAEED1B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7B53E6E-6EF0-4FD7-B61E-5A0451444D03}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">