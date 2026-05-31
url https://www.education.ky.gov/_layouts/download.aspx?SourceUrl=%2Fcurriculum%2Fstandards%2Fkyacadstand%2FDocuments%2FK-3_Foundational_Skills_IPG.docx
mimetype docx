--- v0 (2025-10-28)
+++ v1 (2026-05-31)
@@ -1,36 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="52B6A028" w14:textId="54EE0628" w:rsidR="00E055D2" w:rsidRPr="0053100C" w:rsidRDefault="309DBC12" w:rsidP="004005FC">
@@ -289,88 +290,90 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009EA577">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="004F437F" w:rsidRPr="009EA577">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>dentification of professional learning needed to support standards-aligned practice</w:t>
             </w:r>
             <w:r w:rsidR="584FBD5A" w:rsidRPr="009EA577">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E9ECF23" w14:textId="527375BD" w:rsidR="009D141A" w:rsidRPr="003701AB" w:rsidRDefault="009D141A" w:rsidP="009D141A">
+          <w:p w14:paraId="2E9ECF23" w14:textId="527375BD" w:rsidR="009D141A" w:rsidRDefault="009D141A" w:rsidP="009D141A">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3DD92852">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>It may be helpful to supplement what is observed with further evidence from artifacts, such as lesson plans, tasks or student work. Although many indicators will be observable during a lesson, some lessons may appropriately focus on a smaller set of objectives</w:t>
             </w:r>
             <w:r w:rsidR="4F4E410E" w:rsidRPr="3DD92852">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="3DD92852">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> or an observation may occur during only a portion of a lesson. In those cases, some of the </w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_Int_WHDQ9l7c"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="3DD92852">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>tool</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="3DD92852">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> may be left blank. </w:t>
             </w:r>
             <w:r w:rsidR="00783897" w:rsidRPr="3DD92852">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Finally, districts/schools may choose to stagger their observation focuses as they move through implementation of the local curriculum and high-quality instructional resources (focus on </w:t>
             </w:r>
             <w:r w:rsidR="00783897" w:rsidRPr="3DD92852">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Culture of Learning</w:t>
             </w:r>
             <w:r w:rsidR="00783897" w:rsidRPr="3DD92852">
               <w:rPr>
@@ -388,50 +391,120 @@
               </w:rPr>
               <w:t xml:space="preserve">Core Action 1 </w:t>
             </w:r>
             <w:r w:rsidR="00783897" w:rsidRPr="3DD92852">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">in </w:t>
             </w:r>
             <w:r w:rsidR="002C2F7E" w:rsidRPr="3DD92852">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>year one</w:t>
             </w:r>
             <w:r w:rsidR="00783897" w:rsidRPr="3DD92852">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>, for example).</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="4F8902B7" w14:textId="0DC007C4" w:rsidR="00CB35C7" w:rsidRPr="00CB35C7" w:rsidRDefault="00CB35C7" w:rsidP="009D141A">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00604C44">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Process:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00637594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Best practice for using an IPG includes three steps: (1) select priority indicators aligned to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">current </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00637594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">implementation goals (or use the full tool for </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>a periodic stock-take</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00637594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), (2) collect low-inference notes during the lesson—often by annotating the HQIR lesson plan to capture what was followed, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>changed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00637594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or missed, and (3) synthesize notes into ratings and explanations, ideally through collaborative calibration with a colleague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
           <w:p w14:paraId="5E78D80D" w14:textId="0CE39EA2" w:rsidR="1E006CA1" w:rsidRPr="00663C01" w:rsidRDefault="1E006CA1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00663C01">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Rating Criteria</w:t>
             </w:r>
             <w:r w:rsidRPr="00663C01">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FF9455F" w14:textId="253D13B9" w:rsidR="1E006CA1" w:rsidRPr="00663C01" w:rsidRDefault="1E006CA1" w:rsidP="438B2A8F">
             <w:r w:rsidRPr="438B2A8F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
@@ -486,75 +559,89 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00663C01">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mostly</w:t>
             </w:r>
             <w:r w:rsidRPr="00663C01">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>– M</w:t>
             </w:r>
             <w:r w:rsidRPr="00663C01">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">ost indicators aspects are met most of the time it would be appropriate. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AA326A7" w14:textId="4805D88D" w:rsidR="1E006CA1" w:rsidRPr="00663C01" w:rsidRDefault="1E006CA1">
+          <w:p w14:paraId="5AA326A7" w14:textId="506D8AE9" w:rsidR="1E006CA1" w:rsidRPr="00663C01" w:rsidRDefault="1E006CA1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00663C01">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>3: Somewhat</w:t>
             </w:r>
             <w:r w:rsidRPr="00663C01">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> – S</w:t>
             </w:r>
             <w:r w:rsidRPr="00663C01">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">ome indicator aspects are met some of the time it would be appropriate.  </w:t>
+              <w:t xml:space="preserve">ome indicator aspects are met some of the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00663C01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>time</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00663C01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> it would be appropriate. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B824AB1" w14:textId="2FF8037E" w:rsidR="1E006CA1" w:rsidRPr="00663C01" w:rsidRDefault="1E006CA1" w:rsidP="3DD92852">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00663C01">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">4: </w:t>
             </w:r>
             <w:r w:rsidR="002F1B3A">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Not Yet</w:t>
             </w:r>
             <w:r w:rsidRPr="00663C01">
@@ -1285,50 +1372,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0017088E" w14:paraId="53216387" w14:textId="77777777" w:rsidTr="009EA577">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="0F620994" w14:textId="60350DC0" w:rsidR="0017088E" w:rsidRPr="008C47DB" w:rsidRDefault="00A41829">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C47DB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Students engage in the </w:t>
             </w:r>
             <w:r w:rsidR="00885A25" w:rsidRPr="008C47DB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>learning</w:t>
             </w:r>
             <w:r w:rsidRPr="008C47DB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the lesson from start to finish</w:t>
             </w:r>
             <w:r w:rsidR="00C8470B" w:rsidRPr="008C47DB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">; there is a sense of urgency about how time is used and managed. </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1509,51 +1597,50 @@
       </w:tr>
       <w:tr w:rsidR="0017088E" w14:paraId="7F6804A4" w14:textId="77777777" w:rsidTr="009EA577">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42F406DD" w14:textId="0893E9C7" w:rsidR="0017088E" w:rsidRPr="008C47DB" w:rsidRDefault="002553BE" w:rsidP="00651802">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C47DB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Students demonstrate evidence of growth mindset (embrace challenges</w:t>
             </w:r>
             <w:r w:rsidR="0055491E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="008C47DB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>persist</w:t>
             </w:r>
             <w:r w:rsidR="0055491E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> in learning</w:t>
             </w:r>
             <w:r w:rsidRPr="008C47DB">
               <w:rPr>
@@ -3269,99 +3356,90 @@
     </w:p>
     <w:p w14:paraId="60762C1F" w14:textId="77777777" w:rsidR="00157C2F" w:rsidRDefault="00157C2F" w:rsidP="0017088E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DCBA997" w14:textId="77777777" w:rsidR="00157C2F" w:rsidRDefault="00157C2F" w:rsidP="0017088E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56EF9200" w14:textId="77777777" w:rsidR="00157C2F" w:rsidRDefault="00157C2F" w:rsidP="0017088E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69CE5449" w14:textId="77777777" w:rsidR="00157C2F" w:rsidRDefault="00157C2F" w:rsidP="0017088E">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="13B26C8E" w14:textId="77777777" w:rsidR="00157C2F" w:rsidRPr="00475B13" w:rsidRDefault="00157C2F" w:rsidP="0017088E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14390"/>
       </w:tblGrid>
       <w:tr w:rsidR="000C03F5" w14:paraId="24D6233B" w14:textId="77777777" w:rsidTr="25F2D0A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14390" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="5FBB8D"/>
           </w:tcPr>
           <w:p w14:paraId="7016F80F" w14:textId="428677A7" w:rsidR="000C03F5" w:rsidRDefault="0C07EC8B" w:rsidP="25F2D0A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="25F2D0A6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">CORE ACTION 1: </w:t>
             </w:r>
             <w:r w:rsidR="6E444CB6" w:rsidRPr="25F2D0A6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Using Systematic, </w:t>
             </w:r>
             <w:r w:rsidR="61AE599E" w:rsidRPr="25F2D0A6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Explicit </w:t>
             </w:r>
             <w:r w:rsidR="54D30BD2" w:rsidRPr="25F2D0A6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
@@ -5729,59 +5807,50 @@
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30F2E30C" w14:textId="77777777" w:rsidR="00157C2F" w:rsidRDefault="00157C2F" w:rsidP="00B60CB5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38368C22" w14:textId="77777777" w:rsidR="00157C2F" w:rsidRDefault="00157C2F" w:rsidP="00B60CB5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="752E110F" w14:textId="77777777" w:rsidR="00157C2F" w:rsidRDefault="00157C2F" w:rsidP="00B60CB5">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6371EF0E" w14:textId="77777777" w:rsidR="00157C2F" w:rsidRPr="00B60CB5" w:rsidRDefault="00157C2F" w:rsidP="00B60CB5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14390"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D167A" w14:paraId="451D3AC7" w14:textId="77777777" w:rsidTr="25F2D0A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14390" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="5FBB8D"/>
           </w:tcPr>
           <w:p w14:paraId="23053BCA" w14:textId="77777777" w:rsidR="006D167A" w:rsidRDefault="7BCDE8AA" w:rsidP="65E50347">
@@ -7238,57 +7307,56 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1124A8A8" w14:textId="77777777" w:rsidR="00D02C49" w:rsidRDefault="00D02C49">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="63167BD5" w14:textId="535528E0" w:rsidR="00D02C49" w:rsidRPr="00F07A83" w:rsidRDefault="00D02C49">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0014647C" w14:paraId="0D59DE0A" w14:textId="77777777" w:rsidTr="25F2D0A6">
+      <w:tr w:rsidR="0014647C" w14:paraId="0D59DE0A" w14:textId="77777777" w:rsidTr="00CB35C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5B9EAF41" w14:textId="1214FE9F" w:rsidR="0014647C" w:rsidRPr="00494C71" w:rsidRDefault="5A8C839D" w:rsidP="205D692A">
+          <w:p w14:paraId="000CF795" w14:textId="64463758" w:rsidR="00494C71" w:rsidRPr="00CB35C7" w:rsidRDefault="5A8C839D" w:rsidP="00494C71">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="71329047">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The teacher executes a lesson that provides students with opportunities to connect foundational skills to making meaning from listening and/or reading and through speaking and/or writing. </w:t>
             </w:r>
             <w:r w:rsidR="0D02AAA5" w:rsidRPr="71329047">
               <w:rPr>
                 <w:i/>
@@ -7322,64 +7390,54 @@
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">decodable text; student-friendly definitions provided for unfamiliar words; newly decoded/blended words used in meaningful </w:t>
             </w:r>
             <w:r w:rsidR="0F27CBA4" w:rsidRPr="71329047">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and accurate ways when answering text-dependent questions.</w:t>
             </w:r>
             <w:r w:rsidR="0F27CBA4" w:rsidRPr="71329047">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="000CF795" w14:textId="2FB6E031" w:rsidR="00494C71" w:rsidRPr="00494C71" w:rsidRDefault="00494C71" w:rsidP="00494C71">
-[...7 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="7464A980" w14:textId="77777777" w:rsidR="00C50E6D" w:rsidRPr="009114B9" w:rsidRDefault="00C50E6D" w:rsidP="00C50E6D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009114B9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">YES  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -7503,51 +7561,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> Explanation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C82B4AC" w14:textId="77777777" w:rsidR="0014647C" w:rsidRPr="009114B9" w:rsidRDefault="0014647C" w:rsidP="006F6BF1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="16F9E82B" w14:textId="3EA7EA3B" w:rsidR="0053100C" w:rsidRPr="00B60CB5" w:rsidRDefault="0053100C" w:rsidP="00B60CB5">
+    <w:p w14:paraId="38439144" w14:textId="77777777" w:rsidR="00E34990" w:rsidRPr="00B60CB5" w:rsidRDefault="00E34990" w:rsidP="00B60CB5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14390"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CF22E6" w14:paraId="6AA91453" w14:textId="77777777" w:rsidTr="00CF22E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14390" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="5FBB8D"/>
           </w:tcPr>
           <w:p w14:paraId="19E4BADC" w14:textId="77777777" w:rsidR="00CF22E6" w:rsidRDefault="00CF22E6" w:rsidP="00CF22E6">
             <w:pPr>
@@ -8491,99 +8549,133 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0677F6B0" w14:textId="77777777" w:rsidR="00433E2F" w:rsidRDefault="00433E2F" w:rsidP="00433E2F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="69604802" w14:textId="77FE4DC6" w:rsidR="00433E2F" w:rsidRPr="00CB7E4E" w:rsidRDefault="00433E2F" w:rsidP="00433E2F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="08F780A4" w14:textId="77777777" w:rsidR="00C44AED" w:rsidRPr="00C44AED" w:rsidRDefault="00C44AED" w:rsidP="00C44AED">
+    <w:p w14:paraId="08F780A4" w14:textId="77777777" w:rsidR="00C44AED" w:rsidRDefault="00C44AED" w:rsidP="00C44AED">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C44AED" w:rsidRPr="00C44AED" w:rsidSect="00F049FC">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:p w14:paraId="4093D5D8" w14:textId="1E081F32" w:rsidR="00CB35C7" w:rsidRPr="00C44AED" w:rsidRDefault="00CB35C7" w:rsidP="00C44AED">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This resource is adapted from guidance provided by the Tennessee Department of Education and  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="001903B7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>The New Teacher Project</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00866C67">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00CB35C7" w:rsidRPr="00C44AED" w:rsidSect="00F049FC">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="288" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25206C46" w14:textId="77777777" w:rsidR="00156286" w:rsidRDefault="00156286" w:rsidP="00037C03">
+    <w:p w14:paraId="5DADCB6F" w14:textId="77777777" w:rsidR="00586889" w:rsidRDefault="00586889" w:rsidP="00037C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10BE517F" w14:textId="77777777" w:rsidR="00156286" w:rsidRDefault="00156286" w:rsidP="00037C03">
+    <w:p w14:paraId="278FDFE7" w14:textId="77777777" w:rsidR="00586889" w:rsidRDefault="00586889" w:rsidP="00037C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="41CD3F07" w14:textId="77777777" w:rsidR="00156286" w:rsidRDefault="00156286">
+    <w:p w14:paraId="2FAB3626" w14:textId="77777777" w:rsidR="00586889" w:rsidRDefault="00586889">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8600,253 +8692,334 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="725188269"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="3355119B" w14:textId="197AC323" w:rsidR="00962980" w:rsidRDefault="00962980" w:rsidP="00584662">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="59FA1553" w14:textId="77777777" w:rsidR="00962980" w:rsidRDefault="00962980" w:rsidP="00962980">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="-2062077782"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="107F51D5" w14:textId="0FA1B664" w:rsidR="00962980" w:rsidRDefault="00962980" w:rsidP="00584662">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:sdt>
+    <w:sdtPr>
       <w:id w:val="959076369"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="6E7FD264" w14:textId="272A4B3F" w:rsidR="00037C03" w:rsidRDefault="00037C03">
+      <w:p w14:paraId="08107915" w14:textId="79D89758" w:rsidR="00037C03" w:rsidRDefault="00962980" w:rsidP="00962980">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
-          <w:jc w:val="right"/>
+          <w:ind w:right="360"/>
         </w:pPr>
-        <w:r>
-[...6 lines deleted...]
-          <w:fldChar w:fldCharType="separate"/>
+        <w:r w:rsidRPr="00AB4C1E">
+          <w:rPr>
+            <w:b/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>Revised May 2026</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:noProof/>
+            <w:b/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>2</w:t>
-[...5 lines deleted...]
-          <w:fldChar w:fldCharType="end"/>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="08107915" w14:textId="4253E0AC" w:rsidR="00037C03" w:rsidRDefault="003174B0">
-[...42 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78C4982C" w14:textId="77777777" w:rsidR="00156286" w:rsidRDefault="00156286" w:rsidP="00037C03">
+    <w:p w14:paraId="2D2796B3" w14:textId="77777777" w:rsidR="00586889" w:rsidRDefault="00586889" w:rsidP="00037C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35FFAE16" w14:textId="77777777" w:rsidR="00156286" w:rsidRDefault="00156286" w:rsidP="00037C03">
+    <w:p w14:paraId="712F3822" w14:textId="77777777" w:rsidR="00586889" w:rsidRDefault="00586889" w:rsidP="00037C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4DF20C41" w14:textId="77777777" w:rsidR="00156286" w:rsidRDefault="00156286">
+    <w:p w14:paraId="1F517022" w14:textId="77777777" w:rsidR="00586889" w:rsidRDefault="00586889">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1430B593" w14:textId="55A6A37A" w:rsidR="00F049FC" w:rsidRDefault="00F049FC" w:rsidP="00F049FC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B656527" wp14:editId="295DC74E">
-          <wp:extent cx="1111250" cy="492236"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B656527" wp14:editId="2F2A8404">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>8032750</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>1270</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1111250" cy="492125"/>
           <wp:effectExtent l="0" t="0" r="0" b="3175"/>
-          <wp:docPr id="1587743520" name="Picture 1" descr="A close-up of KDE logo"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="1587743520" name="Picture 1">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1587743520" name="Picture 1" descr="A close-up of KDE logo"/>
+                  <pic:cNvPr id="1587743520" name="Picture 1">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1117925" cy="495193"/>
+                    <a:ext cx="1111250" cy="492125"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:bookmark int2:bookmarkName="_Int_KS4QSmi0" int2:invalidationBookmarkName="" int2:hashCode="SoLLbbU372xbU9" int2:id="1o3vEsI1">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_WHDQ9l7c" int2:invalidationBookmarkName="" int2:hashCode="GTfEwo9yYYaJdO" int2:id="MlVSoRvv">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07C95266"/>
@@ -11247,51 +11420,50 @@
     <w:rsid w:val="000C7EA2"/>
     <w:rsid w:val="000D07F1"/>
     <w:rsid w:val="000D15BD"/>
     <w:rsid w:val="000D1B3D"/>
     <w:rsid w:val="000D25E5"/>
     <w:rsid w:val="000E1B1A"/>
     <w:rsid w:val="000E1F8A"/>
     <w:rsid w:val="000F78F3"/>
     <w:rsid w:val="00100D4A"/>
     <w:rsid w:val="00106AD4"/>
     <w:rsid w:val="00115EB9"/>
     <w:rsid w:val="0011657E"/>
     <w:rsid w:val="001176C5"/>
     <w:rsid w:val="00120F60"/>
     <w:rsid w:val="00122580"/>
     <w:rsid w:val="00122D91"/>
     <w:rsid w:val="0012463E"/>
     <w:rsid w:val="00127195"/>
     <w:rsid w:val="0013782E"/>
     <w:rsid w:val="00137BA8"/>
     <w:rsid w:val="00145D78"/>
     <w:rsid w:val="0014647C"/>
     <w:rsid w:val="00147C5C"/>
     <w:rsid w:val="00155DA1"/>
     <w:rsid w:val="00155DAE"/>
-    <w:rsid w:val="00156286"/>
     <w:rsid w:val="001562EB"/>
     <w:rsid w:val="00157C2F"/>
     <w:rsid w:val="00160895"/>
     <w:rsid w:val="00161AE2"/>
     <w:rsid w:val="00166E3C"/>
     <w:rsid w:val="0017088E"/>
     <w:rsid w:val="0017251F"/>
     <w:rsid w:val="0017335B"/>
     <w:rsid w:val="001740AA"/>
     <w:rsid w:val="00174BED"/>
     <w:rsid w:val="00176FFD"/>
     <w:rsid w:val="00177D48"/>
     <w:rsid w:val="0018038C"/>
     <w:rsid w:val="00181EB4"/>
     <w:rsid w:val="001873F4"/>
     <w:rsid w:val="0019002B"/>
     <w:rsid w:val="0019030C"/>
     <w:rsid w:val="0019365D"/>
     <w:rsid w:val="001A24CB"/>
     <w:rsid w:val="001A2595"/>
     <w:rsid w:val="001A2727"/>
     <w:rsid w:val="001A5AE5"/>
     <w:rsid w:val="001A666A"/>
     <w:rsid w:val="001C6D2E"/>
     <w:rsid w:val="001C6EA1"/>
@@ -11316,50 +11488,51 @@
     <w:rsid w:val="002227EC"/>
     <w:rsid w:val="00224402"/>
     <w:rsid w:val="00224E88"/>
     <w:rsid w:val="00233A1A"/>
     <w:rsid w:val="00245F84"/>
     <w:rsid w:val="00251A27"/>
     <w:rsid w:val="00251EEC"/>
     <w:rsid w:val="00251F81"/>
     <w:rsid w:val="00254DAE"/>
     <w:rsid w:val="002553BE"/>
     <w:rsid w:val="00264AC9"/>
     <w:rsid w:val="00265F4F"/>
     <w:rsid w:val="00275B3D"/>
     <w:rsid w:val="00280709"/>
     <w:rsid w:val="00281C74"/>
     <w:rsid w:val="00282056"/>
     <w:rsid w:val="00282177"/>
     <w:rsid w:val="00282BB2"/>
     <w:rsid w:val="00283782"/>
     <w:rsid w:val="002843BF"/>
     <w:rsid w:val="002879FD"/>
     <w:rsid w:val="0029383E"/>
     <w:rsid w:val="00294572"/>
     <w:rsid w:val="0029482E"/>
     <w:rsid w:val="0029719D"/>
+    <w:rsid w:val="002A26EB"/>
     <w:rsid w:val="002A4564"/>
     <w:rsid w:val="002B15D8"/>
     <w:rsid w:val="002B4323"/>
     <w:rsid w:val="002B799D"/>
     <w:rsid w:val="002C0786"/>
     <w:rsid w:val="002C2A1D"/>
     <w:rsid w:val="002C2F7E"/>
     <w:rsid w:val="002C3CEA"/>
     <w:rsid w:val="002C7B1B"/>
     <w:rsid w:val="002C7C2B"/>
     <w:rsid w:val="002C7E70"/>
     <w:rsid w:val="002D2E96"/>
     <w:rsid w:val="002D495D"/>
     <w:rsid w:val="002D6040"/>
     <w:rsid w:val="002E05AE"/>
     <w:rsid w:val="002E0C36"/>
     <w:rsid w:val="002E1247"/>
     <w:rsid w:val="002E1A19"/>
     <w:rsid w:val="002E3B26"/>
     <w:rsid w:val="002E3DAA"/>
     <w:rsid w:val="002F1B3A"/>
     <w:rsid w:val="00307A73"/>
     <w:rsid w:val="00311380"/>
     <w:rsid w:val="0031382E"/>
     <w:rsid w:val="00316BA0"/>
@@ -11384,201 +11557,205 @@
     <w:rsid w:val="003827BD"/>
     <w:rsid w:val="0038324F"/>
     <w:rsid w:val="00384A4C"/>
     <w:rsid w:val="00385C14"/>
     <w:rsid w:val="003874BD"/>
     <w:rsid w:val="00387BD9"/>
     <w:rsid w:val="003916B2"/>
     <w:rsid w:val="003951CF"/>
     <w:rsid w:val="00397CE1"/>
     <w:rsid w:val="003A2E1C"/>
     <w:rsid w:val="003B0730"/>
     <w:rsid w:val="003B19BE"/>
     <w:rsid w:val="003B4DA6"/>
     <w:rsid w:val="003B6893"/>
     <w:rsid w:val="003B74DE"/>
     <w:rsid w:val="003B7DCB"/>
     <w:rsid w:val="003C12D0"/>
     <w:rsid w:val="003C1403"/>
     <w:rsid w:val="003C41EC"/>
     <w:rsid w:val="003C6350"/>
     <w:rsid w:val="003D03D2"/>
     <w:rsid w:val="003D080A"/>
     <w:rsid w:val="003D3A4D"/>
     <w:rsid w:val="003D3EFD"/>
     <w:rsid w:val="003D5E6A"/>
+    <w:rsid w:val="003D694F"/>
     <w:rsid w:val="003D6F3C"/>
     <w:rsid w:val="003E6015"/>
     <w:rsid w:val="003F09D9"/>
     <w:rsid w:val="003F3B2F"/>
     <w:rsid w:val="003F4B10"/>
     <w:rsid w:val="00400456"/>
     <w:rsid w:val="004005FC"/>
     <w:rsid w:val="00400F41"/>
     <w:rsid w:val="00401EA1"/>
     <w:rsid w:val="00402FE7"/>
     <w:rsid w:val="0042114E"/>
     <w:rsid w:val="00423175"/>
     <w:rsid w:val="00431BC1"/>
     <w:rsid w:val="00433E2F"/>
     <w:rsid w:val="00437040"/>
     <w:rsid w:val="0044076C"/>
     <w:rsid w:val="0044312A"/>
     <w:rsid w:val="00443F97"/>
     <w:rsid w:val="00445096"/>
     <w:rsid w:val="00445A30"/>
     <w:rsid w:val="00447AC0"/>
     <w:rsid w:val="00450B1B"/>
     <w:rsid w:val="00451B89"/>
+    <w:rsid w:val="0045410D"/>
     <w:rsid w:val="0046027F"/>
     <w:rsid w:val="004631E5"/>
     <w:rsid w:val="00463F8D"/>
     <w:rsid w:val="00464903"/>
     <w:rsid w:val="00465B97"/>
     <w:rsid w:val="00466CDB"/>
     <w:rsid w:val="004678C0"/>
     <w:rsid w:val="004731D1"/>
     <w:rsid w:val="004736E3"/>
     <w:rsid w:val="00473C81"/>
     <w:rsid w:val="0047467E"/>
     <w:rsid w:val="00475B13"/>
     <w:rsid w:val="00484C10"/>
     <w:rsid w:val="00486D33"/>
     <w:rsid w:val="004903F8"/>
-    <w:rsid w:val="004905A8"/>
     <w:rsid w:val="00491901"/>
     <w:rsid w:val="00491D07"/>
     <w:rsid w:val="00491E9D"/>
     <w:rsid w:val="00494AFB"/>
     <w:rsid w:val="00494C71"/>
     <w:rsid w:val="00497EDC"/>
     <w:rsid w:val="004A310F"/>
     <w:rsid w:val="004A39EB"/>
     <w:rsid w:val="004A63EF"/>
     <w:rsid w:val="004B0E5D"/>
     <w:rsid w:val="004B5593"/>
     <w:rsid w:val="004C2C93"/>
     <w:rsid w:val="004C3C1C"/>
     <w:rsid w:val="004C4533"/>
     <w:rsid w:val="004C5022"/>
     <w:rsid w:val="004C6E23"/>
     <w:rsid w:val="004D40AE"/>
     <w:rsid w:val="004D4336"/>
     <w:rsid w:val="004D50FE"/>
     <w:rsid w:val="004E064D"/>
     <w:rsid w:val="004E0DEB"/>
     <w:rsid w:val="004E154D"/>
     <w:rsid w:val="004E1FBF"/>
     <w:rsid w:val="004E20A5"/>
     <w:rsid w:val="004F3B40"/>
     <w:rsid w:val="004F437F"/>
     <w:rsid w:val="004F771D"/>
     <w:rsid w:val="00500F11"/>
     <w:rsid w:val="00506F94"/>
     <w:rsid w:val="00512E92"/>
     <w:rsid w:val="005202F5"/>
     <w:rsid w:val="00522372"/>
     <w:rsid w:val="0052260D"/>
     <w:rsid w:val="00525609"/>
     <w:rsid w:val="00525D1B"/>
     <w:rsid w:val="00526DAA"/>
     <w:rsid w:val="0053100C"/>
     <w:rsid w:val="0053193C"/>
     <w:rsid w:val="00533994"/>
     <w:rsid w:val="005350AC"/>
     <w:rsid w:val="00537FD0"/>
+    <w:rsid w:val="00543679"/>
     <w:rsid w:val="005513EA"/>
     <w:rsid w:val="00552A1C"/>
     <w:rsid w:val="0055491E"/>
     <w:rsid w:val="00554DA1"/>
     <w:rsid w:val="005554B7"/>
+    <w:rsid w:val="0056003D"/>
     <w:rsid w:val="00560894"/>
     <w:rsid w:val="00563799"/>
     <w:rsid w:val="00564C8E"/>
     <w:rsid w:val="0056511A"/>
     <w:rsid w:val="00572C42"/>
     <w:rsid w:val="00573E6C"/>
     <w:rsid w:val="00574D07"/>
     <w:rsid w:val="005846A4"/>
     <w:rsid w:val="005848DD"/>
+    <w:rsid w:val="00586889"/>
     <w:rsid w:val="005918AF"/>
     <w:rsid w:val="005925F9"/>
     <w:rsid w:val="00596986"/>
     <w:rsid w:val="005A019C"/>
     <w:rsid w:val="005A03F7"/>
     <w:rsid w:val="005A4C20"/>
     <w:rsid w:val="005A5238"/>
     <w:rsid w:val="005A609F"/>
     <w:rsid w:val="005A6109"/>
     <w:rsid w:val="005B131F"/>
     <w:rsid w:val="005B4C7F"/>
     <w:rsid w:val="005C3672"/>
-    <w:rsid w:val="005C6B4A"/>
     <w:rsid w:val="005D05CE"/>
     <w:rsid w:val="005D6FA3"/>
     <w:rsid w:val="005E2AB3"/>
     <w:rsid w:val="005E5FE9"/>
     <w:rsid w:val="005E6FC9"/>
     <w:rsid w:val="005F1D9E"/>
     <w:rsid w:val="005F2922"/>
     <w:rsid w:val="005F5683"/>
     <w:rsid w:val="006000CD"/>
     <w:rsid w:val="006004FD"/>
     <w:rsid w:val="00610E25"/>
     <w:rsid w:val="0061419C"/>
     <w:rsid w:val="00617834"/>
     <w:rsid w:val="00620C6A"/>
     <w:rsid w:val="00622778"/>
     <w:rsid w:val="00622AC8"/>
     <w:rsid w:val="00630553"/>
     <w:rsid w:val="006321AB"/>
     <w:rsid w:val="006405E9"/>
     <w:rsid w:val="006422FD"/>
     <w:rsid w:val="006450FB"/>
     <w:rsid w:val="00651802"/>
     <w:rsid w:val="00655FD6"/>
     <w:rsid w:val="00656B0F"/>
     <w:rsid w:val="00663C01"/>
     <w:rsid w:val="00663EBD"/>
     <w:rsid w:val="006644AE"/>
     <w:rsid w:val="00665A1C"/>
     <w:rsid w:val="00673A62"/>
     <w:rsid w:val="0067695D"/>
     <w:rsid w:val="0068012C"/>
     <w:rsid w:val="00684EDD"/>
     <w:rsid w:val="0069028C"/>
     <w:rsid w:val="00690C36"/>
     <w:rsid w:val="006915D8"/>
     <w:rsid w:val="006932E0"/>
     <w:rsid w:val="006A262A"/>
     <w:rsid w:val="006A78ED"/>
     <w:rsid w:val="006B5C3F"/>
     <w:rsid w:val="006B5D31"/>
     <w:rsid w:val="006C0F22"/>
     <w:rsid w:val="006C10E6"/>
     <w:rsid w:val="006C4447"/>
     <w:rsid w:val="006C54CC"/>
+    <w:rsid w:val="006C5F2A"/>
     <w:rsid w:val="006D1117"/>
     <w:rsid w:val="006D14EB"/>
     <w:rsid w:val="006D167A"/>
     <w:rsid w:val="006D6B1F"/>
     <w:rsid w:val="006E1029"/>
     <w:rsid w:val="006E5E33"/>
     <w:rsid w:val="006E6E40"/>
     <w:rsid w:val="006E767D"/>
     <w:rsid w:val="006F01C1"/>
     <w:rsid w:val="006F070E"/>
     <w:rsid w:val="006F1F2C"/>
     <w:rsid w:val="006F6BF1"/>
     <w:rsid w:val="00701E0C"/>
     <w:rsid w:val="00705A96"/>
     <w:rsid w:val="007105B0"/>
     <w:rsid w:val="00723427"/>
     <w:rsid w:val="00725709"/>
     <w:rsid w:val="00725EDC"/>
     <w:rsid w:val="00731BC7"/>
     <w:rsid w:val="007329B7"/>
     <w:rsid w:val="0074084B"/>
     <w:rsid w:val="00741B49"/>
     <w:rsid w:val="00743B69"/>
     <w:rsid w:val="00751603"/>
     <w:rsid w:val="00752761"/>
@@ -11623,168 +11800,175 @@
     <w:rsid w:val="00802DEE"/>
     <w:rsid w:val="008037D7"/>
     <w:rsid w:val="00806205"/>
     <w:rsid w:val="00806C43"/>
     <w:rsid w:val="00810793"/>
     <w:rsid w:val="00812042"/>
     <w:rsid w:val="00815E25"/>
     <w:rsid w:val="00816150"/>
     <w:rsid w:val="00816A11"/>
     <w:rsid w:val="00817D76"/>
     <w:rsid w:val="00832944"/>
     <w:rsid w:val="008334E7"/>
     <w:rsid w:val="008345F0"/>
     <w:rsid w:val="00834C81"/>
     <w:rsid w:val="00841A5A"/>
     <w:rsid w:val="00844C32"/>
     <w:rsid w:val="00845423"/>
     <w:rsid w:val="00847596"/>
     <w:rsid w:val="00850C81"/>
     <w:rsid w:val="008510D1"/>
     <w:rsid w:val="00851DD7"/>
     <w:rsid w:val="008564EA"/>
     <w:rsid w:val="00856791"/>
     <w:rsid w:val="00862BA3"/>
     <w:rsid w:val="0086357F"/>
+    <w:rsid w:val="00866C67"/>
     <w:rsid w:val="0086731E"/>
     <w:rsid w:val="00873E35"/>
     <w:rsid w:val="00877A01"/>
     <w:rsid w:val="00877E33"/>
     <w:rsid w:val="00877E71"/>
     <w:rsid w:val="00882729"/>
     <w:rsid w:val="00884DE5"/>
     <w:rsid w:val="00885214"/>
     <w:rsid w:val="00885A25"/>
     <w:rsid w:val="008916B2"/>
     <w:rsid w:val="00892823"/>
     <w:rsid w:val="00893436"/>
     <w:rsid w:val="00893B50"/>
     <w:rsid w:val="00895A02"/>
     <w:rsid w:val="008963C2"/>
     <w:rsid w:val="0089765D"/>
     <w:rsid w:val="008A216B"/>
     <w:rsid w:val="008A3651"/>
-    <w:rsid w:val="008A76E4"/>
     <w:rsid w:val="008B2A51"/>
     <w:rsid w:val="008B3999"/>
+    <w:rsid w:val="008B43A9"/>
     <w:rsid w:val="008B5BB5"/>
     <w:rsid w:val="008B7152"/>
     <w:rsid w:val="008C3252"/>
     <w:rsid w:val="008C3863"/>
     <w:rsid w:val="008C4260"/>
     <w:rsid w:val="008C47DB"/>
     <w:rsid w:val="008C6986"/>
     <w:rsid w:val="008C6CB9"/>
     <w:rsid w:val="008D55DB"/>
     <w:rsid w:val="008D63CD"/>
     <w:rsid w:val="008D7BE6"/>
     <w:rsid w:val="008E27B7"/>
     <w:rsid w:val="008E33FB"/>
     <w:rsid w:val="008E7D63"/>
+    <w:rsid w:val="008F4A92"/>
     <w:rsid w:val="008F6992"/>
     <w:rsid w:val="008F762E"/>
     <w:rsid w:val="00904444"/>
     <w:rsid w:val="009114B9"/>
     <w:rsid w:val="00913257"/>
     <w:rsid w:val="009136DD"/>
     <w:rsid w:val="00925A2B"/>
     <w:rsid w:val="00927365"/>
     <w:rsid w:val="00929CCC"/>
     <w:rsid w:val="00937832"/>
     <w:rsid w:val="009420A7"/>
     <w:rsid w:val="009512F8"/>
     <w:rsid w:val="0095247D"/>
     <w:rsid w:val="009533CC"/>
     <w:rsid w:val="009540F0"/>
     <w:rsid w:val="00956B65"/>
     <w:rsid w:val="00960620"/>
     <w:rsid w:val="009611CF"/>
+    <w:rsid w:val="00962980"/>
     <w:rsid w:val="0096576F"/>
     <w:rsid w:val="00966EC4"/>
     <w:rsid w:val="00967EE9"/>
     <w:rsid w:val="00980DEB"/>
     <w:rsid w:val="00985762"/>
     <w:rsid w:val="00990FE6"/>
     <w:rsid w:val="009910B0"/>
     <w:rsid w:val="00994ABC"/>
     <w:rsid w:val="00995A10"/>
     <w:rsid w:val="009A163B"/>
     <w:rsid w:val="009A248E"/>
     <w:rsid w:val="009A7B30"/>
     <w:rsid w:val="009A7F56"/>
     <w:rsid w:val="009B2E3A"/>
     <w:rsid w:val="009B35F2"/>
     <w:rsid w:val="009B4764"/>
     <w:rsid w:val="009B5696"/>
     <w:rsid w:val="009B6D3E"/>
     <w:rsid w:val="009C19ED"/>
     <w:rsid w:val="009C536A"/>
     <w:rsid w:val="009C5472"/>
     <w:rsid w:val="009C7B29"/>
     <w:rsid w:val="009D141A"/>
     <w:rsid w:val="009D23C4"/>
     <w:rsid w:val="009D31F3"/>
     <w:rsid w:val="009D68B5"/>
     <w:rsid w:val="009D74FE"/>
     <w:rsid w:val="009E2454"/>
     <w:rsid w:val="009EA577"/>
     <w:rsid w:val="009F10CC"/>
     <w:rsid w:val="009F218B"/>
     <w:rsid w:val="009F27A1"/>
     <w:rsid w:val="009F7EA9"/>
     <w:rsid w:val="00A047E8"/>
     <w:rsid w:val="00A06EDF"/>
     <w:rsid w:val="00A14727"/>
     <w:rsid w:val="00A17853"/>
     <w:rsid w:val="00A270DF"/>
     <w:rsid w:val="00A3168A"/>
     <w:rsid w:val="00A3744C"/>
     <w:rsid w:val="00A4111D"/>
     <w:rsid w:val="00A41829"/>
     <w:rsid w:val="00A44E5B"/>
     <w:rsid w:val="00A511A1"/>
     <w:rsid w:val="00A53A86"/>
     <w:rsid w:val="00A623EE"/>
     <w:rsid w:val="00A73054"/>
     <w:rsid w:val="00A73842"/>
+    <w:rsid w:val="00A74710"/>
     <w:rsid w:val="00A76430"/>
     <w:rsid w:val="00A764C6"/>
     <w:rsid w:val="00A8012D"/>
     <w:rsid w:val="00A82745"/>
     <w:rsid w:val="00A92206"/>
     <w:rsid w:val="00A92E8C"/>
     <w:rsid w:val="00A93FE6"/>
     <w:rsid w:val="00A958C8"/>
+    <w:rsid w:val="00AA0696"/>
     <w:rsid w:val="00AA0790"/>
     <w:rsid w:val="00AA07B6"/>
     <w:rsid w:val="00AA2443"/>
     <w:rsid w:val="00AA3B38"/>
     <w:rsid w:val="00AA46D8"/>
     <w:rsid w:val="00AA6064"/>
     <w:rsid w:val="00AA6F39"/>
     <w:rsid w:val="00AB2ABA"/>
     <w:rsid w:val="00AB3296"/>
+    <w:rsid w:val="00AB50FA"/>
+    <w:rsid w:val="00AB626A"/>
     <w:rsid w:val="00AB6E32"/>
     <w:rsid w:val="00AC0700"/>
     <w:rsid w:val="00AC11C3"/>
     <w:rsid w:val="00AC18D6"/>
     <w:rsid w:val="00AC1BE3"/>
     <w:rsid w:val="00AC3C72"/>
     <w:rsid w:val="00AC573D"/>
     <w:rsid w:val="00AC5D32"/>
     <w:rsid w:val="00AD0843"/>
     <w:rsid w:val="00AD2270"/>
     <w:rsid w:val="00AD5EA7"/>
     <w:rsid w:val="00AD715A"/>
     <w:rsid w:val="00AD7606"/>
     <w:rsid w:val="00AE26FC"/>
     <w:rsid w:val="00AE2D4D"/>
     <w:rsid w:val="00AE6FD2"/>
     <w:rsid w:val="00AE726F"/>
     <w:rsid w:val="00AF4C07"/>
     <w:rsid w:val="00B0021A"/>
     <w:rsid w:val="00B01A38"/>
     <w:rsid w:val="00B05AB6"/>
     <w:rsid w:val="00B10724"/>
     <w:rsid w:val="00B14D94"/>
     <w:rsid w:val="00B1529A"/>
     <w:rsid w:val="00B168FA"/>
@@ -11803,169 +11987,176 @@
     <w:rsid w:val="00B65AE8"/>
     <w:rsid w:val="00B67908"/>
     <w:rsid w:val="00B70ED1"/>
     <w:rsid w:val="00B71434"/>
     <w:rsid w:val="00B717ED"/>
     <w:rsid w:val="00B74227"/>
     <w:rsid w:val="00B74DD8"/>
     <w:rsid w:val="00B753BE"/>
     <w:rsid w:val="00B82271"/>
     <w:rsid w:val="00B85A69"/>
     <w:rsid w:val="00B87678"/>
     <w:rsid w:val="00B94B69"/>
     <w:rsid w:val="00B96E51"/>
     <w:rsid w:val="00BA0494"/>
     <w:rsid w:val="00BA3B9A"/>
     <w:rsid w:val="00BA5C20"/>
     <w:rsid w:val="00BA62B1"/>
     <w:rsid w:val="00BB02B3"/>
     <w:rsid w:val="00BB0D83"/>
     <w:rsid w:val="00BB1488"/>
     <w:rsid w:val="00BC4369"/>
     <w:rsid w:val="00BD59B3"/>
     <w:rsid w:val="00BE2895"/>
     <w:rsid w:val="00BE2E0B"/>
     <w:rsid w:val="00BE30BB"/>
+    <w:rsid w:val="00BE391A"/>
     <w:rsid w:val="00BF5713"/>
     <w:rsid w:val="00C07531"/>
     <w:rsid w:val="00C10C9D"/>
     <w:rsid w:val="00C15200"/>
     <w:rsid w:val="00C24A4A"/>
     <w:rsid w:val="00C24F18"/>
     <w:rsid w:val="00C271A9"/>
     <w:rsid w:val="00C30587"/>
     <w:rsid w:val="00C30B65"/>
     <w:rsid w:val="00C313EF"/>
     <w:rsid w:val="00C3439C"/>
     <w:rsid w:val="00C3583E"/>
     <w:rsid w:val="00C36D01"/>
     <w:rsid w:val="00C433F6"/>
     <w:rsid w:val="00C44AED"/>
     <w:rsid w:val="00C47E15"/>
     <w:rsid w:val="00C50E6D"/>
     <w:rsid w:val="00C5310A"/>
     <w:rsid w:val="00C54F17"/>
     <w:rsid w:val="00C60B91"/>
     <w:rsid w:val="00C64047"/>
     <w:rsid w:val="00C67DB8"/>
     <w:rsid w:val="00C71EA7"/>
     <w:rsid w:val="00C73EA7"/>
     <w:rsid w:val="00C73EFB"/>
     <w:rsid w:val="00C74670"/>
     <w:rsid w:val="00C77216"/>
     <w:rsid w:val="00C77EF8"/>
     <w:rsid w:val="00C80D3D"/>
     <w:rsid w:val="00C81D8D"/>
+    <w:rsid w:val="00C82AFE"/>
     <w:rsid w:val="00C82FEF"/>
     <w:rsid w:val="00C8470B"/>
     <w:rsid w:val="00C90770"/>
     <w:rsid w:val="00C92F0B"/>
+    <w:rsid w:val="00C9600E"/>
     <w:rsid w:val="00CA1E2A"/>
     <w:rsid w:val="00CA49B5"/>
     <w:rsid w:val="00CA50AA"/>
     <w:rsid w:val="00CA55A0"/>
     <w:rsid w:val="00CB3551"/>
+    <w:rsid w:val="00CB35C7"/>
     <w:rsid w:val="00CB3BB6"/>
     <w:rsid w:val="00CB5FFA"/>
     <w:rsid w:val="00CB773B"/>
     <w:rsid w:val="00CB7E4E"/>
     <w:rsid w:val="00CC023C"/>
     <w:rsid w:val="00CC375F"/>
     <w:rsid w:val="00CC3B14"/>
     <w:rsid w:val="00CC4AE1"/>
     <w:rsid w:val="00CD35E6"/>
+    <w:rsid w:val="00CD583E"/>
     <w:rsid w:val="00CE0B6E"/>
     <w:rsid w:val="00CE7297"/>
     <w:rsid w:val="00CF22E6"/>
     <w:rsid w:val="00CF67D6"/>
     <w:rsid w:val="00CF732D"/>
     <w:rsid w:val="00D01219"/>
     <w:rsid w:val="00D02C49"/>
     <w:rsid w:val="00D07858"/>
     <w:rsid w:val="00D169D1"/>
     <w:rsid w:val="00D20D3F"/>
     <w:rsid w:val="00D23365"/>
     <w:rsid w:val="00D23B61"/>
     <w:rsid w:val="00D24621"/>
     <w:rsid w:val="00D258FB"/>
     <w:rsid w:val="00D32623"/>
     <w:rsid w:val="00D442E0"/>
     <w:rsid w:val="00D46CA3"/>
     <w:rsid w:val="00D50704"/>
     <w:rsid w:val="00D523A0"/>
     <w:rsid w:val="00D5287E"/>
     <w:rsid w:val="00D52BE3"/>
     <w:rsid w:val="00D56467"/>
     <w:rsid w:val="00D5664E"/>
     <w:rsid w:val="00D57BEA"/>
     <w:rsid w:val="00D6019E"/>
     <w:rsid w:val="00D6202B"/>
     <w:rsid w:val="00D62557"/>
+    <w:rsid w:val="00D70F79"/>
     <w:rsid w:val="00D72E65"/>
     <w:rsid w:val="00D73872"/>
     <w:rsid w:val="00D774E7"/>
     <w:rsid w:val="00D81E69"/>
     <w:rsid w:val="00D84BFA"/>
     <w:rsid w:val="00D87624"/>
     <w:rsid w:val="00D91277"/>
     <w:rsid w:val="00DA0A3D"/>
     <w:rsid w:val="00DA7CAD"/>
     <w:rsid w:val="00DB3600"/>
     <w:rsid w:val="00DB39AF"/>
     <w:rsid w:val="00DB5133"/>
     <w:rsid w:val="00DB5F4D"/>
     <w:rsid w:val="00DB78E5"/>
     <w:rsid w:val="00DC3E34"/>
     <w:rsid w:val="00DC4E71"/>
     <w:rsid w:val="00DD750F"/>
     <w:rsid w:val="00DE1827"/>
     <w:rsid w:val="00DE3C44"/>
     <w:rsid w:val="00DE4BFB"/>
     <w:rsid w:val="00DE51D4"/>
     <w:rsid w:val="00DE53BB"/>
     <w:rsid w:val="00DE780D"/>
     <w:rsid w:val="00DF256B"/>
     <w:rsid w:val="00DF3ABE"/>
     <w:rsid w:val="00DF5027"/>
     <w:rsid w:val="00DF5099"/>
     <w:rsid w:val="00DF5777"/>
     <w:rsid w:val="00DF5A7C"/>
     <w:rsid w:val="00DF70CB"/>
     <w:rsid w:val="00E02A30"/>
     <w:rsid w:val="00E055D2"/>
     <w:rsid w:val="00E06BAD"/>
     <w:rsid w:val="00E146C7"/>
     <w:rsid w:val="00E14B26"/>
     <w:rsid w:val="00E14C83"/>
     <w:rsid w:val="00E16036"/>
     <w:rsid w:val="00E16481"/>
     <w:rsid w:val="00E17229"/>
     <w:rsid w:val="00E20DDC"/>
     <w:rsid w:val="00E24AEE"/>
     <w:rsid w:val="00E27C94"/>
     <w:rsid w:val="00E30266"/>
     <w:rsid w:val="00E30850"/>
+    <w:rsid w:val="00E34990"/>
     <w:rsid w:val="00E43026"/>
     <w:rsid w:val="00E46B00"/>
     <w:rsid w:val="00E51C7C"/>
     <w:rsid w:val="00E51D87"/>
     <w:rsid w:val="00E54FC5"/>
     <w:rsid w:val="00E54FED"/>
     <w:rsid w:val="00E55E11"/>
     <w:rsid w:val="00E56751"/>
     <w:rsid w:val="00E61269"/>
     <w:rsid w:val="00E714D8"/>
     <w:rsid w:val="00E7155F"/>
     <w:rsid w:val="00E75EF4"/>
     <w:rsid w:val="00E763C1"/>
     <w:rsid w:val="00E80085"/>
     <w:rsid w:val="00E84B66"/>
     <w:rsid w:val="00E8636C"/>
     <w:rsid w:val="00E92231"/>
     <w:rsid w:val="00E930EA"/>
     <w:rsid w:val="00E933FE"/>
     <w:rsid w:val="00E943F8"/>
     <w:rsid w:val="00EA1FAE"/>
     <w:rsid w:val="00EA2399"/>
     <w:rsid w:val="00EA2E74"/>
     <w:rsid w:val="00EA3CE9"/>
     <w:rsid w:val="00EA464A"/>
@@ -11995,50 +12186,51 @@
     <w:rsid w:val="00F049FC"/>
     <w:rsid w:val="00F05A9C"/>
     <w:rsid w:val="00F060DF"/>
     <w:rsid w:val="00F07A83"/>
     <w:rsid w:val="00F15448"/>
     <w:rsid w:val="00F218BF"/>
     <w:rsid w:val="00F24DCD"/>
     <w:rsid w:val="00F2518E"/>
     <w:rsid w:val="00F32292"/>
     <w:rsid w:val="00F3273F"/>
     <w:rsid w:val="00F3423E"/>
     <w:rsid w:val="00F43F94"/>
     <w:rsid w:val="00F46559"/>
     <w:rsid w:val="00F4749B"/>
     <w:rsid w:val="00F479A4"/>
     <w:rsid w:val="00F55811"/>
     <w:rsid w:val="00F56286"/>
     <w:rsid w:val="00F654ED"/>
     <w:rsid w:val="00F65BF7"/>
     <w:rsid w:val="00F71C32"/>
     <w:rsid w:val="00F7335B"/>
     <w:rsid w:val="00F75C90"/>
     <w:rsid w:val="00F771BA"/>
     <w:rsid w:val="00F80004"/>
     <w:rsid w:val="00F8617C"/>
+    <w:rsid w:val="00F87CBF"/>
     <w:rsid w:val="00F90B2B"/>
     <w:rsid w:val="00F91EF7"/>
     <w:rsid w:val="00F922BE"/>
     <w:rsid w:val="00F926DB"/>
     <w:rsid w:val="00F956A6"/>
     <w:rsid w:val="00F97B2B"/>
     <w:rsid w:val="00FA1527"/>
     <w:rsid w:val="00FA2052"/>
     <w:rsid w:val="00FA2482"/>
     <w:rsid w:val="00FB0660"/>
     <w:rsid w:val="00FB5675"/>
     <w:rsid w:val="00FC688C"/>
     <w:rsid w:val="00FC744D"/>
     <w:rsid w:val="00FD2DBF"/>
     <w:rsid w:val="00FE54B6"/>
     <w:rsid w:val="00FF0C95"/>
     <w:rsid w:val="00FF11D6"/>
     <w:rsid w:val="00FF25CF"/>
     <w:rsid w:val="00FF4271"/>
     <w:rsid w:val="00FF67F9"/>
     <w:rsid w:val="0191E810"/>
     <w:rsid w:val="01A0E318"/>
     <w:rsid w:val="022A05F1"/>
     <w:rsid w:val="02A9FF30"/>
     <w:rsid w:val="02C640CF"/>
@@ -13212,50 +13404,58 @@
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00E14C83"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C81D8D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00962980"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="875772878">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="738667">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -13447,55 +13647,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1806922779">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/EarlyLiteracy/Pages/structured_literacy.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kystandards.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tntp.org/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tntp.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/EarlyLiteracy/Pages/structured_literacy.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kystandards.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -13770,87 +13966,79 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -13974,50 +14162,59 @@
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="25" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="26" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -14074,60 +14271,70 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <UserInfo>
         <DisplayName>Ray, Micki - Office of Teaching and Learning</DisplayName>
         <AccountId>14</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2023-07-25T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-1826</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1826</Url>
       <Description>KYED-536-1826</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
@@ -14154,101 +14361,116 @@
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61895B05-9369-4335-A95A-59A79F54A1B5}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EF5816C-BC62-4574-885A-872891E7B432}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF02CE46-C9D5-4076-9B87-EF310D7FC64A}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC49F032-EFC0-422F-868F-DC812DA84C11}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="45b133ba-263f-4084-b3dd-2704962ca435"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11F9C9B0-4CAC-4EDC-A11D-3D5E97DD47FE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD63E1C9-0C46-4827-8F9F-44650661CA7F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1496</Words>
-  <Characters>8528</Characters>
+  <Words>1620</Words>
+  <Characters>8991</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>71</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>299</Lines>
+  <Paragraphs>168</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Instructional Practice Guide for K-3 Foundational Skills</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Kentucky Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10004</CharactersWithSpaces>
+  <CharactersWithSpaces>10443</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Instructional Practice Guide for K-3 Foundational Skills</dc:title>
   <dc:subject/>
-  <dc:creator>Higgins, Misty - Division of Academic Program Standards</dc:creator>
+  <dc:creator>Kentucky Department of Education - Office of Teaching and Learning</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SetDate">
     <vt:lpwstr>2025-02-05T15:53:11Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Name">
     <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>