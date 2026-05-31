--- v0 (2025-10-29)
+++ v1 (2026-05-31)
@@ -1,70 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="52B6A028" w14:textId="544F6131" w:rsidR="00E055D2" w:rsidRPr="0053100C" w:rsidRDefault="00AC3C72" w:rsidP="005F236E">
+    <w:p w14:paraId="52B6A028" w14:textId="1164EA18" w:rsidR="00E055D2" w:rsidRPr="0053100C" w:rsidRDefault="006A5067" w:rsidP="005F236E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0053100C">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3C72" w:rsidRPr="0053100C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Instruction</w:t>
       </w:r>
       <w:r w:rsidR="00EA2399" w:rsidRPr="0053100C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>al Practice Guide</w:t>
       </w:r>
       <w:r w:rsidR="00FC744D" w:rsidRPr="0053100C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidR="008E234C">
         <w:rPr>
@@ -81,56 +91,62 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ehension in </w:t>
       </w:r>
       <w:r w:rsidR="00FC744D" w:rsidRPr="0053100C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Reading and Writing</w:t>
       </w:r>
       <w:r w:rsidR="005037E6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> K-12</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14395" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14395"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0029719D" w14:paraId="32A9361F" w14:textId="77777777" w:rsidTr="3D60DB5A">
+      <w:tr w:rsidR="0029719D" w14:paraId="32A9361F" w14:textId="77777777" w:rsidTr="1E3A4CF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="1A5D50AE" w14:textId="2B794641" w:rsidR="00911717" w:rsidRDefault="006C0F22" w:rsidP="00911717">
             <w:pPr>
               <w:spacing w:before="160"/>
             </w:pPr>
             <w:r w:rsidRPr="69428A7B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Purpose:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> The Instructional Practice Guide</w:t>
             </w:r>
             <w:r w:rsidR="540F84C9">
               <w:t xml:space="preserve"> (IPG)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -193,51 +209,51 @@
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="1C1F14E4">
               <w:t>eflection on instructional practices and shifts; and</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43D91C1E" w14:textId="188F590D" w:rsidR="00911717" w:rsidRDefault="1EAF7325" w:rsidP="00F466C0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="0857FA37">
               <w:t>dentification of professional learning needed to support standards-aligned practice</w:t>
             </w:r>
             <w:r w:rsidR="4DA37186">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B187E4A" w14:textId="508263F3" w:rsidR="00911717" w:rsidRDefault="3D976623" w:rsidP="00911717">
+          <w:p w14:paraId="7B187E4A" w14:textId="789ED245" w:rsidR="00911717" w:rsidRDefault="3D976623" w:rsidP="00911717">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">It may be helpful to </w:t>
             </w:r>
             <w:r w:rsidR="34DDA7F7">
               <w:t>supplement</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> what </w:t>
             </w:r>
             <w:r w:rsidR="34DDA7F7">
               <w:t>is</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="23C48C4E">
               <w:t>observed</w:t>
             </w:r>
             <w:r>
@@ -269,54 +285,56 @@
             <w:r w:rsidR="36955577">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="737A45BC">
               <w:t>may</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> appropriately focus on a smaller set of </w:t>
             </w:r>
             <w:r w:rsidR="536263B5">
               <w:t>objectives,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> or an observation </w:t>
             </w:r>
             <w:r w:rsidR="155BE320">
               <w:t>may</w:t>
             </w:r>
             <w:r w:rsidR="36955577">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">occur during only a portion of a lesson. In those cases, some of the </w:t>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="_Int_StkpZTw9"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>tool</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> may be left blank. </w:t>
             </w:r>
             <w:r w:rsidR="3323061F" w:rsidRPr="2D3B4D15">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Finally, districts/schools </w:t>
             </w:r>
             <w:r w:rsidR="34CC2B2D" w:rsidRPr="2D3B4D15">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>should look</w:t>
             </w:r>
             <w:r w:rsidR="3323061F" w:rsidRPr="2D3B4D15">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
             <w:r w:rsidR="4473DBDB" w:rsidRPr="2D3B4D15">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
@@ -391,50 +409,138 @@
             <w:r w:rsidR="5C20F4D7" w:rsidRPr="4188B80C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">early </w:t>
             </w:r>
             <w:r w:rsidR="5C20F4D7" w:rsidRPr="139AB686">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">or </w:t>
             </w:r>
             <w:r w:rsidR="5C20F4D7" w:rsidRPr="4188B80C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ongoing</w:t>
             </w:r>
             <w:r w:rsidR="5C20F4D7" w:rsidRPr="54421E41">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="3323061F" w:rsidRPr="54421E41">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3220">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="399A652B" w14:textId="18571268" w:rsidR="0049378D" w:rsidRDefault="0049378D" w:rsidP="00911717">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1E3A4CF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Process:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1E3A4CF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00637594" w:rsidRPr="1E3A4CF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Best practice for using an IPG includes three steps: (1) select priority indicators aligned to </w:t>
+            </w:r>
+            <w:r w:rsidR="00504BED" w:rsidRPr="1E3A4CF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">current </w:t>
+            </w:r>
+            <w:r w:rsidR="00637594" w:rsidRPr="1E3A4CF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">implementation goals (or use the full tool for </w:t>
+            </w:r>
+            <w:r w:rsidR="00010E5C" w:rsidRPr="1E3A4CF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidR="007810EF" w:rsidRPr="1E3A4CF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">periodic </w:t>
+            </w:r>
+            <w:r w:rsidR="00010E5C" w:rsidRPr="1E3A4CF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>stock-take</w:t>
+            </w:r>
+            <w:r w:rsidR="00637594" w:rsidRPr="1E3A4CF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), (2) collect low-inference notes during the lesson—often by annotating the HQIR lesson plan to capture what was followed, </w:t>
+            </w:r>
+            <w:r w:rsidR="00C72764" w:rsidRPr="1E3A4CF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>changed</w:t>
+            </w:r>
+            <w:r w:rsidR="00637594" w:rsidRPr="1E3A4CF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or missed, and (3) synthesize notes into ratings and explanations, ideally through collaborative calibration with a colleague</w:t>
+            </w:r>
+            <w:r w:rsidR="0050197B" w:rsidRPr="1E3A4CF1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C88DC1D" w14:textId="085CA7FB" w:rsidR="00C82FEF" w:rsidRPr="00EF67D8" w:rsidRDefault="6E35C149" w:rsidP="00B223AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="75F7AA0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Rating Criteria</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C8BE968" w14:textId="58182F1D" w:rsidR="00C82FEF" w:rsidRPr="008E2777" w:rsidRDefault="001B40FC" w:rsidP="00B223AE">
             <w:pPr>
@@ -679,51 +785,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Some indicator aspects </w:t>
             </w:r>
             <w:r w:rsidR="00A62240" w:rsidRPr="008E2777">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">are present </w:t>
             </w:r>
             <w:r w:rsidR="004954C4" w:rsidRPr="008E2777">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>when</w:t>
             </w:r>
             <w:r w:rsidR="009464F9" w:rsidRPr="008E2777">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> appropriate.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="440F6327" w14:textId="3A46E3DE" w:rsidR="000F44D5" w:rsidRPr="006A5383" w:rsidRDefault="001B40FC" w:rsidP="006A5383">
+          <w:p w14:paraId="602CD30B" w14:textId="2EF2AF71" w:rsidR="00005550" w:rsidRPr="00005550" w:rsidRDefault="001B40FC" w:rsidP="00B223AE">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">4: </w:t>
             </w:r>
             <w:r w:rsidR="48C42B10" w:rsidRPr="008E2777">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
@@ -739,115 +845,83 @@
             <w:r w:rsidR="301329A6" w:rsidRPr="008E2777">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="009464F9" w:rsidRPr="008E2777">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indicator aspects are not yet </w:t>
             </w:r>
             <w:r w:rsidR="00B713A9" w:rsidRPr="008E2777">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>present</w:t>
             </w:r>
             <w:r w:rsidR="009464F9" w:rsidRPr="008E2777">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...36 lines deleted...]
-                <w:iCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="668F17C1" w14:textId="77777777" w:rsidR="00E055D2" w:rsidRPr="003174B0" w:rsidRDefault="00E055D2" w:rsidP="0053100C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4495"/>
         <w:gridCol w:w="9895"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D1B3D" w14:paraId="7CF8D3D4" w14:textId="4C21E43D" w:rsidTr="004F6847">
+      <w:tr w:rsidR="000D1B3D" w14:paraId="7CF8D3D4" w14:textId="4C21E43D" w:rsidTr="00972240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="339EC1B0" w14:textId="005445DE" w:rsidR="000D1B3D" w:rsidRDefault="000D1B3D" w:rsidP="001A666A">
             <w:r w:rsidRPr="004903F8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="427ED8FD" w14:textId="271ECA97" w:rsidR="000D1B3D" w:rsidRDefault="000D1B3D" w:rsidP="001A666A">
             <w:r w:rsidRPr="004903F8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Observer</w:t>
             </w:r>
@@ -930,51 +1004,51 @@
           <w:p w14:paraId="4B3DE4E1" w14:textId="3FC5888A" w:rsidR="007E291C" w:rsidRDefault="007E291C" w:rsidP="00BF2DCA">
             <w:pPr>
               <w:spacing w:after="160"/>
             </w:pPr>
             <w:r w:rsidRPr="004903F8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Observation Focus</w:t>
             </w:r>
             <w:r w:rsidR="004903F8" w:rsidRPr="004903F8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (if applicable)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="677967BF" w14:textId="77777777" w:rsidR="008037D7" w:rsidRDefault="008037D7" w:rsidP="0053100C">
+    <w:p w14:paraId="772DAD67" w14:textId="77777777" w:rsidR="004B61DC" w:rsidRDefault="004B61DC" w:rsidP="0053100C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14390"/>
       </w:tblGrid>
       <w:tr w:rsidR="002B0E07" w14:paraId="01CE8736" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14390" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="5FBB8D"/>
           </w:tcPr>
           <w:p w14:paraId="53E7E1CE" w14:textId="77777777" w:rsidR="002B0E07" w:rsidRPr="00431BC1" w:rsidRDefault="002B0E07">
             <w:pPr>
@@ -988,103 +1062,111 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>CULTURE OF LEARNING: There is a culture of learning and high expectations in this classroom.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6B25E141" w14:textId="77777777" w:rsidR="002B0E07" w:rsidRPr="00CC4AE1" w:rsidRDefault="002B0E07" w:rsidP="002B0E07">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14395" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7915"/>
         <w:gridCol w:w="6480"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B0E07" w14:paraId="01D25095" w14:textId="77777777" w:rsidTr="77D21B74">
+      <w:tr w:rsidR="002B0E07" w14:paraId="01D25095" w14:textId="77777777" w:rsidTr="00972240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEF0E6"/>
           </w:tcPr>
           <w:p w14:paraId="273F7520" w14:textId="77777777" w:rsidR="002B0E07" w:rsidRPr="00E06BAD" w:rsidRDefault="002B0E07">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06BAD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Indicators</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEF0E6"/>
           </w:tcPr>
           <w:p w14:paraId="487D166E" w14:textId="77777777" w:rsidR="002B0E07" w:rsidRPr="00E06BAD" w:rsidRDefault="002B0E07">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06BAD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Rating</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B0E07" w14:paraId="6E48FF13" w14:textId="77777777" w:rsidTr="77D21B74">
+      <w:tr w:rsidR="002B0E07" w14:paraId="6E48FF13" w14:textId="77777777" w:rsidTr="00972240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C6A16B4" w14:textId="2C4B3C75" w:rsidR="002B0E07" w:rsidRPr="008C47DB" w:rsidRDefault="007643A2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007643A2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Students demonstrate self-regulation skills by meeting behavioral expectations, following classroom instructions and engaging procedures efficiently, independently and with peers.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1247,76 +1329,85 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B535F5D" w14:textId="77777777" w:rsidR="002B0E07" w:rsidRDefault="002B0E07">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="087E3F24" w14:textId="77777777" w:rsidR="002B0E07" w:rsidRPr="008C47DB" w:rsidRDefault="002B0E07">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B0E07" w14:paraId="51531DB3" w14:textId="77777777" w:rsidTr="77D21B74">
+      <w:tr w:rsidR="002B0E07" w14:paraId="51531DB3" w14:textId="77777777" w:rsidTr="00972240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="016E622F" w14:textId="77777777" w:rsidR="002B0E07" w:rsidRPr="008C47DB" w:rsidRDefault="002B0E07">
+          <w:p w14:paraId="04E9D955" w14:textId="77777777" w:rsidR="002B0E07" w:rsidRDefault="002B0E07">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C47DB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Students engage in the learning of the lesson from start to finish; there is a sense of urgency about how time is used and managed. </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="225B1F23" w14:textId="77777777" w:rsidR="007B4932" w:rsidRDefault="007B4932" w:rsidP="007B4932">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="016E622F" w14:textId="77777777" w:rsidR="002B0E07" w:rsidRPr="007B4932" w:rsidRDefault="002B0E07" w:rsidP="007B4932"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="02B9564E" w14:textId="77777777" w:rsidR="002B0E07" w:rsidRPr="009114B9" w:rsidRDefault="002B0E07">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009114B9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">YES  </w:t>
             </w:r>
@@ -1439,61 +1530,62 @@
             <w:r w:rsidRPr="003B74DE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Explanation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35ADCF5C" w14:textId="77777777" w:rsidR="002B0E07" w:rsidRDefault="002B0E07">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="67F8DD6A" w14:textId="77777777" w:rsidR="002B0E07" w:rsidRPr="008C47DB" w:rsidRDefault="002B0E07">
-            <w:pPr>
+          <w:p w14:paraId="67F8DD6A" w14:textId="77777777" w:rsidR="002B0E07" w:rsidRPr="008C47DB" w:rsidRDefault="002B0E07" w:rsidP="00755F46">
+            <w:pPr>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B0E07" w14:paraId="0C74708B" w14:textId="77777777" w:rsidTr="77D21B74">
+      <w:tr w:rsidR="002B0E07" w14:paraId="0C74708B" w14:textId="77777777" w:rsidTr="00972240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CA72EF8" w14:textId="62AADDFD" w:rsidR="002B0E07" w:rsidRPr="008C47DB" w:rsidRDefault="002B0E07">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="160"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="042F5971">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Students demonstrate evidence of growth mindset (embrace challenges</w:t>
             </w:r>
@@ -1681,51 +1773,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0619A607" w14:textId="77777777" w:rsidR="002B0E07" w:rsidRDefault="002B0E07">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="210308C7" w14:textId="77777777" w:rsidR="002B0E07" w:rsidRPr="008C47DB" w:rsidRDefault="002B0E07">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B0E07" w14:paraId="49BA9633" w14:textId="77777777" w:rsidTr="77D21B74">
+      <w:tr w:rsidR="002B0E07" w14:paraId="49BA9633" w14:textId="77777777" w:rsidTr="00972240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="6A0E4B73" w14:textId="0BF02628" w:rsidR="002B0E07" w:rsidRPr="008C47DB" w:rsidRDefault="002B0E07">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3D60DB5A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Students demonstrate social skills (</w:t>
             </w:r>
             <w:r w:rsidR="00867F1A">
@@ -1913,51 +2005,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BEB502F" w14:textId="77777777" w:rsidR="002B0E07" w:rsidRDefault="002B0E07">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7D6FEBEB" w14:textId="77777777" w:rsidR="002B0E07" w:rsidRPr="008C47DB" w:rsidRDefault="002B0E07">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B0E07" w14:paraId="0126F1A5" w14:textId="77777777" w:rsidTr="77D21B74">
+      <w:tr w:rsidR="002B0E07" w14:paraId="0126F1A5" w14:textId="77777777" w:rsidTr="00972240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1620F7E0" w14:textId="77777777" w:rsidR="002B0E07" w:rsidRDefault="002B0E07">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C47DB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Students and </w:t>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="_Int_KS4QSmi0"/>
             <w:r w:rsidRPr="008C47DB">
@@ -2132,65 +2224,56 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Explanation</w:t>
             </w:r>
             <w:r w:rsidRPr="7829F538">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73D9AF4C" w14:textId="77777777" w:rsidR="002B0E07" w:rsidRPr="008C47DB" w:rsidRDefault="002B0E07">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31C7AA95" w14:textId="77777777" w:rsidR="002B0E07" w:rsidRDefault="002B0E07" w:rsidP="0053100C">
+    <w:p w14:paraId="34B71F86" w14:textId="77777777" w:rsidR="00E6061A" w:rsidRPr="00C356C5" w:rsidRDefault="00E6061A" w:rsidP="0053100C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="10"/>
-[...9 lines deleted...]
-          <w:szCs w:val="10"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14390"/>
       </w:tblGrid>
       <w:tr w:rsidR="00877ACC" w14:paraId="49F7B4C8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14390" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="5FBB8D"/>
           </w:tcPr>
           <w:p w14:paraId="284DC127" w14:textId="397F0227" w:rsidR="00877ACC" w:rsidRPr="00431BC1" w:rsidRDefault="00EF2E8F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -2217,103 +2300,111 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3EDF3EAA" w14:textId="77777777" w:rsidR="00877ACC" w:rsidRPr="00CC4AE1" w:rsidRDefault="00877ACC" w:rsidP="00877ACC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14395" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7915"/>
         <w:gridCol w:w="6480"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00877ACC" w14:paraId="3947AA2F" w14:textId="77777777">
+      <w:tr w:rsidR="00877ACC" w14:paraId="3947AA2F" w14:textId="77777777" w:rsidTr="00972240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEF0E6"/>
           </w:tcPr>
           <w:p w14:paraId="1573C9B7" w14:textId="77777777" w:rsidR="00877ACC" w:rsidRPr="00E06BAD" w:rsidRDefault="00877ACC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06BAD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Indicators</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEF0E6"/>
           </w:tcPr>
           <w:p w14:paraId="160E2FAD" w14:textId="77777777" w:rsidR="00877ACC" w:rsidRPr="00E06BAD" w:rsidRDefault="00877ACC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06BAD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Rating</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00877ACC" w14:paraId="2BC26882" w14:textId="77777777">
+      <w:tr w:rsidR="00877ACC" w14:paraId="2BC26882" w14:textId="77777777" w:rsidTr="00972240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D58989B" w14:textId="77777777" w:rsidR="00877ACC" w:rsidRPr="008C47DB" w:rsidRDefault="00877ACC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A04">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tier 1 local HQIR(s) is present in the classroom.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2469,51 +2560,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="703D7770" w14:textId="77777777" w:rsidR="00877ACC" w:rsidRDefault="00877ACC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="011C0A43" w14:textId="77777777" w:rsidR="00877ACC" w:rsidRPr="008C47DB" w:rsidRDefault="00877ACC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00877ACC" w14:paraId="33BB90D1" w14:textId="77777777">
+      <w:tr w:rsidR="00877ACC" w14:paraId="33BB90D1" w14:textId="77777777" w:rsidTr="00972240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="5C301798" w14:textId="45A245F7" w:rsidR="00877ACC" w:rsidRPr="00D04AA0" w:rsidRDefault="00877ACC" w:rsidP="00477085">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13794">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Teachers are using the curriculum as intended. </w:t>
             </w:r>
             <w:r w:rsidR="007E5155">
@@ -2755,51 +2846,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="294D2449" w14:textId="77777777" w:rsidR="00877ACC" w:rsidRDefault="00877ACC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F75C2B7" w14:textId="77777777" w:rsidR="00877ACC" w:rsidRPr="008C47DB" w:rsidRDefault="00877ACC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00877ACC" w14:paraId="36A18E54" w14:textId="77777777">
+      <w:tr w:rsidR="00877ACC" w14:paraId="36A18E54" w14:textId="77777777" w:rsidTr="00972240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DAF6D74" w14:textId="12294BA5" w:rsidR="00877ACC" w:rsidRPr="008C47DB" w:rsidRDefault="00681C42" w:rsidP="00477085">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="160"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The teacher uses appropriate scaffolds provided by the HQIR</w:t>
             </w:r>
             <w:r w:rsidR="00D35D74">
@@ -2991,51 +3082,54 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52A08332" w14:textId="77777777" w:rsidR="00877ACC" w:rsidRDefault="00877ACC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5FE3863C" w14:textId="77777777" w:rsidR="00202388" w:rsidRPr="008C47DB" w:rsidRDefault="00202388">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F799F" w14:paraId="175A2B9F" w14:textId="77777777" w:rsidTr="00B206D3">
+      <w:tr w:rsidR="001F799F" w14:paraId="175A2B9F" w14:textId="77777777" w:rsidTr="00EE3424">
+        <w:trPr>
+          <w:trHeight w:val="962"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="6949C51C" w14:textId="55402481" w:rsidR="001F799F" w:rsidRPr="00D35F88" w:rsidRDefault="001F799F" w:rsidP="001F799F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D35F88">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pacing is on schedule according to district/HQIR guidance.</w:t>
             </w:r>
           </w:p>
@@ -3197,55 +3291,56 @@
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A35597C" w14:textId="77777777" w:rsidR="001F799F" w:rsidRDefault="001F799F" w:rsidP="001F799F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4E1BB0CB" w14:textId="77777777" w:rsidR="001F799F" w:rsidRPr="009114B9" w:rsidRDefault="001F799F" w:rsidP="001F799F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="570DB9AF" w14:textId="77777777" w:rsidR="00EA1BCD" w:rsidRPr="00475B13" w:rsidRDefault="00EA1BCD" w:rsidP="0017088E">
-      <w:pPr>
+    <w:p w14:paraId="570DB9AF" w14:textId="77777777" w:rsidR="00EA1BCD" w:rsidRPr="00EE3424" w:rsidRDefault="00EA1BCD" w:rsidP="00EE3424">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="10"/>
-          <w:szCs w:val="10"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14390"/>
       </w:tblGrid>
       <w:tr w:rsidR="000C03F5" w14:paraId="24D6233B" w14:textId="77777777" w:rsidTr="000C03F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14390" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="5FBB8D"/>
           </w:tcPr>
           <w:p w14:paraId="395FA1FC" w14:textId="4C7C2CFB" w:rsidR="000C03F5" w:rsidRPr="007D4C51" w:rsidRDefault="000C03F5" w:rsidP="000C03F5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -3365,99 +3460,107 @@
             <w:r w:rsidRPr="007D4C51">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0DB9D29B" w14:textId="77777777" w:rsidR="000C03F5" w:rsidRPr="00CC4AE1" w:rsidRDefault="000C03F5" w:rsidP="000C03F5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14395" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7915"/>
         <w:gridCol w:w="6480"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA2399" w14:paraId="22C611BA" w14:textId="77777777" w:rsidTr="77D21B74">
+      <w:tr w:rsidR="00EA2399" w14:paraId="22C611BA" w14:textId="77777777" w:rsidTr="00972240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEF0E6"/>
           </w:tcPr>
           <w:p w14:paraId="180B92B0" w14:textId="739B8E96" w:rsidR="00EA2399" w:rsidRPr="00E06BAD" w:rsidRDefault="004E154D" w:rsidP="00E61269">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06BAD">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Indicators</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEF0E6"/>
           </w:tcPr>
           <w:p w14:paraId="0F073698" w14:textId="71D210FE" w:rsidR="00EA2399" w:rsidRPr="00E06BAD" w:rsidRDefault="004E154D" w:rsidP="00E61269">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06BAD">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Rating</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA2399" w:rsidRPr="008C47DB" w14:paraId="4753A438" w14:textId="77777777" w:rsidTr="77D21B74">
+      <w:tr w:rsidR="00EA2399" w:rsidRPr="008C47DB" w14:paraId="4753A438" w14:textId="77777777" w:rsidTr="00972240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0675D8A9" w14:textId="4D7E02F2" w:rsidR="00EA2399" w:rsidRPr="008C47DB" w:rsidRDefault="00690C36" w:rsidP="00ED5B3F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="008C47DB" w:rsidRPr="008C47DB">
               <w:rPr>
@@ -3827,51 +3930,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="700B6A59" w14:textId="77777777" w:rsidR="0061419C" w:rsidRDefault="0061419C" w:rsidP="00EA2399">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3AD2E2CD" w14:textId="50EEB5EA" w:rsidR="00EA2399" w:rsidRPr="008C47DB" w:rsidRDefault="00EA2399" w:rsidP="00EA2399">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA2399" w:rsidRPr="008C47DB" w14:paraId="7B2C4356" w14:textId="77777777" w:rsidTr="77D21B74">
+      <w:tr w:rsidR="00EA2399" w:rsidRPr="008C47DB" w14:paraId="7B2C4356" w14:textId="77777777" w:rsidTr="00972240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="6ECFD8B3" w14:textId="257CFE8C" w:rsidR="00EA2399" w:rsidRPr="008C47DB" w:rsidRDefault="0B50F675" w:rsidP="001C6D88">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="77D21B74">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="02A82BA2" w:rsidRPr="77D21B74">
@@ -4050,56 +4153,56 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="592D4BD3" w14:textId="77777777" w:rsidR="0061419C" w:rsidRDefault="0061419C" w:rsidP="00E75EF4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="36B93B7F" w14:textId="1AC9AEC9" w:rsidR="00EA2399" w:rsidRPr="008C47DB" w:rsidRDefault="00EA2399" w:rsidP="00EA2399">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA2399" w:rsidRPr="008C47DB" w14:paraId="7B1B1BA7" w14:textId="77777777" w:rsidTr="77D21B74">
+      <w:tr w:rsidR="00EA2399" w:rsidRPr="008C47DB" w14:paraId="7B1B1BA7" w14:textId="77777777" w:rsidTr="00972240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C203007" w14:textId="0E91FABD" w:rsidR="00EA2399" w:rsidRPr="00F8617C" w:rsidRDefault="3FE8D2B2" w:rsidP="000D365C">
+          <w:p w14:paraId="6C203007" w14:textId="6050E8EE" w:rsidR="00EA2399" w:rsidRPr="00F8617C" w:rsidRDefault="3FE8D2B2" w:rsidP="000D365C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="77D21B74">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Text</w:t>
             </w:r>
             <w:r w:rsidR="089C76E5" w:rsidRPr="77D21B74">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
@@ -4206,78 +4309,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">various </w:t>
             </w:r>
             <w:r w:rsidRPr="77D21B74">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>perspectives represented in the text</w:t>
             </w:r>
             <w:r w:rsidR="4B6353C5" w:rsidRPr="77D21B74">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="57A7381D" w:rsidRPr="77D21B74">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
-            </w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="744A0270" w14:textId="2A71119D" w:rsidR="00106AD4" w:rsidRPr="009114B9" w:rsidRDefault="00106AD4" w:rsidP="00106AD4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009114B9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">YES  </w:t>
@@ -4411,51 +4486,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FEFA85D" w14:textId="77777777" w:rsidR="0061419C" w:rsidRDefault="0061419C" w:rsidP="00106AD4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="29DF6B10" w14:textId="564C7600" w:rsidR="00EA2399" w:rsidRPr="008C47DB" w:rsidRDefault="00EA2399" w:rsidP="00EA2399">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E0292" w:rsidRPr="008C47DB" w14:paraId="71701706" w14:textId="77777777" w:rsidTr="77D21B74">
+      <w:tr w:rsidR="000E0292" w:rsidRPr="008C47DB" w14:paraId="71701706" w14:textId="77777777" w:rsidTr="00972240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="5B00F681" w14:textId="20940E0F" w:rsidR="000E0292" w:rsidRPr="000D365C" w:rsidRDefault="60C5B2B4" w:rsidP="000D365C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="042F5971">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Texts </w:t>
             </w:r>
             <w:r w:rsidR="1C056059" w:rsidRPr="042F5971">
@@ -4596,65 +4671,65 @@
           <w:p w14:paraId="30F6B35E" w14:textId="77777777" w:rsidR="000E0292" w:rsidRDefault="000E0292" w:rsidP="00106AD4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4EFD95FE" w14:textId="77777777" w:rsidR="000E0292" w:rsidRPr="009114B9" w:rsidRDefault="000E0292" w:rsidP="00106AD4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B7E7230" w14:textId="77777777" w:rsidR="009E5FEE" w:rsidRDefault="009E5FEE" w:rsidP="00B60CB5">
+    <w:p w14:paraId="4238FAC6" w14:textId="77777777" w:rsidR="009E5FEE" w:rsidRDefault="009E5FEE" w:rsidP="00B60CB5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4238FAC6" w14:textId="77777777" w:rsidR="009E5FEE" w:rsidRPr="00B60CB5" w:rsidRDefault="009E5FEE" w:rsidP="00B60CB5">
+    <w:p w14:paraId="4DFF8378" w14:textId="77777777" w:rsidR="00293B83" w:rsidRPr="00C90787" w:rsidRDefault="00293B83" w:rsidP="00B60CB5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14390"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D167A" w14:paraId="451D3AC7" w14:textId="77777777" w:rsidTr="7829F538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14390" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="5FBB8D"/>
           </w:tcPr>
           <w:p w14:paraId="073631B2" w14:textId="5F2E24F3" w:rsidR="006D167A" w:rsidRPr="006321AB" w:rsidRDefault="00037B70" w:rsidP="002175C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -4663,501 +4738,211 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>CORE ACTION 2: Effective Use of Questions and Tasks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D43A759" w14:textId="77777777" w:rsidR="006D167A" w:rsidRPr="00037B70" w:rsidRDefault="006D167A" w:rsidP="002175C8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14395" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7915"/>
         <w:gridCol w:w="6480"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00725709" w14:paraId="39BAF90C" w14:textId="77777777" w:rsidTr="042F5971">
+      <w:tr w:rsidR="00725709" w14:paraId="39BAF90C" w14:textId="77777777" w:rsidTr="00972240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEF0E6"/>
           </w:tcPr>
           <w:p w14:paraId="2EEF3F28" w14:textId="77777777" w:rsidR="00725709" w:rsidRPr="00E06BAD" w:rsidRDefault="00725709">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06BAD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Indicators</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEF0E6"/>
           </w:tcPr>
           <w:p w14:paraId="2B56BDC5" w14:textId="77777777" w:rsidR="00725709" w:rsidRPr="00E06BAD" w:rsidRDefault="00725709">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06BAD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Rating</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00725709" w14:paraId="3F016C11" w14:textId="77777777" w:rsidTr="042F5971">
+      <w:tr w:rsidR="00725709" w14:paraId="74557ABC" w14:textId="77777777" w:rsidTr="00972240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="54F109F7" w14:textId="5F2E24F3" w:rsidR="00506F94" w:rsidRPr="00506F94" w:rsidRDefault="2A4F9E89" w:rsidP="00506F94">
+          <w:p w14:paraId="349B8CF6" w14:textId="4E3C4CFC" w:rsidR="00E85496" w:rsidRPr="00866324" w:rsidRDefault="0075DBB4" w:rsidP="00866324">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="042F5971">
-[...6 lines deleted...]
-            <w:r w:rsidR="3142439C" w:rsidRPr="042F5971">
+            <w:r w:rsidRPr="00866324">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Questions and</w:t>
+            </w:r>
+            <w:r w:rsidR="18D4D321" w:rsidRPr="00866324">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00866324">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>tasks</w:t>
             </w:r>
-            <w:r w:rsidR="030547E5" w:rsidRPr="042F5971">
-[...366 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="6D238AAC" w:rsidRPr="00866324">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006513D5" w:rsidRPr="00866324">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">are anchored in understanding text by focusing on elements like  meaning/purpose, how </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB639C" w:rsidRPr="00866324">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>language is used</w:t>
+            </w:r>
+            <w:r w:rsidR="006513D5" w:rsidRPr="00866324">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, structure </w:t>
+            </w:r>
+            <w:r w:rsidR="000E375B" w:rsidRPr="00866324">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and/</w:t>
+            </w:r>
+            <w:r w:rsidR="006513D5" w:rsidRPr="00866324">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or the background knowledge </w:t>
+            </w:r>
+            <w:r w:rsidR="000D2B92" w:rsidRPr="00866324">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC2FF7" w:rsidRPr="00866324">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>text</w:t>
+            </w:r>
+            <w:r w:rsidR="006513D5" w:rsidRPr="00866324">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> requires to be understood.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="52BEF6E9" w14:textId="77777777" w:rsidR="00F2518E" w:rsidRPr="009114B9" w:rsidRDefault="00F2518E" w:rsidP="00F2518E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009114B9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -5292,123 +5077,286 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17CD414A" w14:textId="77777777" w:rsidR="004A39EB" w:rsidRDefault="004A39EB" w:rsidP="00F2518E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4E7B8977" w14:textId="031322DD" w:rsidR="00725709" w:rsidRPr="00F07A83" w:rsidRDefault="00725709">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00725709" w14:paraId="06E751DF" w14:textId="77777777" w:rsidTr="042F5971">
+      <w:tr w:rsidR="00990915" w14:paraId="1B214432" w14:textId="77777777" w:rsidTr="00972240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E527CB4" w14:textId="5F2E24F3" w:rsidR="00725709" w:rsidRPr="00F07A83" w:rsidRDefault="4C611FF3" w:rsidP="00F07A83">
+          <w:p w14:paraId="41420C67" w14:textId="4C5E374E" w:rsidR="00990915" w:rsidRPr="00B45B03" w:rsidRDefault="00B45B03" w:rsidP="006E0F72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7829F538">
-[...54 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00B45B03">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Questions and tasks require students to use evidence from the text to demonstrate understanding and to support their ideas about the text. These ideas are expressed through written and/or oral responses.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27540EA0" w14:textId="77777777" w:rsidR="00B45B03" w:rsidRPr="009114B9" w:rsidRDefault="00B45B03" w:rsidP="00B45B03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009114B9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009114B9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009114B9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MOSTLY  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009114B9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009114B9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SOMEWHAT  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009114B9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009114B9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NOT YET</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EC1DF06" w14:textId="77777777" w:rsidR="00B45B03" w:rsidRDefault="00B45B03" w:rsidP="00B45B03">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B74DE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Explanation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E95CD49" w14:textId="77777777" w:rsidR="00B45B03" w:rsidRDefault="00B45B03" w:rsidP="00B45B03">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DE2A6AF" w14:textId="77777777" w:rsidR="00990915" w:rsidRPr="009114B9" w:rsidRDefault="00990915" w:rsidP="00B45B03">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00725709" w14:paraId="06E751DF" w14:textId="77777777" w:rsidTr="00972240">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7915" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B85CE9" w14:textId="729A4873" w:rsidR="006B79FC" w:rsidRPr="00CF7546" w:rsidRDefault="006B79FC" w:rsidP="006E0F72">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF7546">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Questions and tasks are sequenced to activate and build background knowledge in support of grade-level analysis to deepen students’ understanding of the text, the author’s craft and/or the topic under consideration.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E527CB4" w14:textId="00E652AD" w:rsidR="00D85880" w:rsidRPr="00F07A83" w:rsidRDefault="00D85880" w:rsidP="00D85880">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="102D2013" w14:textId="77777777" w:rsidR="00F2518E" w:rsidRPr="009114B9" w:rsidRDefault="00F2518E" w:rsidP="00F2518E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009114B9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">YES  </w:t>
             </w:r>
@@ -5541,130 +5489,102 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63620B58" w14:textId="77777777" w:rsidR="006915D8" w:rsidRDefault="006915D8" w:rsidP="00F2518E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0D86C95B" w14:textId="2E343DB1" w:rsidR="00725709" w:rsidRPr="00F07A83" w:rsidRDefault="00725709">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E17EF" w14:paraId="70999063" w14:textId="77777777" w:rsidTr="042F5971">
+      <w:tr w:rsidR="007E17EF" w14:paraId="70999063" w14:textId="77777777" w:rsidTr="00972240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7799D1E7" w14:textId="4DEEBC84" w:rsidR="007E17EF" w:rsidRPr="00F07A83" w:rsidRDefault="1020A6C5" w:rsidP="00725709">
+          <w:p w14:paraId="7799D1E7" w14:textId="110D3597" w:rsidR="00AC72E1" w:rsidRPr="001B775A" w:rsidRDefault="1020A6C5" w:rsidP="006E0F72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5522B0AE">
+            <w:r w:rsidRPr="001B775A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Questions and tasks</w:t>
             </w:r>
-            <w:r w:rsidR="00263DF5">
-[...53 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidR="00263DF5" w:rsidRPr="001B775A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC72E1" w:rsidRPr="001B775A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">explicitly focus on the words, phrases and sentences within </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD5918">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC72E1" w:rsidRPr="001B775A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> text to support students' ability to make sense of them as well as to comprehend the text as a whole.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="3EDD8571" w14:textId="77777777" w:rsidR="006F6BF1" w:rsidRPr="009114B9" w:rsidRDefault="006F6BF1" w:rsidP="006F6BF1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009114B9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -5800,78 +5720,87 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73F3521F" w14:textId="77777777" w:rsidR="004A39EB" w:rsidRDefault="004A39EB" w:rsidP="006F6BF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="63167BD5" w14:textId="535528E0" w:rsidR="007E17EF" w:rsidRPr="00F07A83" w:rsidRDefault="007E17EF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="16F9E82B" w14:textId="77777777" w:rsidR="0053100C" w:rsidRDefault="0053100C" w:rsidP="00B60CB5">
+    <w:p w14:paraId="3C5EFE74" w14:textId="77777777" w:rsidR="009E5FEE" w:rsidRDefault="009E5FEE" w:rsidP="00B60CB5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="342F9682" w14:textId="77777777" w:rsidR="009E5FEE" w:rsidRDefault="009E5FEE" w:rsidP="00B60CB5">
+    <w:p w14:paraId="495AD1C1" w14:textId="77777777" w:rsidR="00B45B03" w:rsidRDefault="00B45B03" w:rsidP="00B60CB5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4664B1E9" w14:textId="77777777" w:rsidR="009E5FEE" w:rsidRDefault="009E5FEE" w:rsidP="00B60CB5">
+    <w:p w14:paraId="41B27B3E" w14:textId="77777777" w:rsidR="00B45B03" w:rsidRDefault="00B45B03" w:rsidP="00B60CB5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C5EFE74" w14:textId="77777777" w:rsidR="009E5FEE" w:rsidRPr="00B60CB5" w:rsidRDefault="009E5FEE" w:rsidP="00B60CB5">
+    <w:p w14:paraId="5955B521" w14:textId="77777777" w:rsidR="00B45B03" w:rsidRPr="00B60CB5" w:rsidRDefault="00B45B03" w:rsidP="00B60CB5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="289DB808" w14:textId="77777777" w:rsidR="002C75A0" w:rsidRPr="00B60CB5" w:rsidRDefault="002C75A0" w:rsidP="00B60CB5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14390"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CF22E6" w14:paraId="6AA91453" w14:textId="77777777" w:rsidTr="77D21B74">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14390" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="5FBB8D"/>
           </w:tcPr>
           <w:p w14:paraId="23BED2C8" w14:textId="35AC27C3" w:rsidR="00CF22E6" w:rsidRPr="006321AB" w:rsidRDefault="35539327" w:rsidP="00CF22E6">
             <w:pPr>
@@ -5904,387 +5833,111 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Student Engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66C1418C" w14:textId="77777777" w:rsidR="00CF22E6" w:rsidRPr="00CF22E6" w:rsidRDefault="00CF22E6" w:rsidP="00CF22E6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14395" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7915"/>
         <w:gridCol w:w="6480"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00ED5B3F" w14:paraId="2D239966" w14:textId="77777777" w:rsidTr="042F5971">
+      <w:tr w:rsidR="00ED5B3F" w14:paraId="2D239966" w14:textId="77777777" w:rsidTr="00972240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEF0E6"/>
           </w:tcPr>
           <w:p w14:paraId="1DCC4707" w14:textId="77777777" w:rsidR="00ED5B3F" w:rsidRPr="00E06BAD" w:rsidRDefault="00ED5B3F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06BAD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Indicators</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEF0E6"/>
           </w:tcPr>
           <w:p w14:paraId="40CDAAF0" w14:textId="77777777" w:rsidR="00ED5B3F" w:rsidRPr="00E06BAD" w:rsidRDefault="00ED5B3F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06BAD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Rating</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED5B3F" w14:paraId="1DD833F9" w14:textId="77777777" w:rsidTr="042F5971">
-[...283 lines deleted...]
-      <w:tr w:rsidR="00ED5B3F" w14:paraId="3E8F4AF3" w14:textId="77777777" w:rsidTr="042F5971">
+      <w:tr w:rsidR="00ED5B3F" w14:paraId="3E8F4AF3" w14:textId="77777777" w:rsidTr="00972240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="0A4EAADB" w14:textId="55A399A3" w:rsidR="00ED5B3F" w:rsidRPr="00CB7E4E" w:rsidRDefault="00929CCC" w:rsidP="00ED5B3F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5522B0AE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Students</w:t>
             </w:r>
             <w:r w:rsidR="10808A27" w:rsidRPr="5522B0AE">
@@ -6540,51 +6193,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B9BA666" w14:textId="77777777" w:rsidR="006915D8" w:rsidRDefault="006915D8" w:rsidP="006F6BF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06FD4D68" w14:textId="5469D3A9" w:rsidR="00ED5B3F" w:rsidRPr="00CB7E4E" w:rsidRDefault="00ED5B3F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED5B3F" w14:paraId="2DB76E69" w14:textId="77777777" w:rsidTr="042F5971">
+      <w:tr w:rsidR="00ED5B3F" w14:paraId="2DB76E69" w14:textId="77777777" w:rsidTr="00972240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A3B20A6" w14:textId="1376B531" w:rsidR="00ED5B3F" w:rsidRPr="00CB7E4E" w:rsidRDefault="66BA819E" w:rsidP="00ED5B3F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5FBC45CE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Students</w:t>
             </w:r>
             <w:r w:rsidR="7E4EBBC7" w:rsidRPr="5FBC45CE">
               <w:rPr>
@@ -6627,59 +6280,59 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="22991151" w:rsidRPr="5FBC45CE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="7AD393E8" w:rsidRPr="5FBC45CE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="26D42158" w:rsidRPr="5FBC45CE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Students continue to </w:t>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="_Int_7FR31u9O"/>
+            <w:bookmarkStart w:id="5" w:name="_Int_7FR31u9O"/>
             <w:r w:rsidR="26D42158" w:rsidRPr="5FBC45CE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>own</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="5"/>
             <w:r w:rsidR="26D42158" w:rsidRPr="5FBC45CE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="7B4337DE" w:rsidRPr="5FBC45CE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>complex learning</w:t>
             </w:r>
             <w:r w:rsidR="354294B1" w:rsidRPr="5FBC45CE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> even when support is provided</w:t>
             </w:r>
             <w:r w:rsidR="4E2E4403" w:rsidRPr="5FBC45CE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6840,57 +6493,57 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0677F6B0" w14:textId="77777777" w:rsidR="002E0C36" w:rsidRDefault="002E0C36" w:rsidP="006F6BF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="69604802" w14:textId="77FE4DC6" w:rsidR="00ED5B3F" w:rsidRPr="00CB7E4E" w:rsidRDefault="00ED5B3F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F1D9E" w14:paraId="11F6CB8F" w14:textId="77777777" w:rsidTr="042F5971">
+      <w:tr w:rsidR="005F1D9E" w14:paraId="11F6CB8F" w14:textId="77777777" w:rsidTr="00972240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE9E189" w14:textId="376ACFC3" w:rsidR="005F1D9E" w:rsidRPr="005F1D9E" w:rsidRDefault="44F04344" w:rsidP="005F1D9E">
+          <w:p w14:paraId="1AE9E189" w14:textId="0EBF5660" w:rsidR="005F1D9E" w:rsidRPr="005F1D9E" w:rsidRDefault="44F04344" w:rsidP="005F1D9E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5FBC45CE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Students </w:t>
             </w:r>
             <w:r w:rsidR="0206FD28" w:rsidRPr="5FBC45CE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">probe </w:t>
             </w:r>
@@ -6905,51 +6558,65 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, talking and asking questions</w:t>
             </w:r>
             <w:r w:rsidRPr="5FBC45CE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
             <w:r w:rsidR="465021B7" w:rsidRPr="5FBC45CE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>deepen</w:t>
             </w:r>
             <w:r w:rsidRPr="5FBC45CE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> their understanding about the text or topic.</w:t>
+              <w:t xml:space="preserve"> understanding </w:t>
+            </w:r>
+            <w:r w:rsidR="005B157C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5FBC45CE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the text or topic.</w:t>
             </w:r>
             <w:r w:rsidR="22CF52F0" w:rsidRPr="5FBC45CE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="71FAAF52" w14:textId="77777777" w:rsidR="006F6BF1" w:rsidRPr="009114B9" w:rsidRDefault="006F6BF1" w:rsidP="006F6BF1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -7098,109 +6765,137 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="765025C2" w14:textId="77777777" w:rsidR="002E0C36" w:rsidRDefault="002E0C36" w:rsidP="006F6BF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="197E00F1" w14:textId="1BC4B4D6" w:rsidR="005F1D9E" w:rsidRPr="00CB7E4E" w:rsidRDefault="005F1D9E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F1D9E" w14:paraId="68BC818D" w14:textId="77777777" w:rsidTr="042F5971">
+      <w:tr w:rsidR="005F1D9E" w14:paraId="68BC818D" w14:textId="77777777" w:rsidTr="00972240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62094922" w14:textId="5F2E24F3" w:rsidR="005F1D9E" w:rsidRPr="005F1D9E" w:rsidRDefault="00EB2755" w:rsidP="00655FD6">
+          <w:p w14:paraId="62094922" w14:textId="681D36E6" w:rsidR="005F1D9E" w:rsidRPr="005F1D9E" w:rsidRDefault="00EB2755" w:rsidP="00655FD6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7829F538">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Students </w:t>
             </w:r>
+            <w:r w:rsidR="00052B98">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>are precise in their thinking</w:t>
+            </w:r>
+            <w:r w:rsidR="00042C1D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:r w:rsidR="00320F43" w:rsidRPr="7829F538">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>provide</w:t>
             </w:r>
             <w:r w:rsidRPr="7829F538">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="3A9D00AA" w:rsidRPr="7829F538">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>text</w:t>
             </w:r>
             <w:r w:rsidR="53C41731" w:rsidRPr="7829F538">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ual</w:t>
             </w:r>
             <w:r w:rsidRPr="7829F538">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> evidence to support their ideas and us</w:t>
+              <w:t xml:space="preserve"> evidence to support their ideas</w:t>
+            </w:r>
+            <w:r w:rsidR="00042C1D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7829F538">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and us</w:t>
             </w:r>
             <w:r w:rsidR="00AB6E32" w:rsidRPr="7829F538">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="7829F538">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="185F2450" w:rsidRPr="7829F538">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">domain- </w:t>
             </w:r>
             <w:r w:rsidRPr="7829F538">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -7376,51 +7071,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19667E11" w14:textId="77777777" w:rsidR="002E0C36" w:rsidRDefault="002E0C36" w:rsidP="006F6BF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="19478B6D" w14:textId="55BA9F7B" w:rsidR="005F1D9E" w:rsidRPr="00CB7E4E" w:rsidRDefault="005F1D9E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B57979" w14:paraId="3493F069" w14:textId="77777777" w:rsidTr="006A7653">
+      <w:tr w:rsidR="00B57979" w14:paraId="3493F069" w14:textId="77777777" w:rsidTr="00972240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="06134DC5" w14:textId="6722C253" w:rsidR="00B57979" w:rsidRPr="00AB6E32" w:rsidRDefault="21BE9CD2" w:rsidP="00655FD6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="042F5971">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Students are able to </w:t>
             </w:r>
             <w:r w:rsidR="11F4A06D" w:rsidRPr="042F5971">
@@ -7464,59 +7159,59 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="6226F613" w:rsidRPr="042F5971">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and success criteria</w:t>
             </w:r>
             <w:r w:rsidR="11F4A06D" w:rsidRPr="042F5971">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
             <w:r w:rsidRPr="042F5971">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">check their understanding and monitor progress throughout the lesson, refining written </w:t>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="_Int_TB7WtRZY"/>
+            <w:bookmarkStart w:id="6" w:name="_Int_TB7WtRZY"/>
             <w:r w:rsidR="49AB9C7B" w:rsidRPr="042F5971">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">and/or </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="6"/>
             <w:r w:rsidRPr="042F5971">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>oral responses when appropriate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="17E04820" w14:textId="77777777" w:rsidR="00B57979" w:rsidRPr="009114B9" w:rsidRDefault="00B57979" w:rsidP="00B57979">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009114B9">
@@ -7662,437 +7357,577 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="18356336" w14:textId="77777777" w:rsidR="00B57979" w:rsidRDefault="00B57979" w:rsidP="00B57979">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2D9B2980" w14:textId="77777777" w:rsidR="00B57979" w:rsidRPr="009114B9" w:rsidRDefault="00B57979" w:rsidP="006F6BF1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3A84387B" w14:textId="77777777" w:rsidR="00EA2399" w:rsidRDefault="00EA2399" w:rsidP="00EA2399"/>
-    <w:sectPr w:rsidR="00EA2399" w:rsidSect="00DA137A">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:p w14:paraId="2C7CCA30" w14:textId="77777777" w:rsidR="007834A5" w:rsidRDefault="007834A5" w:rsidP="00EA2399"/>
+    <w:p w14:paraId="7E8F4DF5" w14:textId="1B04DC6A" w:rsidR="007834A5" w:rsidRDefault="007834A5" w:rsidP="007834A5">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This resource is adapted from guidance provided by </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="002672FC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>Achieve the Core</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00204981">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="001903B7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>The New Teacher Project</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="002E2CD5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E2CD5" w:rsidRPr="002E2CD5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="002E2CD5" w:rsidRPr="00D35932">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>Tennessee Department of Education</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="002E2CD5" w:rsidRPr="002E2CD5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2CD5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EBF5E3E" w14:textId="77777777" w:rsidR="007834A5" w:rsidRDefault="007834A5" w:rsidP="00EA2399"/>
+    <w:sectPr w:rsidR="007834A5" w:rsidSect="00DA137A">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BBF4205" w14:textId="77777777" w:rsidR="0084227D" w:rsidRDefault="0084227D" w:rsidP="00037C03">
+    <w:p w14:paraId="19B01D5F" w14:textId="77777777" w:rsidR="001040BF" w:rsidRDefault="001040BF" w:rsidP="00037C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DAEB158" w14:textId="77777777" w:rsidR="0084227D" w:rsidRDefault="0084227D" w:rsidP="00037C03">
+    <w:p w14:paraId="47E02B2D" w14:textId="77777777" w:rsidR="001040BF" w:rsidRDefault="001040BF" w:rsidP="00037C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="34D32BA2" w14:textId="77777777" w:rsidR="0084227D" w:rsidRDefault="0084227D">
+    <w:p w14:paraId="5D8B9DB8" w14:textId="77777777" w:rsidR="001040BF" w:rsidRDefault="001040BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...13 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Yu Mincho">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...7 lines deleted...]
-    <w:sdtEndPr>
+  <w:p w14:paraId="6E7FD264" w14:textId="2A8DEB12" w:rsidR="00037C03" w:rsidRDefault="00755F46" w:rsidP="00755F46">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00AB4C1E">
       <w:rPr>
-        <w:noProof/>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-    </w:sdtEndPr>
-[...6 lines deleted...]
-        <w:r>
+      <w:t>Revised May 2026</w:t>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="959076369"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00037C03">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00037C03">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00037C03">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00037C03">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00037C03">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...39 lines deleted...]
-    </w:hyperlink>
+      </w:sdtContent>
+    </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52FB4D82" w14:textId="77777777" w:rsidR="0084227D" w:rsidRDefault="0084227D" w:rsidP="00037C03">
+    <w:p w14:paraId="2FDDE0B2" w14:textId="77777777" w:rsidR="001040BF" w:rsidRDefault="001040BF" w:rsidP="00037C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="661BA242" w14:textId="77777777" w:rsidR="0084227D" w:rsidRDefault="0084227D" w:rsidP="00037C03">
+    <w:p w14:paraId="5588277D" w14:textId="77777777" w:rsidR="001040BF" w:rsidRDefault="001040BF" w:rsidP="00037C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="44F6A582" w14:textId="77777777" w:rsidR="0084227D" w:rsidRDefault="0084227D">
+    <w:p w14:paraId="6D2B143A" w14:textId="77777777" w:rsidR="001040BF" w:rsidRDefault="001040BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3E1BA2EF" w14:textId="540DA34F" w:rsidR="00885B15" w:rsidRDefault="00885B15" w:rsidP="003E6073">
+  <w:p w14:paraId="3E1BA2EF" w14:textId="721C0F70" w:rsidR="00885B15" w:rsidRDefault="008E3578" w:rsidP="003E6073">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EDB3D81" wp14:editId="0FE93615">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>8178800</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>165100</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="906780" cy="398780"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="2113993229" name="Picture 2113993229" descr="Decorative. KDE logo."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2113993229" name="Picture 2113993229" descr="Decorative. KDE logo."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="906780" cy="398780"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="23919D3B" w14:textId="3097C5A3" w:rsidR="000F3A31" w:rsidRPr="000F3A31" w:rsidRDefault="005F236E" w:rsidP="005F236E">
+  <w:p w14:paraId="23919D3B" w14:textId="560AA9AC" w:rsidR="000F3A31" w:rsidRPr="000F3A31" w:rsidRDefault="005F236E" w:rsidP="005F236E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="6405"/>
         <w:tab w:val="right" w:pos="14400"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
-[...62 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:bookmark int2:bookmarkName="_Int_KS4QSmi0" int2:invalidationBookmarkName="" int2:hashCode="SoLLbbU372xbU9" int2:id="1o3vEsI1">
-      <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
-[...1 lines deleted...]
-    <int2:bookmark int2:bookmarkName="_Int_Dnb8U4wU" int2:invalidationBookmarkName="" int2:hashCode="1bgw9dYToDI1ET" int2:id="A4sh1Ycm">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_TB7WtRZY" int2:invalidationBookmarkName="" int2:hashCode="w9yVkXRKkl/4AV" int2:id="VqsednFt">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_7FR31u9O" int2:invalidationBookmarkName="" int2:hashCode="+/Y8atulf/KhjY" int2:id="ZHGr1u3n">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_WLEzGu0B" int2:invalidationBookmarkName="" int2:hashCode="S6OFTW2CYbzzs0" int2:id="hens9ppq">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_StkpZTw9" int2:invalidationBookmarkName="" int2:hashCode="GTfEwo9yYYaJdO" int2:id="huWwzdoY">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_49DkDrV1" int2:invalidationBookmarkName="" int2:hashCode="VdhyegXrgLB4iv" int2:id="iK6GAKko">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
-    <int2:bookmark int2:bookmarkName="_Int_DeyQkuBA" int2:invalidationBookmarkName="" int2:hashCode="B33qf2WL1UiBhW" int2:id="uPGYthUw">
-[...1 lines deleted...]
-    </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_RQzyT0do" int2:invalidationBookmarkName="" int2:hashCode="S6OFTW2CYbzzs0" int2:id="y0curdmr">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07196FF5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9698B77A"/>
+    <w:lvl w:ilvl="0" w:tplc="DC6A7526">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07C95266"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F87C73B6"/>
     <w:styleLink w:val="CurrentList1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8138,51 +7973,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08AE2EA3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8FE0FBCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8224,51 +8059,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F65D47F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49EE7C72"/>
     <w:lvl w:ilvl="0" w:tplc="9960A61C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F154BBC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -8337,51 +8172,51 @@
     <w:lvl w:ilvl="7" w:tplc="ADAAF872">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BDCE0FB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14BDC2F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0924F180"/>
     <w:lvl w:ilvl="0" w:tplc="5FCEEC7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CFB622FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -8450,51 +8285,51 @@
     <w:lvl w:ilvl="7" w:tplc="615C7A62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5F10825E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AE2D4B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A61CF8A6"/>
     <w:lvl w:ilvl="0" w:tplc="90A0E790">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="37D677B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -8563,51 +8398,51 @@
     <w:lvl w:ilvl="7" w:tplc="ECA89B0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="667C2FB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D5D75CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB804F9C"/>
     <w:lvl w:ilvl="0" w:tplc="68F27DF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -8652,51 +8487,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="338C41A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C90C6AE"/>
     <w:lvl w:ilvl="0" w:tplc="A546FF2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -8741,51 +8576,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33AC0973"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D4E37E2"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -8830,51 +8665,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4110A694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="ABCC1B56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="328A4616">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -8943,51 +8778,51 @@
     <w:lvl w:ilvl="7" w:tplc="61488B94">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="304C44A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42823A28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6CAD548"/>
     <w:lvl w:ilvl="0" w:tplc="549A1576">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9032,51 +8867,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55968FB3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DAA47136"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9118,51 +8953,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A5E05C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29609D92"/>
     <w:lvl w:ilvl="0" w:tplc="4D94AEE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -9207,51 +9042,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D4313CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F87C73B6"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9296,51 +9131,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61485326"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33DAC0E0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9409,51 +9244,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65F70483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5986D7A"/>
     <w:lvl w:ilvl="0" w:tplc="11762E32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="504" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1512" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9522,51 +9357,140 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5832" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6552" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A6A3235"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DB804F9C"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DE96373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D3A3154"/>
     <w:lvl w:ilvl="0" w:tplc="406E14C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9635,51 +9559,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77413F6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7102DB3E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -9724,51 +9648,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F844100"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C90C6AE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -9814,1251 +9738,1536 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="302850018">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="430857281">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1451851398">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1022319607">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="615213350">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1910725400">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1801655171">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="480730700">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="430857281">
+  <w:num w:numId="9" w16cid:durableId="1225524093">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1471630036">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1525709061">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="287056303">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1941260235">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="209346209">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1451851398">
-[...14 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="480730700">
+  <w:num w:numId="15" w16cid:durableId="540678482">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1225524093">
+  <w:num w:numId="16" w16cid:durableId="456723164">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="797836410">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1471630036">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="18" w16cid:durableId="1808619921">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1525709061">
-[...14 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="456723164">
+  <w:num w:numId="19" w16cid:durableId="1649748872">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="797836410">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="20" w16cid:durableId="1816750503">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC3C72"/>
     <w:rsid w:val="0000136B"/>
     <w:rsid w:val="00001B9B"/>
     <w:rsid w:val="000049B4"/>
+    <w:rsid w:val="00004BA8"/>
+    <w:rsid w:val="00005550"/>
     <w:rsid w:val="000102E4"/>
+    <w:rsid w:val="00010E5C"/>
+    <w:rsid w:val="00011259"/>
+    <w:rsid w:val="00011891"/>
     <w:rsid w:val="00013234"/>
+    <w:rsid w:val="00013AD7"/>
     <w:rsid w:val="00014CB8"/>
     <w:rsid w:val="00017356"/>
+    <w:rsid w:val="000235B0"/>
     <w:rsid w:val="00024812"/>
+    <w:rsid w:val="00025D2D"/>
     <w:rsid w:val="000273E7"/>
     <w:rsid w:val="00030AB0"/>
     <w:rsid w:val="00032B2B"/>
     <w:rsid w:val="0003352B"/>
     <w:rsid w:val="00035CC4"/>
     <w:rsid w:val="00036CFD"/>
     <w:rsid w:val="00037B70"/>
     <w:rsid w:val="00037C03"/>
     <w:rsid w:val="00041097"/>
     <w:rsid w:val="00041AF7"/>
     <w:rsid w:val="00042988"/>
     <w:rsid w:val="00042ACD"/>
+    <w:rsid w:val="00042C1D"/>
     <w:rsid w:val="0004598C"/>
     <w:rsid w:val="0004700F"/>
     <w:rsid w:val="000503DB"/>
     <w:rsid w:val="000516B7"/>
     <w:rsid w:val="00051829"/>
+    <w:rsid w:val="00052B98"/>
+    <w:rsid w:val="000570F5"/>
     <w:rsid w:val="00063367"/>
     <w:rsid w:val="00063CA8"/>
     <w:rsid w:val="00066C50"/>
+    <w:rsid w:val="000676FF"/>
     <w:rsid w:val="0007090B"/>
     <w:rsid w:val="00073C79"/>
     <w:rsid w:val="00082993"/>
     <w:rsid w:val="00082C2E"/>
     <w:rsid w:val="00083AD3"/>
     <w:rsid w:val="000860FA"/>
     <w:rsid w:val="00091329"/>
+    <w:rsid w:val="00091D0A"/>
     <w:rsid w:val="00092FC9"/>
     <w:rsid w:val="00095DF0"/>
     <w:rsid w:val="0009658E"/>
     <w:rsid w:val="00096644"/>
     <w:rsid w:val="000A1854"/>
+    <w:rsid w:val="000A2359"/>
     <w:rsid w:val="000A3E95"/>
     <w:rsid w:val="000A3F58"/>
     <w:rsid w:val="000A6788"/>
     <w:rsid w:val="000B0DDC"/>
     <w:rsid w:val="000B5D58"/>
     <w:rsid w:val="000C03F5"/>
     <w:rsid w:val="000C4A6A"/>
     <w:rsid w:val="000C52A7"/>
     <w:rsid w:val="000C66DA"/>
     <w:rsid w:val="000D07F1"/>
     <w:rsid w:val="000D15BD"/>
     <w:rsid w:val="000D1667"/>
     <w:rsid w:val="000D1B3D"/>
+    <w:rsid w:val="000D2B92"/>
     <w:rsid w:val="000D323B"/>
     <w:rsid w:val="000D365C"/>
     <w:rsid w:val="000E0292"/>
     <w:rsid w:val="000E1B1A"/>
     <w:rsid w:val="000E1F8A"/>
+    <w:rsid w:val="000E375B"/>
+    <w:rsid w:val="000E4172"/>
     <w:rsid w:val="000E57CF"/>
     <w:rsid w:val="000E6364"/>
+    <w:rsid w:val="000E7815"/>
     <w:rsid w:val="000F2C79"/>
     <w:rsid w:val="000F3A31"/>
+    <w:rsid w:val="000F3FF8"/>
     <w:rsid w:val="000F44D5"/>
+    <w:rsid w:val="000F4BA3"/>
     <w:rsid w:val="000F54B9"/>
     <w:rsid w:val="000F7A6D"/>
     <w:rsid w:val="001020E0"/>
+    <w:rsid w:val="001040BF"/>
     <w:rsid w:val="00106AD4"/>
     <w:rsid w:val="00110BCB"/>
+    <w:rsid w:val="001138E4"/>
     <w:rsid w:val="0011427F"/>
     <w:rsid w:val="00115EB9"/>
     <w:rsid w:val="0011657E"/>
     <w:rsid w:val="001176C5"/>
     <w:rsid w:val="00120F2E"/>
+    <w:rsid w:val="001258BC"/>
     <w:rsid w:val="00127416"/>
     <w:rsid w:val="00131712"/>
+    <w:rsid w:val="00133FE7"/>
     <w:rsid w:val="00140944"/>
     <w:rsid w:val="00141689"/>
     <w:rsid w:val="001416EF"/>
+    <w:rsid w:val="001421B1"/>
+    <w:rsid w:val="00145269"/>
     <w:rsid w:val="00145D78"/>
     <w:rsid w:val="0014753E"/>
     <w:rsid w:val="00147C5C"/>
     <w:rsid w:val="00151734"/>
     <w:rsid w:val="00155DA1"/>
     <w:rsid w:val="00160895"/>
     <w:rsid w:val="00161AE2"/>
+    <w:rsid w:val="00165B70"/>
     <w:rsid w:val="00166E3C"/>
     <w:rsid w:val="0017088E"/>
+    <w:rsid w:val="00171CB1"/>
     <w:rsid w:val="0017251F"/>
+    <w:rsid w:val="00177C8E"/>
     <w:rsid w:val="00177D48"/>
     <w:rsid w:val="0018038C"/>
     <w:rsid w:val="00182528"/>
+    <w:rsid w:val="0018252A"/>
+    <w:rsid w:val="00182BE1"/>
     <w:rsid w:val="00184433"/>
     <w:rsid w:val="00184752"/>
+    <w:rsid w:val="0018591C"/>
     <w:rsid w:val="001873F4"/>
     <w:rsid w:val="0018773F"/>
     <w:rsid w:val="0019030C"/>
     <w:rsid w:val="001929B5"/>
     <w:rsid w:val="00194B49"/>
+    <w:rsid w:val="001A00A0"/>
     <w:rsid w:val="001A11A9"/>
     <w:rsid w:val="001A24CB"/>
     <w:rsid w:val="001A26F0"/>
     <w:rsid w:val="001A2727"/>
     <w:rsid w:val="001A50D6"/>
     <w:rsid w:val="001A5AE5"/>
     <w:rsid w:val="001A666A"/>
+    <w:rsid w:val="001A6C9B"/>
     <w:rsid w:val="001B050C"/>
     <w:rsid w:val="001B191F"/>
     <w:rsid w:val="001B26E9"/>
     <w:rsid w:val="001B40FC"/>
     <w:rsid w:val="001B55E1"/>
     <w:rsid w:val="001B6340"/>
+    <w:rsid w:val="001B775A"/>
     <w:rsid w:val="001C18FA"/>
     <w:rsid w:val="001C244B"/>
     <w:rsid w:val="001C3034"/>
+    <w:rsid w:val="001C462B"/>
     <w:rsid w:val="001C57A7"/>
     <w:rsid w:val="001C6D2E"/>
     <w:rsid w:val="001C6D88"/>
     <w:rsid w:val="001C6EA1"/>
+    <w:rsid w:val="001D1462"/>
+    <w:rsid w:val="001D302A"/>
     <w:rsid w:val="001D45EC"/>
     <w:rsid w:val="001D73F5"/>
     <w:rsid w:val="001E6021"/>
     <w:rsid w:val="001E7DD6"/>
     <w:rsid w:val="001F07EE"/>
     <w:rsid w:val="001F102B"/>
     <w:rsid w:val="001F2DDC"/>
     <w:rsid w:val="001F30BC"/>
     <w:rsid w:val="001F3B0C"/>
     <w:rsid w:val="001F799F"/>
     <w:rsid w:val="002008DC"/>
     <w:rsid w:val="00200AF0"/>
     <w:rsid w:val="00200B0F"/>
     <w:rsid w:val="002014ED"/>
     <w:rsid w:val="002022D0"/>
     <w:rsid w:val="00202388"/>
+    <w:rsid w:val="00203B4D"/>
     <w:rsid w:val="0020479C"/>
+    <w:rsid w:val="00204981"/>
     <w:rsid w:val="00205EE7"/>
+    <w:rsid w:val="002065F6"/>
     <w:rsid w:val="002075DF"/>
     <w:rsid w:val="00207975"/>
     <w:rsid w:val="0021118D"/>
     <w:rsid w:val="00213179"/>
     <w:rsid w:val="00213CD4"/>
     <w:rsid w:val="002175C8"/>
+    <w:rsid w:val="0021798B"/>
     <w:rsid w:val="00224E88"/>
     <w:rsid w:val="002336F6"/>
     <w:rsid w:val="00235B95"/>
     <w:rsid w:val="00242141"/>
     <w:rsid w:val="00242D1B"/>
     <w:rsid w:val="00243F16"/>
     <w:rsid w:val="00245C58"/>
     <w:rsid w:val="002466FE"/>
     <w:rsid w:val="00251EEC"/>
+    <w:rsid w:val="00253599"/>
     <w:rsid w:val="00254D52"/>
     <w:rsid w:val="00254DAE"/>
     <w:rsid w:val="002553BE"/>
+    <w:rsid w:val="00256B12"/>
+    <w:rsid w:val="00262515"/>
     <w:rsid w:val="00263DF5"/>
+    <w:rsid w:val="0026535C"/>
     <w:rsid w:val="00265404"/>
     <w:rsid w:val="0026600F"/>
     <w:rsid w:val="002728B0"/>
-    <w:rsid w:val="00275344"/>
     <w:rsid w:val="00275B3D"/>
     <w:rsid w:val="002767F4"/>
     <w:rsid w:val="00277E89"/>
     <w:rsid w:val="00280709"/>
     <w:rsid w:val="00281C74"/>
     <w:rsid w:val="00282177"/>
+    <w:rsid w:val="002824EE"/>
     <w:rsid w:val="00283782"/>
     <w:rsid w:val="0028418B"/>
     <w:rsid w:val="0029151B"/>
     <w:rsid w:val="0029383E"/>
+    <w:rsid w:val="00293B83"/>
+    <w:rsid w:val="00293BF2"/>
     <w:rsid w:val="00294186"/>
     <w:rsid w:val="00294572"/>
     <w:rsid w:val="0029482E"/>
     <w:rsid w:val="00295BA1"/>
     <w:rsid w:val="0029719D"/>
+    <w:rsid w:val="002A4A4F"/>
     <w:rsid w:val="002B0E07"/>
     <w:rsid w:val="002B1216"/>
     <w:rsid w:val="002B15D8"/>
     <w:rsid w:val="002B6F4A"/>
     <w:rsid w:val="002B7041"/>
     <w:rsid w:val="002B799D"/>
     <w:rsid w:val="002C0CF6"/>
     <w:rsid w:val="002C3CEA"/>
     <w:rsid w:val="002C753F"/>
+    <w:rsid w:val="002C75A0"/>
     <w:rsid w:val="002C7F52"/>
     <w:rsid w:val="002D2E96"/>
     <w:rsid w:val="002E0C36"/>
     <w:rsid w:val="002E1A19"/>
+    <w:rsid w:val="002E2CD5"/>
     <w:rsid w:val="002E3B26"/>
     <w:rsid w:val="002E44F4"/>
+    <w:rsid w:val="002E4B35"/>
+    <w:rsid w:val="002F2280"/>
     <w:rsid w:val="002F3EEA"/>
+    <w:rsid w:val="002F5CA1"/>
     <w:rsid w:val="00302910"/>
+    <w:rsid w:val="00302AC3"/>
     <w:rsid w:val="0030309D"/>
     <w:rsid w:val="00303CCB"/>
     <w:rsid w:val="0030503F"/>
     <w:rsid w:val="00311380"/>
+    <w:rsid w:val="003130E9"/>
     <w:rsid w:val="0031382E"/>
     <w:rsid w:val="0031620E"/>
+    <w:rsid w:val="00316B6C"/>
     <w:rsid w:val="003174B0"/>
     <w:rsid w:val="0032028D"/>
     <w:rsid w:val="00320F43"/>
     <w:rsid w:val="003219A8"/>
     <w:rsid w:val="00324AF1"/>
     <w:rsid w:val="00325171"/>
     <w:rsid w:val="00327102"/>
     <w:rsid w:val="003300AE"/>
     <w:rsid w:val="00330769"/>
     <w:rsid w:val="00331479"/>
     <w:rsid w:val="00331ABF"/>
     <w:rsid w:val="0033289C"/>
     <w:rsid w:val="003329CF"/>
+    <w:rsid w:val="0033423E"/>
     <w:rsid w:val="003342FF"/>
     <w:rsid w:val="0033442A"/>
     <w:rsid w:val="00335BD8"/>
     <w:rsid w:val="00336AA8"/>
     <w:rsid w:val="003409D8"/>
+    <w:rsid w:val="00342976"/>
     <w:rsid w:val="00342A88"/>
     <w:rsid w:val="00345DF6"/>
     <w:rsid w:val="003461F7"/>
     <w:rsid w:val="0034703F"/>
+    <w:rsid w:val="00347C66"/>
     <w:rsid w:val="00351D6D"/>
     <w:rsid w:val="00353219"/>
+    <w:rsid w:val="00354086"/>
     <w:rsid w:val="00354595"/>
     <w:rsid w:val="003546AD"/>
     <w:rsid w:val="003568F3"/>
     <w:rsid w:val="00362EC8"/>
     <w:rsid w:val="00366E79"/>
     <w:rsid w:val="00371F02"/>
     <w:rsid w:val="003827BD"/>
     <w:rsid w:val="0038341F"/>
     <w:rsid w:val="00384618"/>
     <w:rsid w:val="00385C14"/>
     <w:rsid w:val="003874BD"/>
     <w:rsid w:val="0038794F"/>
     <w:rsid w:val="00391012"/>
+    <w:rsid w:val="0039116B"/>
     <w:rsid w:val="003936CB"/>
     <w:rsid w:val="00397CE1"/>
     <w:rsid w:val="003A2E1C"/>
     <w:rsid w:val="003B19BE"/>
     <w:rsid w:val="003B28E5"/>
     <w:rsid w:val="003B2E94"/>
+    <w:rsid w:val="003B4F75"/>
     <w:rsid w:val="003B74DE"/>
     <w:rsid w:val="003B7DCB"/>
+    <w:rsid w:val="003C04A4"/>
     <w:rsid w:val="003C1403"/>
     <w:rsid w:val="003C2511"/>
     <w:rsid w:val="003C31C5"/>
+    <w:rsid w:val="003C33CD"/>
     <w:rsid w:val="003C41EC"/>
     <w:rsid w:val="003C6350"/>
     <w:rsid w:val="003C76FA"/>
+    <w:rsid w:val="003C7BBA"/>
     <w:rsid w:val="003D080A"/>
     <w:rsid w:val="003D0C47"/>
     <w:rsid w:val="003D0D5C"/>
+    <w:rsid w:val="003D10B1"/>
+    <w:rsid w:val="003D1E68"/>
     <w:rsid w:val="003D2CE2"/>
     <w:rsid w:val="003D3A4D"/>
     <w:rsid w:val="003D3EFD"/>
+    <w:rsid w:val="003D5D9F"/>
+    <w:rsid w:val="003D6482"/>
+    <w:rsid w:val="003D694F"/>
     <w:rsid w:val="003D6F3C"/>
     <w:rsid w:val="003E0CB1"/>
     <w:rsid w:val="003E1EA1"/>
     <w:rsid w:val="003E2EE1"/>
     <w:rsid w:val="003E6015"/>
     <w:rsid w:val="003E6073"/>
     <w:rsid w:val="003E78E7"/>
+    <w:rsid w:val="003F06FF"/>
     <w:rsid w:val="003F09D9"/>
     <w:rsid w:val="003F4B10"/>
     <w:rsid w:val="003F63F8"/>
     <w:rsid w:val="00400456"/>
     <w:rsid w:val="00400F41"/>
     <w:rsid w:val="004024FB"/>
+    <w:rsid w:val="00402973"/>
     <w:rsid w:val="00402FE7"/>
     <w:rsid w:val="00403867"/>
+    <w:rsid w:val="004051E3"/>
+    <w:rsid w:val="004109AC"/>
+    <w:rsid w:val="004151B8"/>
+    <w:rsid w:val="0041604B"/>
     <w:rsid w:val="0042114E"/>
     <w:rsid w:val="00423175"/>
     <w:rsid w:val="0042327A"/>
     <w:rsid w:val="004237DB"/>
     <w:rsid w:val="00423938"/>
     <w:rsid w:val="00425FFC"/>
     <w:rsid w:val="00426145"/>
+    <w:rsid w:val="00430182"/>
     <w:rsid w:val="00431AE3"/>
     <w:rsid w:val="00431BC1"/>
     <w:rsid w:val="00432DD0"/>
     <w:rsid w:val="00437040"/>
     <w:rsid w:val="0044076C"/>
+    <w:rsid w:val="004419ED"/>
     <w:rsid w:val="00442E1D"/>
     <w:rsid w:val="0044312A"/>
     <w:rsid w:val="00443D7C"/>
     <w:rsid w:val="00443F97"/>
+    <w:rsid w:val="00444008"/>
+    <w:rsid w:val="0044424E"/>
     <w:rsid w:val="00444A8B"/>
     <w:rsid w:val="00445096"/>
     <w:rsid w:val="00447970"/>
     <w:rsid w:val="00447E5F"/>
     <w:rsid w:val="00450418"/>
     <w:rsid w:val="00450B1B"/>
     <w:rsid w:val="00451279"/>
     <w:rsid w:val="004513C5"/>
     <w:rsid w:val="00451B89"/>
+    <w:rsid w:val="00452505"/>
+    <w:rsid w:val="004559FB"/>
     <w:rsid w:val="0046027F"/>
     <w:rsid w:val="00463F8D"/>
     <w:rsid w:val="00464D38"/>
     <w:rsid w:val="00465D02"/>
     <w:rsid w:val="004678C0"/>
     <w:rsid w:val="004731D1"/>
     <w:rsid w:val="004736E3"/>
     <w:rsid w:val="00473BE5"/>
     <w:rsid w:val="00473C81"/>
     <w:rsid w:val="0047467E"/>
     <w:rsid w:val="00474DFA"/>
     <w:rsid w:val="00475AE0"/>
     <w:rsid w:val="00475B13"/>
     <w:rsid w:val="00476E7F"/>
     <w:rsid w:val="00477085"/>
     <w:rsid w:val="004826A1"/>
     <w:rsid w:val="004828BF"/>
     <w:rsid w:val="00483CFA"/>
     <w:rsid w:val="00484C10"/>
     <w:rsid w:val="00486B84"/>
     <w:rsid w:val="00486C4A"/>
     <w:rsid w:val="00486D33"/>
     <w:rsid w:val="0048747F"/>
     <w:rsid w:val="0049039E"/>
     <w:rsid w:val="004903F8"/>
+    <w:rsid w:val="00492DEC"/>
+    <w:rsid w:val="0049378D"/>
     <w:rsid w:val="00494AFB"/>
     <w:rsid w:val="004954C4"/>
+    <w:rsid w:val="00496A5F"/>
     <w:rsid w:val="00497EDC"/>
     <w:rsid w:val="004A06FD"/>
     <w:rsid w:val="004A26FF"/>
     <w:rsid w:val="004A310F"/>
     <w:rsid w:val="004A39EB"/>
     <w:rsid w:val="004A5612"/>
     <w:rsid w:val="004A58D0"/>
     <w:rsid w:val="004A6296"/>
     <w:rsid w:val="004A66BD"/>
     <w:rsid w:val="004A7097"/>
+    <w:rsid w:val="004B2A43"/>
     <w:rsid w:val="004B3489"/>
     <w:rsid w:val="004B4D58"/>
+    <w:rsid w:val="004B61DC"/>
+    <w:rsid w:val="004B630E"/>
     <w:rsid w:val="004B6839"/>
     <w:rsid w:val="004C038D"/>
     <w:rsid w:val="004C2C93"/>
     <w:rsid w:val="004C324C"/>
     <w:rsid w:val="004C3B8D"/>
     <w:rsid w:val="004C437B"/>
     <w:rsid w:val="004C4533"/>
     <w:rsid w:val="004C5022"/>
+    <w:rsid w:val="004C648B"/>
     <w:rsid w:val="004C6E23"/>
     <w:rsid w:val="004C7663"/>
     <w:rsid w:val="004D02A5"/>
     <w:rsid w:val="004D1AA0"/>
     <w:rsid w:val="004D4336"/>
+    <w:rsid w:val="004D4A1F"/>
     <w:rsid w:val="004E064D"/>
     <w:rsid w:val="004E0DEB"/>
     <w:rsid w:val="004E154D"/>
     <w:rsid w:val="004E20A5"/>
     <w:rsid w:val="004E22DD"/>
     <w:rsid w:val="004E3FED"/>
+    <w:rsid w:val="004E5501"/>
+    <w:rsid w:val="004E5D90"/>
     <w:rsid w:val="004E7B40"/>
+    <w:rsid w:val="004F043B"/>
+    <w:rsid w:val="004F1CE0"/>
     <w:rsid w:val="004F20AF"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F5CAC"/>
     <w:rsid w:val="004F6847"/>
     <w:rsid w:val="00500F11"/>
+    <w:rsid w:val="0050197B"/>
     <w:rsid w:val="00502EEB"/>
     <w:rsid w:val="005037E6"/>
+    <w:rsid w:val="00504BED"/>
     <w:rsid w:val="00506F94"/>
     <w:rsid w:val="005118D3"/>
     <w:rsid w:val="00512E92"/>
     <w:rsid w:val="00513671"/>
     <w:rsid w:val="005202F5"/>
     <w:rsid w:val="00520942"/>
     <w:rsid w:val="005209D5"/>
     <w:rsid w:val="00521840"/>
     <w:rsid w:val="0052260D"/>
     <w:rsid w:val="00525D1B"/>
     <w:rsid w:val="00526A25"/>
     <w:rsid w:val="00526DAA"/>
     <w:rsid w:val="0053100C"/>
     <w:rsid w:val="00533994"/>
     <w:rsid w:val="00535514"/>
+    <w:rsid w:val="00536EAF"/>
     <w:rsid w:val="00537FD0"/>
     <w:rsid w:val="005404BC"/>
     <w:rsid w:val="005410DD"/>
     <w:rsid w:val="00541A76"/>
     <w:rsid w:val="0054390F"/>
     <w:rsid w:val="005513EA"/>
     <w:rsid w:val="00554DA1"/>
     <w:rsid w:val="00554E04"/>
     <w:rsid w:val="005554B7"/>
     <w:rsid w:val="00562893"/>
     <w:rsid w:val="00563799"/>
     <w:rsid w:val="00564C8E"/>
     <w:rsid w:val="0056511A"/>
+    <w:rsid w:val="005704DB"/>
     <w:rsid w:val="00570AC0"/>
     <w:rsid w:val="00572C42"/>
+    <w:rsid w:val="0057550A"/>
     <w:rsid w:val="005830E6"/>
     <w:rsid w:val="00585133"/>
     <w:rsid w:val="0058721D"/>
     <w:rsid w:val="005929D8"/>
     <w:rsid w:val="005A019C"/>
     <w:rsid w:val="005A4C20"/>
     <w:rsid w:val="005A5238"/>
     <w:rsid w:val="005A609F"/>
     <w:rsid w:val="005B0F77"/>
     <w:rsid w:val="005B131F"/>
+    <w:rsid w:val="005B157C"/>
+    <w:rsid w:val="005B5C61"/>
     <w:rsid w:val="005C07B2"/>
     <w:rsid w:val="005C1DB1"/>
     <w:rsid w:val="005C257A"/>
+    <w:rsid w:val="005C50B6"/>
+    <w:rsid w:val="005C5CF4"/>
     <w:rsid w:val="005D05CE"/>
     <w:rsid w:val="005D1963"/>
     <w:rsid w:val="005D6FA3"/>
+    <w:rsid w:val="005D7796"/>
     <w:rsid w:val="005E0E8D"/>
     <w:rsid w:val="005E2AB3"/>
     <w:rsid w:val="005E3F00"/>
+    <w:rsid w:val="005E5E6B"/>
     <w:rsid w:val="005E5FE9"/>
     <w:rsid w:val="005E6F31"/>
     <w:rsid w:val="005E6FC9"/>
     <w:rsid w:val="005E771C"/>
+    <w:rsid w:val="005F0031"/>
+    <w:rsid w:val="005F0F24"/>
     <w:rsid w:val="005F1D9E"/>
     <w:rsid w:val="005F236E"/>
     <w:rsid w:val="005F2922"/>
     <w:rsid w:val="005F5683"/>
     <w:rsid w:val="005F5B01"/>
     <w:rsid w:val="005F7512"/>
     <w:rsid w:val="005F7E56"/>
     <w:rsid w:val="006000CD"/>
     <w:rsid w:val="0060166D"/>
     <w:rsid w:val="00601D74"/>
+    <w:rsid w:val="00603246"/>
+    <w:rsid w:val="00604C44"/>
     <w:rsid w:val="0060606E"/>
     <w:rsid w:val="00610B0E"/>
     <w:rsid w:val="00610B39"/>
     <w:rsid w:val="00610DD3"/>
     <w:rsid w:val="0061171A"/>
+    <w:rsid w:val="006121AF"/>
     <w:rsid w:val="006136A4"/>
     <w:rsid w:val="0061419C"/>
+    <w:rsid w:val="006150E3"/>
     <w:rsid w:val="0062065B"/>
     <w:rsid w:val="006207A7"/>
     <w:rsid w:val="00620C6A"/>
     <w:rsid w:val="006217C9"/>
     <w:rsid w:val="006233EB"/>
     <w:rsid w:val="00626838"/>
+    <w:rsid w:val="006276D4"/>
     <w:rsid w:val="00630553"/>
     <w:rsid w:val="006321AB"/>
     <w:rsid w:val="00633462"/>
     <w:rsid w:val="006358C2"/>
     <w:rsid w:val="00636E73"/>
     <w:rsid w:val="00636E74"/>
+    <w:rsid w:val="00637594"/>
     <w:rsid w:val="006405E9"/>
     <w:rsid w:val="00640925"/>
+    <w:rsid w:val="00640B7F"/>
     <w:rsid w:val="00641862"/>
     <w:rsid w:val="006422FD"/>
     <w:rsid w:val="00644AB4"/>
     <w:rsid w:val="006450FB"/>
     <w:rsid w:val="006513C3"/>
+    <w:rsid w:val="006513D5"/>
     <w:rsid w:val="00651802"/>
+    <w:rsid w:val="00652791"/>
     <w:rsid w:val="00655F0C"/>
     <w:rsid w:val="00655FD6"/>
+    <w:rsid w:val="00656FD6"/>
+    <w:rsid w:val="006616BF"/>
     <w:rsid w:val="0066384B"/>
+    <w:rsid w:val="0066389E"/>
     <w:rsid w:val="00663EBD"/>
     <w:rsid w:val="006644AE"/>
     <w:rsid w:val="00665A1C"/>
+    <w:rsid w:val="00670C81"/>
     <w:rsid w:val="00671B8A"/>
     <w:rsid w:val="00672883"/>
     <w:rsid w:val="00673A62"/>
+    <w:rsid w:val="0067403F"/>
     <w:rsid w:val="00675221"/>
     <w:rsid w:val="0067695D"/>
     <w:rsid w:val="006773BE"/>
     <w:rsid w:val="0068012C"/>
     <w:rsid w:val="00681C42"/>
     <w:rsid w:val="00683103"/>
     <w:rsid w:val="00683609"/>
     <w:rsid w:val="00683A7B"/>
+    <w:rsid w:val="00684806"/>
     <w:rsid w:val="00684EDD"/>
     <w:rsid w:val="00686AB7"/>
+    <w:rsid w:val="0068717A"/>
     <w:rsid w:val="0069028C"/>
     <w:rsid w:val="00690C36"/>
     <w:rsid w:val="006915D8"/>
     <w:rsid w:val="006932E0"/>
     <w:rsid w:val="006948EB"/>
+    <w:rsid w:val="006A5067"/>
     <w:rsid w:val="006A5383"/>
     <w:rsid w:val="006A7653"/>
     <w:rsid w:val="006A78ED"/>
     <w:rsid w:val="006B0395"/>
     <w:rsid w:val="006B14F9"/>
     <w:rsid w:val="006B5C3F"/>
+    <w:rsid w:val="006B74D4"/>
+    <w:rsid w:val="006B79FC"/>
     <w:rsid w:val="006C0F22"/>
     <w:rsid w:val="006C10E6"/>
     <w:rsid w:val="006C1361"/>
     <w:rsid w:val="006C20EA"/>
     <w:rsid w:val="006C4447"/>
     <w:rsid w:val="006C52EE"/>
     <w:rsid w:val="006C54CC"/>
+    <w:rsid w:val="006C776B"/>
     <w:rsid w:val="006D167A"/>
     <w:rsid w:val="006D19A2"/>
+    <w:rsid w:val="006D2A7F"/>
     <w:rsid w:val="006D6B1F"/>
     <w:rsid w:val="006D7D79"/>
+    <w:rsid w:val="006E0F72"/>
     <w:rsid w:val="006E1029"/>
     <w:rsid w:val="006E17EB"/>
+    <w:rsid w:val="006E24F7"/>
     <w:rsid w:val="006E3FAF"/>
+    <w:rsid w:val="006E55BD"/>
     <w:rsid w:val="006E5E33"/>
     <w:rsid w:val="006E65A8"/>
     <w:rsid w:val="006E6E40"/>
     <w:rsid w:val="006F070E"/>
     <w:rsid w:val="006F532A"/>
     <w:rsid w:val="006F5F38"/>
     <w:rsid w:val="006F6BF1"/>
     <w:rsid w:val="00701E0C"/>
     <w:rsid w:val="00703456"/>
+    <w:rsid w:val="00705C6B"/>
+    <w:rsid w:val="00705E00"/>
     <w:rsid w:val="0070709A"/>
     <w:rsid w:val="00707E74"/>
     <w:rsid w:val="00714EF2"/>
+    <w:rsid w:val="00714F9F"/>
     <w:rsid w:val="0071555C"/>
+    <w:rsid w:val="00721094"/>
     <w:rsid w:val="00725709"/>
     <w:rsid w:val="00725EDC"/>
     <w:rsid w:val="007264BB"/>
     <w:rsid w:val="007270E6"/>
     <w:rsid w:val="007274C2"/>
     <w:rsid w:val="00731BC7"/>
     <w:rsid w:val="007340BC"/>
     <w:rsid w:val="007346D2"/>
     <w:rsid w:val="0074084B"/>
     <w:rsid w:val="0074449D"/>
     <w:rsid w:val="00745A22"/>
     <w:rsid w:val="007464F1"/>
+    <w:rsid w:val="007467BF"/>
     <w:rsid w:val="00751603"/>
     <w:rsid w:val="00751D81"/>
     <w:rsid w:val="00752761"/>
+    <w:rsid w:val="00752EA2"/>
+    <w:rsid w:val="007548D9"/>
     <w:rsid w:val="00754962"/>
     <w:rsid w:val="00755148"/>
     <w:rsid w:val="00755291"/>
+    <w:rsid w:val="00755F46"/>
     <w:rsid w:val="0075768F"/>
     <w:rsid w:val="0075DBB4"/>
     <w:rsid w:val="00761A99"/>
     <w:rsid w:val="007635FB"/>
     <w:rsid w:val="007643A2"/>
     <w:rsid w:val="00770AF5"/>
     <w:rsid w:val="00770D70"/>
     <w:rsid w:val="007740F0"/>
     <w:rsid w:val="0077443D"/>
     <w:rsid w:val="00776255"/>
     <w:rsid w:val="00776F2C"/>
+    <w:rsid w:val="007773CC"/>
     <w:rsid w:val="007775FE"/>
+    <w:rsid w:val="007810EF"/>
+    <w:rsid w:val="007834A5"/>
     <w:rsid w:val="00783FCF"/>
     <w:rsid w:val="007848C5"/>
+    <w:rsid w:val="0079050B"/>
     <w:rsid w:val="0079200B"/>
+    <w:rsid w:val="00793E44"/>
     <w:rsid w:val="00796113"/>
     <w:rsid w:val="007962BD"/>
     <w:rsid w:val="00796DD3"/>
     <w:rsid w:val="007A178B"/>
+    <w:rsid w:val="007A1F64"/>
+    <w:rsid w:val="007B0F8F"/>
     <w:rsid w:val="007B3F8B"/>
+    <w:rsid w:val="007B4932"/>
     <w:rsid w:val="007B51A4"/>
     <w:rsid w:val="007C0291"/>
     <w:rsid w:val="007C0417"/>
     <w:rsid w:val="007C053E"/>
     <w:rsid w:val="007C084E"/>
     <w:rsid w:val="007C0940"/>
     <w:rsid w:val="007C12D1"/>
     <w:rsid w:val="007C1F4C"/>
     <w:rsid w:val="007C1F8C"/>
     <w:rsid w:val="007C3D22"/>
     <w:rsid w:val="007C4CBB"/>
     <w:rsid w:val="007C50FB"/>
     <w:rsid w:val="007C650A"/>
     <w:rsid w:val="007C6D8C"/>
     <w:rsid w:val="007C7A6B"/>
     <w:rsid w:val="007D031D"/>
     <w:rsid w:val="007D3BF1"/>
     <w:rsid w:val="007D4349"/>
     <w:rsid w:val="007D4AAF"/>
     <w:rsid w:val="007D4C51"/>
     <w:rsid w:val="007D4CB6"/>
     <w:rsid w:val="007D644E"/>
     <w:rsid w:val="007D67F5"/>
     <w:rsid w:val="007D735D"/>
     <w:rsid w:val="007E17EF"/>
+    <w:rsid w:val="007E1C9C"/>
+    <w:rsid w:val="007E2209"/>
     <w:rsid w:val="007E291C"/>
     <w:rsid w:val="007E295B"/>
     <w:rsid w:val="007E3C09"/>
     <w:rsid w:val="007E3DF4"/>
     <w:rsid w:val="007E490E"/>
     <w:rsid w:val="007E5155"/>
+    <w:rsid w:val="007E6579"/>
     <w:rsid w:val="007F2858"/>
     <w:rsid w:val="007F2D03"/>
     <w:rsid w:val="007F49D2"/>
+    <w:rsid w:val="007F797C"/>
     <w:rsid w:val="00801F74"/>
     <w:rsid w:val="008021B4"/>
     <w:rsid w:val="008037D7"/>
+    <w:rsid w:val="008046AF"/>
     <w:rsid w:val="00804A7F"/>
     <w:rsid w:val="00805826"/>
+    <w:rsid w:val="00805F39"/>
     <w:rsid w:val="00807FF8"/>
     <w:rsid w:val="008103ED"/>
     <w:rsid w:val="00810FE3"/>
     <w:rsid w:val="008133E8"/>
     <w:rsid w:val="00815E25"/>
     <w:rsid w:val="00816150"/>
+    <w:rsid w:val="00816505"/>
     <w:rsid w:val="00817D76"/>
     <w:rsid w:val="00821051"/>
+    <w:rsid w:val="0082634D"/>
     <w:rsid w:val="008272D4"/>
+    <w:rsid w:val="00830BE1"/>
     <w:rsid w:val="00832944"/>
     <w:rsid w:val="00840CB8"/>
     <w:rsid w:val="00841A5A"/>
-    <w:rsid w:val="0084227D"/>
     <w:rsid w:val="00842D07"/>
     <w:rsid w:val="00843FCB"/>
     <w:rsid w:val="00844C32"/>
     <w:rsid w:val="00845423"/>
     <w:rsid w:val="00845A08"/>
     <w:rsid w:val="00846F6A"/>
     <w:rsid w:val="00847596"/>
     <w:rsid w:val="00850C81"/>
     <w:rsid w:val="008510D1"/>
     <w:rsid w:val="00851DD7"/>
     <w:rsid w:val="00851E13"/>
     <w:rsid w:val="008561BC"/>
     <w:rsid w:val="008564EA"/>
     <w:rsid w:val="00856791"/>
-    <w:rsid w:val="00860618"/>
+    <w:rsid w:val="00861CA7"/>
     <w:rsid w:val="00862BA3"/>
     <w:rsid w:val="008659CC"/>
+    <w:rsid w:val="00866324"/>
     <w:rsid w:val="0086731E"/>
     <w:rsid w:val="00867F1A"/>
+    <w:rsid w:val="00874EB6"/>
     <w:rsid w:val="00876A19"/>
     <w:rsid w:val="00877A01"/>
     <w:rsid w:val="00877ACC"/>
     <w:rsid w:val="00877E71"/>
     <w:rsid w:val="008822FE"/>
     <w:rsid w:val="00882729"/>
     <w:rsid w:val="00884DE5"/>
     <w:rsid w:val="00885214"/>
     <w:rsid w:val="00885A25"/>
     <w:rsid w:val="00885B15"/>
+    <w:rsid w:val="00886F51"/>
     <w:rsid w:val="00887807"/>
+    <w:rsid w:val="00887C23"/>
     <w:rsid w:val="00887CEE"/>
     <w:rsid w:val="0089071E"/>
     <w:rsid w:val="00890E38"/>
     <w:rsid w:val="008916B2"/>
     <w:rsid w:val="00893B50"/>
     <w:rsid w:val="00896064"/>
     <w:rsid w:val="00896DDD"/>
     <w:rsid w:val="008A0F72"/>
     <w:rsid w:val="008A216B"/>
     <w:rsid w:val="008A4BED"/>
+    <w:rsid w:val="008B1A49"/>
     <w:rsid w:val="008B2A51"/>
     <w:rsid w:val="008B3B57"/>
+    <w:rsid w:val="008B43A9"/>
     <w:rsid w:val="008B494B"/>
     <w:rsid w:val="008B5BB5"/>
     <w:rsid w:val="008B7152"/>
     <w:rsid w:val="008B72CA"/>
     <w:rsid w:val="008C3252"/>
     <w:rsid w:val="008C3E1A"/>
     <w:rsid w:val="008C47DB"/>
     <w:rsid w:val="008C6EF6"/>
     <w:rsid w:val="008D0DA7"/>
     <w:rsid w:val="008D25F0"/>
     <w:rsid w:val="008D55DB"/>
+    <w:rsid w:val="008E05A1"/>
     <w:rsid w:val="008E234C"/>
     <w:rsid w:val="008E237B"/>
     <w:rsid w:val="008E2777"/>
     <w:rsid w:val="008E27B7"/>
     <w:rsid w:val="008E33FB"/>
+    <w:rsid w:val="008E3578"/>
     <w:rsid w:val="008E7B45"/>
     <w:rsid w:val="008E7D63"/>
     <w:rsid w:val="008F2807"/>
     <w:rsid w:val="008F301D"/>
+    <w:rsid w:val="008F32F4"/>
     <w:rsid w:val="008F6992"/>
     <w:rsid w:val="008F762E"/>
     <w:rsid w:val="008F7CA0"/>
+    <w:rsid w:val="00903E93"/>
     <w:rsid w:val="00904444"/>
     <w:rsid w:val="0090651B"/>
     <w:rsid w:val="0090732D"/>
     <w:rsid w:val="00910D5D"/>
     <w:rsid w:val="00910FDB"/>
     <w:rsid w:val="009114B9"/>
     <w:rsid w:val="00911717"/>
+    <w:rsid w:val="009179C8"/>
     <w:rsid w:val="00922461"/>
     <w:rsid w:val="00925A2B"/>
     <w:rsid w:val="00929CCC"/>
     <w:rsid w:val="009346F8"/>
     <w:rsid w:val="009420A7"/>
     <w:rsid w:val="009464F9"/>
     <w:rsid w:val="009533CC"/>
     <w:rsid w:val="009540F0"/>
     <w:rsid w:val="009576D4"/>
+    <w:rsid w:val="00960043"/>
     <w:rsid w:val="009611CF"/>
     <w:rsid w:val="00963B50"/>
+    <w:rsid w:val="009652B0"/>
     <w:rsid w:val="0096576F"/>
+    <w:rsid w:val="00966D72"/>
     <w:rsid w:val="00966EC4"/>
     <w:rsid w:val="00967EF0"/>
     <w:rsid w:val="009708A0"/>
+    <w:rsid w:val="00972240"/>
+    <w:rsid w:val="00975C44"/>
     <w:rsid w:val="00975FB7"/>
     <w:rsid w:val="00980DEB"/>
     <w:rsid w:val="00985762"/>
     <w:rsid w:val="009866F5"/>
     <w:rsid w:val="00986AB3"/>
     <w:rsid w:val="00986C6D"/>
+    <w:rsid w:val="00990915"/>
     <w:rsid w:val="00990FE6"/>
     <w:rsid w:val="009910B0"/>
     <w:rsid w:val="0099290B"/>
     <w:rsid w:val="00994595"/>
     <w:rsid w:val="00995A10"/>
     <w:rsid w:val="009A00BF"/>
     <w:rsid w:val="009A156F"/>
     <w:rsid w:val="009A163B"/>
     <w:rsid w:val="009A2343"/>
     <w:rsid w:val="009A248E"/>
+    <w:rsid w:val="009A42BF"/>
     <w:rsid w:val="009A7F56"/>
+    <w:rsid w:val="009B2234"/>
     <w:rsid w:val="009B2E3A"/>
     <w:rsid w:val="009B35F2"/>
     <w:rsid w:val="009B485E"/>
     <w:rsid w:val="009B6D3E"/>
+    <w:rsid w:val="009C29FA"/>
     <w:rsid w:val="009C3519"/>
     <w:rsid w:val="009C4E17"/>
     <w:rsid w:val="009C541C"/>
     <w:rsid w:val="009C5472"/>
     <w:rsid w:val="009C7B29"/>
     <w:rsid w:val="009D1506"/>
     <w:rsid w:val="009D1D6F"/>
     <w:rsid w:val="009D23C4"/>
     <w:rsid w:val="009D5427"/>
     <w:rsid w:val="009D68B5"/>
     <w:rsid w:val="009D74FE"/>
+    <w:rsid w:val="009D770A"/>
     <w:rsid w:val="009E2454"/>
+    <w:rsid w:val="009E2DF3"/>
     <w:rsid w:val="009E4DFD"/>
     <w:rsid w:val="009E5FEE"/>
+    <w:rsid w:val="009E7F03"/>
     <w:rsid w:val="00A03052"/>
+    <w:rsid w:val="00A046B9"/>
     <w:rsid w:val="00A047E8"/>
     <w:rsid w:val="00A05C23"/>
     <w:rsid w:val="00A06EDF"/>
     <w:rsid w:val="00A07041"/>
     <w:rsid w:val="00A1267E"/>
     <w:rsid w:val="00A15374"/>
     <w:rsid w:val="00A177B9"/>
     <w:rsid w:val="00A17853"/>
     <w:rsid w:val="00A21F40"/>
     <w:rsid w:val="00A26D13"/>
     <w:rsid w:val="00A270DF"/>
     <w:rsid w:val="00A3168A"/>
+    <w:rsid w:val="00A316F9"/>
+    <w:rsid w:val="00A3279B"/>
+    <w:rsid w:val="00A34035"/>
     <w:rsid w:val="00A3436B"/>
+    <w:rsid w:val="00A37A90"/>
     <w:rsid w:val="00A410BD"/>
     <w:rsid w:val="00A4111D"/>
     <w:rsid w:val="00A416F9"/>
     <w:rsid w:val="00A41829"/>
     <w:rsid w:val="00A4526C"/>
+    <w:rsid w:val="00A46693"/>
     <w:rsid w:val="00A50CA5"/>
     <w:rsid w:val="00A511A1"/>
     <w:rsid w:val="00A53077"/>
     <w:rsid w:val="00A5365A"/>
     <w:rsid w:val="00A53A86"/>
     <w:rsid w:val="00A54C60"/>
     <w:rsid w:val="00A55052"/>
     <w:rsid w:val="00A5534B"/>
     <w:rsid w:val="00A569A7"/>
     <w:rsid w:val="00A57AE6"/>
     <w:rsid w:val="00A61BD4"/>
     <w:rsid w:val="00A62240"/>
     <w:rsid w:val="00A63D85"/>
+    <w:rsid w:val="00A642AD"/>
     <w:rsid w:val="00A70ECC"/>
+    <w:rsid w:val="00A729A1"/>
     <w:rsid w:val="00A73459"/>
+    <w:rsid w:val="00A73CBE"/>
     <w:rsid w:val="00A764C6"/>
     <w:rsid w:val="00A77947"/>
     <w:rsid w:val="00A8012D"/>
     <w:rsid w:val="00A84D21"/>
+    <w:rsid w:val="00A91D2B"/>
     <w:rsid w:val="00A92206"/>
     <w:rsid w:val="00A9232D"/>
     <w:rsid w:val="00A923A0"/>
     <w:rsid w:val="00A95416"/>
     <w:rsid w:val="00AA04B1"/>
     <w:rsid w:val="00AA0790"/>
     <w:rsid w:val="00AA07B6"/>
     <w:rsid w:val="00AA0F40"/>
+    <w:rsid w:val="00AA221C"/>
     <w:rsid w:val="00AA46D8"/>
+    <w:rsid w:val="00AA4701"/>
     <w:rsid w:val="00AA5017"/>
     <w:rsid w:val="00AA54F1"/>
     <w:rsid w:val="00AA60DD"/>
     <w:rsid w:val="00AA6F39"/>
     <w:rsid w:val="00AB2ABA"/>
+    <w:rsid w:val="00AB4C1E"/>
     <w:rsid w:val="00AB6E32"/>
     <w:rsid w:val="00AC0700"/>
+    <w:rsid w:val="00AC17F9"/>
     <w:rsid w:val="00AC18D6"/>
     <w:rsid w:val="00AC3C72"/>
     <w:rsid w:val="00AC573D"/>
+    <w:rsid w:val="00AC72E1"/>
     <w:rsid w:val="00AC74DC"/>
     <w:rsid w:val="00AC7824"/>
     <w:rsid w:val="00AC7958"/>
+    <w:rsid w:val="00AD27F6"/>
+    <w:rsid w:val="00AD3220"/>
     <w:rsid w:val="00AD325C"/>
     <w:rsid w:val="00AD4C1A"/>
     <w:rsid w:val="00AD5EA7"/>
     <w:rsid w:val="00AD613C"/>
     <w:rsid w:val="00AD715A"/>
     <w:rsid w:val="00AE0273"/>
     <w:rsid w:val="00AE13C1"/>
     <w:rsid w:val="00AE2C02"/>
     <w:rsid w:val="00AE66A4"/>
     <w:rsid w:val="00AE6FD2"/>
     <w:rsid w:val="00AE726F"/>
     <w:rsid w:val="00AF0EB0"/>
+    <w:rsid w:val="00AF11DA"/>
+    <w:rsid w:val="00AF2D70"/>
     <w:rsid w:val="00AF346C"/>
     <w:rsid w:val="00AF4C07"/>
     <w:rsid w:val="00AF600A"/>
     <w:rsid w:val="00AF6F1F"/>
     <w:rsid w:val="00B0021A"/>
     <w:rsid w:val="00B05AB6"/>
     <w:rsid w:val="00B064CC"/>
     <w:rsid w:val="00B10724"/>
     <w:rsid w:val="00B1529A"/>
     <w:rsid w:val="00B15EDD"/>
     <w:rsid w:val="00B16F77"/>
     <w:rsid w:val="00B206D3"/>
     <w:rsid w:val="00B223AE"/>
     <w:rsid w:val="00B22C88"/>
+    <w:rsid w:val="00B25C7A"/>
     <w:rsid w:val="00B26140"/>
+    <w:rsid w:val="00B3002C"/>
     <w:rsid w:val="00B307F9"/>
     <w:rsid w:val="00B4076F"/>
     <w:rsid w:val="00B41B7F"/>
     <w:rsid w:val="00B42DEB"/>
     <w:rsid w:val="00B4512E"/>
+    <w:rsid w:val="00B45B03"/>
     <w:rsid w:val="00B5002E"/>
     <w:rsid w:val="00B5219B"/>
+    <w:rsid w:val="00B54C65"/>
     <w:rsid w:val="00B5733A"/>
     <w:rsid w:val="00B57979"/>
     <w:rsid w:val="00B60CB5"/>
+    <w:rsid w:val="00B64F2D"/>
     <w:rsid w:val="00B6794A"/>
     <w:rsid w:val="00B67B9F"/>
     <w:rsid w:val="00B67E20"/>
     <w:rsid w:val="00B70ED1"/>
     <w:rsid w:val="00B713A9"/>
     <w:rsid w:val="00B71434"/>
     <w:rsid w:val="00B717ED"/>
     <w:rsid w:val="00B74227"/>
     <w:rsid w:val="00B74DD8"/>
     <w:rsid w:val="00B75782"/>
     <w:rsid w:val="00B766B8"/>
     <w:rsid w:val="00B77ABE"/>
     <w:rsid w:val="00B80ABB"/>
     <w:rsid w:val="00B82271"/>
     <w:rsid w:val="00B83EC8"/>
-    <w:rsid w:val="00B845D6"/>
+    <w:rsid w:val="00B84C44"/>
     <w:rsid w:val="00B85A69"/>
     <w:rsid w:val="00B87678"/>
     <w:rsid w:val="00B87F10"/>
     <w:rsid w:val="00B93204"/>
     <w:rsid w:val="00B971C3"/>
     <w:rsid w:val="00BA22A0"/>
     <w:rsid w:val="00BA5C20"/>
     <w:rsid w:val="00BA7241"/>
+    <w:rsid w:val="00BA74D5"/>
     <w:rsid w:val="00BB07BF"/>
     <w:rsid w:val="00BB3B34"/>
     <w:rsid w:val="00BB3D61"/>
     <w:rsid w:val="00BB5031"/>
+    <w:rsid w:val="00BB50D0"/>
+    <w:rsid w:val="00BB639C"/>
+    <w:rsid w:val="00BB7648"/>
     <w:rsid w:val="00BC4369"/>
     <w:rsid w:val="00BD0118"/>
+    <w:rsid w:val="00BD4F50"/>
+    <w:rsid w:val="00BD5918"/>
     <w:rsid w:val="00BD59B3"/>
     <w:rsid w:val="00BD715E"/>
+    <w:rsid w:val="00BE0AA7"/>
     <w:rsid w:val="00BE2895"/>
     <w:rsid w:val="00BE7AFB"/>
     <w:rsid w:val="00BF2A11"/>
     <w:rsid w:val="00BF2DCA"/>
     <w:rsid w:val="00BF5713"/>
+    <w:rsid w:val="00BF7E14"/>
     <w:rsid w:val="00C0034A"/>
     <w:rsid w:val="00C010AC"/>
+    <w:rsid w:val="00C07210"/>
+    <w:rsid w:val="00C10C8B"/>
     <w:rsid w:val="00C119DD"/>
     <w:rsid w:val="00C13794"/>
+    <w:rsid w:val="00C1415C"/>
     <w:rsid w:val="00C15200"/>
     <w:rsid w:val="00C224AD"/>
     <w:rsid w:val="00C243F1"/>
     <w:rsid w:val="00C24A4A"/>
     <w:rsid w:val="00C30B65"/>
     <w:rsid w:val="00C313EF"/>
     <w:rsid w:val="00C34343"/>
     <w:rsid w:val="00C3439C"/>
+    <w:rsid w:val="00C356C5"/>
     <w:rsid w:val="00C3583E"/>
     <w:rsid w:val="00C37EB2"/>
     <w:rsid w:val="00C40236"/>
     <w:rsid w:val="00C45940"/>
     <w:rsid w:val="00C50030"/>
     <w:rsid w:val="00C5155F"/>
     <w:rsid w:val="00C5310A"/>
     <w:rsid w:val="00C54F17"/>
+    <w:rsid w:val="00C562C9"/>
     <w:rsid w:val="00C56535"/>
     <w:rsid w:val="00C6369A"/>
+    <w:rsid w:val="00C6391C"/>
     <w:rsid w:val="00C64047"/>
     <w:rsid w:val="00C67327"/>
     <w:rsid w:val="00C706BF"/>
     <w:rsid w:val="00C71EA7"/>
+    <w:rsid w:val="00C72764"/>
     <w:rsid w:val="00C731DF"/>
     <w:rsid w:val="00C73EFB"/>
     <w:rsid w:val="00C74670"/>
     <w:rsid w:val="00C76C6D"/>
+    <w:rsid w:val="00C77A31"/>
     <w:rsid w:val="00C80D3D"/>
+    <w:rsid w:val="00C810F1"/>
+    <w:rsid w:val="00C82021"/>
+    <w:rsid w:val="00C82B95"/>
     <w:rsid w:val="00C82FEF"/>
     <w:rsid w:val="00C8402A"/>
     <w:rsid w:val="00C8470B"/>
+    <w:rsid w:val="00C90787"/>
     <w:rsid w:val="00C928EE"/>
     <w:rsid w:val="00C92F0B"/>
     <w:rsid w:val="00C97B1A"/>
     <w:rsid w:val="00CA1E2A"/>
     <w:rsid w:val="00CA49B5"/>
     <w:rsid w:val="00CA50AA"/>
     <w:rsid w:val="00CA6040"/>
     <w:rsid w:val="00CA6E03"/>
     <w:rsid w:val="00CA6EA4"/>
     <w:rsid w:val="00CA7280"/>
     <w:rsid w:val="00CB1BC8"/>
+    <w:rsid w:val="00CB1F5F"/>
     <w:rsid w:val="00CB1F9C"/>
     <w:rsid w:val="00CB3551"/>
     <w:rsid w:val="00CB3BB6"/>
     <w:rsid w:val="00CB5FFA"/>
     <w:rsid w:val="00CB7E4E"/>
     <w:rsid w:val="00CC1416"/>
+    <w:rsid w:val="00CC2FF7"/>
     <w:rsid w:val="00CC375F"/>
     <w:rsid w:val="00CC3B14"/>
     <w:rsid w:val="00CC49C4"/>
     <w:rsid w:val="00CC4AE1"/>
     <w:rsid w:val="00CC637F"/>
     <w:rsid w:val="00CD05E6"/>
     <w:rsid w:val="00CD7E8C"/>
     <w:rsid w:val="00CE0B6E"/>
     <w:rsid w:val="00CE27C6"/>
+    <w:rsid w:val="00CE2F0D"/>
+    <w:rsid w:val="00CE3AF9"/>
     <w:rsid w:val="00CE50AA"/>
     <w:rsid w:val="00CE670C"/>
     <w:rsid w:val="00CE7297"/>
     <w:rsid w:val="00CE7FDC"/>
     <w:rsid w:val="00CF1A5D"/>
     <w:rsid w:val="00CF22E6"/>
     <w:rsid w:val="00CF5D75"/>
     <w:rsid w:val="00CF67D6"/>
+    <w:rsid w:val="00CF6AA4"/>
     <w:rsid w:val="00CF732D"/>
+    <w:rsid w:val="00CF7546"/>
     <w:rsid w:val="00D04AA0"/>
     <w:rsid w:val="00D04D17"/>
     <w:rsid w:val="00D05A5C"/>
     <w:rsid w:val="00D075F2"/>
     <w:rsid w:val="00D14FAB"/>
     <w:rsid w:val="00D164E6"/>
     <w:rsid w:val="00D169D1"/>
     <w:rsid w:val="00D16F15"/>
     <w:rsid w:val="00D17C50"/>
+    <w:rsid w:val="00D17D55"/>
     <w:rsid w:val="00D23365"/>
     <w:rsid w:val="00D258FB"/>
     <w:rsid w:val="00D259EB"/>
     <w:rsid w:val="00D27534"/>
+    <w:rsid w:val="00D354C6"/>
+    <w:rsid w:val="00D35932"/>
     <w:rsid w:val="00D35D74"/>
     <w:rsid w:val="00D35F88"/>
     <w:rsid w:val="00D367EE"/>
     <w:rsid w:val="00D442E0"/>
     <w:rsid w:val="00D46CA3"/>
     <w:rsid w:val="00D47212"/>
     <w:rsid w:val="00D4756C"/>
     <w:rsid w:val="00D50704"/>
     <w:rsid w:val="00D50B55"/>
     <w:rsid w:val="00D51ED8"/>
     <w:rsid w:val="00D523A0"/>
     <w:rsid w:val="00D5287E"/>
     <w:rsid w:val="00D52BE3"/>
     <w:rsid w:val="00D546A1"/>
     <w:rsid w:val="00D55F30"/>
     <w:rsid w:val="00D5664E"/>
     <w:rsid w:val="00D6019E"/>
     <w:rsid w:val="00D6202B"/>
+    <w:rsid w:val="00D62F46"/>
     <w:rsid w:val="00D73872"/>
+    <w:rsid w:val="00D73AB2"/>
     <w:rsid w:val="00D774E7"/>
     <w:rsid w:val="00D812E4"/>
+    <w:rsid w:val="00D82060"/>
     <w:rsid w:val="00D825F1"/>
     <w:rsid w:val="00D84843"/>
+    <w:rsid w:val="00D85880"/>
     <w:rsid w:val="00D875A8"/>
     <w:rsid w:val="00D87624"/>
     <w:rsid w:val="00D901C7"/>
+    <w:rsid w:val="00D906CB"/>
     <w:rsid w:val="00D9647F"/>
+    <w:rsid w:val="00D9720B"/>
     <w:rsid w:val="00DA137A"/>
     <w:rsid w:val="00DA186C"/>
+    <w:rsid w:val="00DA222A"/>
     <w:rsid w:val="00DA4A04"/>
     <w:rsid w:val="00DA5E29"/>
     <w:rsid w:val="00DA7CAD"/>
     <w:rsid w:val="00DB119E"/>
+    <w:rsid w:val="00DB1B14"/>
+    <w:rsid w:val="00DB2939"/>
     <w:rsid w:val="00DB3600"/>
     <w:rsid w:val="00DB39AF"/>
     <w:rsid w:val="00DB5133"/>
     <w:rsid w:val="00DB5A72"/>
     <w:rsid w:val="00DB5F4D"/>
     <w:rsid w:val="00DB745A"/>
     <w:rsid w:val="00DC0528"/>
     <w:rsid w:val="00DC3B5D"/>
     <w:rsid w:val="00DC3E34"/>
     <w:rsid w:val="00DC4BEB"/>
+    <w:rsid w:val="00DC5E01"/>
     <w:rsid w:val="00DC7034"/>
     <w:rsid w:val="00DCD352"/>
     <w:rsid w:val="00DD634B"/>
+    <w:rsid w:val="00DD732D"/>
     <w:rsid w:val="00DE1827"/>
     <w:rsid w:val="00DE1DFD"/>
     <w:rsid w:val="00DE38DA"/>
     <w:rsid w:val="00DE4B40"/>
     <w:rsid w:val="00DE4BFB"/>
     <w:rsid w:val="00DE51D4"/>
     <w:rsid w:val="00DF5027"/>
     <w:rsid w:val="00DF5099"/>
     <w:rsid w:val="00DF5777"/>
     <w:rsid w:val="00DF5A39"/>
     <w:rsid w:val="00DF70CB"/>
     <w:rsid w:val="00DF7121"/>
     <w:rsid w:val="00DF7906"/>
+    <w:rsid w:val="00E02978"/>
     <w:rsid w:val="00E02A30"/>
+    <w:rsid w:val="00E034A5"/>
+    <w:rsid w:val="00E041DC"/>
     <w:rsid w:val="00E055D2"/>
     <w:rsid w:val="00E06BAD"/>
     <w:rsid w:val="00E0767B"/>
+    <w:rsid w:val="00E10122"/>
     <w:rsid w:val="00E126E5"/>
     <w:rsid w:val="00E14C49"/>
     <w:rsid w:val="00E16481"/>
     <w:rsid w:val="00E17229"/>
+    <w:rsid w:val="00E17479"/>
     <w:rsid w:val="00E17968"/>
     <w:rsid w:val="00E20DDC"/>
+    <w:rsid w:val="00E21C35"/>
+    <w:rsid w:val="00E246C1"/>
     <w:rsid w:val="00E24AEE"/>
     <w:rsid w:val="00E26130"/>
     <w:rsid w:val="00E27AB7"/>
     <w:rsid w:val="00E27C94"/>
     <w:rsid w:val="00E30850"/>
     <w:rsid w:val="00E31D88"/>
+    <w:rsid w:val="00E333B8"/>
     <w:rsid w:val="00E33D60"/>
+    <w:rsid w:val="00E3439B"/>
     <w:rsid w:val="00E36923"/>
+    <w:rsid w:val="00E369F1"/>
     <w:rsid w:val="00E43026"/>
     <w:rsid w:val="00E434AF"/>
     <w:rsid w:val="00E43EEB"/>
     <w:rsid w:val="00E504A7"/>
     <w:rsid w:val="00E51C7C"/>
+    <w:rsid w:val="00E55097"/>
     <w:rsid w:val="00E55FB7"/>
+    <w:rsid w:val="00E6061A"/>
     <w:rsid w:val="00E610C1"/>
     <w:rsid w:val="00E61269"/>
+    <w:rsid w:val="00E615CA"/>
     <w:rsid w:val="00E648BD"/>
+    <w:rsid w:val="00E65103"/>
     <w:rsid w:val="00E714D8"/>
     <w:rsid w:val="00E7155F"/>
     <w:rsid w:val="00E71B0D"/>
     <w:rsid w:val="00E75316"/>
     <w:rsid w:val="00E75EF4"/>
     <w:rsid w:val="00E763C1"/>
+    <w:rsid w:val="00E8088C"/>
     <w:rsid w:val="00E81483"/>
     <w:rsid w:val="00E837FC"/>
+    <w:rsid w:val="00E845E3"/>
     <w:rsid w:val="00E84B66"/>
+    <w:rsid w:val="00E85496"/>
+    <w:rsid w:val="00E85C21"/>
     <w:rsid w:val="00E8636C"/>
     <w:rsid w:val="00E93034"/>
     <w:rsid w:val="00E930EA"/>
     <w:rsid w:val="00E93922"/>
     <w:rsid w:val="00E943F8"/>
     <w:rsid w:val="00E9472A"/>
     <w:rsid w:val="00E9601B"/>
     <w:rsid w:val="00E96C36"/>
     <w:rsid w:val="00EA1BCD"/>
     <w:rsid w:val="00EA2399"/>
     <w:rsid w:val="00EA2E74"/>
     <w:rsid w:val="00EA464A"/>
     <w:rsid w:val="00EA51F3"/>
     <w:rsid w:val="00EA6703"/>
     <w:rsid w:val="00EA7D84"/>
     <w:rsid w:val="00EB06CF"/>
     <w:rsid w:val="00EB200A"/>
     <w:rsid w:val="00EB22F7"/>
     <w:rsid w:val="00EB2755"/>
     <w:rsid w:val="00EB7A52"/>
     <w:rsid w:val="00EC032F"/>
     <w:rsid w:val="00EC457D"/>
     <w:rsid w:val="00EC704D"/>
     <w:rsid w:val="00EC75AF"/>
     <w:rsid w:val="00ED12D9"/>
+    <w:rsid w:val="00ED2CEA"/>
     <w:rsid w:val="00ED36BE"/>
     <w:rsid w:val="00ED4ECA"/>
     <w:rsid w:val="00ED5B3F"/>
+    <w:rsid w:val="00ED7223"/>
+    <w:rsid w:val="00ED7F90"/>
+    <w:rsid w:val="00EE3424"/>
     <w:rsid w:val="00EE4850"/>
     <w:rsid w:val="00EE49F6"/>
     <w:rsid w:val="00EE5353"/>
+    <w:rsid w:val="00EE5FA4"/>
     <w:rsid w:val="00EF2E8F"/>
     <w:rsid w:val="00EF4239"/>
     <w:rsid w:val="00EF5D7B"/>
     <w:rsid w:val="00EF66CC"/>
     <w:rsid w:val="00EF67D8"/>
     <w:rsid w:val="00EF723F"/>
     <w:rsid w:val="00EF724B"/>
     <w:rsid w:val="00F01AA1"/>
     <w:rsid w:val="00F02E1E"/>
     <w:rsid w:val="00F035C5"/>
     <w:rsid w:val="00F03EC9"/>
     <w:rsid w:val="00F05AD2"/>
     <w:rsid w:val="00F060DF"/>
     <w:rsid w:val="00F0618C"/>
+    <w:rsid w:val="00F069F5"/>
     <w:rsid w:val="00F073C5"/>
     <w:rsid w:val="00F07A83"/>
     <w:rsid w:val="00F12620"/>
     <w:rsid w:val="00F14F72"/>
     <w:rsid w:val="00F1539E"/>
     <w:rsid w:val="00F15448"/>
     <w:rsid w:val="00F20604"/>
     <w:rsid w:val="00F218BF"/>
     <w:rsid w:val="00F2455C"/>
     <w:rsid w:val="00F2518E"/>
     <w:rsid w:val="00F3344B"/>
     <w:rsid w:val="00F34F09"/>
+    <w:rsid w:val="00F41686"/>
+    <w:rsid w:val="00F42F2F"/>
     <w:rsid w:val="00F4323B"/>
     <w:rsid w:val="00F43F94"/>
     <w:rsid w:val="00F45355"/>
     <w:rsid w:val="00F466C0"/>
     <w:rsid w:val="00F4749B"/>
+    <w:rsid w:val="00F47D57"/>
     <w:rsid w:val="00F50A75"/>
     <w:rsid w:val="00F51E44"/>
     <w:rsid w:val="00F52CC9"/>
     <w:rsid w:val="00F53335"/>
     <w:rsid w:val="00F541EE"/>
     <w:rsid w:val="00F55811"/>
+    <w:rsid w:val="00F57709"/>
     <w:rsid w:val="00F6386D"/>
     <w:rsid w:val="00F649B8"/>
+    <w:rsid w:val="00F6688E"/>
     <w:rsid w:val="00F71C32"/>
+    <w:rsid w:val="00F71DCA"/>
     <w:rsid w:val="00F75C90"/>
     <w:rsid w:val="00F75CC2"/>
     <w:rsid w:val="00F76BFA"/>
     <w:rsid w:val="00F83397"/>
     <w:rsid w:val="00F8617C"/>
+    <w:rsid w:val="00F9137B"/>
     <w:rsid w:val="00F926DB"/>
     <w:rsid w:val="00F92F05"/>
     <w:rsid w:val="00F95DAB"/>
     <w:rsid w:val="00FA1527"/>
     <w:rsid w:val="00FA2482"/>
     <w:rsid w:val="00FA2785"/>
     <w:rsid w:val="00FA4406"/>
     <w:rsid w:val="00FA4D4C"/>
+    <w:rsid w:val="00FB0E2B"/>
+    <w:rsid w:val="00FB1604"/>
     <w:rsid w:val="00FB2FF8"/>
+    <w:rsid w:val="00FB30CA"/>
     <w:rsid w:val="00FB7398"/>
+    <w:rsid w:val="00FC0312"/>
+    <w:rsid w:val="00FC2153"/>
     <w:rsid w:val="00FC688C"/>
     <w:rsid w:val="00FC744D"/>
     <w:rsid w:val="00FD001D"/>
     <w:rsid w:val="00FD28EA"/>
     <w:rsid w:val="00FD618F"/>
     <w:rsid w:val="00FE5A73"/>
     <w:rsid w:val="00FF091D"/>
     <w:rsid w:val="00FF0C95"/>
     <w:rsid w:val="00FF25CF"/>
     <w:rsid w:val="00FF2BDF"/>
     <w:rsid w:val="00FF4271"/>
     <w:rsid w:val="00FF67F9"/>
     <w:rsid w:val="01285415"/>
     <w:rsid w:val="013660DE"/>
     <w:rsid w:val="01A0E318"/>
     <w:rsid w:val="0206FD28"/>
     <w:rsid w:val="022A05F1"/>
     <w:rsid w:val="024CC3DF"/>
     <w:rsid w:val="0277106F"/>
     <w:rsid w:val="027D4033"/>
     <w:rsid w:val="028840AE"/>
     <w:rsid w:val="02A82BA2"/>
     <w:rsid w:val="02C4E8D3"/>
     <w:rsid w:val="02CDD2D3"/>
     <w:rsid w:val="02F09AB0"/>
@@ -11200,50 +11409,51 @@
     <w:rsid w:val="198B9024"/>
     <w:rsid w:val="19E22117"/>
     <w:rsid w:val="1A661C54"/>
     <w:rsid w:val="1A67B134"/>
     <w:rsid w:val="1A9E33BD"/>
     <w:rsid w:val="1B0A9BD5"/>
     <w:rsid w:val="1B11A874"/>
     <w:rsid w:val="1B3E7902"/>
     <w:rsid w:val="1B98B7F9"/>
     <w:rsid w:val="1B9FA1B2"/>
     <w:rsid w:val="1BDBAF12"/>
     <w:rsid w:val="1C056059"/>
     <w:rsid w:val="1C167433"/>
     <w:rsid w:val="1C1F14E4"/>
     <w:rsid w:val="1C47236E"/>
     <w:rsid w:val="1C561CEE"/>
     <w:rsid w:val="1C6F93EE"/>
     <w:rsid w:val="1C7EF23D"/>
     <w:rsid w:val="1CE2471B"/>
     <w:rsid w:val="1D1FE154"/>
     <w:rsid w:val="1D588A07"/>
     <w:rsid w:val="1D85FCB6"/>
     <w:rsid w:val="1DADEA56"/>
     <w:rsid w:val="1DDEF6A8"/>
     <w:rsid w:val="1DF661AC"/>
+    <w:rsid w:val="1E3A4CF1"/>
     <w:rsid w:val="1E4F7E67"/>
     <w:rsid w:val="1E7DC52D"/>
     <w:rsid w:val="1E892F76"/>
     <w:rsid w:val="1E950708"/>
     <w:rsid w:val="1EA54DA6"/>
     <w:rsid w:val="1EA5B746"/>
     <w:rsid w:val="1EAA8176"/>
     <w:rsid w:val="1EAF7325"/>
     <w:rsid w:val="1F6A97E6"/>
     <w:rsid w:val="1FA384F4"/>
     <w:rsid w:val="206CA3B5"/>
     <w:rsid w:val="207A5340"/>
     <w:rsid w:val="20A3911C"/>
     <w:rsid w:val="20C14EC6"/>
     <w:rsid w:val="20DA8630"/>
     <w:rsid w:val="20E1D068"/>
     <w:rsid w:val="210B2248"/>
     <w:rsid w:val="21553BAF"/>
     <w:rsid w:val="217516B3"/>
     <w:rsid w:val="21A9CBEE"/>
     <w:rsid w:val="21BE9CD2"/>
     <w:rsid w:val="21C64545"/>
     <w:rsid w:val="21DA2A1A"/>
     <w:rsid w:val="21E7FA44"/>
     <w:rsid w:val="21EFF95D"/>
@@ -11787,63 +11997,63 @@
     <w:rsid w:val="7E744D9D"/>
     <w:rsid w:val="7E77C31F"/>
     <w:rsid w:val="7EAF1918"/>
     <w:rsid w:val="7EB94A8D"/>
     <w:rsid w:val="7ED83C50"/>
     <w:rsid w:val="7EECDA11"/>
     <w:rsid w:val="7F1BE6A8"/>
     <w:rsid w:val="7F509FEB"/>
     <w:rsid w:val="7F6C02F7"/>
     <w:rsid w:val="7F81E0C4"/>
     <w:rsid w:val="7FA568D6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0D9C13FD"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{9668A5DD-55E6-45C8-8D16-8CD71ED552A3}"/>
+  <w15:docId w15:val="{752EB20B-C2AE-49BC-A1EF-36EBDAC5F9AB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -12203,96 +12413,88 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00B45B03"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00EA2399"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
+    <w:tblPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FF67F9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0018038C"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
@@ -12446,59 +12648,88 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00885B15"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kystandards.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tntp.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achievethecore.org/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bestforall.tnedu.gov/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tntp.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achievethecore.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
+<t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <t:Task id="{D3A8B0A0-14D0-43B2-841D-89529365849F}">
+    <t:Anchor>
+      <t:Comment id="777728017"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{02C6C749-151D-4FF0-B5C2-7B8915331FE5}" time="2026-04-22T21:13:59.554Z">
+        <t:Attribution userId="S::misty.higgins@education.ky.gov::d003460c-33fe-4915-8b5f-f22610d64b75" userProvider="AD" userName="Higgins, Misty - Division of Academic Program Standards"/>
+        <t:Anchor>
+          <t:Comment id="636831826"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{FCC49AE6-6361-40A7-9333-E60493A4F33F}" time="2026-04-22T21:13:59.554Z">
+        <t:Attribution userId="S::misty.higgins@education.ky.gov::d003460c-33fe-4915-8b5f-f22610d64b75" userProvider="AD" userName="Higgins, Misty - Division of Academic Program Standards"/>
+        <t:Anchor>
+          <t:Comment id="636831826"/>
+        </t:Anchor>
+        <t:Assign userId="S::fox.demoisey@education.ky.gov::02acd998-e3fc-4247-a358-0fda90afdf9d" userProvider="AD" userName="DeMoisey, Fox - Division of Academic Program Standards"/>
+      </t:Event>
+      <t:Event id="{8244B696-B4A1-422C-802E-5C52AB73D683}" time="2026-04-22T21:13:59.554Z">
+        <t:Attribution userId="S::misty.higgins@education.ky.gov::d003460c-33fe-4915-8b5f-f22610d64b75" userProvider="AD" userName="Higgins, Misty - Division of Academic Program Standards"/>
+        <t:Anchor>
+          <t:Comment id="636831826"/>
+        </t:Anchor>
+        <t:SetTitle title="@DeMoisey, Fox - Division of Academic Program Standards added this to the math and science IPGs"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+</t:Tasks>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12768,112 +12999,131 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <UserInfo>
         <DisplayName>Ray, Micki - Office of Teaching and Learning</DisplayName>
         <AccountId>14</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2025-08-04T04:00:00+00:00</Application_x0020_Date>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2023-07-25T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-1818</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1818</Url>
       <Description>KYED-536-1818</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -12997,50 +13247,59 @@
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="25" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="26" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -13097,230 +13356,247 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87705673-37DB-46D7-857F-77A09464A121}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EF5816C-BC62-4574-885A-872891E7B432}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC49F032-EFC0-422F-868F-DC812DA84C11}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="45b133ba-263f-4084-b3dd-2704962ca435"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{978916E6-50E8-4B10-B2A3-5227550D10C9}"/>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61239B80-992C-4353-A8E6-77BE82C4D5A1}"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23ADD42B-8F8C-4E8C-AB5D-1E9258FA50CE}"/>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D4D7242-96D0-46C0-A71C-3E22C7EB232C}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1136</Words>
-  <Characters>6479</Characters>
+  <Words>1128</Words>
+  <Characters>6263</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>206</Lines>
+  <Paragraphs>101</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Kentucky Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7600</CharactersWithSpaces>
+  <CharactersWithSpaces>7607</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
-        <vt:i4>262228</vt:i4>
+        <vt:i4>1507404</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>0</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://kystandards.org/</vt:lpwstr>
+        <vt:lpwstr>https://bestforall.tnedu.gov/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>458780</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://tntp.org/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>8257644</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://achievethecore.org/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Instructional Practice Guide for Comprehension in Reading and Writing K-12</dc:title>
   <dc:subject/>
-  <dc:creator>Higgins, Misty - Division of Academic Program Standards</dc:creator>
+  <dc:creator>Kentucky Department of Education</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SetDate">
     <vt:lpwstr>2024-09-03T13:42:13Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Name">
     <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SiteId">
     <vt:lpwstr>9360c11f-90e6-4706-ad00-25fcdc9e2ed1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_ActionId">
     <vt:lpwstr>7c464d25-be73-4a00-820a-68e7a346a027</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_dlc_DocIdItemGuid">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>c185c9f8-a42d-4cc0-867e-a1f29240fd53</vt:lpwstr>
   </property>
 </Properties>
 </file>