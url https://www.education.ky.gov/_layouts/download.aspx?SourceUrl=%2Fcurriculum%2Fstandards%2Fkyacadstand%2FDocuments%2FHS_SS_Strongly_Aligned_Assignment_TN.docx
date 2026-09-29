--- v2 (2026-06-05)
+++ v3 (2026-09-29)
@@ -18142,52 +18142,52 @@
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion1">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgDhaiQE9/pCZOkCs2wxuPFoBtpYQ==">AMUW2mUcFvW0hqgV4xPYAcqg+Pfuaf5rV+HnVaX4k0nhO5cnINessjjIk3CjpQVJPhJiu9tjl5sBVXyRpI+0auDU3++mc84nnPrxSTruHmLl2blqtbLA348efRFsGC16VJyaZ8rGwmXSMytQbjG8HBep3XLDjVO2E9uYEEdtye0nT/Lw4/vD56URMZOIeBxnwuoDaYjdUwKBMHkv3p6b8wjgeUs+UxFn/CH4dOYPMc716mX2SJ2SCg09QB7trb0xyV4Rxfvekl+Pyp/j+PRH3Nq2npS1IE2VIRMd/I8aNraakm97cgL5gdFXZHTw4dBjg610KI93OxjGlVw1Df0ej7qV0AJ35NqTGvWM2+7fvs8Kb/xLEXny9T/iFAACibT/rKcpr79Xg+MKI8+ildDN3gJ4G0bRPjaAd0UVoG/Iv7cgQdEZRnj/rPo3S7Wu30Sp5ciVD9dIS4GHtCwa7weERZEqibCwd3uJztLoYgISI+swWmCQ+oNW2GJ1Iw7I//kCp6cU4sr5wilFQXJUMhxR9tZmVp1DXcI/WxB380t+V1TFTl/w9GlsfaQ4085xCwZyinESIbEu4VvDXYWrlPVDTfSLzEdRa9GdnE86DzJqQV8yNl169Tgo/886ypUVAzKKiVPZZKrm0LnU+OnBUnevHEpNjEh9PIjMACd6DcXgQc5x76gza0KfCJiGIr04i2Z14tgljxHN2AGi+BJnN9yoXK0tbDSmCJbILPoglR8OKg9xsd17y1IzifPnmSnWq+ergE4+aXW/WlC+U0uca8y3WkKvruSYqFZFIfb6VgiUgNBYqdP0N2DXLV2WxbMEepjbaSY1q6uiFpEAJt6YC+AOpCJAeYwQmZVXvScOOrbePouYXqlJI25Jng0jlC6HxaNKp+PKxtez/lhEamtjKzuq89VtDl+gCICADUgQtXR1NzwH3yDUhRjpgVXaVpqxQEJZN62dVUfppuiWOCb34+HNepdTFr9j0qveifb5N+jIgDtoc77W2b9M79GdWIs9JIW5yDLi9McooVZHGBYqrYu1Q4ZIUmQHedF4lbmJfurGgtViRw93SK6Vxk3iBxx0clE6bn+0W3ZPlvrECwZKjWdHu3czaDdWmJDhR8ZR/4+FdEI22mwBx889V7kuMZQpHeAu6RCKrg8G//USJUEdkdbSZ15SFwb4RwwwCHne9Nueb5QVArfiyEK7/naU9v2uI4wx+LcmB0vYSsQOF0XELANWuS0YloCdPeSa5ufBYzIktW73Pk832F50iqjvRmP+BLJglu7nkJfwdMqFkCDC8/k/BTnlfYyMjoCSIb7BQ+i0J2sMgeaeJ+bBfwnxokv4BfH2jdsoPDkSXtpWz+ZSnxUgtKfC4RasqCbEpt3UdljEFTnebzYRhz2KGoUpTG9734CWys2TH1zgxwoutuvAFFFYlpWe4AT+3UTHtbaJrrNCp/cWXyHBHbjzH1UcE2hB5cau51sHvB8JsSZogPpVF0i7l9agFhXEBueIhVTEyYHQ6pZeQLVb8K8kTuGOZzviOe+qdlQ2lnpIfdKID8X79KWblXg2/9d0pI4L9vPyG4zv8ZxwTkqoQm3mdYkDb3i/svtKXSBzYqpb42ED+rNAyIcJmaRxRsxMBmlSETa8RErq1ISagrx3/j15CMBncu3siThTeiSbISmXFD5lxMaUht4ZC6bmuvOaL4bPC5XxANn3b+hUg2qP8pjXoUB5qxskGLSlNFD6vRhQRfnyyeQvujWdf8QlgJwyUmuVWREUZee1VrTb6JAkFvkc/ivk3dorvmLpfPtIaeQGfL/QxijG5oXCUSPzqM3mDs3AbcPc59pTXVb9juHPD7bGDkvDyfainXK05sgtr29SCNQyqtF+PKt2odXxEKJqAyHql0VUdtVjSr4hPFmMfjBXA1SZwBQBzYE2sBb8dStD6TaRVTo9m/uYmXF4hnpoXrUjtAGMJe5aon0FWersEkqjK3dx13X4qwVZJwolMoXyRrWoMJXfEG20TPcT/jntPdkyG03I0fMFkWyEcQggcs8hnWz5Iu6mLDnan5LP+zarW1gU8x2ewToT7NOrZlKAmLZ3Zuuv4DGfoM0mHImKRoPCKDODzBY4y4Vvwbn4aNnTfxw5GJYMPQK8EjapNmWYI2rVrfMdrIe0fXTgz+a9c0xGyCyP9nHKuWrKZbZdhIYhZiYt0/PM6ePh/7W+HrXJd4tUqzgo75jhGSMJ6jjiNp8qRwt55RxIUn3ogBJ3U3i59unlwWKtSha7ZY0Vfpif3D7z54LGwZ3uIShOoDA59nnWIcySpHNTN4XEB6fUXvMp9Rfbig2+qoif71nkeHhHqV+DWeD+9Jt/SwMP90mgUqWTJP/DZhVPneCA5T8366uQu6tjSMjRpBc69c5z5rnRQftFPoE7c9MDsge429kL/0Gfkxh8o3zWaSc0FZjiyBFKL+JS5bLFtbrBC0giPfIJCHP6If68WAwkAxYSPLkSRNMIAYvUae5B/bfDnnAcdjwhUYHW3w4mqkjDrKUmbaggylC84pQgOkelGiKPKNOMaGTltTuRQJtoQ8463XFE4UbmE5B3KkqgHqGk8yFTWKZ0PwqPCYE53TCjjPqxUlsNtgmGSJsWCaW6N7lBSlJ04P7CiHDBfMlJ3YxfB6S2f05tRSCoKVxnxPG6X+q4ZENXyESD6ZwL4wyADHQkBJes0fbgbZfaG90uz3zrwlXHN+ehA7e/bCO1lXWQxdScAXJ9sgE7taEHW4fbSXl34OpLblbi4izerwUWZdmDajYiTvTzna8vMe+0qAOhzLEygUkCeXU/LH9IQhFpEfkjo22zuJwcsph9YSotsfJiVpYQKsYfCGebOVLWuXNAQocpLFC13OhIe0niJIFmcafkxZWhjFx0jUPiL7UJgguTWd7/AmefAF7R0L4sz7sn08mQv0m2+3m9ROZqZSr3QcTgTw9V+wr4rOJJMZFEYlNhdTbCmWi17F1cw4m4BUlk6Bhpd8G3M6WWXsRumOTpcgANRdKI2h1CZBy7fGIaGMCohKOeA6FjMMfhwC9ODvf1y6dNrMfkHxQ21HEey0V9/j45pFimGQZtMm77pdoUZGI9KpxK62pbc++PnBQbAl6/uBeHbJHrKPIipaV2DfpY1x4qui6pEEWQcOk6cwDJrLZkpE5Z27HuEue46pvMlkADn76OWKs58Csgi+Ku8TnCLGFQc+hE1YwcLwGb+/ZbRdBRq0AISND6r9DEPzZ6046WJCQfHmqKaBWdD+zBuYq5X2qfKax5a3dXKSnKrfaw1v6VLNeU7aaVXjqmVNkzgdWrhTfLdjMPbsJ4yNHVKA91s5bBXQkQeFoXq0k9ok6LA+5QebE5Iu0VpkeiPZnd9xINoHx3QsoYmkzZkSaHm9y9V3VQVEo6sfNHNVkXbf/dQdjzWsbJVunkj0tUmINg/VupW58GFlemwGGQwEyrU8YxeXPYXHncaat+Mzn3BV66PtFxEKeYfs4CRzu+xnqYPJcegLWlCvlzikRzX/cpqEbdIE6sBRk/T6rzSwi8Z127dTkRZpj2u+HzIXCw+fyV7ElnaKPiC45/g68Ml3dibvj+6LGqfpN41ImiRcWYIspBHvq4+UMw35EBcFTDqlvcKhq6kZSMoAxUfWphR35bGaEKHiZI6WhwHmlSDEsQt6qusTdFhHfm5hITPybt79CDydrBF1Ii2jGK9JP9JUxW9RmsqlSj4CZ0NuRo4xtU6wp/07VSPzQbmhEYI5GxKR1mRTFWvhaNPZ/tHosSisBa2oUELC5+fr70VtZ3RAZ/deOabagh0TUMdDBclstYp8GWSomfVxty6k0lVQC25L9MPxyf6mL5NDQC2m5sj0ANlMV1HtWTpNLGKEYB4J53Py49bVI+1M2d8iNbTZIg9a2+AxkcyhairfkQ44bsi6s4uN9ECMmr1BzcS8ru3T/lvYPFVYRQmDf6IgCTsXG3B3E0HMVaHHyFKeR6yfk/SRZWASrAjEzSCWW3TXlREomGU4ydPCzxnaFl3rsAnKkUqyZVFO4NP34T+4JtzhyyKS7vCgEv6ar/TVcPN2cxCrYZvCtoMdY2Jm87OAzLbrnOpZlGlwELVk6Flsv19jhA3d9RClDAOZCb8SOy3u0q3gLWQfbZkN1zFW4Aq/u0z0I75FlLntYuNKtddDQxeeELn8RUD7De2TJX5CDiJzjBoPAsh8pJUtL/Inwk8d/No77ShtJK1wzqxFyT09RMB0d19V8jT5e5K3gO01Uw7VLsS6wvbIH7cxfKc8HhLZkmZYdR+5h3z54wXoeW89cM9NeqXYSFgJ7bxEO7gnCjV9Dl3D2X7klrretCwXeugrM8iEcgbdySJvvyV+LEUxwQnNjyNmtV6kAw9qkTmJpCDIOGPyWy1euS0FAhOQ+r1RV0lkE/NDzgMGEn7m5S5JjFKpzsrv3b5waMUy//J/CZFekapwCpwBP7nFuu3TvNZ6kmVHW7AavCoQ4JFsuEX9BnQMAo2jKNMc/I6NpCw7Vx7wM9TLlUrJdjpDlT4YxAZjcFeHsjYeEzow9F/T4HXEFH8NlEOK53TAfn6eG0E3+Eb+oYnWofFVVFx1zYhLncVHL23fWLODJ3h/vGGcpiAcu64CaAM87ii3/Pkym9ivJULN67y8SLmIbc5rAwH/ojMmo+1jOGItu82aHJ9xBniKA80EN48Ctd6lCX/Vic2U+IU5OwpOrhl5mnYHTlN+h7y7pljZ0bLw6zuaKk91u8E53FO4KG+Ae5xaacQZnb70XKR1N434CuRlWqmd62g8h21xJDv/fF9yoH0HDpfqZUXJ4m4Ve9f9y7SSrllGklJAuDpCz6oBqVGmjRa+4945rsS86IAQDIrndnX+65WrrFYHWJoD2rA2s0VZjI67fvGM1FtQdNdJt+LMT2anPf4wOfHNAitJU/f7JkHG3zrtt037cx1dHQofLR/T6YMf6IrE8a0syq/Cvgn4A2B3yMA4OUSYkq/x5M6YURwjkMzU4YaWU0P1G1VGkm/xY5BqLljOI0N+5SjpYNHxkg//aq62lHpaznnFKYhOAWDn0i9g9ytYhe0Tb6tbBxyXDmqiVBTK0SxFiMLWVCunTNyy4Bl8Ajay3Tsei7slxCUoWfScBjt7s9sVL8bqdSjCnHFz981qMr63tCAMRQ+96H5kGw0IzFqwCRJPtyI/eoA4O7+FY2wf4k5DiUQRv0nMw+uWuF0zy/HSe5D6yvWeVJSEc5CC0ZfFijwKYXrM/s9yvm6URh+psRyADiOIAji8h1T91IBsZBdl/WJz6pJdC+4GfvMzzF9RGqOaxKBol7ou/X3mHxrFJ6JPGI0Kk0gAwtnltqcdWUyU8kxFpJZX17MPPE+2ly8FqRnw7FiOlY8m42UAy7Pjg3GxJJc/mlzfhVZRmCjGoV+NN75H2zhw36p9m1pierAq36AjBaopBK23c5aPFNvhS8k/drJmmtzAhmOpHF01Vy5IrmVCJEKcUKmrhn+jCZauKCEa2pKn91SDQ5z5OpjN+JOwK3h2Rh1y0iEnn3ZfYvIgmjwumnFKNGxMxq4z2/S6XSQjcbzM612/e1BPNTbOiRVq224T43jJ44+cy1eZPfV7LC3dyt8hoKdFoUSH60uZFZqPjh0Cumi5zNn7w2TSobpdPotne1JprsRnGvD/5pE4xO0M+NawTA7B/tjWmWtxQG1Z0BdW8+jqSB+HUsKLMHe25Sb8Wu9RSYzeNNRLHwinnD5J6yuScVne/u2OXaZOT1hf6EI6WkdStprd8PO8U8SCQ2A0mpZEZdboUO9r2eZ5gqqh7kVd2LeVO8q25266FnXxqy/TZEopiDM/nJ7cb0GPJBwSesrNQnNG7wEMnyo55Ywac9RiW9E8sHxrff+riYQgAtBY5aUG6vUfPMsLtH4aEZCjh8CQ06+nMYVzuUjtVBTXn63UQaiEwoqxyHqtY4DQpIwtJfXJH5viPg0EI5notCgsaHY0vd1NG52rsoENytZmcSrKZtRXzzh/pvZfodayR8fgTZfqaXmWe8IeGBrbGVkQBPFSgLBk7qqsDufWfKyk3TKVTtxlBFxKZi+Fz1eEwNSQ20TlsnS0uLF754QOUFSSht9S4+WYs3vKVqARyBNJSArPdk2x1vUpS2+0Bh6fdL8GvdMoulsZz5xf+hFsSMXr5nF5HvBxHy6rrd9MnGn5N9j3m9t/YUnWFuBNMDJ2GQ5B9WON9uKH6TASrpdKdE1nj7ZnuWjO2d6S+FWmthsZ8rZ0o6/D8/c9Cdv4QVsDNEuCC5E7J7kA7yre3D6IWg7TvjY/vhG764A1DBSaGU/oSBjPE2ke6/djw1Q5OzpEBYNU+laj+0P84Xk+t4SIJWSS4hqmnhZAcBva6f0/U9fIbBMoPkpLuQ9dfSNKFGQD7MD1rCe2oN9TQrnXrmrJxzkFdO/mCWhoHsKrFlTiQzoblRdRd+8koskQ0NqEMWd4Wn6WW3hWJto19fKoDkOCxkK4+a/ryBvkDi8xgHwYFJH3nWxMgVd1AsefhIEDL3BeftZABhwEkoVe/q2qNLE8MKLVc121eL7Ppx1eQzXTyoINcEt4/6jDjFlBbFY3BLKh4zUiTktzxR9PWK6c3XRAJlWAv1w7RbiZi7JDgpOfMnx6qnVhNhNwk/TvUq8keaW6JIiJdkb78JcVz9kSgCFEQA43tO5WrfanEt9JmhlS60aGnG9NMA9yALB5lYILfqp65+6BjOMJW+iC2VLzDkJTcV1L/vDQ3m6KhR094PowG9wGLhDK1PvnuRQFHeChXS7FgZbgd9EQnj7vWX0DyafZMJfXTkOjzWxPfmDZLOGddkH8Zg9aMk77S1Q3uPsg1G13HJjd0UWWlhRx0ibsaJor4wLD4iz/b/6Viv4QDxgdqi7WQ+DVPLtlJNikzK9TPROUggXljcSTAlIujeh8k3o9cUdD3WpqNF+DlCOm204LjvFvZwt2hWUd0ql+V12unrcWD6yGlYGW5pv5FqMIE1a50tPGpFcYhRhXSjNceavcLujfFxMYeZTtXqC4UG6ouXvvNftcsfIWwjWL/MUH7xAHO1IVNLU5YpGHFr107jvILE/xDGDOgnMkVzDfexh4zT3cmhb9J95bea0hnDQpz2qdeVgdVNRnLund2VZuqi+7lWrC5O6mlmnR4K04odXrWRrCpq04Vb1tDd3rRU9x8YxkwuX+kKNrp3jb3XSfBVpH91DOmlFb7Sn8VhSHoTvLQf8I5jBu043+3SLMvSrY+aWCWJFBozGiMiDxGHsqIC+aswb349EDSjyJw4VfVqWmZAiEXlUftbblONDYvGR09rw43cFJZ3kuHb39v0YcS2Qf9235VvplHqFkdcM7JQw+vOvhcv/IJ6tR+Uz9GEwsz2EZZ+BeQpWPES8+U5lZzg9WQlwW4+8nrefJrD1bPosu/YuKUUmeE/YCZC6Kc55z7cVxgtn+Mv6QSgnwkIgTsGvbcwhiDnu+4ZWfaC6QnBxnLxMfjbIL0UgxZ/Y4ejGD8EZ5A0OmsgeTqXnJ+zaeOvMPdebriVGq1nym96CU7NB/JlsSRUD5D7qCQySzpHfM/2RvVo7o3ccv2YNmIo5KbcIiBsKET8/nFdYZDa9BLEHo/nVx3BGFe/+3cQUr0LzQwUrNBxWyKy+QYLRgS4wgjftQq6eYbVJ4vOFU/h9kF3FNGK/HdnpvC/skmJ4djzI0INVOUAB/Y7/6JRb0T/u8YdKfeGe4tYMHzTkER+L9nrrT4Lx38QqgfcPMj8GhhQRUWe9zugguzUhD85AfGyA6CoWu3n1GJ1+cAAwIOjLhwm4fMpvtGOBKtMIaFwdoZ54QptmII4nPSpCvsxepRi3nq75X7busjhtT+FCUa6yl0+2r8Wvt506lEfVtpUziPl+lEzhOZzeGQjH9r7v9X7gYq8wT5Ip+HQk8OvX1z6bcu0mgAO3j5dmwqfYlZqwXx6Iqow7Na1r5Zw9KxDOOjaSo6CNys0XOKt1MK71ldnJ6+zIyagvraz5Wk77KxASvoizxlhxpQ/Z6K/9pbWZdt3b4EIGZZCLoCU0jx6VqZAxzxz3zXlSQkGT5MveHYpMLmhI4IFFJEGaETNaoe63gtg9KyqaK6jpvUdR9amA+LGVUDxrE7IqsOGevUtLB/Is90PK9HqrLTOfbIOlnV0xJZUydU3/2K1tOe0RASMkv+ZnlWhRB7XlpUoLtHILG7UjacU2jVQ1Y2kMMmOxIqhUhYtc7T828a3Tp3tyjKPweJHrdPbEgQREBYx9gSqur3GN1i9c2IdSyO0W7+e4yFofkZ7SmTdyXKwGNrtJZWXL5XUFvoJmcUrOr/FhQaSKnaZKmzoTKP7I9HRf8ojs7u/RwS013yFspUOeOmL9Z5m9Q2YHktgIrET1pgQef60GTHv/pl3C0cRN/rnIi5Vc1+E1bwoawlHhnNnDjysAeiHxpjgSI53b9IUOLB8Wrfv9v6ODrUvJpKj5wY9X+kFwNRe2+UQvHI9aiEOo1w5/UNDLMSPqfWgSnH66+xZc2jmrPCDpmgLjeEOLL3fRyKqvrbdkbxDhnVrEWoUca5Xs9+vUMc5dcTNhTIQ2/l56ueSkCDjfXo8HHM+HBxk3NDu4FrRSCx8xMBKLFI1KnnGUeEUdegjBXHUpToDbXVq55jEtKSfT10X+j5FT4FwlrrVPdDUIsXqWAWrCaLxuSbt9aHZx3KMR0M2/Td4xL7xzgDFvzvlVxOnPrYxcXQxTMDLWx4MhZpFqyF1uCY2Gu+t8/0D4gnFSjFUq6klq65SsyuaCymvuQrl+ENDVt8y2k8sPJHTk1/JJN0if5dVpV1Rhbr8TTcSampmbQqG96QKK5RvTzyyEHu+zEXUWe5MDf3wQCgXkl/slMAxtqjc4ylgiqbVY70lkwJGnEu5uJKpsiwmm/fT8hqXV7rRsiqMK6540uWkrRDlOU6XSAS5gRUPZEIrT7c1H5X8EOVhahUIh71jsNdGsFxM4M0vBVOhWWiekXsbsuuDVdHKXEUI3/+04TDfvTv111pbYM3uBqW3XnEH/ujmTeM4259tiAqnnHO4NdJZaUsZLMZPTEiznXKbfNUXImUm0jt7GE2s7Dstj+Mh9cLQPUL8GfNqZbKMncymSP9ajp0jEMZ3QvN0A59oHAqa1kKQpWDkPcRAnh0VhVVrhFB6oZY+az5tWu4HrSpHb6rJI00aTxQqQ8tHRpLBf3Tw0aDYSNCfpzQTrNHROEcQqM8H9r1tpsR+xczsUxTY1HcevN8ebeispz0bufzCIjyusgs8J450sZLPadODULGOimp5POUDfxqTdnPyNumB3wPxkkAOSA0VTUyXy9u5gva6vJYZg7TzYJQHo1OF9cpCtRHSaepfO0xc6s7Mo/oaikSQbN+fwPIYQGaWloM6FOhvzEWLDEvsTrko1azUTCeYHrhkKYgkSsdlJ1f/rNGhhnO7iWo9KKVWUfW+g8mHTKQWXltt+uGOaLE8PYD/rS6ZT1ODgFxPhNjUgroH65yvAzv3Xt5RSIoLdIhJuEM3YD7jEb7A/H/NsvDjQ8AXwMrfGfc1YbaPxTtsy0TAs4d6EBeMQIUHlcHOZ27rUP9dV50LVgS2y1SV6rlPomd0Fxck7TFnX7FX+pnGNS8vguwiMKobqUIAPH99/oHFUMHfrIOstLGMh35NOOV0iZ+7hfOB5ZJWSIUA1XybjL53I8P5LveWIP3MACHI/6Bc00vdDEkl7Ykeub3dPTBrI+q+/18UyRC4pR9kjealBAVdGLwAQ5R2to+3PgDBPLa0Tr7JlsUrQDmKT3IKT0xDXiO0WYYEbb4vf29PkxE6DmjhpEH+lHt0IMR712GY79URCsEoB+ONpOsukBcwqUvEZ+o05lJfwad7u7wbt9yLb9a/XVNmDYtKb//UklIJulW4gLgnJ2OHpiiNAUska/A5bAomJmRQamnbsQeb6pZfLecoU3L1ZKU2YP/Ze8QlSOsC2GkZItxlcKTbPTZGstzCxVdVOlVbND2vu7Rqp/h/NWyKFdDVmEH/s3u5KYvYnVsjsDQhAzoT1Lw9wi45hP5GE1xwIs5qPu3EEhXnrMNPzSVNoMyBQOLzlwzXjrVsB4w371h1w+kVevI3foGuD2TrK7r8g+k21UUR/fsh+wT/PMsYpf/w4NOnihGiUppL/LkCZP2nxj4KB22xl6jpbE02YmIjH1lAcLQphzRqRCyxc7D6JzNLu4BrihdzRQP4d/odAQcJ2Ju3vtzJvA4zClc9/0QN+5PPzKzwDuqKDJOMCRecrC2corl0tlkRLMDjL8wt851N7BVU4/V6itlfD8x1tuU+302jEImePVJA/gsAh3mTP6SasY7m8aK1EO67pjuTx2RPFE1VBD+yOEQtpYdRQ2dwjGsoAI1oCDKaCuumtgRVCJikwO16uauB7eaK+iA7mvD6+q+Ifr7nHpsPgIPWaJd+LWM5TkezeSGy+VCp20SedOWT7ZGc1N0e4nUqK5keMFDPHWai0tswxWVx2f6Ou9/WuAIMq++/8LDZB3KkbT9Uo98yXSt+iElxILdbytKL2YGpwpyZdimXqrwIBIG4QTRwM0C+L2r0igd77V0Z3dLzZcAMTt4HWsCPDU4dqYOmpmE8lGqJUGIycC9Ndm4H4Jf7l3NybsiZOpb2H+be0aj2enURyxpeGNM4sgXDsT3Dea/sawITZ4FaAoD3+whShAE+DMY+j/5f77gDVglpM+HLWPcuAnPXedDzjs+WJ+z6MvNIMKWKQrhNgbw3C2LvhGEDEl9qdbBat74YYzNvdy+eliZon9xzcfARHsKvU3z1jPn/01ueDSbS/aywGxkat161mR47r6zCsTT17TSFVkzqw9P6icYHmQGzkJe/s4SOuo1/IDTM3pnztNQtgn39ph1Hj/Ol/FVkx0CM6fSkShVgh+5QaUxvpif8eXz7HyLfxdYYVm6WfBNsuIzqExVloUjUsFrkdU67g3cqfEv8LjpNef2iMGRvKsVQal/KyMwBU1KCO7iopIpjK5bvgwUXsptftSNiROfLC0Ksre1pAHZPEd4xCD0mbMDWWfIJdYPXKXW3gBBMIb29jiowplBEl2yjYz9x0yMSFTXf9VBJADFbMNDm7W6S2lOUHFlGcEz4sN1+7CscQ0B+4+NAQHDRrErrVRopn3iXMyRAT3iA0p3flih6xINYaulkkepfblO9EG4SOd4GQzRaKMWw4ZMfDTuamSD6EjjcEFznCKYpv333iifSoPaOUDWWE9nrZpV2gqoV50wEzApfDYD6XiPv9HSXtz1AKmGjUSS8FJ8BPCVB0exv6d1ayYIOootygmydZP90G08fm/PG/53xCLl4Hx3C9Cm2V8g96S2rmL/1XhCYYnBLVpRcWdniBlBjPsMw2IzaN75M90lVZgAs2F9hA6EwUmZHuCR4Dp1iYv9fNmmdKpqLv1/9QGc2FP0ciXexVnf8MoyUnqQa/TQP3SwF/atsNZn32/wD/6ZVMl/kfKn+/0ir05abZQY4ZUEbm9CBZ4PBbOJTzueyOyTrA6n7Ad0zGC0jBPRCbUc7fzf1j0/lpxCwWTLhBgto+Z6ClSrTO5KabJEqvuMj7+lFXQKkqav+fbjnaAQLLoXKdxkXt41AgWrzXz/pFryTZz0Mibpisln2+ePqi27Dgz4nIAvPwFcnDUpZgeoKmxKReF7vW3tbkoq4frAHaqIgRjAsBH6X0rS1akWVeKjpgCFJ3oZ+M9fwb63O4C/N4z6OD5L3iZ2isHOGICwDebeJ4tnNYiszUXdALophPtK39HIxhUlwKQHmksEPlRLOOs6RAmU5Z0ZP2lka0dfumCJOg2b2o7GFU9avZaO6tOgULotkDrHUvIl88/khbpUF3hLsWLCpAG9huOiKNpl+Kq1Q0MVyRY+FslQnkNYOKKjOcanZEW/hysN1r4fWfWuo8ekgi9eEnp2FobfyP08eaX/H1zsMkS099UFIHg==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="90f6b0fbad01ffe2d30d7dbd0fd3d0a3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3d787dfc419280de891c12fcb19c7525" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -18539,51 +18539,51 @@
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3C8AD62-6DE1-4337-AFC9-902AACA30B93}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C293DA8-E8DA-4FF0-B69D-94A4B67C1771}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{503E978A-53E1-4C16-8641-4F6DDD6CF9F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5bc9d522-2386-425a-9f2a-a617cf877ec0"/>
     <ds:schemaRef ds:uri="16f5e893-721d-49e5-91de-e84399199906"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75DBD630-4518-4553-9934-EAEFE614F1E6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0DADCC7-EE37-49BD-B490-E61C5B3BFC9E}"/>
 </file>
 