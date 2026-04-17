--- v0 (2025-11-05)
+++ v1 (2026-04-17)
@@ -1,97 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4C4AC179" w14:textId="6F144783" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+    <w:p w14:paraId="4C4AC179" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">High School Social Studies Assignment Example </w:t>
-[...8 lines deleted...]
-        <w:t>One</w:t>
+        <w:t>High School Social Studies Assignment Example Three</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AED0F94" w14:textId="2AF85511" w:rsidR="00691C95" w:rsidRDefault="008C0376" w:rsidP="13D21B06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13D21B06">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This assignment is </w:t>
       </w:r>
       <w:r w:rsidRPr="13D21B06">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>strongly</w:t>
@@ -128,273 +119,202 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="13D21B06">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="13D21B06">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234E6794" w14:textId="471FB71F" w:rsidR="007C6D84" w:rsidRPr="007C6D84" w:rsidRDefault="007C6D84" w:rsidP="13D21B06">
-[...21 lines deleted...]
-    </w:p>
     <w:p w14:paraId="237B8BB1" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55AAC091" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12AA6E85" w14:textId="4B2112E9" w:rsidR="00691C95" w:rsidRPr="00ED731F" w:rsidRDefault="008C0376">
-[...11 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="12AA6E85" w14:textId="248401F2" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">This Teacher Notes document provides instructional support for implementing the strongly aligned assignments to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00ED731F">
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="673B0F9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:iCs/>
+            <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>KAS for Social Studies</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00ED731F">
+      <w:r w:rsidRPr="673B0F9D">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED731F">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> To examine why this assignment is strongly aligned to the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED731F">
+      <w:r w:rsidRPr="673B0F9D">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:iCs/>
         </w:rPr>
         <w:t>KAS for Social Studies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED731F">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">, engage with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-        <w:r w:rsidRPr="00ED731F">
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="673B0F9D">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-[...1 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">High School Example </w:t>
+          <w:t>High School Example Three Assignment Review</w:t>
         </w:r>
-        <w:r w:rsidR="007C6D84" w:rsidRPr="00ED731F">
+        <w:r w:rsidR="5F962C4F" w:rsidRPr="673B0F9D">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-[...1 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>One</w:t>
-[...8 lines deleted...]
-          <w:t xml:space="preserve"> Assignment Review</w:t>
+          <w:t xml:space="preserve"> Protocol</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007C6D84" w:rsidRPr="00ED731F">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00ED731F">
+      <w:r w:rsidRPr="673B0F9D">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="54D9A1E7" w:rsidRPr="673B0F9D">
+        <w:t>for this</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> assignment. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="673B0F9D">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED731F">
-[...28 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5E90C0" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59E3E493" w14:textId="20722EC4" w:rsidR="00691C95" w:rsidRDefault="6F3E4461">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">It is important to note that the assignment(s), indicated throughout the Teacher Notes with shaded boxes, and related resource(s) represent one example. It is not a requirement nor a suggestion for school curriculum. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED731F">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="49885703">
+        <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>While the Kentucky Department of Education (KDE) is responsible for the development of high-quality academic standards, state law assigns each local district the authority to develop the school’s curriculum and determine appropriate instructional resources based on language found in</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="00ED731F">
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="49885703">
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
             <w:highlight w:val="white"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId15">
-        <w:r w:rsidRPr="00ED731F">
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="49885703">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
             <w:highlight w:val="white"/>
           </w:rPr>
-          <w:t>Kentucky Revised Statute (KRS) 160.345</w:t>
+          <w:t>Kentucky Revised Statute (KRS) 160.345.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00ED731F">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="49885703">
+        <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>. It is under the discretion of the superintendent to determine the local curriculum, including the evaluation and selection of instructional resources. The KDE does not adopt or select specific curricula for coursework. Per KRS 160.345(g), “the local superintendent shall determine which curriculum, textbooks, instructional materials, and student support services shall be provided in the school after consulting with the local board of education, the school principal, and the school council and after a reasonable review and response period for stakeholders in accordance with local board of education policy.”</w:t>
+        <w:t xml:space="preserve"> It is under the discretion of the superintendent to determine the local curriculum, including the evaluation and selection of instructional resources. The KDE does not adopt</w:t>
+      </w:r>
+      <w:r w:rsidR="41E45BB0" w:rsidRPr="49885703">
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49885703">
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> select specific curricula for coursework. Per KRS 160.345(g), “the local superintendent shall determine which curriculum, textbooks, instructional materials, and student support services shall be provided in the school after consulting with the local board of education, the school principal, and the school council and after a reasonable review and response period for stakeholders in accordance with local board of education policy.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16C4B88B" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13E85782" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>KAS for Social Studies</w:t>
       </w:r>
       <w:r>
@@ -482,67 +402,70 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>HS.UH.I.CC.2 Engage in disciplinary thinking and construct arguments, explanations or public communications relevant to compelling and/or supporting questions in U.S. history.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47B8C8DE" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16FEC7B0" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="5385998C">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Educators may have to engage with a standard multiple times throughout a year </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="5385998C">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="5385998C">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> meet the full intent of the standard. As a result, the following assignment example may not encompass the entire scope of the standards identified</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="473F7903" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69124C44" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
@@ -711,135 +634,141 @@
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0E8F6D0A" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Setting the Stage: Compelling Question</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="32FA7C27" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E79A4AE" w14:textId="037DF7A3" w:rsidR="00691C95" w:rsidRDefault="4427AE0E" w:rsidP="4427AE0E">
+    <w:p w14:paraId="4E79A4AE" w14:textId="2447DA2B" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Compelling questions are open-ended, enduring and center on significant unresolved issues. In high school, students are required to generate compelling questions. Strategies such as</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId15">
         <w:r>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="4427AE0E">
+      <w:hyperlink r:id="rId16">
+        <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Connect, Extend, Challenge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> may support students in this work. For more information on generating compelling questions, visit Section 3B: “What are Compelling Questions and how do students ask them?” from the </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="4427AE0E">
+        <w:t xml:space="preserve"> may support students in this work. For more information on generating compelling questions, visit Section B: “What are Compelling Questions and how do students ask them?” from the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="002F07EF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="en"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Inquiry Practices of the</w:t>
-[...8 lines deleted...]
-          <w:t xml:space="preserve"> KAS for Social Studies</w:t>
+          <w:t xml:space="preserve">Inquiry Practices of the </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="4427AE0E">
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="002F07EF">
+          <w:rPr>
+            <w:i/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>KAS for Social Studies</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002F07EF">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
           <w:color w:val="0070C0"/>
-          <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>module.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BAF901D" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09386767" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">To activate prior knowledge about September 11, 2011, have students complete a </w:t>
+    <w:p w14:paraId="09386767" w14:textId="53AB51D3" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>To activate prior knowledge about September 11, 2011, have students complete</w:t>
+      </w:r>
+      <w:r w:rsidR="31C1FA02">
+        <w:t xml:space="preserve"> the first two columns of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
-        <w:r>
+        <w:r w:rsidRPr="49885703">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>K-W-L chart</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> by answering the following questions:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53E39D1A" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>What I know…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E0EE19C" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
@@ -873,169 +802,189 @@
           <w:color w:val="030303"/>
         </w:rPr>
         <w:t xml:space="preserve"> students watch CBS News coverage of the September 11, </w:t>
       </w:r>
       <w:r w:rsidR="1EB10C72" w:rsidRPr="13D21B06">
         <w:rPr>
           <w:color w:val="030303"/>
         </w:rPr>
         <w:t>2001,</w:t>
       </w:r>
       <w:r w:rsidRPr="13D21B06">
         <w:rPr>
           <w:color w:val="030303"/>
         </w:rPr>
         <w:t xml:space="preserve"> attack from the morning of September 11, 2001. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13DD11A4" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="030303"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22FA6BE4" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+    <w:p w14:paraId="22FA6BE4" w14:textId="718036A9" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CBS News. (2011, </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F314F3">
+        <w:t>August</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> 30). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>09.11.01:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The towers are hit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
-        <w:r>
+        <w:r w:rsidRPr="002F07EF">
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=9eTzV7HvKHU</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="7C09BCDA" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="030303"/>
         </w:rPr>
         <w:t>Bryant Gumbel reports on the explosions at the World Trade Center towers and talks to eyewitnesses. (This report was from a DVD included with the tenth anniversary edition of the CBS News/Simon &amp; Schuster book, "What We Saw: The Events of September 11, 2001, in Words, Pictures, and Video.")</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C9EEBC9" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="030303"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17C849C6" w14:textId="04346AC8" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+    <w:p w14:paraId="79C2FCE7" w14:textId="050CFDE9" w:rsidR="00691C95" w:rsidRDefault="6F3E4461">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="030303"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="13D21B06">
+      <w:r w:rsidRPr="49885703">
         <w:rPr>
           <w:color w:val="030303"/>
         </w:rPr>
-        <w:t xml:space="preserve">As students are watching this clip, have them source it. The Stanford History Education Group (SHEG) states that “sourcing asks students to consider who wrote a document as well as the circumstances of its creation.” Having students source this clip is valuable because it captures the moment after the first plane struck the North Tower and when the South Tower was struck. This clip allows students to see that as the events of September 11, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="1EFAE2BC" w:rsidRPr="13D21B06">
+        <w:t xml:space="preserve">As students are watching this clip, have them source it. </w:t>
+      </w:r>
+      <w:r w:rsidR="585367CF">
+        <w:t>The Digital Inquiry Group</w:t>
+      </w:r>
+      <w:r w:rsidR="585367CF" w:rsidRPr="49885703">
         <w:rPr>
           <w:color w:val="030303"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3E384159" w:rsidRPr="49885703">
+        <w:rPr>
+          <w:color w:val="030303"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49885703">
+        <w:rPr>
+          <w:color w:val="030303"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tates that “sourcing asks students to consider who wrote a document as well as the circumstances of its creation.” Having students source this clip is valuable because it captures the moment after the first plane struck the North Tower and when the South Tower was struck. This clip allows students to see that as the events of September 11, </w:t>
+      </w:r>
+      <w:r w:rsidR="1E23B7C7" w:rsidRPr="49885703">
+        <w:rPr>
+          <w:color w:val="030303"/>
+        </w:rPr>
         <w:t>2001,</w:t>
       </w:r>
-      <w:r w:rsidRPr="13D21B06">
+      <w:r w:rsidRPr="49885703">
         <w:rPr>
           <w:color w:val="030303"/>
         </w:rPr>
-        <w:t xml:space="preserve"> were unfolding, individuals did not know what was happening, or that the initial collision with the North Tower was part of a larger attack on the United States. This video clip is especially significant since the broadcast took place a few miles from the World Trade Center. SHEG sourcing questions have been modified here to be applied to a news broadcast. </w:t>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> were unfolding, individuals did not know what was happening, or that the initial collision with the North Tower was part of a larger attack on the United States. This video clip is especially significant since the broadcast took place a few miles from the World Trade Center. </w:t>
+      </w:r>
+      <w:r w:rsidR="21B8D7E3" w:rsidRPr="49885703">
         <w:rPr>
           <w:color w:val="030303"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F314F3" w:rsidRPr="49885703">
+        <w:rPr>
+          <w:color w:val="030303"/>
+        </w:rPr>
+        <w:t>following sourcing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="49885703">
+        <w:rPr>
+          <w:color w:val="030303"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> questions have been modified here to be applied to a news broadcast. </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10710" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10710"/>
       </w:tblGrid>
@@ -1136,123 +1085,129 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="00D526B4" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="030303"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="030303"/>
               </w:rPr>
               <w:t>•   Is this source reliable? Why? Why not?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="392F77D7" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D1553CC" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+    <w:p w14:paraId="6D1553CC" w14:textId="51122B5F" w:rsidR="00691C95" w:rsidRDefault="6F3E4461">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once students have watched this clip and answered the questions above, have them engage in a </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
-        <w:r>
+        <w:r w:rsidRPr="49885703">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Think, Pair, Share</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> with a partner to contextualize the content presented in the clip. SHEG states that contextualization “asks students to locate a document in time and place and to understand how these factors shape its content.”</w:t>
+        <w:t xml:space="preserve"> with a partner to contextualize the content presented in the clip. </w:t>
+      </w:r>
+      <w:r w:rsidR="6E2EE31A">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="102FEC79">
+        <w:t>Digital</w:t>
+      </w:r>
+      <w:r w:rsidR="6E2EE31A">
+        <w:t xml:space="preserve"> Inquiry Group</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> states that contextualization “asks students to locate a document in time and place and to understand how these factors shape its content.”</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10710" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00691C95" w14:paraId="6C12D9CC" w14:textId="77777777" w:rsidTr="00402099">
+      <w:tr w:rsidR="00691C95" w14:paraId="6C12D9CC" w14:textId="77777777" w:rsidTr="5AAFF10F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10710" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="663CB5CA" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+          <w:p w14:paraId="663CB5CA" w14:textId="131210CE" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">With a partner, engage in a </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="5AAFF10F">
+              <w:t>Think, Pair, Share</w:t>
+            </w:r>
             <w:r>
               <w:t xml:space="preserve"> to answer the following question about the CBS News broadcast. These questions are asking you to contextualize what you saw in the clip: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4216E9D0" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0414ABD4" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">• When and where was the (broadcast) created? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2810A0A2" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
@@ -1271,65 +1226,62 @@
           <w:p w14:paraId="1543FB78" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>• How might the circumstances in which the document was created affect its content?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A3A5196" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A589F51" w14:textId="17101EEC" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once students have completed their Think, Pair, Share, facilitate a whole group discussion about what information this source provides for students, and what additional questions they have about September 11. It is important to note that contextualizing this clip allows students to understand that since this clip was created as the events of September 11, </w:t>
       </w:r>
       <w:r w:rsidR="16957457">
+        <w:lastRenderedPageBreak/>
         <w:t>2001,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> were happening, some of the information presented about the attack on the World Trade Center is inaccurate or incomplete. Students may add these additional questions to the second column of their K-W-L chart or share any </w:t>
-[...5 lines deleted...]
-      <w:hyperlink r:id="rId23">
+        <w:t xml:space="preserve"> were happening, some of the information presented about the attack on the World Trade Center is inaccurate or incomplete. Students may add these additional questions to the second column of their K-W-L chart or share any questions that they previously recorded. For more information on how to conduct whole group discussions, visit</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22">
         <w:r>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId24">
+      <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="13D21B06">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Leading Discussions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Consider maintaining a Google document or use chart paper posted somewhere in the classroom to record and capture student responses and questions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54E4A644" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62CB4F40" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Inform students that they will now investigate the global interactions that impacted September 11. In this transition, highlight any student posed question as to the origins and motives behind the September 11 attack that this investigation might answer.</w:t>
       </w:r>
       <w:r>
@@ -1481,157 +1433,137 @@
             <w:r>
               <w:t xml:space="preserve"> impacted American culture and society from 2001 to the present?”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="72F66CE9" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72BD0D98" w14:textId="1FD5628E" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Supporting questions are aligned to the compelling question and can be answered th</w:t>
       </w:r>
       <w:r w:rsidR="26116CF6">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ough using the concepts and practices of each social studies discipline. In high school, students are required to generate supporting questions. Strategies such as </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
-        <w:r w:rsidRPr="13D21B06">
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="00B308B9">
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Think, Puzzle Explore</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId26">
+      <w:hyperlink r:id="rId25">
         <w:r>
           <w:t xml:space="preserve"> may be used to support students in this work. </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>For more information on developing supporting questions, visit “Section C: What are Supporting Questions, and how do students ask them?”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59BF703C" w14:textId="25587E2F" w:rsidR="00691C95" w:rsidRDefault="4427AE0E" w:rsidP="4427AE0E">
+    <w:p w14:paraId="59BF703C" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27">
-        <w:r w:rsidRPr="4427AE0E">
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="00B308B9">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="en"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>Inquiry Practices of the</w:t>
         </w:r>
-        <w:r w:rsidRPr="4427AE0E">
+      </w:hyperlink>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidRPr="00B308B9">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:i/>
-            <w:iCs/>
-            <w:lang w:val="en"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> KAS for Social Studies</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="4427AE0E">
+      <w:r w:rsidRPr="00B308B9">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>module.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20419CEB" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416E335F" w14:textId="469D4336" w:rsidR="00691C95" w:rsidRDefault="008C0376" w:rsidP="49885703">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...26 lines deleted...]
-          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="49885703">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Investigation: Part 1</w:t>
-      </w:r>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10695" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10695"/>
@@ -1673,81 +1605,77 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7721E307" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A0F70F0" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>In order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> investigate how global interactions impacted American culture and society from 2001 - present, students will research the global interactions that impacted September 11, 2001. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6C8884" w14:textId="34911E24" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+    <w:p w14:paraId="6D6C8884" w14:textId="3818BCEC" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Inform students that they will research the history of Afghanistan and the Persian Gulf War to understand how these events impacted the events of September 11, 2001. It is important to note that the United States’ involvement in the Soviet invasion of Afghanistan and the Persian Gulf War were only two motives of the terrorist group, </w:t>
       </w:r>
       <w:r w:rsidRPr="13D21B06">
         <w:rPr>
           <w:color w:val="202122"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">al-Qaeda, in conducting the attacks on September 11th. Exploration of additional motives is outside the scope of this strongly aligned assignment as two motives were the focus of this investigation to show students </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Int_FcpvnLew"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="13D21B06">
+      <w:r w:rsidR="00B308B9">
         <w:rPr>
           <w:color w:val="202122"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>that global interactions</w:t>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>how</w:t>
+      </w:r>
       <w:r w:rsidRPr="13D21B06">
         <w:rPr>
           <w:color w:val="202122"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve"> impact citizens of the United States. Additionally, only a summary of the Soviet invasion into Afghanistan, the Persian Gulf War, and </w:t>
+        <w:t xml:space="preserve"> global interactions impact citizens of the United States. Additionally, only a summary of the Soviet invasion into Afghanistan, the Persian Gulf War, and </w:t>
       </w:r>
       <w:r w:rsidRPr="13D21B06">
         <w:rPr>
           <w:color w:val="202122"/>
         </w:rPr>
         <w:t xml:space="preserve">an overview of September 11, </w:t>
       </w:r>
       <w:r w:rsidR="4F2BD418" w:rsidRPr="13D21B06">
         <w:rPr>
           <w:color w:val="202122"/>
         </w:rPr>
         <w:t>2001,</w:t>
       </w:r>
       <w:r w:rsidRPr="13D21B06">
         <w:rPr>
           <w:color w:val="202122"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="13D21B06">
         <w:rPr>
           <w:color w:val="202122"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">are provided to give context to the events that led up to September 11. </w:t>
@@ -2019,82 +1947,75 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10710" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00691C95" w14:paraId="375D6F3D" w14:textId="77777777" w:rsidTr="00402099">
+      <w:tr w:rsidR="00691C95" w14:paraId="375D6F3D" w14:textId="77777777" w:rsidTr="49885703">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10710" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="259E18D8" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="49885703">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Source the document:</w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Prior to reading these sources, source the document. The Stanford History Education Group (SHEG) states that “sourcing asks students to consider who wrote a document as well as the circumstances of its creation.” </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54F78EB0" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>What is the author’s perspective?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3829D3D3" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Why was it written?</w:t>
             </w:r>
@@ -2116,105 +2037,76 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Where was it written?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="606FAD6F" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Is this source reliable? Why? Why not?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="168150ED" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+    <w:p w14:paraId="168150ED" w14:textId="0E8C6B34" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="49885703">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>Once students have sourced the articles, have them read the articles independently. To support students when reading independently, have students annotate the text to identify any information that explains the cause(s), summary of major incidents and impact of the event(s) discussed in their article. For more information on text annotation, visit</w:t>
+        <w:t xml:space="preserve">Once students have sourced the articles, have them read the articles independently. To support students when reading independently, have students annotate the text to identify any information that explains the cause(s), summary of major incidents and impact of the event(s) discussed in their article. As students are reading, have them identify and look up any challenging vocabulary in a dictionary or thesaurus. When students have completed their reading, have them complete a </w:t>
       </w:r>
       <w:hyperlink r:id="rId31">
-        <w:r>
-[...28 lines deleted...]
-        <w:r>
+        <w:r w:rsidRPr="49885703">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Quick Write</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="49885703">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> that answers the following questions: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
@@ -2270,212 +2162,216 @@
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>What caused the event?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20DD9868" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Provide </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>a brief summary</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> of the incidents that impacted the event. </w:t>
+              <w:t xml:space="preserve"> of the incidents that </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>impacted</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> the event. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="702C8EF7" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>What was the impact of the event?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52C775C2" w14:textId="6A6E00BA" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+    <w:p w14:paraId="52C775C2" w14:textId="2C248B93" w:rsidR="00691C95" w:rsidRDefault="6F3E4461">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="13D21B06">
+      <w:r w:rsidRPr="5AAFF10F">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Once students have sourced and summarized their assigned article, divide students into groups of three to complete a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34">
-        <w:r w:rsidRPr="13D21B06">
+      <w:hyperlink r:id="rId32">
+        <w:r w:rsidRPr="5AAFF10F">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Three Step Interview</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="13D21B06">
+      <w:r w:rsidRPr="5AAFF10F">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to interview each other on the article they read. At the end of this activity, students should have a good understanding of each article. This will be essential for students to establish the connections between these articles prior to constructing a claim. If students need support in asking each other questions about what they read, they may engage with the </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="13D21B06">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3F379251" w:rsidRPr="5AAFF10F">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="13D21B06">
+        <w:t>to discuss the article with</w:t>
+      </w:r>
+      <w:r w:rsidR="349FCAF5" w:rsidRPr="5AAFF10F">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve">thinking strategies to learn more about the topic their peers read about. Note takers may take notes in a Google doc so that all students can have access to the notes taken during the interviews. </w:t>
+        <w:t xml:space="preserve"> each other</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5AAFF10F">
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Note takers may take notes in a </w:t>
+      </w:r>
+      <w:r w:rsidR="69680ED9" w:rsidRPr="5AAFF10F">
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>shared document</w:t>
+      </w:r>
+      <w:r w:rsidR="27C5E21E" w:rsidRPr="5AAFF10F">
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5AAFF10F">
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">so that all students can have access to the notes taken during the interviews. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10695" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10695"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00691C95" w14:paraId="73E727C0" w14:textId="77777777">
+      <w:tr w:rsidR="00691C95" w14:paraId="73E727C0" w14:textId="77777777" w:rsidTr="49885703">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10695" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48FD86F1" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+          <w:p w14:paraId="48FD86F1" w14:textId="045DDDAD" w:rsidR="00691C95" w:rsidRDefault="6F3E4461" w:rsidP="49885703">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="49885703">
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
               </w:rPr>
               <w:t xml:space="preserve">In groups of three, conduct a </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37">
-[...8 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="49885703">
+              <w:t xml:space="preserve">Three Step Interview </w:t>
+            </w:r>
+            <w:r w:rsidRPr="49885703">
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
               </w:rPr>
-              <w:t xml:space="preserve"> over the articles you read. To prepare for your interview, take two to three minutes to compose a summary of what you read. </w:t>
+              <w:t xml:space="preserve">over the articles you read. To prepare for your interview, take two to three minutes to compose a summary of what you read. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="412EA1DE" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3504A514" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
@@ -2559,200 +2455,207 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A3239FA" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
               </w:rPr>
-              <w:t xml:space="preserve">Once each interview has concluded, take two minutes to collect any information that was missed between note takers. </w:t>
+              <w:t xml:space="preserve">Once each interview has concluded, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A1A1A"/>
+              </w:rPr>
+              <w:t>take</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A1A1A"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> two minutes to collect any information that was </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A1A1A"/>
+              </w:rPr>
+              <w:t>missed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A1A1A"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> between note takers. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="05ECDB60" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+    <w:p w14:paraId="05ECDB60" w14:textId="49C048F1" w:rsidR="00691C95" w:rsidRDefault="6F3E4461">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="13D21B06">
+      <w:r w:rsidRPr="5E1645A6">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve">When students have completed </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="13D21B06">
+        <w:t xml:space="preserve">When students have completed their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5E1645A6">
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Three Step Interviews</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5E1645A6">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>their</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, conduct a whole group discussion where students share what they learned about the topics found in the three articles, </w:t>
       </w:r>
-      <w:r w:rsidRPr="13D21B06">
+      <w:r w:rsidRPr="5E1645A6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1A1A1A"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>The Soviet Invasion of Afghanistan</w:t>
       </w:r>
-      <w:r w:rsidRPr="13D21B06">
+      <w:r w:rsidRPr="5E1645A6">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="13D21B06">
+      <w:r w:rsidRPr="5E1645A6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1A1A1A"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">The Persian Gulf War </w:t>
       </w:r>
-      <w:r w:rsidRPr="13D21B06">
+      <w:r w:rsidRPr="5E1645A6">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="13D21B06">
+      <w:r w:rsidRPr="5E1645A6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1A1A1A"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>September 11th: The Plot</w:t>
       </w:r>
-      <w:r w:rsidRPr="13D21B06">
+      <w:r w:rsidRPr="5E1645A6">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">, using the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39">
-        <w:r w:rsidRPr="13D21B06">
+      <w:hyperlink r:id="rId33">
+        <w:r w:rsidRPr="5E1645A6">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Connect, Extend, Challenge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="13D21B06">
+      <w:r w:rsidRPr="5E1645A6">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> thinking strategy. Ultimately, this discussion should support students in understanding how the events discussed in their articles are connected. Pose the following questions to students as they engage in the discussion: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10710" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00691C95" w14:paraId="2817C936" w14:textId="77777777" w:rsidTr="005301E1">
+      <w:tr w:rsidR="00691C95" w14:paraId="2817C936" w14:textId="77777777" w:rsidTr="5E1645A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10710" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6AA8B7A2" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
               </w:rPr>
@@ -2765,51 +2668,66 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="65999FCF" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
               </w:rPr>
-              <w:t xml:space="preserve">What new ideas or impressions do you have that extended your thinking in new directions? </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">What new ideas or impressions do you have that </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A1A1A"/>
+              </w:rPr>
+              <w:t>extended</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A1A1A"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> your thinking in new directions? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5194BFDC" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
               </w:rPr>
@@ -2823,174 +2741,137 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
               </w:rPr>
               <w:t>What do you wonder about?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="338EE67F" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+    <w:p w14:paraId="0C2D73BA" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve">Consider maintaining a Google doc or chart paper in the classroom to collect and capture student responses. </w:t>
-[...24 lines deleted...]
-        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Once students have completed the whole group discussion, have students individually engage with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42">
+      <w:hyperlink r:id="rId34">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Claim, Support, Question</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> thinking strategy to answer the following question about the conflicts they discussed: How did global interactions impact September 11, 2001?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10710" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00691C95" w14:paraId="65765258" w14:textId="77777777" w:rsidTr="00402099">
+      <w:tr w:rsidR="00691C95" w14:paraId="65765258" w14:textId="77777777" w:rsidTr="5E1645A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10710" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46BD5507" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+          <w:p w14:paraId="46BD5507" w14:textId="0292A382" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="5E1645A6">
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
               </w:rPr>
               <w:t xml:space="preserve">Answer the question, “How did global interactions impact September 11, 2001?” by completing the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43">
-[...8 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="5E1645A6">
+              <w:t>Claim, Support, Question</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5E1645A6">
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
               </w:rPr>
               <w:t xml:space="preserve"> thinking strategy. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6873B8B2" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
               </w:rPr>
               <w:t xml:space="preserve">First, make a claim about the topic. A claim is an explanation or interpretation of some aspect of the topic. In other words, answer the question. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A81659F" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -3010,51 +2891,50 @@
               <w:tblBorders>
                 <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="100" w:type="dxa"/>
                 <w:left w:w="100" w:type="dxa"/>
                 <w:bottom w:w="100" w:type="dxa"/>
                 <w:right w:w="100" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5300"/>
               <w:gridCol w:w="5300"/>
             </w:tblGrid>
             <w:tr w:rsidR="00691C95" w14:paraId="10F66185" w14:textId="77777777" w:rsidTr="00402099">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5300" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="11246041" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:color w:val="1A1A1A"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
@@ -3062,51 +2942,50 @@
                     </w:rPr>
                     <w:t>Support</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3B8D48C6" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:i/>
                       <w:color w:val="1A1A1A"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                       <w:color w:val="1A1A1A"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Evidence that supports your claim. </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5300" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="362D9F62" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:color w:val="1A1A1A"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
@@ -3383,60 +3262,52 @@
           <w:p w14:paraId="0A4BC502" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>founders of al-Qaeda... Al-Qaeda organized the</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17D18A76" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t>September 11th attacks</w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>September 11th attacks... ”</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="999999"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5CB99533" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Questions</w:t>
@@ -3553,138 +3424,122 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Next, inform students about what happened on September 11, 2001. As shown in the students' responses to the first two questions of the K-W-L chart, students may have different levels of prior knowledge about the events of September 11. Therefore, consider providing a summary to ensure all students are aware of the events that occurred on that day. The following two sources may be utilized:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06B36BD4" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Associated Press. (2019, September 11). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Today in History for September 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> [video]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44">
+      <w:hyperlink r:id="rId35">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=-MIth8umRyo</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C3C5505" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">National September 11 Memorial &amp; Museum. (2021). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>9/11 FAQs: What happened on 9/</w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t>9/11 FAQs: What happened on 9/11?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>11?</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> National September 11 Memorial &amp; Museum</w:t>
+        <w:t>. National September 11 Memorial &amp; Museum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="666666"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45">
+      <w:hyperlink r:id="rId36">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.911memorial.org/911-faqs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23BB9E6A" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3731,152 +3586,141 @@
             <w:r>
               <w:t>What happened on 9/11?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28CFAB64" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>“9/11” is shorthand for four coordinated terrorist attacks carried out by al-Qaeda, an Islamist extremist group, which occurred on the morning of September 11, 2001.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41EEDCE4" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Nineteen terrorists from al-Qaeda hijacked four commercial airplanes, deliberately crashing two of the planes into the upper floors of the North and South Towers of the World Trade Center complex and a third plane into the Pentagon in Arlington, Virginia. The Twin Towers ultimately collapsed because of the damage sustained from the impacts and the resulting fires. After learning about the other attacks, passengers on the fourth hijacked plane, Flight 93, fought back, and the plane </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>was crashed</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> into an empty field in western Pennsylvania about 20 minutes by air from Washington, D.C.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="039CEE33" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>The attacks killed 2,977 people from 93 nations: 2,753 people were killed in New York; 184 people were killed at the Pentagon; and 40 people were killed on Flight 93.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="366AC610" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Source: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="393D1BBF" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
-              <w:t>National September 11 Memorial &amp; Museum. (2021). “9/11 FAQs: What happened on 9/</w:t>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId46">
+              <w:t xml:space="preserve">National September 11 Memorial &amp; Museum. (2021). “9/11 FAQs: What happened on 9/11?.” National September 11 Memorial &amp; Museum. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://www.911memorial.org/911-faqs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="506DD420" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="202122"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="206FB78E" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+    <w:p w14:paraId="206FB78E" w14:textId="6E2BE58A" w:rsidR="00691C95" w:rsidRDefault="6F3E4461">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="202122"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="03F481F0">
         <w:rPr>
           <w:color w:val="202122"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">To summarize what happened on September 11, 2001, have students revisit the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47">
-[...9 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="03F481F0">
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K-W-L chart </w:t>
+      </w:r>
+      <w:r w:rsidRPr="03F481F0">
         <w:rPr>
           <w:color w:val="202122"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and complete the last column where they answer the question: “What I learned…” </w:t>
+        <w:t xml:space="preserve">and complete the last column where they answer the question: “What I learned…” </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78E17396" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="202122"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C1C39C0" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="202122"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -3895,124 +3739,104 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10695" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10695"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00691C95" w14:paraId="6C54F248" w14:textId="77777777" w:rsidTr="00402099">
+      <w:tr w:rsidR="00691C95" w14:paraId="6C54F248" w14:textId="77777777" w:rsidTr="5E1645A6">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10695" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="792D932A" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
-            <w:pPr>
+          <w:p w14:paraId="440E1C00" w14:textId="787A0D59" w:rsidR="00691C95" w:rsidRDefault="008C0376" w:rsidP="03F481F0">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5E1645A6">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>HS.UH.CE.6 Analyze how global interactions impacted American culture and society from 1890- present.</w:t>
-            </w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">HS.UH.I.CC.1 Engage in meaningful discussions/democratic discourse and respect diverse opinions relevant to compelling and/or supporting questions in U.S. history. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="11DF9C89" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A84E84B" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Next, explain to students that the events of 9/11 brought significant changes to America that still impact us today. To introduce students to some of these lasting changes, have them read </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48">
+      <w:hyperlink r:id="rId38">
         <w:r>
           <w:rPr>
             <w:i/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>How 9/11 Changed America: Four Lasting Impacts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">As students are reading, have them identify and look up any challenging vocabulary in a dictionary or thesaurus. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67D06BBF" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
@@ -4039,51 +3863,51 @@
     <w:p w14:paraId="5A885AAB" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Green, Matthew (2017, September 8). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>How 9/11 Changed America: Four Major Lasting Impacts (with Lesson Plan)</w:t>
       </w:r>
       <w:r>
         <w:t>. KQED</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49">
+      <w:hyperlink r:id="rId39">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.kqed.org/lowdown/14066/13-years-later-four-major-lasting-impacts-of-911</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C0B394C" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Note: KQED is the PBS station for the San Francisco Bay area; therefore, it discusses the California connection in each section of the article. Educators may explain this to students and are encouraged to discuss Kentucky connections when discussing this article. </w:t>
@@ -4445,94 +4269,80 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="57E83C32" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="34382B22" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69DB73E4" w14:textId="3C37B70F" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+    <w:p w14:paraId="69DB73E4" w14:textId="60232EE1" w:rsidR="00691C95" w:rsidRDefault="6F3E4461">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To support students in using evidence to make a claim about how the impacts listed above changed American society and culture, facilitate a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50">
-        <w:r w:rsidRPr="0D52CC22">
+      <w:hyperlink r:id="rId40">
+        <w:r w:rsidRPr="5E1645A6">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Philosophical Chairs discussion</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> around the statement “Global interactions impacted American culture and society from 2001 to the present.” In this exercise, students engage in meaningful discussions</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">.1 as engaging in this discussion will provide students with the opportunity to develop a deeper understanding of this content and their ability to support their positions with evidence. </w:t>
+        <w:t xml:space="preserve"> around the statement “Global interactions impacted American culture and society from 2001 to the present.” </w:t>
+      </w:r>
+      <w:r w:rsidR="6923459F">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ngaging in this discussion provide</w:t>
+      </w:r>
+      <w:r w:rsidR="36BDE1DF">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> students with the opportunity to develop a deeper understanding of this content and their ability to support their positions with evidence. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22F9E90B" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10710" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
@@ -4609,68 +4419,71 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Decide on which position you will take on the statement (yes, no, undecided). When determining your position, cite evidence from what you have learned in this investigation to support your position. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1750187F" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76C87149" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> for guidelines on how to establish norms in a discussion. Once this discussion has concluded, have students write a reflection that addresses one of the following questions:</w:t>
+    <w:p w14:paraId="76C87149" w14:textId="6C5675A2" w:rsidR="00691C95" w:rsidRDefault="748D1504" w:rsidP="5E1645A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Now students will complete the Philosophical Chairs </w:t>
+      </w:r>
+      <w:r w:rsidR="6F3E4461">
+        <w:t>discuss</w:t>
+      </w:r>
+      <w:r w:rsidR="0668DBFD">
+        <w:t>ion by sharing</w:t>
+      </w:r>
+      <w:r w:rsidR="6F3E4461">
+        <w:t xml:space="preserve"> their positions on this statement, citing evidence, for 10 to 15 minutes. Once this </w:t>
+      </w:r>
+      <w:r w:rsidR="46A14BB0">
+        <w:t>process has</w:t>
+      </w:r>
+      <w:r w:rsidR="6F3E4461">
+        <w:t xml:space="preserve"> concluded, have students write a reflection that addresses one of the following questions:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02AF03B8" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10710" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
@@ -4786,128 +4599,108 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
       <w:tr w:rsidR="00691C95" w14:paraId="20BA918A" w14:textId="77777777" w:rsidTr="00402099">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0FBB550D" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+          <w:p w14:paraId="0FBB550D" w14:textId="710CF64E" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Construct a claim to answer the following question: “How have global interactions resulting from September 11, 200</w:t>
+            </w:r>
+            <w:r w:rsidR="00234B87">
+              <w:t>1,</w:t>
+            </w:r>
             <w:r>
               <w:t xml:space="preserve"> impacted American culture and society from 2001 to the present?” </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>In order to</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> answer this question, gather information and evidence from the sources you explored during Investigation 1. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="306E2F5A" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+    <w:p w14:paraId="306E2F5A" w14:textId="0874D068" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Once students have completed their Quick Write, inform them that they will continue to investigate the impact of global interactions and September 11, </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="0E1B6FD5" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+        <w:t>Once students have completed their Quick Write, inform them that they will continue to investigate the impact of global interactions and September 11, 2001</w:t>
+      </w:r>
+      <w:r w:rsidR="00234B87">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">on legislative, executive and judicial branch decisions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F964D42" w14:textId="369DD9EB" w:rsidR="00691C95" w:rsidRDefault="008C0376" w:rsidP="5E1645A6">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="5E1645A6">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Investigation: Part 3</w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10785" w:type="dxa"/>
         <w:tblInd w:w="-100" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10785"/>
       </w:tblGrid>
@@ -4958,197 +4751,183 @@
       </w:r>
       <w:r w:rsidR="7B7A55B1">
         <w:t>2001,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in terms of constitutionality and their impact on citizens and states, students may engage with the following sources:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="353BB39A" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Department of Justice. (n.d.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Highlights of the USA Patriot Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52">
+      <w:hyperlink r:id="rId41">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.justice.gov/archive/ll/highlights.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E65DA2F" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">History.com. (2019, February 1).  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>A Timeline of the U.S.-Led War on Terror</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53">
+      <w:hyperlink r:id="rId42">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.history.com/topics/21st-century/war-on-terror-timeline</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3470229A" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">History.com. (2019, October 7). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">The Office of Homeland Security </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> founded.</w:t>
+        <w:t>The Office of Homeland Security is founded.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54">
+      <w:hyperlink r:id="rId43">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.history.com/this-day-in-history/office-of-homeland-security-founded</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CEC4C81" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Transportation Security Administration. (n.d.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Transportation Security Timeline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55">
+      <w:hyperlink r:id="rId44">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.tsa.gov/timeline</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="203FD38C" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">U.S. Senate Committee on Homeland Security &amp; Governmental Affairs. (n.d.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>9-11 Commission, Homeland Security, and Intelligence Reform</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56">
+      <w:hyperlink r:id="rId45">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.hsgac.senate.gov/issues/9-11-commission</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BA35DCD" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5552674D" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Place students into small groups and assign each group to a different topic to explore. Note that each source referenced above is also linked in the instructions below.</w:t>
       </w:r>
     </w:p>
@@ -5159,210 +4938,200 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10710" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00691C95" w14:paraId="671E2477" w14:textId="77777777" w:rsidTr="13D21B06">
+      <w:tr w:rsidR="00691C95" w14:paraId="671E2477" w14:textId="77777777" w:rsidTr="5E1645A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3D9A7D31" w14:textId="74B03C17" w:rsidR="00691C95" w:rsidRDefault="008C0376" w:rsidP="13D21B06">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">In small groups, you and your peers will examine some of the decisions that resulted from September 11, </w:t>
             </w:r>
             <w:r w:rsidR="32A0DC4C">
               <w:t>2001,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> in more depth. You and your group will investigate one of the following topics: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AC1A49A" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21D4A60D" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="000604BE">
+          <w:p w14:paraId="21D4A60D" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57">
-              <w:r w:rsidR="008C0376">
+            <w:hyperlink r:id="rId46">
+              <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>9-11 Commission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="75F30F18" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="000604BE">
+          <w:p w14:paraId="75F30F18" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58">
-              <w:r w:rsidR="008C0376">
+            <w:hyperlink r:id="rId47">
+              <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>The War on Terror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="08970BC6" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="000604BE">
+          <w:p w14:paraId="08970BC6" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59">
-              <w:r w:rsidR="008C0376">
+            <w:hyperlink r:id="rId48">
+              <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>USA PATRIOT Act</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="25AB6EBE" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="000604BE">
+          <w:p w14:paraId="25AB6EBE" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60">
-              <w:r w:rsidR="008C0376">
+            <w:hyperlink r:id="rId49">
+              <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Transportation Security Administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3CC43143" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="000604BE">
+          <w:p w14:paraId="3CC43143" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61">
-              <w:r w:rsidR="008C0376">
+            <w:hyperlink r:id="rId50">
+              <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Department of Homeland Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4DA2A0B2" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="72FB9FD5" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Create a slide deck with a summary of the </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> you investigated that resulted from the September 11 attacks. Be sure to include the following:</w:t>
+              <w:t>Create a slide deck with a summary of the action you investigated that resulted from the September 11 attacks. Be sure to include the following:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A2FA00C" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Title of the action/decision</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="501BB4F7" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
@@ -5418,82 +5187,88 @@
     </w:p>
     <w:p w14:paraId="176D2FB4" w14:textId="2C187CAD" w:rsidR="00691C95" w:rsidRDefault="28027EC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">While these directions direct students to make a slide deck, students may choose a different format to share this information. </w:t>
       </w:r>
       <w:r w:rsidR="008C0376">
         <w:t>Students</w:t>
       </w:r>
       <w:r w:rsidR="008C0376" w:rsidRPr="13D21B06">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> may use the provided sources when creating their slide deck, but also may wish to research more information from additional sources. </w:t>
       </w:r>
       <w:r w:rsidR="008C0376">
         <w:t xml:space="preserve">Additional research may be necessary to investigate the impacts of these decisions on Kentucky. It is important to note that oral histories may also be considered a source to investigate. Educators may share their own personal experiences of how the topics mentioned above impacted Kentucky. As an example, educators may discuss how the screening process to board a flight at their local airport changed after the September 11 attacks. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52CBD046" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_heading=h.pe7bjvh7081j" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.pe7bjvh7081j" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="7001FCFF" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_heading=h.uc69tzugd1m1" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkStart w:id="2" w:name="_heading=h.uc69tzugd1m1" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">When students have completed a rough draft of their slide deck, have students engage in small group discussions where they justify their statements or position and listen to the reasoning of others by using conversation markers. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62">
-        <w:r>
+      <w:hyperlink r:id="rId51">
+        <w:r w:rsidRPr="00234B87">
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Conversation markers</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00234B87">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> encourage students to “use statements that promote the cohesion of ideas” (Hattie, Stern, Fisher and Frey, 2020)</w:t>
+        <w:t>encourage students to “use statements that promote the cohesion of ideas” (Hattie, Stern, Fisher and Frey, 2020)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Sample conversation markers</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -5699,158 +5474,159 @@
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
       <w:tr w:rsidR="00691C95" w14:paraId="203B1C3B" w14:textId="77777777" w:rsidTr="13D21B06">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="999999"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="07605444" w14:textId="5DA801CD" w:rsidR="00981142" w:rsidRDefault="00981142" w:rsidP="13D21B06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54F1DA05" wp14:editId="6DCF1DE1">
                   <wp:extent cx="6731000" cy="1922145"/>
                   <wp:effectExtent l="0" t="0" r="0" b="1905"/>
                   <wp:docPr id="1" name="Picture 1" descr="Slide 1 Title: Department of Homeland Security&#10;&#10;Slide 2: How has this decision impacted Americans?&#10;This decision has restricted Americans along with our nation as a whole because new laws, Acts, and policies have been set in stone and are still followed today to protect us. Example of these laws, Acts, and policies are: flight restrictions, more security, Intelligence Reform and Terrorism Prevention and Act of 2004, SAFE Port Act of 2006, etc."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name="Picture 1" descr="Slide 1 Title: Department of Homeland Security&#10;&#10;Slide 2: How has this decision impacted Americans?&#10;This decision has restricted Americans along with our nation as a whole because new laws, Acts, and policies have been set in stone and are still followed today to protect us. Example of these laws, Acts, and policies are: flight restrictions, more security, Intelligence Reform and Terrorism Prevention and Act of 2004, SAFE Port Act of 2006, etc."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63"/>
+                          <a:blip r:embed="rId52"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6731000" cy="1922145"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="00B50A19">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B50A19">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2186D0F5" wp14:editId="51E6A027">
                   <wp:extent cx="6731000" cy="1917065"/>
                   <wp:effectExtent l="0" t="0" r="0" b="6985"/>
                   <wp:docPr id="3" name="Picture 3" descr="Slide 3: How has this decision impacted Kentucky?&#10;The executive order to create the Department of Homeland Security impacts Kentucky&#10;because it was a federal decision that applies to all states. Kentuckians who fly must comply&#10;with the regulations set by the Department of Homeland Security. Also, DHS supports&#10;disaster relief which has been important to eastern and western Kentucky due to natural&#10;disasters.&#10;&#10;Slide 4: Explanation of the actions/decisions?&#10;&#10;The explanation of these actions and decisions were based on the legislation that created the 9/11 Commission to investigate why America's defenses dailed leading up to September 11, 2001, and how to prevent a catastrophic attack from happening again. Senators Lieberman and Collins subsequently crafted legislation to implement the Commission's recommendations and have worked ever since to ensure those laws are working to protect the American people to the greatest extent possible. The Homeland Security Act was passed in Congress in November 2002 &quot;the Committee led the effort to consolidate the 22 disparate agencies and bureaus responsible for disaster preparedness, prevention, and response into one Department of Homeland Security with the unified purpose of protecting the homeland.&quot;"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3" name="Picture 3" descr="Slide 3: How has this decision impacted Kentucky?&#10;The executive order to create the Department of Homeland Security impacts Kentucky&#10;because it was a federal decision that applies to all states. Kentuckians who fly must comply&#10;with the regulations set by the Department of Homeland Security. Also, DHS supports&#10;disaster relief which has been important to eastern and western Kentucky due to natural&#10;disasters.&#10;&#10;Slide 4: Explanation of the actions/decisions?&#10;&#10;The explanation of these actions and decisions were based on the legislation that created the 9/11 Commission to investigate why America's defenses dailed leading up to September 11, 2001, and how to prevent a catastrophic attack from happening again. Senators Lieberman and Collins subsequently crafted legislation to implement the Commission's recommendations and have worked ever since to ensure those laws are working to protect the American people to the greatest extent possible. The Homeland Security Act was passed in Congress in November 2002 &quot;the Committee led the effort to consolidate the 22 disparate agencies and bureaus responsible for disaster preparedness, prevention, and response into one Department of Homeland Security with the unified purpose of protecting the homeland.&quot;"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId64"/>
+                          <a:blip r:embed="rId53"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6731000" cy="1917065"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F72BFF5" w14:textId="46DF80E3" w:rsidR="00691C95" w:rsidRDefault="4648B5CC" w:rsidP="13D21B06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B429783" wp14:editId="6976DDED">
                   <wp:extent cx="6705600" cy="2053590"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1498258779" name="Picture 1498258779" descr="Slide 5: Was this a legislative, executive or judicial decision? It started as an executive decision and the legislative branch approved Homeland Security.&#10;&#10;Slide 6: Questions we have?&#10;What else does Homeland Security do?&#10;What Act has affected Americans the most?&#10;How effective have these Acts been to us?&#10;Where would we be without Homeland Security?"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1498258779" name="Picture 1498258779" descr="Slide 5: Was this a legislative, executive or judicial decision? It started as an executive decision and the legislative branch approved Homeland Security.&#10;&#10;Slide 6: Questions we have?&#10;What else does Homeland Security do?&#10;What Act has affected Americans the most?&#10;How effective have these Acts been to us?&#10;Where would we be without Homeland Security?"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId65">
+                          <a:blip r:embed="rId54">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6705600" cy="2053590"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
@@ -5970,816 +5746,780 @@
                 <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="100" w:type="dxa"/>
                 <w:left w:w="100" w:type="dxa"/>
                 <w:bottom w:w="100" w:type="dxa"/>
                 <w:right w:w="100" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1766"/>
               <w:gridCol w:w="1766"/>
               <w:gridCol w:w="1767"/>
               <w:gridCol w:w="1767"/>
               <w:gridCol w:w="1767"/>
               <w:gridCol w:w="1767"/>
             </w:tblGrid>
             <w:tr w:rsidR="00691C95" w14:paraId="7F7718DE" w14:textId="77777777" w:rsidTr="00402099">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1766" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="4ED658C0" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Title of the action/decision</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1766" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="1017AEAC" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Explanation of the action/decision</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1767" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="7794A5B1" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Was this a legislative, executive or judicial decision?</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1767" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="1CA573C2" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:t>How has this decision impacted Americans?</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1767" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="1256A814" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:t>How has this decision impacted Kentucky?</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1767" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="217ACF80" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Questions</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00691C95" w14:paraId="0B941373" w14:textId="77777777" w:rsidTr="00402099">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1766" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="170205C5" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="000604BE">
+                <w:p w14:paraId="170205C5" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
-                  <w:hyperlink r:id="rId66">
-                    <w:r w:rsidR="008C0376">
+                  <w:hyperlink r:id="rId55">
+                    <w:r>
                       <w:rPr>
                         <w:color w:val="1155CC"/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t>9-11 Commission</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p w14:paraId="43A419A1" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1766" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="0977FEC6" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1767" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="5B7597C4" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1767" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="494C2FFD" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1767" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="0AD9EB6F" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1767" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="6529B1BA" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00691C95" w14:paraId="05FF17CE" w14:textId="77777777" w:rsidTr="00402099">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1766" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="4ABAE550" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="000604BE">
+                <w:p w14:paraId="4ABAE550" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
-                  <w:hyperlink r:id="rId67">
-                    <w:r w:rsidR="008C0376">
+                  <w:hyperlink r:id="rId56">
+                    <w:r>
                       <w:rPr>
                         <w:color w:val="1155CC"/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t>The War on Terror</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p w14:paraId="7EFC1349" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1766" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="277CE6EF" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1767" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="7DB42BC6" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1767" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="040039AD" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1767" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="17B1674F" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1767" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="0BD503CA" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00691C95" w14:paraId="7F779C10" w14:textId="77777777" w:rsidTr="00402099">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1766" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="2640EEE3" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="000604BE">
+                <w:p w14:paraId="2640EEE3" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
-                  <w:hyperlink r:id="rId68">
-                    <w:r w:rsidR="008C0376">
+                  <w:hyperlink r:id="rId57">
+                    <w:r>
                       <w:rPr>
                         <w:color w:val="1155CC"/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t>USA PATRIOT Act</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p w14:paraId="24194505" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="7879A063" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1766" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="6D0AF26B" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1767" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="5802E7D5" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1767" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="0284C50D" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1767" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="3A884210" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1767" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="185B3E74" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00691C95" w14:paraId="5EEE0451" w14:textId="77777777" w:rsidTr="00402099">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1766" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="2AAB0D4C" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="000604BE">
+                <w:p w14:paraId="2AAB0D4C" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
-                  <w:hyperlink r:id="rId69">
-                    <w:r w:rsidR="008C0376">
+                  <w:hyperlink r:id="rId58">
+                    <w:r>
                       <w:rPr>
                         <w:color w:val="1155CC"/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t>Transportation Security Administration</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p w14:paraId="7F29DD45" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1766" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="041A96E8" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1767" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="0B1BF90F" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1767" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="4B2E5F75" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1767" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="4D10EF62" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1767" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="1DBC6150" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00691C95" w14:paraId="18006FB9" w14:textId="77777777" w:rsidTr="00402099">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1766" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="6C28717D" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="000604BE">
+                <w:p w14:paraId="6C28717D" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
-                  <w:hyperlink r:id="rId70">
-                    <w:r w:rsidR="008C0376">
+                  <w:hyperlink r:id="rId59">
+                    <w:r>
                       <w:rPr>
                         <w:color w:val="1155CC"/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t>Department of Homeland Security</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1766" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="6696AEFC" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1767" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="3DC3ED03" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1767" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="20686269" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1767" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="5F941336" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1767" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="4EB1D9E1" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="63CABDA8" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
             <w:pPr>
@@ -6834,51 +6574,51 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00691C95" w14:paraId="3DC79213" w14:textId="77777777" w:rsidTr="13D21B06">
+      <w:tr w:rsidR="00691C95" w14:paraId="3DC79213" w14:textId="77777777" w:rsidTr="5AAFF10F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="999999"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1BD35994" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:tbl>
@@ -6887,51 +6627,51 @@
               <w:tblBorders>
                 <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="100" w:type="dxa"/>
                 <w:left w:w="100" w:type="dxa"/>
                 <w:bottom w:w="100" w:type="dxa"/>
                 <w:right w:w="100" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1545"/>
               <w:gridCol w:w="2190"/>
               <w:gridCol w:w="1530"/>
               <w:gridCol w:w="1920"/>
               <w:gridCol w:w="2025"/>
               <w:gridCol w:w="1320"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00691C95" w14:paraId="61CA0E18" w14:textId="77777777" w:rsidTr="13D21B06">
+            <w:tr w:rsidR="00691C95" w14:paraId="61CA0E18" w14:textId="77777777" w:rsidTr="5AAFF10F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1545" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="162042C2" w14:textId="48D740E6" w:rsidR="00691C95" w:rsidRDefault="008C0376" w:rsidP="13D21B06">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
@@ -7119,51 +6859,51 @@
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="13D21B06">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>Questions</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00691C95" w14:paraId="72739EE4" w14:textId="77777777" w:rsidTr="13D21B06">
+            <w:tr w:rsidR="00691C95" w14:paraId="72739EE4" w14:textId="77777777" w:rsidTr="5AAFF10F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1545" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="1F8B90A7" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376" w:rsidP="13D21B06">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
@@ -7297,51 +7037,51 @@
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="35289F4A" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:t>What is the commission doing now?</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00691C95" w14:paraId="6C5E39F5" w14:textId="77777777" w:rsidTr="13D21B06">
+            <w:tr w:rsidR="00691C95" w14:paraId="6C5E39F5" w14:textId="77777777" w:rsidTr="5AAFF10F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1545" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="58A375D5" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376" w:rsidP="13D21B06">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
@@ -7475,51 +7215,51 @@
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="7DBA3A5F" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:t>How were the people who fought feeling about being sent home?</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00691C95" w14:paraId="0FB19A4E" w14:textId="77777777" w:rsidTr="13D21B06">
+            <w:tr w:rsidR="00691C95" w14:paraId="0FB19A4E" w14:textId="77777777" w:rsidTr="5AAFF10F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1545" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="75E2581F" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376" w:rsidP="13D21B06">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
@@ -7536,212 +7276,235 @@
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2190" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="075BA1AA" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
-                    <w:t>It is a U.S. law that grants law enforcement more power to help prevent terrorist attacks.</w:t>
+                    <w:t xml:space="preserve">It is a U.S. law that grants law enforcement more power to help prevent terrorist </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>attacks.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1530" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="6155A8BC" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Executive decision</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1920" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="2E37140F" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">The Patriot Act has limited the privacy of American citizens by allowing law enforcement the ability to </w:t>
+                    <w:t xml:space="preserve">The Patriot Act has limited the privacy of American citizens by allowing law </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:lastRenderedPageBreak/>
+                    <w:t xml:space="preserve">enforcement the ability to </w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
                   <w:r>
                     <w:t>look into</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                   <w:r>
                     <w:t xml:space="preserve"> things such as finances and e-mails.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2025" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="12093C2C" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
-                    <w:t>It has affected Kentucky by allowing law enforcement to go through our private things.</w:t>
+                    <w:lastRenderedPageBreak/>
+                    <w:t xml:space="preserve">It has affected Kentucky by allowing law enforcement to go through our private </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>things.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1320" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="07562AB8" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+                <w:p w14:paraId="07562AB8" w14:textId="18E464EC" w:rsidR="00691C95" w:rsidRDefault="008C0376" w:rsidP="5AAFF10F">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
-                    <w:t>How were Americans fighting about the privacy violation?</w:t>
+                    <w:lastRenderedPageBreak/>
+                    <w:t xml:space="preserve">How were Americans fighting about the privacy </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>violation?</w:t>
+                  </w:r>
+                  <w:r w:rsidR="79EEE6F6">
+                    <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00691C95" w14:paraId="1649876C" w14:textId="77777777" w:rsidTr="13D21B06">
+            <w:tr w:rsidR="00691C95" w14:paraId="1649876C" w14:textId="77777777" w:rsidTr="5AAFF10F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1545" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="2B79646D" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376" w:rsidP="13D21B06">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="13D21B06">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Transportation Security Administration</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2190" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="6B0E6503" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
@@ -7851,51 +7614,51 @@
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="00FA1D7A" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Will it be this way forever?</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00691C95" w14:paraId="5E0EF0B0" w14:textId="77777777" w:rsidTr="13D21B06">
+            <w:tr w:rsidR="00691C95" w14:paraId="5E0EF0B0" w14:textId="77777777" w:rsidTr="5AAFF10F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1545" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="1DDCF342" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376" w:rsidP="13D21B06">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
@@ -8061,178 +7824,156 @@
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07890D5F" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Investigation: Part 4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FD298E1" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>In order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> investigate the supporting question for this assignment example, students must analyze legislative, executive and judicial branch decisions in terms of constitutionality and impact on citizens and states.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D3FBF63" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10695" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10695"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00691C95" w14:paraId="32592FEA" w14:textId="77777777" w:rsidTr="0D52CC22">
+      <w:tr w:rsidR="00691C95" w14:paraId="32592FEA" w14:textId="77777777" w:rsidTr="5E1645A6">
         <w:trPr>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="519E1606" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
-[...13 lines deleted...]
-          <w:p w14:paraId="38BFD4F3" w14:textId="22C6BC5B" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+          <w:p w14:paraId="38BFD4F3" w14:textId="3679736F" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="0D52CC22">
+            <w:r w:rsidRPr="5E1645A6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>HS.C.I.CC.</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> in civil discussion, reach consensus when appropriate and respect diverse opinions relevant to compelling and/or supporting questions in civics. </w:t>
+              <w:t xml:space="preserve">HS.C.CP.2 </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Analyze legislative, executive and judicial branch decisions in terms of constitutionality and impact on citizens and states.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="22900258" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09B6B7BF" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+    <w:p w14:paraId="09B6B7BF" w14:textId="34EEB8E7" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Next, explain to students that they are going to analyze the Constitutionality of these decisions. Consider a brief review of the Bill of Rights to refresh students’ memories </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EB63F2">
+        <w:t>of</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> the freedoms it contains. The full text of the Constitution may be accessed from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71">
+      <w:hyperlink r:id="rId60">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Constitution Center</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. Have students briefly read and annotate the first ten amendments to the Constitution by completing the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41B3E2B1" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10710" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
@@ -8312,128 +8053,112 @@
               </w:rPr>
               <w:t>Underline</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> key ideas and major points.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30BD2BB5" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="328" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>●</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t xml:space="preserve">Write </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">a </w:t>
+              <w:t xml:space="preserve">Write a </w:t>
             </w:r>
             <w:r w:rsidRPr="000533A5">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="1F497D" w:themeColor="text2"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> next to anything that is confusing.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64427E97" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="328" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>●</w:t>
             </w:r>
             <w:r w:rsidRPr="000533A5">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="1F497D" w:themeColor="text2"/>
               </w:rPr>
               <w:t>Circle</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> key words or phrases.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65FF5DC4" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="328" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>●</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t xml:space="preserve">Put </w:t>
-[...6 lines deleted...]
-              <w:t>an</w:t>
+              <w:t>Put an</w:t>
             </w:r>
             <w:r w:rsidRPr="000533A5">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="1F497D" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> !</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> next to information that helps you make a connection to the decision/act you learned about. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3F884036" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69141DBF" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Next, have students ask the following questions to make connections between the information they reviewed from the Bill of Rights and the decision/act they investigated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C62930" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
@@ -8486,68 +8211,87 @@
             </w:pPr>
             <w:r>
               <w:t>What right(s) expressed in the Bill of Rights is being challenged in this decision/act?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="063E3590" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Was this right(s) violated by this decision/act? Why? Why not?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6AD6EDED" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5272840C" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
-[...7 lines deleted...]
-        <w:r>
+    <w:p w14:paraId="5272840C" w14:textId="47716F5D" w:rsidR="00691C95" w:rsidRDefault="6F3E4461">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Then, ask students to consider the five decisions that were presented and decide whether they think these decisions are Constitutional in a</w:t>
+      </w:r>
+      <w:r w:rsidR="2CE264AF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId61">
+        <w:r w:rsidR="2CE264AF" w:rsidRPr="5E1645A6">
           <w:rPr>
-            <w:color w:val="1155CC"/>
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Structured Academic Controversy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:t xml:space="preserve">. This exercise will address HS.C.I.CC.1 by allowing students to engage in civil discussion. It is important that students are given the opportunity to discuss their opinions on the constitutionality of these decisions with their peers to hear different perspectives and help them develop and refine their thinking. Explain to students that they must examine the rights expressed in the Bill of Rights and determine </w:t>
+      <w:r w:rsidR="2CE264AF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>This exercise allow</w:t>
+      </w:r>
+      <w:r w:rsidR="3D6C0EBB">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> students to engage in civil </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Int_j5sh4NS7"/>
+      <w:r>
+        <w:t>discussion</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:t xml:space="preserve">. It is important that students are given the opportunity to discuss their opinions on the constitutionality of these decisions with their peers to hear different perspectives and help them develop and refine their thinking. Explain to students that they must examine the rights expressed in the Bill of Rights and determine </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>whether or not</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> they think these rights may have been violated by any of these decisions/acts. Allow students to use their graphic organizers, any of the sources they have previously used during these investigations </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>and also</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> allow them to do more research if needed to help determine the Constitutionality of each decision. The central question students may consider during their Structured Academic Controversy include, but are not limited to, the following:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E40B061" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62BB41EB" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
@@ -8584,232 +8328,210 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblInd w:w="-100" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00691C95" w14:paraId="0513BE32" w14:textId="77777777" w:rsidTr="00402099">
+      <w:tr w:rsidR="00691C95" w14:paraId="0513BE32" w14:textId="77777777" w:rsidTr="03F481F0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="784F8686" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">In pairs or groups of three, gather information and evidence from credible sources representing the perspective assigned to you on your act/decision. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DE8B4F3" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+          <w:p w14:paraId="1DE8B4F3" w14:textId="7261F092" w:rsidR="00691C95" w:rsidRDefault="14C3646F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Prepared a concise, detailed written summary of your position. Cite evidence from your gathered sources to support your position. </w:t>
+              <w:t>Prepare</w:t>
+            </w:r>
+            <w:r w:rsidR="6F3E4461">
+              <w:t xml:space="preserve"> a concise, detailed written summary of your position. Cite evidence from your gathered sources to support your position. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="037281E8" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">During the Structured Academic Controversy, your group will present your perspective that addresses the question “Is this act/decision Constitutional? Why? Why not?” </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AEE5A86" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">While you are listening to the presentations of others, remain open-minded about the perspectives presented by your peers. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61742CC6" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40E69301" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="36DD0467" w14:textId="2E98275E" w:rsidR="00691C95" w:rsidRDefault="6F3E4461" w:rsidP="5E1645A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="1155CC"/>
+          <w:u w:val="single"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Visit </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73">
-        <w:r>
+      <w:hyperlink r:id="rId62">
+        <w:r w:rsidR="582969F8" w:rsidRPr="5E1645A6">
           <w:rPr>
-            <w:color w:val="1155CC"/>
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Structured Academic Controversy </w:t>
+          <w:t>Structured Academic Controversy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> to the following prompt:</w:t>
+      <w:r w:rsidR="7A6E0FC6">
+        <w:t xml:space="preserve"> for more information. C</w:t>
+      </w:r>
+      <w:r w:rsidR="008C0376">
+        <w:t xml:space="preserve">onclude this investigation by asking students to complete </w:t>
+      </w:r>
+      <w:r w:rsidR="008C0376" w:rsidRPr="5E1645A6">
+        <w:t xml:space="preserve">a Quick Write </w:t>
+      </w:r>
+      <w:r w:rsidR="008C0376">
+        <w:t>to the following prompt:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57FEBB15" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblInd w:w="-100" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00691C95" w14:paraId="42FC4A2A" w14:textId="77777777" w:rsidTr="13D21B06">
+      <w:tr w:rsidR="00691C95" w14:paraId="42FC4A2A" w14:textId="77777777" w:rsidTr="03F481F0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="625C0266" w14:textId="76C6902A" w:rsidR="00691C95" w:rsidRDefault="008C0376" w:rsidP="13D21B06">
+          <w:p w14:paraId="625C0266" w14:textId="76C6902A" w:rsidR="00691C95" w:rsidRDefault="6F3E4461" w:rsidP="03F481F0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Many legislative, executive and judicial decisions resulting from September 11, </w:t>
             </w:r>
-            <w:r w:rsidR="003EF960">
+            <w:r w:rsidR="4EEE2E67">
               <w:t>2001,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> have been considered controversial. Select two decisions you have learned about in this investigation and answer the following:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7ED4E0DD" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="47C36802" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
@@ -8883,68 +8605,65 @@
           </w:p>
           <w:p w14:paraId="63C2CB40" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Cite evidence from the sources you have investigated to support your responses. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63B60705" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59383BE2" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+    <w:p w14:paraId="5D5E2A9C" w14:textId="1D2E8DD5" w:rsidR="00691C95" w:rsidRDefault="008C0376" w:rsidP="5E1645A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5E1645A6">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Investigation: Part 5</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
       <w:tr w:rsidR="00691C95" w14:paraId="3DAEA03F" w14:textId="77777777" w:rsidTr="00402099">
@@ -8969,139 +8688,140 @@
             </w:pPr>
             <w:r>
               <w:t>HS.UH.I.UE.2 Gather information and evidence from credible sources representing a variety of perspectives relevant to compelling and/or supporting questions in U.S. history.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05CA51BE" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>HS.UH.I.UE.3 Use appropriate evidence to construct and revise claims and counterclaims relevant to compelling and/or supporting questions in U.S. history.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F465507" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7838DAB6" w14:textId="61CFFD54" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+    <w:p w14:paraId="7838DAB6" w14:textId="0E672D29" w:rsidR="00691C95" w:rsidRDefault="6F3E4461">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To support students in synthesizing their thinking to answer the Task Aligned to the Supporting question, have students engage in a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76">
-        <w:r w:rsidRPr="13D21B06">
+      <w:hyperlink r:id="rId63" w:history="1">
+        <w:r w:rsidRPr="5E1645A6">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Gallery Walk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> to examine some research data related to September 11, 2001. Examining this data will allow students to determine how September 11, </w:t>
       </w:r>
-      <w:r w:rsidR="3A70EE5D">
+      <w:r w:rsidR="1294F7DD">
         <w:t>2001,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> continues to impact American culture and society today. This investigation will include excerpts from the source below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="382B6AFC" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74B40A8E" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376" w:rsidP="006E5DEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Hartig, Hannah and Doherty, Carroll. (2021, September 2). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Two Decades Later: The Enduring Legacy of 9/11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77" w:anchor="CHAPTER-9-11-transformed-u-s-public-opinion-but-many-of-its-impacts-were-short-lived">
+      <w:hyperlink r:id="rId64" w:anchor="CHAPTER-9-11-transformed-u-s-public-opinion-but-many-of-its-impacts-were-short-lived">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.pewresearch.org/politics/2021/09/02/two-decades-later-the-enduring-legacy-of-9-11/#CHAPTER-9-11-transformed-u-s-public-opinion-but-many-of-its-impacts-were-short-lived</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A05CE97" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BD34B01" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prior to presenting the data to students, have them watch the following clip to review how to read a graph: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43F1182A" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1338E2F2" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376" w:rsidP="006E5DEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Florida PASS Program. (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Reading Graphs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78">
+      <w:hyperlink r:id="rId65">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=12MFPC1D4zE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08670FAC" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
@@ -9216,81 +8936,92 @@
             <w:r>
               <w:t xml:space="preserve">How do you read a graph? </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6CB457DD" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D9B9C1D" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When the video concludes, facilitate a whole group discussion to check for understanding to ensure that students know how to read and interpret graphs. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35C0F4DB" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61CBE527" w14:textId="305D7774" w:rsidR="005A3862" w:rsidRDefault="4427AE0E" w:rsidP="4427AE0E">
+    <w:p w14:paraId="467E33C0" w14:textId="78E5A916" w:rsidR="00691C95" w:rsidRDefault="6F3E4461">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Next, inform students that they will engage in a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> to gather information and evidence from graphs to understand how September 11, 2001, continues to impact American culture and society today. Prior to providing the directions for the Gallery Walk, post the following graphs around the classroom. </w:t>
+      <w:r w:rsidR="2DA2BD91" w:rsidRPr="5E1645A6">
+        <w:t>Gallery Walk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5E1645A6">
+        <w:t xml:space="preserve"> to gather information and evidence from graphs to understand how September 11, </w:t>
+      </w:r>
+      <w:r w:rsidR="44EA52E7">
+        <w:t>2001,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> continues to impact American culture and society today. Prior to providing the directions for the Gallery Walk, post the following graphs around the classroom. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72941D72" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61CBE527" w14:textId="77777777" w:rsidR="005A3862" w:rsidRDefault="005A3862">
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B3B2A05" w14:textId="518E792F" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Graphs One and Two </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
@@ -9309,91 +9040,91 @@
           </w:tcPr>
           <w:p w14:paraId="77C7C6AC" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="1BEDD9A2" wp14:editId="167FB9BD">
                   <wp:extent cx="3063498" cy="5005388"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="4" name="Picture 4" descr="This chart shows trust in government spiked following the September 11 terror attack."/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="4" name="image1.png" descr="This chart shows trust in government spiked following the September 11 terror attack."/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80"/>
+                          <a:blip r:embed="rId66"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3063498" cy="5005388"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="66FF687D" wp14:editId="41C3C0A2">
                   <wp:extent cx="2995613" cy="5013246"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="6" name="Picture 6" descr="This chart shows the broad support for US military action against 9/11 terrorists immediately following the event, even if it entailed thousands of US casualties."/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="6" name="image8.png" descr="This chart shows the broad support for US military action against 9/11 terrorists immediately following the event, even if it entailed thousands of US casualties."/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId81"/>
+                          <a:blip r:embed="rId67"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2995613" cy="5013246"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -9494,50 +9225,51 @@
     </w:p>
     <w:p w14:paraId="3F489B8E" w14:textId="77777777" w:rsidR="000C4ABB" w:rsidRDefault="000C4ABB">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="51ADE297" w14:textId="3B296D08" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Graph Three </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
@@ -9556,51 +9288,51 @@
           </w:tcPr>
           <w:p w14:paraId="16DA94EC" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="310BB7BA" wp14:editId="55BF68D3">
                   <wp:extent cx="2647950" cy="3666392"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="11" name="Picture 11" descr="This graph shows public support for withdrawing US troops from Afghanistan increased after Osama bin Laden was killed in 2011."/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="11" name="image7.png" descr="This graph shows public support for withdrawing US troops from Afghanistan increased after Osama bin Laden was killed in 2011."/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId82"/>
+                          <a:blip r:embed="rId68"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2647950" cy="3666392"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -9807,50 +9539,51 @@
     <w:p w14:paraId="775571B5" w14:textId="77777777" w:rsidR="000C4ABB" w:rsidRDefault="000C4ABB">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E331A49" w14:textId="5F8473A5" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Graphs Four and Five </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
@@ -9869,91 +9602,91 @@
           </w:tcPr>
           <w:p w14:paraId="49844187" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="33A60919" wp14:editId="32901579">
                   <wp:extent cx="2777991" cy="5491163"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="9" name="Picture 9" descr="These charts show terrorism has consistently ranked high on Americans' list of policy priorities."/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="9" name="image11.png" descr="These charts show terrorism has consistently ranked high on Americans' list of policy priorities."/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId83"/>
+                          <a:blip r:embed="rId69"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2777991" cy="5491163"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="3BE6E527" wp14:editId="342013C4">
                   <wp:extent cx="3461643" cy="4300538"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="2" name="Picture 2" descr="This chart shows that in recent years, terrorism has declined as a &quot;very big&quot; national problem."/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="image4.png" descr="This chart shows that in recent years, terrorism has declined as a &quot;very big&quot; national problem."/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId84"/>
+                          <a:blip r:embed="rId70"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3461643" cy="4300538"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -10701,59 +10434,51 @@
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">How has September 11, </w:t>
             </w:r>
             <w:r w:rsidR="3778EA0C">
               <w:t>2001,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> continued to impact American culture and society today? When stating your claim, use evidence gathered from the graphs to support your response. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0EA33DE5" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="278A32B0" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Explain to students that they will now complete the Task Aligned to the Supporting Question, where they will synthesize </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> they have learned throughout these investigations to demonstrate their mastery of both the disciplinary strand standards and inquiry standards aligned to this assignment.</w:t>
+        <w:t>Explain to students that they will now complete the Task Aligned to the Supporting Question, where they will synthesize everything they have learned throughout these investigations to demonstrate their mastery of both the disciplinary strand standards and inquiry standards aligned to this assignment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BC76220" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B0C5DD0" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10779,55 +10504,55 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblInd w:w="-100" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00691C95" w14:paraId="445072C2" w14:textId="77777777" w:rsidTr="00402099">
+      <w:tr w:rsidR="00691C95" w14:paraId="445072C2" w14:textId="77777777" w:rsidTr="5E1645A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4F7BC206" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kentucky Academic Standards (KAS) for Social Studies</w:t>
             </w:r>
             <w:r>
@@ -10877,51 +10602,51 @@
           </w:p>
           <w:p w14:paraId="583CE96C" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>HS.UH.I.UE.2 Gather information and evidence from credible sources representing a variety of perspectives relevant to compelling and/or supporting questions in U.S. history.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33D3C407" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>HS.UH.I.UE.3 Use appropriate evidence to construct and revise claims and counterclaims relevant to compelling and/or supporting questions in U.S. history.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E141AAE" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+          <w:p w14:paraId="5E141AAE" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="6F3E4461">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>HS.UH.I.CC.2 Engage in disciplinary thinking and construct arguments, explanations or public communications relevant to compelling and/or supporting questions in U.S. history.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D4F4561" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In these assignments, students are required to synthesize information learned through engaging with the disciplinary strand standards to answer a supporting question. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45259053" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11053,162 +10778,133 @@
           <w:p w14:paraId="596CD574" w14:textId="2DCF2C70" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">In your response, analyze legislative, executive and judicial branch decisions due to September 11, </w:t>
             </w:r>
             <w:r w:rsidR="525A14A0">
               <w:t>2001,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> in terms of constitutionality and impact on citizens and states. Be sure to use appropriate evidence to construct and revise claims in your response.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6BB58596" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>To support students in answering the Task Aligned to the Supporting Question, students may use the following resources from the previous investigations:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD2C806" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+    <w:p w14:paraId="2DD2C806" w14:textId="3D96EF63" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Investigation 1:  Students may use their Claim, Support, Question chart; the Lasting Impact chart, the Quick Write</w:t>
+        <w:t>Investigation 1</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7294">
+        <w:t>: Students</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> may use their Claim, Support, Question chart; the Lasting Impact chart, the Quick Write</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A5063D4" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Investigation 2: Students may use their Slide Deck, the graphic organizer with notes on their peers’ slide deck, the Quick Write</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491260BB" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+    <w:p w14:paraId="491260BB" w14:textId="6E84A9E7" w:rsidR="00691C95" w:rsidRDefault="6F3E4461" w:rsidP="5E1645A6">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="333333"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="5E1645A6">
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Additionally, students may complete a</w:t>
       </w:r>
-      <w:hyperlink r:id="rId85" w:anchor=":~:text=We%20often%20call%20these%20prewriting,developing%20topics%20for%20your%20writing.">
-        <w:r>
+      <w:hyperlink r:id="rId71" w:anchor=":~:text=We%20often%20call%20these%20prewriting,developing%20topics%20for%20your%20writing.">
+        <w:r w:rsidRPr="5E1645A6">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Prewriting Strategy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="5E1645A6">
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>, such as Listing. The University of Kansas’ Writing Center states that “(l)</w:t>
-[...3 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:t>, such as Listing. The University of Kansas’ Writing Center states that “</w:t>
+      </w:r>
+      <w:r w:rsidR="08F58FC6" w:rsidRPr="5E1645A6">
+        <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>isting is a process of producing a lot of information within a short time by generating some broad ideas and then building on those associations for more detail with a bullet point list.” To begin, organize students into small groups. For guidance on how to organize students into small groups, teachers may reference</w:t>
-[...22 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5E1645A6">
+        <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or</w:t>
-[...22 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="238E8F3C" w:rsidRPr="5E1645A6">
+        <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Have the small groups engaging in Listing as a pre-writing strategy by completing the following: </w:t>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5E1645A6">
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isting is a process of producing a lot of information within a short time by generating some broad ideas and then building on those associations for more detail with a bullet point list.” To begin, organize students into small groups. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
@@ -11277,135 +10973,173 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fourth, group these legislative, executive and judicial branch decisions according to constitutionality and unconstitutionality and give each group a label. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C40383D" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fifth, write a sentence about each group label, explaining why the legislative, executive and judicial branch decisions listed are constitutional or unconstitutional. All group members should generate explanations while one group member records the responses. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F57F6AD" w14:textId="66F4D580" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+    <w:p w14:paraId="0F57F6AD" w14:textId="0CB49D3C" w:rsidR="00691C95" w:rsidRDefault="008C0376" w:rsidP="5E1645A6">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:highlight w:val="white"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5E1645A6">
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
         <w:t>For more information on Argument/Opinion Writing, access the KDE’s</w:t>
       </w:r>
-      <w:hyperlink r:id="rId90">
-        <w:r>
+      <w:hyperlink r:id="rId72">
+        <w:r w:rsidRPr="5E1645A6">
           <w:rPr>
             <w:highlight w:val="white"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId91">
-        <w:r>
+      <w:hyperlink r:id="rId73">
+        <w:r w:rsidRPr="5E1645A6">
           <w:rPr>
             <w:i/>
+            <w:iCs/>
             <w:color w:val="1155CC"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Composition in the Classroom</w:t>
         </w:r>
+        <w:r w:rsidR="14C4B985" w:rsidRPr="5E1645A6">
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="1155CC"/>
+            <w:highlight w:val="white"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>,</w:t>
+        </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="14C4B985" w:rsidRPr="5E1645A6">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="14C4B985" w:rsidRPr="5E1645A6">
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>pages 12-14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5E1645A6">
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C9EFCE6" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Student Work Samples:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A58EA48" w14:textId="0D952818" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+    <w:p w14:paraId="3A58EA48" w14:textId="735C49C3" w:rsidR="00691C95" w:rsidRDefault="6F3E4461" w:rsidP="03F481F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Below are student work samples from Kentucky classrooms of the Task Aligned to the Supporting Question. For more information as to why the examples listed below are strongly, weakly or partially aligned to the </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Below are student work samples from Kentucky classrooms of the Task Aligned to the Supporting Question. For more information as to why the examples listed below </w:t>
+      </w:r>
+      <w:r w:rsidR="0AC7D4B6">
+        <w:t xml:space="preserve">demonstrate a </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">strong, weak or partial </w:t>
+      </w:r>
+      <w:r w:rsidR="676E30EA">
+        <w:t>mastery of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="03F481F0">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>KAS for Social Studies</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, visit the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92">
-        <w:r>
+      <w:hyperlink r:id="rId74">
+        <w:r w:rsidR="360ACA85" w:rsidRPr="03F481F0">
           <w:rPr>
-            <w:color w:val="1155CC"/>
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Assignment Review Protocol Module</w:t>
+          <w:t>Student Work Review Protocol Module.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0020A720" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FB8175D" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Strongly Aligned Work Sample</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54655973" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:pBdr>
@@ -11470,65 +11204,93 @@
           <w:p w14:paraId="6AB9F295" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>of things that could potentially be an attack, upping security in America, and being able to pass laws</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A9C3CAE" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t>some see as unconstitutional. The US Patriot Act is an example of the government looking more closely</w:t>
+              <w:t xml:space="preserve">some </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>see</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as unconstitutional. The US Patriot Act is an example of the government looking more closely</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56D0D765" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t>at things than before. This act allows law enforcement to look at things they didn't before and made the,</w:t>
+              <w:t xml:space="preserve">at things than before. This act allows law enforcement to look at things they didn't before and made </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24E42505" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>be more aware of the contents. As it says in The USA PATRIOT Act: Preserving Life and Liberty, “Allows</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F6CF6CC" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -11680,140 +11442,175 @@
           <w:p w14:paraId="11382B77" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Finally, it caused laws that people consider unconstitutional to pass. An example of this again is the US</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32E83498" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patriot Act. People claim that allowing the government to go through citizens' private emails breaks </w:t>
+              <w:t>Patriot Act. People claim that allowing the government to go through citizens' private emails breaks their</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1136862F" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th amendment right. The 4th amendment states the people have a right “to be secure in their </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t>their</w:t>
+              <w:t>persons</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-          </w:p>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:r>
               <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73C6802E" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t>4th amendment right. The 4th amendment states the people have a right “to be secure in their persons,</w:t>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>houses, papers and effects, against unreasonable searches and seizures.” People argue that because the</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21304D03" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t>houses, papers and effects, against unreasonable searches and seizures.” People argue that because the</w:t>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">government has no evidence against </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t>government has no evidence against them, they can't search their private possessions.</w:t>
+              <w:t>them,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> they can't </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>search</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> their private possessions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="122C977B" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53BC137D" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71447906" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376" w:rsidP="13D21B06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13D21B06">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Partially Aligned Work Sample</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AE3DA7B" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
@@ -11842,51 +11639,51 @@
           <w:p w14:paraId="424191E7" w14:textId="0C3D04D8" w:rsidR="00691C95" w:rsidRDefault="7CFEB90F" w:rsidP="13D21B06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-450"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0960DC3F" wp14:editId="62AA60A5">
                   <wp:extent cx="6727084" cy="3181350"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="589838428" name="Picture 589838428" descr="The largest impact on American culture has been presented through the massive increase in national security, examples including strict search policies within the TSA, the 9/11 Commission, and the creation of the Office of Homeland Security. The Patriot Act was imposed, and, in some people's eyes, threatened the privacy of American citizens through its avility to examine data. A smaller but no less subtle impact was the general American attitude towards foreign nations, specifically those in the Middle East. It shifted to one of hostility and extreme caution."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="589838428" name="Picture 589838428" descr="The largest impact on American culture has been presented through the massive increase in national security, examples including strict search policies within the TSA, the 9/11 Commission, and the creation of the Office of Homeland Security. The Patriot Act was imposed, and, in some people's eyes, threatened the privacy of American citizens through its avility to examine data. A smaller but no less subtle impact was the general American attitude towards foreign nations, specifically those in the Middle East. It shifted to one of hostility and extreme caution."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId93">
+                          <a:blip r:embed="rId75">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6727084" cy="3181350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
@@ -11979,51 +11776,51 @@
               <w:ind w:right="-450"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D6AD638" wp14:editId="6216A489">
                   <wp:extent cx="6515100" cy="981075"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:docPr id="12" name="Picture 12" descr="The global interaction from 9/11 has impacted American culture and society from 2011 to the present is that we have more laws and we also have more security at the local airports, train stations, but mainly our airports. It has showed why we take out shoes off because &quot;a person once tried to put a bomb in the shoe and take on the place&quot; so now because of this, we need to take off our shoes to go through the scanner.&#10;&#10;Note that spelling and grammar have been corrected for screen reader purposes."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="12" name="Picture 12" descr="The global interaction from 9/11 has impacted American culture and society from 2011 to the present is that we have more laws and we also have more security at the local airports, train stations, but mainly our airports. It has showed why we take out shoes off because &quot;a person once tried to put a bomb in the shoe and take on the place&quot; so now because of this, we need to take off our shoes to go through the scanner.&#10;&#10;Note that spelling and grammar have been corrected for screen reader purposes."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId94"/>
+                          <a:blip r:embed="rId76"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6515100" cy="981075"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F8CE9D1" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
@@ -12176,301 +11973,304 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>HS.UH.I.UE.3 Use appropriate evidence to construct and revise claims and counterclaims relevant to compelling and/or supporting questions in U.S. history.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60354B69" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>HS.UH.I.CC.2 Engage in disciplinary thinking and construct arguments, explanations or public communications relevant to compelling and/or supporting questions in U.S. history.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0EF15F49" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_heading=h.1fob9te" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkStart w:id="4" w:name="_heading=h.1fob9te" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t xml:space="preserve">This assignment culminates with students using their historical thinking skills to understand America’s past and what decisions of the past account for present circumstances and make sense of the interconnected world around them. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CE121E6" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_heading=h.3znysh7" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkStart w:id="5" w:name="_heading=h.3znysh7" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblInd w:w="-100" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
       <w:tr w:rsidR="00691C95" w14:paraId="44F34D86" w14:textId="77777777" w:rsidTr="00402099">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="11A8F0CB" w14:textId="561C4C57" w:rsidR="00F9556C" w:rsidRPr="00F9556C" w:rsidRDefault="00F9556C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_heading=h.2et92p0" w:colFirst="0" w:colLast="0"/>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkStart w:id="6" w:name="_heading=h.2et92p0" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="6"/>
             <w:r w:rsidRPr="00F9556C">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Task Aligned to the Compelling Question</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03CC7913" w14:textId="77777777" w:rsidR="00F9556C" w:rsidRDefault="00F9556C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="43DE5F1A" w14:textId="3A9217D4" w:rsidR="00691C95" w:rsidRDefault="008C0376">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Based on your explanation to the supporting question, engage in disciplinary thinking and construct an argument to answer the following question: “How do global interactions impact me?” </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>In order to</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> support your argument, gather information and evidence from credible sources representing a variety of perspectives in U.S. history. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="44F1E8CB" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="00691C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_heading=h.tyjcwt" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkStart w:id="7" w:name="_heading=h.tyjcwt" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="0F7C88CB" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All valid claims must be based on logical evidence. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>In order for</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> students to construct coherent arguments and explanations using their understanding of the social studies disciplines, they must understand how to substantiate those claims using evidence. This skill requires students to collect, evaluate and synthesize evidence from primary and secondary sources to develop and support a claim. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00691C95">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04C0CAB1" w14:textId="77777777" w:rsidR="008F3882" w:rsidRDefault="008F3882">
+    <w:p w14:paraId="3EFB76C6" w14:textId="77777777" w:rsidR="00EB389D" w:rsidRDefault="00EB389D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12E50182" w14:textId="77777777" w:rsidR="008F3882" w:rsidRDefault="008F3882">
+    <w:p w14:paraId="6DFC41D2" w14:textId="77777777" w:rsidR="00EB389D" w:rsidRDefault="00EB389D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6605E9BB" w14:textId="77777777" w:rsidR="008F3882" w:rsidRDefault="008F3882">
+    <w:p w14:paraId="284629FD" w14:textId="77777777" w:rsidR="00EB389D" w:rsidRDefault="00EB389D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="166F647E" w14:textId="77777777" w:rsidR="008F3882" w:rsidRDefault="008F3882">
+    <w:p w14:paraId="2704D357" w14:textId="77777777" w:rsidR="00EB389D" w:rsidRDefault="00EB389D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D97DB2C" w14:textId="77777777" w:rsidR="008F3882" w:rsidRDefault="008F3882">
+    <w:p w14:paraId="65F400B2" w14:textId="77777777" w:rsidR="00EB389D" w:rsidRDefault="00EB389D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0E8B3741" w14:textId="77777777" w:rsidR="008F3882" w:rsidRDefault="008F3882">
+    <w:p w14:paraId="07FC48A4" w14:textId="77777777" w:rsidR="00EB389D" w:rsidRDefault="00EB389D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0D765330" w14:textId="77777777" w:rsidR="00691C95" w:rsidRDefault="008C0376">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
@@ -12531,93 +12331,87 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Michaels, S., O’Conner, M. C., Hall, M. W., &amp; Resnick, L. B. (2010). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Accountable Talk sourcebook: For classroom conversation that works </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(v. 3. 1). Pittsburgh, PA: University of Pittsburgh Institute for Learning. </w:t>
       </w:r>
       <w:hyperlink r:id="rId1">
-        <w:r>
+        <w:r w:rsidRPr="00234B87">
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:color w:val="0070C0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://ifl.lrdc.pitt.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00234B87">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
-    <int2:bookmark int2:bookmarkName="_Int_FcpvnLew" int2:invalidationBookmarkName="" int2:hashCode="x2BhBZbGF52rxH" int2:id="RuHfSfMl">
-[...6 lines deleted...]
-      <int2:state int2:value="Rejected" int2:type="LegacyProofing"/>
+    <int2:bookmark int2:bookmarkName="_Int_j5sh4NS7" int2:invalidationBookmarkName="" int2:hashCode="wlV1HVGMC/oKK6" int2:id="0Q9YTFvY">
+      <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="038D62EF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8B5CE63C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -15826,241 +15620,410 @@
   <w:num w:numId="22" w16cid:durableId="547302708">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="49037548">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1349791817">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1930190222">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1240366437">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="92670247">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1708986161">
     <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="105"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00691C95"/>
     <w:rsid w:val="00012DE7"/>
     <w:rsid w:val="00033EDC"/>
     <w:rsid w:val="00046947"/>
     <w:rsid w:val="000533A5"/>
-    <w:rsid w:val="000604BE"/>
+    <w:rsid w:val="00065538"/>
     <w:rsid w:val="000C4ABB"/>
+    <w:rsid w:val="000F6333"/>
     <w:rsid w:val="001242CB"/>
+    <w:rsid w:val="001753DE"/>
+    <w:rsid w:val="00192324"/>
     <w:rsid w:val="001A0078"/>
     <w:rsid w:val="001F22B6"/>
     <w:rsid w:val="00211CAD"/>
+    <w:rsid w:val="0021401D"/>
+    <w:rsid w:val="00234B87"/>
     <w:rsid w:val="00247871"/>
+    <w:rsid w:val="00265594"/>
     <w:rsid w:val="002B4A44"/>
+    <w:rsid w:val="002C7294"/>
+    <w:rsid w:val="002F07EF"/>
+    <w:rsid w:val="002F7752"/>
+    <w:rsid w:val="003C55A5"/>
     <w:rsid w:val="003D3230"/>
     <w:rsid w:val="003EF960"/>
     <w:rsid w:val="003F6820"/>
     <w:rsid w:val="00402099"/>
     <w:rsid w:val="00454199"/>
     <w:rsid w:val="00473A3B"/>
     <w:rsid w:val="004871A3"/>
-    <w:rsid w:val="0051466B"/>
+    <w:rsid w:val="004E54CE"/>
     <w:rsid w:val="005301E1"/>
     <w:rsid w:val="005362CB"/>
     <w:rsid w:val="00580341"/>
+    <w:rsid w:val="00590764"/>
     <w:rsid w:val="005909F9"/>
     <w:rsid w:val="005A3862"/>
     <w:rsid w:val="005B2827"/>
     <w:rsid w:val="005E225B"/>
-    <w:rsid w:val="005F1BDE"/>
+    <w:rsid w:val="006347D9"/>
     <w:rsid w:val="006801D8"/>
     <w:rsid w:val="00691C95"/>
     <w:rsid w:val="00692346"/>
     <w:rsid w:val="006E5DEC"/>
     <w:rsid w:val="00762715"/>
-    <w:rsid w:val="007C6D84"/>
+    <w:rsid w:val="007E7C5C"/>
+    <w:rsid w:val="008740B6"/>
     <w:rsid w:val="008C0376"/>
     <w:rsid w:val="008D5178"/>
-    <w:rsid w:val="008F3882"/>
     <w:rsid w:val="0091687D"/>
     <w:rsid w:val="00947048"/>
     <w:rsid w:val="00977570"/>
     <w:rsid w:val="00981142"/>
     <w:rsid w:val="00A141B6"/>
     <w:rsid w:val="00A31300"/>
     <w:rsid w:val="00A37C76"/>
     <w:rsid w:val="00AD09F1"/>
     <w:rsid w:val="00AF71E6"/>
+    <w:rsid w:val="00B308B9"/>
     <w:rsid w:val="00B50A19"/>
     <w:rsid w:val="00BA5FBD"/>
+    <w:rsid w:val="00BF3F5B"/>
+    <w:rsid w:val="00C410E5"/>
     <w:rsid w:val="00C7302B"/>
-    <w:rsid w:val="00D0350E"/>
+    <w:rsid w:val="00D42360"/>
     <w:rsid w:val="00D44803"/>
     <w:rsid w:val="00D677ED"/>
     <w:rsid w:val="00E74054"/>
     <w:rsid w:val="00E763CE"/>
     <w:rsid w:val="00E94EF7"/>
     <w:rsid w:val="00E9669A"/>
-    <w:rsid w:val="00ED731F"/>
-    <w:rsid w:val="00F26D55"/>
+    <w:rsid w:val="00EB389D"/>
+    <w:rsid w:val="00EB63F2"/>
+    <w:rsid w:val="00F314F3"/>
+    <w:rsid w:val="00F64983"/>
     <w:rsid w:val="00F9556C"/>
-    <w:rsid w:val="00FB0667"/>
     <w:rsid w:val="00FD2106"/>
-    <w:rsid w:val="00FF67F8"/>
+    <w:rsid w:val="01D8CE2F"/>
+    <w:rsid w:val="02108745"/>
+    <w:rsid w:val="03F481F0"/>
+    <w:rsid w:val="045C1726"/>
+    <w:rsid w:val="0668DBFD"/>
+    <w:rsid w:val="0677EE5C"/>
+    <w:rsid w:val="07198106"/>
+    <w:rsid w:val="078AAE59"/>
     <w:rsid w:val="07EA07A9"/>
     <w:rsid w:val="083D4417"/>
+    <w:rsid w:val="08F58FC6"/>
     <w:rsid w:val="094B2E98"/>
+    <w:rsid w:val="0A653F04"/>
+    <w:rsid w:val="0AC7D4B6"/>
+    <w:rsid w:val="0BFA799A"/>
     <w:rsid w:val="0D52CC22"/>
+    <w:rsid w:val="0FCC7F0C"/>
+    <w:rsid w:val="102AA5FB"/>
+    <w:rsid w:val="102FEC79"/>
+    <w:rsid w:val="1294F7DD"/>
     <w:rsid w:val="12EE8A6A"/>
+    <w:rsid w:val="13510511"/>
     <w:rsid w:val="13D21B06"/>
+    <w:rsid w:val="14C3646F"/>
+    <w:rsid w:val="14C4B985"/>
     <w:rsid w:val="1552CBC7"/>
+    <w:rsid w:val="15AF25A4"/>
+    <w:rsid w:val="167EB659"/>
     <w:rsid w:val="16957457"/>
+    <w:rsid w:val="174D9FA6"/>
+    <w:rsid w:val="19BEC943"/>
+    <w:rsid w:val="1A89979E"/>
+    <w:rsid w:val="1AE4A9E3"/>
     <w:rsid w:val="1B92F629"/>
+    <w:rsid w:val="1C134458"/>
+    <w:rsid w:val="1C7D6ECF"/>
+    <w:rsid w:val="1CBF1A03"/>
+    <w:rsid w:val="1CCC2778"/>
+    <w:rsid w:val="1E23B7C7"/>
     <w:rsid w:val="1EB10C72"/>
     <w:rsid w:val="1EB54E96"/>
     <w:rsid w:val="1EFAE2BC"/>
+    <w:rsid w:val="1F4A6180"/>
     <w:rsid w:val="1FB3DCA2"/>
     <w:rsid w:val="200C6865"/>
+    <w:rsid w:val="21B0F4E2"/>
+    <w:rsid w:val="21B8D7E3"/>
+    <w:rsid w:val="22244751"/>
+    <w:rsid w:val="238E8F3C"/>
+    <w:rsid w:val="2426A218"/>
+    <w:rsid w:val="243070FA"/>
+    <w:rsid w:val="2598DEE4"/>
     <w:rsid w:val="26116CF6"/>
+    <w:rsid w:val="27C5E21E"/>
     <w:rsid w:val="28027EC2"/>
+    <w:rsid w:val="291AECB6"/>
+    <w:rsid w:val="2AB8CC61"/>
     <w:rsid w:val="2B64A90D"/>
+    <w:rsid w:val="2C2199DF"/>
+    <w:rsid w:val="2C3244CC"/>
+    <w:rsid w:val="2CE264AF"/>
+    <w:rsid w:val="2DA2BD91"/>
     <w:rsid w:val="2E211881"/>
+    <w:rsid w:val="2F408EF0"/>
+    <w:rsid w:val="30495AF2"/>
+    <w:rsid w:val="30697D15"/>
+    <w:rsid w:val="31C1FA02"/>
     <w:rsid w:val="320D9981"/>
     <w:rsid w:val="32A0DC4C"/>
+    <w:rsid w:val="32E48E63"/>
+    <w:rsid w:val="32FA6A55"/>
+    <w:rsid w:val="3336EBFD"/>
     <w:rsid w:val="34859BC3"/>
+    <w:rsid w:val="349FCAF5"/>
     <w:rsid w:val="34CC02A8"/>
-    <w:rsid w:val="36627D1C"/>
+    <w:rsid w:val="351B18FA"/>
+    <w:rsid w:val="35C6EA6F"/>
+    <w:rsid w:val="360ACA85"/>
+    <w:rsid w:val="36390758"/>
+    <w:rsid w:val="36B171AF"/>
+    <w:rsid w:val="36BDE1DF"/>
     <w:rsid w:val="3713DC86"/>
     <w:rsid w:val="3778EA0C"/>
+    <w:rsid w:val="381D0093"/>
+    <w:rsid w:val="390EFC57"/>
+    <w:rsid w:val="397EDDF5"/>
     <w:rsid w:val="3A70EE5D"/>
     <w:rsid w:val="3B026310"/>
+    <w:rsid w:val="3B1021DF"/>
     <w:rsid w:val="3B7E8B7D"/>
     <w:rsid w:val="3C2B15A8"/>
     <w:rsid w:val="3CF56E8E"/>
+    <w:rsid w:val="3D6C0EBB"/>
     <w:rsid w:val="3DD7A8F5"/>
     <w:rsid w:val="3E1C8057"/>
+    <w:rsid w:val="3E384159"/>
+    <w:rsid w:val="3EA3E751"/>
+    <w:rsid w:val="3EB362DA"/>
+    <w:rsid w:val="3EF6B92A"/>
+    <w:rsid w:val="3F379251"/>
+    <w:rsid w:val="40B19D1E"/>
+    <w:rsid w:val="41E45BB0"/>
     <w:rsid w:val="41EF9B8D"/>
-    <w:rsid w:val="4427AE0E"/>
+    <w:rsid w:val="42C4B81D"/>
+    <w:rsid w:val="4378E39D"/>
+    <w:rsid w:val="44074EF4"/>
     <w:rsid w:val="44767986"/>
+    <w:rsid w:val="44EA52E7"/>
     <w:rsid w:val="45361BBA"/>
+    <w:rsid w:val="45556870"/>
     <w:rsid w:val="45FC49B3"/>
+    <w:rsid w:val="462FD5FF"/>
+    <w:rsid w:val="464423D1"/>
     <w:rsid w:val="4648B5CC"/>
+    <w:rsid w:val="466BC17F"/>
+    <w:rsid w:val="46A14BB0"/>
     <w:rsid w:val="4737160A"/>
+    <w:rsid w:val="4750B375"/>
+    <w:rsid w:val="483ADB96"/>
+    <w:rsid w:val="4873A832"/>
+    <w:rsid w:val="494819F8"/>
+    <w:rsid w:val="49885703"/>
+    <w:rsid w:val="49B43466"/>
+    <w:rsid w:val="49CD9748"/>
+    <w:rsid w:val="4A34EB77"/>
+    <w:rsid w:val="4A747E3E"/>
+    <w:rsid w:val="4A8ADFBB"/>
     <w:rsid w:val="4B41C0B6"/>
+    <w:rsid w:val="4B69D4A0"/>
+    <w:rsid w:val="4B94012E"/>
     <w:rsid w:val="4BA7947F"/>
+    <w:rsid w:val="4BE58CF9"/>
+    <w:rsid w:val="4C5444B3"/>
+    <w:rsid w:val="4CA13187"/>
     <w:rsid w:val="4CCD20D6"/>
+    <w:rsid w:val="4D52FE8B"/>
+    <w:rsid w:val="4DCE38E1"/>
+    <w:rsid w:val="4E0D0CF5"/>
+    <w:rsid w:val="4EEE2E67"/>
+    <w:rsid w:val="4F1ED4E9"/>
     <w:rsid w:val="4F2BD418"/>
     <w:rsid w:val="4F9AD4AF"/>
+    <w:rsid w:val="512FB0D2"/>
+    <w:rsid w:val="51E9D641"/>
     <w:rsid w:val="525A14A0"/>
     <w:rsid w:val="5274A07D"/>
     <w:rsid w:val="53474D8D"/>
+    <w:rsid w:val="5385998C"/>
     <w:rsid w:val="543693C3"/>
+    <w:rsid w:val="5444C730"/>
+    <w:rsid w:val="54AD0504"/>
+    <w:rsid w:val="54D9A1E7"/>
     <w:rsid w:val="54E31DEE"/>
+    <w:rsid w:val="54FFD947"/>
+    <w:rsid w:val="55CF4878"/>
     <w:rsid w:val="57884A46"/>
+    <w:rsid w:val="57E0D2D4"/>
     <w:rsid w:val="57E173ED"/>
+    <w:rsid w:val="5801DE40"/>
+    <w:rsid w:val="58071743"/>
+    <w:rsid w:val="582969F8"/>
+    <w:rsid w:val="584E1CF7"/>
+    <w:rsid w:val="585367CF"/>
     <w:rsid w:val="58AE9252"/>
     <w:rsid w:val="59AF07B6"/>
+    <w:rsid w:val="5A624EF0"/>
+    <w:rsid w:val="5AAFF10F"/>
     <w:rsid w:val="5B2F0374"/>
+    <w:rsid w:val="5B4C3AB9"/>
+    <w:rsid w:val="5CD39E37"/>
     <w:rsid w:val="5DC44DAC"/>
+    <w:rsid w:val="5E1645A6"/>
+    <w:rsid w:val="5F962C4F"/>
+    <w:rsid w:val="5FA91A5A"/>
+    <w:rsid w:val="60249F89"/>
+    <w:rsid w:val="603F49DE"/>
+    <w:rsid w:val="60D1E4B7"/>
+    <w:rsid w:val="61030289"/>
+    <w:rsid w:val="61B9EDD6"/>
     <w:rsid w:val="620BBB06"/>
+    <w:rsid w:val="62BDE2FE"/>
     <w:rsid w:val="62DB3907"/>
+    <w:rsid w:val="63565FB2"/>
     <w:rsid w:val="637DB455"/>
     <w:rsid w:val="63E8721E"/>
     <w:rsid w:val="6402A132"/>
+    <w:rsid w:val="6434AA63"/>
     <w:rsid w:val="659C2522"/>
+    <w:rsid w:val="65ED4F3A"/>
     <w:rsid w:val="66332A8A"/>
+    <w:rsid w:val="6637BF67"/>
     <w:rsid w:val="66E6D041"/>
+    <w:rsid w:val="673B0F9D"/>
+    <w:rsid w:val="676E30EA"/>
+    <w:rsid w:val="6923459F"/>
+    <w:rsid w:val="69680ED9"/>
+    <w:rsid w:val="6BF4D547"/>
+    <w:rsid w:val="6CCC6EF2"/>
+    <w:rsid w:val="6E1A73D5"/>
+    <w:rsid w:val="6E2EE31A"/>
+    <w:rsid w:val="6F3E4461"/>
     <w:rsid w:val="6F781641"/>
+    <w:rsid w:val="6FE6B285"/>
+    <w:rsid w:val="70D7515F"/>
     <w:rsid w:val="7119FFBE"/>
+    <w:rsid w:val="7467A177"/>
+    <w:rsid w:val="748D1504"/>
+    <w:rsid w:val="759910E2"/>
     <w:rsid w:val="75E7E6EF"/>
+    <w:rsid w:val="766E93E4"/>
+    <w:rsid w:val="76DCD7C2"/>
+    <w:rsid w:val="776A0745"/>
     <w:rsid w:val="77894142"/>
     <w:rsid w:val="784048A9"/>
+    <w:rsid w:val="78852CDB"/>
+    <w:rsid w:val="78AE0698"/>
+    <w:rsid w:val="796B9E1D"/>
+    <w:rsid w:val="79EEE6F6"/>
     <w:rsid w:val="79F7BEB3"/>
+    <w:rsid w:val="7A52C98D"/>
+    <w:rsid w:val="7A6E0FC6"/>
+    <w:rsid w:val="7A7E2434"/>
     <w:rsid w:val="7ACA4464"/>
     <w:rsid w:val="7B7A55B1"/>
+    <w:rsid w:val="7CC66C74"/>
+    <w:rsid w:val="7CD8BB8A"/>
     <w:rsid w:val="7CE5E092"/>
     <w:rsid w:val="7CFEB90F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1DFAB080"/>
   <w15:docId w15:val="{74588268-8136-404E-A101-C58D00CC4133}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -17811,65 +17774,65 @@
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="affffa">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00ED731F"/>
+    <w:rsid w:val="002F07EF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/Think%20Puzzle%20Explore_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/Think%20Pair%20Share_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/Claim%20Support%20Question_0.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.readwritethink.org/classroom-resources/printouts/chart-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov/archive/ll/highlights.htm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.teachingworks.org/curriculum-resources/materials/social-studies-setting-up-and-managing-small-group-work/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rightquestion.org/what-is-the-qft/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learningcenter.unc.edu/tips-and-tools/annotating-texts/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://k12teacherstaffdevelopment.com/tlb/the-three-step-interview-learning-strategy-in-the-classroom/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.history.com/topics/21st-century/war-on-terror-timeline" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.history.com/topics/21st-century/war-on-terror-timeline" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facinghistory.org/sites/default/files/Writing_Strategies.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facinghistory.org/resource-library/gallery-walk-0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Composition_in_the_Classroom.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/Think%20Pair%20Share_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.ky.gov/_layouts/download.aspx?SourceUrl=/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/Claim%20Support%20Question_0.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kqed.org/lowdown/14066/13-years-later-four-major-lasting-impacts-of-911" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tsa.gov/timeline" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://writing.ku.edu/prewriting-strategies" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.ky.gov/curriculum/standards/kyacadstand/Documents/Kentucky_Academic_Standards_for_Social_Studies.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/Connect%20Extend%20Challenge_0.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/Think%20Puzzle%20Explore_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ablconnect.harvard.edu/quick-write" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://k12teacherstaffdevelopment.com/tlb/the-three-step-interview-learning-strategy-in-the-classroom/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.911memorial.org/911-faqs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov/archive/ll/highlights.htm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.history.com/topics/21st-century/war-on-terror-timeline" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9eTzV7HvKHU" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bokcenter.harvard.edu/leading-discussions" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.history.com/this-day-in-history/office-of-homeland-security-founded" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.corwin.com/sites/default/files/figure_3.6_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.history.com/this-day-in-history/office-of-homeland-security-founded" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tophat.com/glossary/q/quick-write/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.teachingworks.org/curriculum-resources/materials/social-studies-setting-up-and-managing-small-group-work/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.ky.gov/curriculum/standards/kyacadstand/Documents/Composition_in_the_Classroom.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.legislature.ky.gov/law/statutes/statute.aspx?id=53054" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bokcenter.harvard.edu/leading-discussions" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.britannica.com/event/Soviet-invasion-of-Afghanistan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pz.harvard.edu/sites/default/files/What%20Makes%20You%20Say%20That_2.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kqed.org/lowdown/14066/13-years-later-four-major-lasting-impacts-of-911" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsgac.senate.gov/issues/9-11-commission" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learningcenter.unc.edu/tips-and-tools/annotating-texts/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-MIth8umRyo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov/archive/ll/highlights.htm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tsa.gov/timeline" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://serc.carleton.edu/sp/library/sac/what.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=12MFPC1D4zE" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teachingcenter.wustl.edu/resources/active-learning/group-work-in-class/using-roles-in-group-work/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.ky.gov/curriculum/standards/kyacadstand/Documents/HS_SS_Strongly_Aligned_Assignment_ARP.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.ky.gov/_layouts/download.aspx?SourceUrl=/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/Connect%20Extend%20Challenge_0.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://k12teacherstaffdevelopment.com/tlb/the-three-step-interview-learning-strategy-in-the-classroom/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edutopia.org/article/framework-whole-class-discussions/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tsa.gov/timeline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facinghistory.org/resource-library/gallery-walk-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://constitutioncenter.org/interactive-constitution/full-text" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.ky.gov/curriculum/standards/kyacadstand/Documents/Social_Studies_Assignment_Review_Protocol_Module.pptx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.britannica.com/event/Persian-Gulf-War" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bokcenter.harvard.edu/leading-discussions" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bokcenter.harvard.edu/leading-discussions" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.911memorial.org/911-faqs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsgac.senate.gov/issues/9-11-commission" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teachingcenter.wustl.edu/resources/active-learning/group-work-in-class/using-roles-in-group-work/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.history.com/this-day-in-history/office-of-homeland-security-founded" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.readwritethink.org/classroom-resources/printouts/chart-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nam11.safelinks.protection.outlook.com/?url=https%3A%2F%2Fapps.legislature.ky.gov%2Flaw%2Fstatutes%2Fstatute.aspx%3Fid%3D51319&amp;data=05%7C01%7Clauren.gallicchio%40education.ky.gov%7Cd7e4118aebe74301935d08da63f51820%7C9360c11f90e64706ad0025fcdc9e2ed1%7C0%7C0%7C637932201576774398%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=Nw%2BeZs0pD2iXofQylinAQ2JsFkBfkXtocfzyn8mip%2BM%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.khanacademy.org/humanities/us-history/modern-us/us-after-2000/a/september-11th" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/Reporters%20Notebook_0.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsgac.senate.gov/issues/9-11-commission" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pewresearch.org/politics/2021/09/02/two-decades-later-the-enduring-legacy-of-9-11/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.teachingworks.org/curriculum-resources/materials/social-studies-implementing-norms-and-routines/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/302181080" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/Think%20Pair%20Share_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.history.com/topics/21st-century/war-on-terror-timeline" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.history.com/topics/21st-century/war-on-terror-timeline" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pblworks.org/blog/using-gallery-walk-formative-assessment-pbl?gad_source=1&amp;gad_campaignid=22333475221&amp;gbraid=0AAAAADvMOWbzgsqFYr6xRxb5crHB-KoJs&amp;gclid=Cj0KCQjwve7NBhC-ARIsALZy9HUmrbnVmEV_lByF5zRYzaGwnrrrlxWR-3-cpFYRWDLqNJP1YL46si0aAsPLEALw_wcB" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/Connect%20Extend%20Challenge_0.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Kentucky_Academic_Standards_for_Social_Studies.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/Think%20Puzzle%20Explore_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teachhub.com/teaching-strategies/2025/02/teaching-strategies-the-three-step-interview/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.911memorial.org/911-faqs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edutopia.org/article/framework-whole-class-discussions/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsgac.senate.gov/issues/9-11-commission" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tsa.gov/timeline" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.ky.gov/_layouts/download.aspx?SourceUrl=/curriculum/standards/kyacadstand/Documents/Student_Work_Review_Protocol_Module.pptx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://serc.carleton.edu/sp/library/sac/index.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.readwritethink.org/classroom-resources/printouts/chart-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.legislature.ky.gov/law/statutes/statute.aspx?id=56270" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bokcenter.harvard.edu/leading-discussions" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.khanacademy.org/humanities/us-history/modern-us/us-after-2000/a/september-11th" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-MIth8umRyo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.history.com/this-day-in-history/office-of-homeland-security-founded" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov/archive/ll/highlights.htm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.history.com/topics/21st-century/war-on-terror-timeline" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pewresearch.org/politics/2021/09/02/two-decades-later-the-enduring-legacy-of-9-11/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.corwin.com/sites/default/files/figure_3.6_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Composition_in_the_Classroom.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/HS_SS_Strongly_Aligned_Assignment_ARP.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/Think%20Puzzle%20Explore_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/Connect%20Extend%20Challenge_0.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kqed.org/lowdown/14066/13-years-later-four-major-lasting-impacts-of-911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsgac.senate.gov/issues/9-11-commission" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.history.com/this-day-in-history/office-of-homeland-security-founded" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9eTzV7HvKHU" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov/archive/ll/highlights.htm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=5MPekCd0mHk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rightquestion.org/what-is-the-qft/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bokcenter.harvard.edu/leading-discussions" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.britannica.com/event/Soviet-invasion-of-Afghanistan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.911memorial.org/911-faqs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tsa.gov/timeline" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov/archive/ll/highlights.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ablconnect.harvard.edu/quick-write" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tsa.gov/timeline" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://constitutioncenter.org/interactive-constitution/full-text" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=12MFPC1D4zE" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Composition_in_the_Classroom.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nam11.safelinks.protection.outlook.com/?url=https%3A%2F%2Fapps.legislature.ky.gov%2Flaw%2Fstatutes%2Fstatute.aspx%3Fid%3D51319&amp;data=05%7C01%7Clauren.gallicchio%40education.ky.gov%7Cd7e4118aebe74301935d08da63f51820%7C9360c11f90e64706ad0025fcdc9e2ed1%7C0%7C0%7C637932201576774398%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=Nw%2BeZs0pD2iXofQylinAQ2JsFkBfkXtocfzyn8mip%2BM%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kqed.org/lowdown/14066/13-years-later-four-major-lasting-impacts-of-911" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/Claim%20Support%20Question_0.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.history.com/this-day-in-history/office-of-homeland-security-founded" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsgac.senate.gov/issues/9-11-commission" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://writing.ku.edu/prewriting-strategies" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.britannica.com/event/Persian-Gulf-War" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ifl.lrdc.pitt.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -18173,111 +18136,56 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion1">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgDhaiQE9/pCZOkCs2wxuPFoBtpYQ==">AMUW2mUcFvW0hqgV4xPYAcqg+Pfuaf5rV+HnVaX4k0nhO5cnINessjjIk3CjpQVJPhJiu9tjl5sBVXyRpI+0auDU3++mc84nnPrxSTruHmLl2blqtbLA348efRFsGC16VJyaZ8rGwmXSMytQbjG8HBep3XLDjVO2E9uYEEdtye0nT/Lw4/vD56URMZOIeBxnwuoDaYjdUwKBMHkv3p6b8wjgeUs+UxFn/CH4dOYPMc716mX2SJ2SCg09QB7trb0xyV4Rxfvekl+Pyp/j+PRH3Nq2npS1IE2VIRMd/I8aNraakm97cgL5gdFXZHTw4dBjg610KI93OxjGlVw1Df0ej7qV0AJ35NqTGvWM2+7fvs8Kb/xLEXny9T/iFAACibT/rKcpr79Xg+MKI8+ildDN3gJ4G0bRPjaAd0UVoG/Iv7cgQdEZRnj/rPo3S7Wu30Sp5ciVD9dIS4GHtCwa7weERZEqibCwd3uJztLoYgISI+swWmCQ+oNW2GJ1Iw7I//kCp6cU4sr5wilFQXJUMhxR9tZmVp1DXcI/WxB380t+V1TFTl/w9GlsfaQ4085xCwZyinESIbEu4VvDXYWrlPVDTfSLzEdRa9GdnE86DzJqQV8yNl169Tgo/886ypUVAzKKiVPZZKrm0LnU+OnBUnevHEpNjEh9PIjMACd6DcXgQc5x76gza0KfCJiGIr04i2Z14tgljxHN2AGi+BJnN9yoXK0tbDSmCJbILPoglR8OKg9xsd17y1IzifPnmSnWq+ergE4+aXW/WlC+U0uca8y3WkKvruSYqFZFIfb6VgiUgNBYqdP0N2DXLV2WxbMEepjbaSY1q6uiFpEAJt6YC+AOpCJAeYwQmZVXvScOOrbePouYXqlJI25Jng0jlC6HxaNKp+PKxtez/lhEamtjKzuq89VtDl+gCICADUgQtXR1NzwH3yDUhRjpgVXaVpqxQEJZN62dVUfppuiWOCb34+HNepdTFr9j0qveifb5N+jIgDtoc77W2b9M79GdWIs9JIW5yDLi9McooVZHGBYqrYu1Q4ZIUmQHedF4lbmJfurGgtViRw93SK6Vxk3iBxx0clE6bn+0W3ZPlvrECwZKjWdHu3czaDdWmJDhR8ZR/4+FdEI22mwBx889V7kuMZQpHeAu6RCKrg8G//USJUEdkdbSZ15SFwb4RwwwCHne9Nueb5QVArfiyEK7/naU9v2uI4wx+LcmB0vYSsQOF0XELANWuS0YloCdPeSa5ufBYzIktW73Pk832F50iqjvRmP+BLJglu7nkJfwdMqFkCDC8/k/BTnlfYyMjoCSIb7BQ+i0J2sMgeaeJ+bBfwnxokv4BfH2jdsoPDkSXtpWz+ZSnxUgtKfC4RasqCbEpt3UdljEFTnebzYRhz2KGoUpTG9734CWys2TH1zgxwoutuvAFFFYlpWe4AT+3UTHtbaJrrNCp/cWXyHBHbjzH1UcE2hB5cau51sHvB8JsSZogPpVF0i7l9agFhXEBueIhVTEyYHQ6pZeQLVb8K8kTuGOZzviOe+qdlQ2lnpIfdKID8X79KWblXg2/9d0pI4L9vPyG4zv8ZxwTkqoQm3mdYkDb3i/svtKXSBzYqpb42ED+rNAyIcJmaRxRsxMBmlSETa8RErq1ISagrx3/j15CMBncu3siThTeiSbISmXFD5lxMaUht4ZC6bmuvOaL4bPC5XxANn3b+hUg2qP8pjXoUB5qxskGLSlNFD6vRhQRfnyyeQvujWdf8QlgJwyUmuVWREUZee1VrTb6JAkFvkc/ivk3dorvmLpfPtIaeQGfL/QxijG5oXCUSPzqM3mDs3AbcPc59pTXVb9juHPD7bGDkvDyfainXK05sgtr29SCNQyqtF+PKt2odXxEKJqAyHql0VUdtVjSr4hPFmMfjBXA1SZwBQBzYE2sBb8dStD6TaRVTo9m/uYmXF4hnpoXrUjtAGMJe5aon0FWersEkqjK3dx13X4qwVZJwolMoXyRrWoMJXfEG20TPcT/jntPdkyG03I0fMFkWyEcQggcs8hnWz5Iu6mLDnan5LP+zarW1gU8x2ewToT7NOrZlKAmLZ3Zuuv4DGfoM0mHImKRoPCKDODzBY4y4Vvwbn4aNnTfxw5GJYMPQK8EjapNmWYI2rVrfMdrIe0fXTgz+a9c0xGyCyP9nHKuWrKZbZdhIYhZiYt0/PM6ePh/7W+HrXJd4tUqzgo75jhGSMJ6jjiNp8qRwt55RxIUn3ogBJ3U3i59unlwWKtSha7ZY0Vfpif3D7z54LGwZ3uIShOoDA59nnWIcySpHNTN4XEB6fUXvMp9Rfbig2+qoif71nkeHhHqV+DWeD+9Jt/SwMP90mgUqWTJP/DZhVPneCA5T8366uQu6tjSMjRpBc69c5z5rnRQftFPoE7c9MDsge429kL/0Gfkxh8o3zWaSc0FZjiyBFKL+JS5bLFtbrBC0giPfIJCHP6If68WAwkAxYSPLkSRNMIAYvUae5B/bfDnnAcdjwhUYHW3w4mqkjDrKUmbaggylC84pQgOkelGiKPKNOMaGTltTuRQJtoQ8463XFE4UbmE5B3KkqgHqGk8yFTWKZ0PwqPCYE53TCjjPqxUlsNtgmGSJsWCaW6N7lBSlJ04P7CiHDBfMlJ3YxfB6S2f05tRSCoKVxnxPG6X+q4ZENXyESD6ZwL4wyADHQkBJes0fbgbZfaG90uz3zrwlXHN+ehA7e/bCO1lXWQxdScAXJ9sgE7taEHW4fbSXl34OpLblbi4izerwUWZdmDajYiTvTzna8vMe+0qAOhzLEygUkCeXU/LH9IQhFpEfkjo22zuJwcsph9YSotsfJiVpYQKsYfCGebOVLWuXNAQocpLFC13OhIe0niJIFmcafkxZWhjFx0jUPiL7UJgguTWd7/AmefAF7R0L4sz7sn08mQv0m2+3m9ROZqZSr3QcTgTw9V+wr4rOJJMZFEYlNhdTbCmWi17F1cw4m4BUlk6Bhpd8G3M6WWXsRumOTpcgANRdKI2h1CZBy7fGIaGMCohKOeA6FjMMfhwC9ODvf1y6dNrMfkHxQ21HEey0V9/j45pFimGQZtMm77pdoUZGI9KpxK62pbc++PnBQbAl6/uBeHbJHrKPIipaV2DfpY1x4qui6pEEWQcOk6cwDJrLZkpE5Z27HuEue46pvMlkADn76OWKs58Csgi+Ku8TnCLGFQc+hE1YwcLwGb+/ZbRdBRq0AISND6r9DEPzZ6046WJCQfHmqKaBWdD+zBuYq5X2qfKax5a3dXKSnKrfaw1v6VLNeU7aaVXjqmVNkzgdWrhTfLdjMPbsJ4yNHVKA91s5bBXQkQeFoXq0k9ok6LA+5QebE5Iu0VpkeiPZnd9xINoHx3QsoYmkzZkSaHm9y9V3VQVEo6sfNHNVkXbf/dQdjzWsbJVunkj0tUmINg/VupW58GFlemwGGQwEyrU8YxeXPYXHncaat+Mzn3BV66PtFxEKeYfs4CRzu+xnqYPJcegLWlCvlzikRzX/cpqEbdIE6sBRk/T6rzSwi8Z127dTkRZpj2u+HzIXCw+fyV7ElnaKPiC45/g68Ml3dibvj+6LGqfpN41ImiRcWYIspBHvq4+UMw35EBcFTDqlvcKhq6kZSMoAxUfWphR35bGaEKHiZI6WhwHmlSDEsQt6qusTdFhHfm5hITPybt79CDydrBF1Ii2jGK9JP9JUxW9RmsqlSj4CZ0NuRo4xtU6wp/07VSPzQbmhEYI5GxKR1mRTFWvhaNPZ/tHosSisBa2oUELC5+fr70VtZ3RAZ/deOabagh0TUMdDBclstYp8GWSomfVxty6k0lVQC25L9MPxyf6mL5NDQC2m5sj0ANlMV1HtWTpNLGKEYB4J53Py49bVI+1M2d8iNbTZIg9a2+AxkcyhairfkQ44bsi6s4uN9ECMmr1BzcS8ru3T/lvYPFVYRQmDf6IgCTsXG3B3E0HMVaHHyFKeR6yfk/SRZWASrAjEzSCWW3TXlREomGU4ydPCzxnaFl3rsAnKkUqyZVFO4NP34T+4JtzhyyKS7vCgEv6ar/TVcPN2cxCrYZvCtoMdY2Jm87OAzLbrnOpZlGlwELVk6Flsv19jhA3d9RClDAOZCb8SOy3u0q3gLWQfbZkN1zFW4Aq/u0z0I75FlLntYuNKtddDQxeeELn8RUD7De2TJX5CDiJzjBoPAsh8pJUtL/Inwk8d/No77ShtJK1wzqxFyT09RMB0d19V8jT5e5K3gO01Uw7VLsS6wvbIH7cxfKc8HhLZkmZYdR+5h3z54wXoeW89cM9NeqXYSFgJ7bxEO7gnCjV9Dl3D2X7klrretCwXeugrM8iEcgbdySJvvyV+LEUxwQnNjyNmtV6kAw9qkTmJpCDIOGPyWy1euS0FAhOQ+r1RV0lkE/NDzgMGEn7m5S5JjFKpzsrv3b5waMUy//J/CZFekapwCpwBP7nFuu3TvNZ6kmVHW7AavCoQ4JFsuEX9BnQMAo2jKNMc/I6NpCw7Vx7wM9TLlUrJdjpDlT4YxAZjcFeHsjYeEzow9F/T4HXEFH8NlEOK53TAfn6eG0E3+Eb+oYnWofFVVFx1zYhLncVHL23fWLODJ3h/vGGcpiAcu64CaAM87ii3/Pkym9ivJULN67y8SLmIbc5rAwH/ojMmo+1jOGItu82aHJ9xBniKA80EN48Ctd6lCX/Vic2U+IU5OwpOrhl5mnYHTlN+h7y7pljZ0bLw6zuaKk91u8E53FO4KG+Ae5xaacQZnb70XKR1N434CuRlWqmd62g8h21xJDv/fF9yoH0HDpfqZUXJ4m4Ve9f9y7SSrllGklJAuDpCz6oBqVGmjRa+4945rsS86IAQDIrndnX+65WrrFYHWJoD2rA2s0VZjI67fvGM1FtQdNdJt+LMT2anPf4wOfHNAitJU/f7JkHG3zrtt037cx1dHQofLR/T6YMf6IrE8a0syq/Cvgn4A2B3yMA4OUSYkq/x5M6YURwjkMzU4YaWU0P1G1VGkm/xY5BqLljOI0N+5SjpYNHxkg//aq62lHpaznnFKYhOAWDn0i9g9ytYhe0Tb6tbBxyXDmqiVBTK0SxFiMLWVCunTNyy4Bl8Ajay3Tsei7slxCUoWfScBjt7s9sVL8bqdSjCnHFz981qMr63tCAMRQ+96H5kGw0IzFqwCRJPtyI/eoA4O7+FY2wf4k5DiUQRv0nMw+uWuF0zy/HSe5D6yvWeVJSEc5CC0ZfFijwKYXrM/s9yvm6URh+psRyADiOIAji8h1T91IBsZBdl/WJz6pJdC+4GfvMzzF9RGqOaxKBol7ou/X3mHxrFJ6JPGI0Kk0gAwtnltqcdWUyU8kxFpJZX17MPPE+2ly8FqRnw7FiOlY8m42UAy7Pjg3GxJJc/mlzfhVZRmCjGoV+NN75H2zhw36p9m1pierAq36AjBaopBK23c5aPFNvhS8k/drJmmtzAhmOpHF01Vy5IrmVCJEKcUKmrhn+jCZauKCEa2pKn91SDQ5z5OpjN+JOwK3h2Rh1y0iEnn3ZfYvIgmjwumnFKNGxMxq4z2/S6XSQjcbzM612/e1BPNTbOiRVq224T43jJ44+cy1eZPfV7LC3dyt8hoKdFoUSH60uZFZqPjh0Cumi5zNn7w2TSobpdPotne1JprsRnGvD/5pE4xO0M+NawTA7B/tjWmWtxQG1Z0BdW8+jqSB+HUsKLMHe25Sb8Wu9RSYzeNNRLHwinnD5J6yuScVne/u2OXaZOT1hf6EI6WkdStprd8PO8U8SCQ2A0mpZEZdboUO9r2eZ5gqqh7kVd2LeVO8q25266FnXxqy/TZEopiDM/nJ7cb0GPJBwSesrNQnNG7wEMnyo55Ywac9RiW9E8sHxrff+riYQgAtBY5aUG6vUfPMsLtH4aEZCjh8CQ06+nMYVzuUjtVBTXn63UQaiEwoqxyHqtY4DQpIwtJfXJH5viPg0EI5notCgsaHY0vd1NG52rsoENytZmcSrKZtRXzzh/pvZfodayR8fgTZfqaXmWe8IeGBrbGVkQBPFSgLBk7qqsDufWfKyk3TKVTtxlBFxKZi+Fz1eEwNSQ20TlsnS0uLF754QOUFSSht9S4+WYs3vKVqARyBNJSArPdk2x1vUpS2+0Bh6fdL8GvdMoulsZz5xf+hFsSMXr5nF5HvBxHy6rrd9MnGn5N9j3m9t/YUnWFuBNMDJ2GQ5B9WON9uKH6TASrpdKdE1nj7ZnuWjO2d6S+FWmthsZ8rZ0o6/D8/c9Cdv4QVsDNEuCC5E7J7kA7yre3D6IWg7TvjY/vhG764A1DBSaGU/oSBjPE2ke6/djw1Q5OzpEBYNU+laj+0P84Xk+t4SIJWSS4hqmnhZAcBva6f0/U9fIbBMoPkpLuQ9dfSNKFGQD7MD1rCe2oN9TQrnXrmrJxzkFdO/mCWhoHsKrFlTiQzoblRdRd+8koskQ0NqEMWd4Wn6WW3hWJto19fKoDkOCxkK4+a/ryBvkDi8xgHwYFJH3nWxMgVd1AsefhIEDL3BeftZABhwEkoVe/q2qNLE8MKLVc121eL7Ppx1eQzXTyoINcEt4/6jDjFlBbFY3BLKh4zUiTktzxR9PWK6c3XRAJlWAv1w7RbiZi7JDgpOfMnx6qnVhNhNwk/TvUq8keaW6JIiJdkb78JcVz9kSgCFEQA43tO5WrfanEt9JmhlS60aGnG9NMA9yALB5lYILfqp65+6BjOMJW+iC2VLzDkJTcV1L/vDQ3m6KhR094PowG9wGLhDK1PvnuRQFHeChXS7FgZbgd9EQnj7vWX0DyafZMJfXTkOjzWxPfmDZLOGddkH8Zg9aMk77S1Q3uPsg1G13HJjd0UWWlhRx0ibsaJor4wLD4iz/b/6Viv4QDxgdqi7WQ+DVPLtlJNikzK9TPROUggXljcSTAlIujeh8k3o9cUdD3WpqNF+DlCOm204LjvFvZwt2hWUd0ql+V12unrcWD6yGlYGW5pv5FqMIE1a50tPGpFcYhRhXSjNceavcLujfFxMYeZTtXqC4UG6ouXvvNftcsfIWwjWL/MUH7xAHO1IVNLU5YpGHFr107jvILE/xDGDOgnMkVzDfexh4zT3cmhb9J95bea0hnDQpz2qdeVgdVNRnLund2VZuqi+7lWrC5O6mlmnR4K04odXrWRrCpq04Vb1tDd3rRU9x8YxkwuX+kKNrp3jb3XSfBVpH91DOmlFb7Sn8VhSHoTvLQf8I5jBu043+3SLMvSrY+aWCWJFBozGiMiDxGHsqIC+aswb349EDSjyJw4VfVqWmZAiEXlUftbblONDYvGR09rw43cFJZ3kuHb39v0YcS2Qf9235VvplHqFkdcM7JQw+vOvhcv/IJ6tR+Uz9GEwsz2EZZ+BeQpWPES8+U5lZzg9WQlwW4+8nrefJrD1bPosu/YuKUUmeE/YCZC6Kc55z7cVxgtn+Mv6QSgnwkIgTsGvbcwhiDnu+4ZWfaC6QnBxnLxMfjbIL0UgxZ/Y4ejGD8EZ5A0OmsgeTqXnJ+zaeOvMPdebriVGq1nym96CU7NB/JlsSRUD5D7qCQySzpHfM/2RvVo7o3ccv2YNmIo5KbcIiBsKET8/nFdYZDa9BLEHo/nVx3BGFe/+3cQUr0LzQwUrNBxWyKy+QYLRgS4wgjftQq6eYbVJ4vOFU/h9kF3FNGK/HdnpvC/skmJ4djzI0INVOUAB/Y7/6JRb0T/u8YdKfeGe4tYMHzTkER+L9nrrT4Lx38QqgfcPMj8GhhQRUWe9zugguzUhD85AfGyA6CoWu3n1GJ1+cAAwIOjLhwm4fMpvtGOBKtMIaFwdoZ54QptmII4nPSpCvsxepRi3nq75X7busjhtT+FCUa6yl0+2r8Wvt506lEfVtpUziPl+lEzhOZzeGQjH9r7v9X7gYq8wT5Ip+HQk8OvX1z6bcu0mgAO3j5dmwqfYlZqwXx6Iqow7Na1r5Zw9KxDOOjaSo6CNys0XOKt1MK71ldnJ6+zIyagvraz5Wk77KxASvoizxlhxpQ/Z6K/9pbWZdt3b4EIGZZCLoCU0jx6VqZAxzxz3zXlSQkGT5MveHYpMLmhI4IFFJEGaETNaoe63gtg9KyqaK6jpvUdR9amA+LGVUDxrE7IqsOGevUtLB/Is90PK9HqrLTOfbIOlnV0xJZUydU3/2K1tOe0RASMkv+ZnlWhRB7XlpUoLtHILG7UjacU2jVQ1Y2kMMmOxIqhUhYtc7T828a3Tp3tyjKPweJHrdPbEgQREBYx9gSqur3GN1i9c2IdSyO0W7+e4yFofkZ7SmTdyXKwGNrtJZWXL5XUFvoJmcUrOr/FhQaSKnaZKmzoTKP7I9HRf8ojs7u/RwS013yFspUOeOmL9Z5m9Q2YHktgIrET1pgQef60GTHv/pl3C0cRN/rnIi5Vc1+E1bwoawlHhnNnDjysAeiHxpjgSI53b9IUOLB8Wrfv9v6ODrUvJpKj5wY9X+kFwNRe2+UQvHI9aiEOo1w5/UNDLMSPqfWgSnH66+xZc2jmrPCDpmgLjeEOLL3fRyKqvrbdkbxDhnVrEWoUca5Xs9+vUMc5dcTNhTIQ2/l56ueSkCDjfXo8HHM+HBxk3NDu4FrRSCx8xMBKLFI1KnnGUeEUdegjBXHUpToDbXVq55jEtKSfT10X+j5FT4FwlrrVPdDUIsXqWAWrCaLxuSbt9aHZx3KMR0M2/Td4xL7xzgDFvzvlVxOnPrYxcXQxTMDLWx4MhZpFqyF1uCY2Gu+t8/0D4gnFSjFUq6klq65SsyuaCymvuQrl+ENDVt8y2k8sPJHTk1/JJN0if5dVpV1Rhbr8TTcSampmbQqG96QKK5RvTzyyEHu+zEXUWe5MDf3wQCgXkl/slMAxtqjc4ylgiqbVY70lkwJGnEu5uJKpsiwmm/fT8hqXV7rRsiqMK6540uWkrRDlOU6XSAS5gRUPZEIrT7c1H5X8EOVhahUIh71jsNdGsFxM4M0vBVOhWWiekXsbsuuDVdHKXEUI3/+04TDfvTv111pbYM3uBqW3XnEH/ujmTeM4259tiAqnnHO4NdJZaUsZLMZPTEiznXKbfNUXImUm0jt7GE2s7Dstj+Mh9cLQPUL8GfNqZbKMncymSP9ajp0jEMZ3QvN0A59oHAqa1kKQpWDkPcRAnh0VhVVrhFB6oZY+az5tWu4HrSpHb6rJI00aTxQqQ8tHRpLBf3Tw0aDYSNCfpzQTrNHROEcQqM8H9r1tpsR+xczsUxTY1HcevN8ebeispz0bufzCIjyusgs8J450sZLPadODULGOimp5POUDfxqTdnPyNumB3wPxkkAOSA0VTUyXy9u5gva6vJYZg7TzYJQHo1OF9cpCtRHSaepfO0xc6s7Mo/oaikSQbN+fwPIYQGaWloM6FOhvzEWLDEvsTrko1azUTCeYHrhkKYgkSsdlJ1f/rNGhhnO7iWo9KKVWUfW+g8mHTKQWXltt+uGOaLE8PYD/rS6ZT1ODgFxPhNjUgroH65yvAzv3Xt5RSIoLdIhJuEM3YD7jEb7A/H/NsvDjQ8AXwMrfGfc1YbaPxTtsy0TAs4d6EBeMQIUHlcHOZ27rUP9dV50LVgS2y1SV6rlPomd0Fxck7TFnX7FX+pnGNS8vguwiMKobqUIAPH99/oHFUMHfrIOstLGMh35NOOV0iZ+7hfOB5ZJWSIUA1XybjL53I8P5LveWIP3MACHI/6Bc00vdDEkl7Ykeub3dPTBrI+q+/18UyRC4pR9kjealBAVdGLwAQ5R2to+3PgDBPLa0Tr7JlsUrQDmKT3IKT0xDXiO0WYYEbb4vf29PkxE6DmjhpEH+lHt0IMR712GY79URCsEoB+ONpOsukBcwqUvEZ+o05lJfwad7u7wbt9yLb9a/XVNmDYtKb//UklIJulW4gLgnJ2OHpiiNAUska/A5bAomJmRQamnbsQeb6pZfLecoU3L1ZKU2YP/Ze8QlSOsC2GkZItxlcKTbPTZGstzCxVdVOlVbND2vu7Rqp/h/NWyKFdDVmEH/s3u5KYvYnVsjsDQhAzoT1Lw9wi45hP5GE1xwIs5qPu3EEhXnrMNPzSVNoMyBQOLzlwzXjrVsB4w371h1w+kVevI3foGuD2TrK7r8g+k21UUR/fsh+wT/PMsYpf/w4NOnihGiUppL/LkCZP2nxj4KB22xl6jpbE02YmIjH1lAcLQphzRqRCyxc7D6JzNLu4BrihdzRQP4d/odAQcJ2Ju3vtzJvA4zClc9/0QN+5PPzKzwDuqKDJOMCRecrC2corl0tlkRLMDjL8wt851N7BVU4/V6itlfD8x1tuU+302jEImePVJA/gsAh3mTP6SasY7m8aK1EO67pjuTx2RPFE1VBD+yOEQtpYdRQ2dwjGsoAI1oCDKaCuumtgRVCJikwO16uauB7eaK+iA7mvD6+q+Ifr7nHpsPgIPWaJd+LWM5TkezeSGy+VCp20SedOWT7ZGc1N0e4nUqK5keMFDPHWai0tswxWVx2f6Ou9/WuAIMq++/8LDZB3KkbT9Uo98yXSt+iElxILdbytKL2YGpwpyZdimXqrwIBIG4QTRwM0C+L2r0igd77V0Z3dLzZcAMTt4HWsCPDU4dqYOmpmE8lGqJUGIycC9Ndm4H4Jf7l3NybsiZOpb2H+be0aj2enURyxpeGNM4sgXDsT3Dea/sawITZ4FaAoD3+whShAE+DMY+j/5f77gDVglpM+HLWPcuAnPXedDzjs+WJ+z6MvNIMKWKQrhNgbw3C2LvhGEDEl9qdbBat74YYzNvdy+eliZon9xzcfARHsKvU3z1jPn/01ueDSbS/aywGxkat161mR47r6zCsTT17TSFVkzqw9P6icYHmQGzkJe/s4SOuo1/IDTM3pnztNQtgn39ph1Hj/Ol/FVkx0CM6fSkShVgh+5QaUxvpif8eXz7HyLfxdYYVm6WfBNsuIzqExVloUjUsFrkdU67g3cqfEv8LjpNef2iMGRvKsVQal/KyMwBU1KCO7iopIpjK5bvgwUXsptftSNiROfLC0Ksre1pAHZPEd4xCD0mbMDWWfIJdYPXKXW3gBBMIb29jiowplBEl2yjYz9x0yMSFTXf9VBJADFbMNDm7W6S2lOUHFlGcEz4sN1+7CscQ0B+4+NAQHDRrErrVRopn3iXMyRAT3iA0p3flih6xINYaulkkepfblO9EG4SOd4GQzRaKMWw4ZMfDTuamSD6EjjcEFznCKYpv333iifSoPaOUDWWE9nrZpV2gqoV50wEzApfDYD6XiPv9HSXtz1AKmGjUSS8FJ8BPCVB0exv6d1ayYIOootygmydZP90G08fm/PG/53xCLl4Hx3C9Cm2V8g96S2rmL/1XhCYYnBLVpRcWdniBlBjPsMw2IzaN75M90lVZgAs2F9hA6EwUmZHuCR4Dp1iYv9fNmmdKpqLv1/9QGc2FP0ciXexVnf8MoyUnqQa/TQP3SwF/atsNZn32/wD/6ZVMl/kfKn+/0ir05abZQY4ZUEbm9CBZ4PBbOJTzueyOyTrA6n7Ad0zGC0jBPRCbUc7fzf1j0/lpxCwWTLhBgto+Z6ClSrTO5KabJEqvuMj7+lFXQKkqav+fbjnaAQLLoXKdxkXt41AgWrzXz/pFryTZz0Mibpisln2+ePqi27Dgz4nIAvPwFcnDUpZgeoKmxKReF7vW3tbkoq4frAHaqIgRjAsBH6X0rS1akWVeKjpgCFJ3oZ+M9fwb63O4C/N4z6OD5L3iZ2isHOGICwDebeJ4tnNYiszUXdALophPtK39HIxhUlwKQHmksEPlRLOOs6RAmU5Z0ZP2lka0dfumCJOg2b2o7GFU9avZaO6tOgULotkDrHUvIl88/khbpUF3hLsWLCpAG9huOiKNpl+Kq1Q0MVyRY+FslQnkNYOKKjOcanZEW/hysN1r4fWfWuo8ekgi9eEnp2FobfyP08eaX/H1zsMkS099UFIHg==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...45 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a5e9d2d4560c56b76a85f7f001e30a1a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
@@ -18529,171 +18437,216 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
-    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-03-27T04:00:00+00:00</Application_x0020_Date>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2021-06-02T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-1896</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
-      <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1896</Url>
+      <Url>https://education-edit.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1896</Url>
       <Description>KYED-536-1896</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D73AA71-9288-46E7-83E9-B7EB4EC26D0C}"/>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31D2D345-A69E-499C-8B9E-AF503C7EF1CE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{503E978A-53E1-4C16-8641-4F6DDD6CF9F8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5bc9d522-2386-425a-9f2a-a617cf877ec0"/>
+    <ds:schemaRef ds:uri="16f5e893-721d-49e5-91de-e84399199906"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8D430DE-C8AC-46C2-B304-72E880981E68}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75DBD630-4518-4553-9934-EAEFE614F1E6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{503E978A-53E1-4C16-8641-4F6DDD6CF9F8}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0DADCC7-EE37-49BD-B490-E61C5B3BFC9E}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>44886</Characters>
+  <Pages>20</Pages>
+  <Words>6423</Words>
+  <Characters>36511</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>374</Lines>
-  <Paragraphs>105</Paragraphs>
+  <Lines>927</Lines>
+  <Paragraphs>329</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Kentucky Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>52655</CharactersWithSpaces>
+  <CharactersWithSpaces>42734</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gallicchio, Lauren - Division of Academic Program Standards</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>1ae40acc-89a4-4ba0-b23d-8174cfff92cf</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SetDate">
-    <vt:lpwstr>2024-07-26T18:34:57Z</vt:lpwstr>
+    <vt:lpwstr>2026-03-19T19:01:47Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Name">
     <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SiteId">
     <vt:lpwstr>9360c11f-90e6-4706-ad00-25fcdc9e2ed1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_ActionId">
-    <vt:lpwstr>994abd32-fe7f-427d-a259-c555738475a5</vt:lpwstr>
+    <vt:lpwstr>6209ab07-2846-4f3a-b93c-16b4b190eee3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>