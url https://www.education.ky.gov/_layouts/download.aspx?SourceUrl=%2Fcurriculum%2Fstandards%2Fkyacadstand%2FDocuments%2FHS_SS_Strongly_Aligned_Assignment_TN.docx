--- v1 (2026-04-17)
+++ v2 (2026-06-05)
@@ -18142,78 +18142,79 @@
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion1">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgDhaiQE9/pCZOkCs2wxuPFoBtpYQ==">AMUW2mUcFvW0hqgV4xPYAcqg+Pfuaf5rV+HnVaX4k0nhO5cnINessjjIk3CjpQVJPhJiu9tjl5sBVXyRpI+0auDU3++mc84nnPrxSTruHmLl2blqtbLA348efRFsGC16VJyaZ8rGwmXSMytQbjG8HBep3XLDjVO2E9uYEEdtye0nT/Lw4/vD56URMZOIeBxnwuoDaYjdUwKBMHkv3p6b8wjgeUs+UxFn/CH4dOYPMc716mX2SJ2SCg09QB7trb0xyV4Rxfvekl+Pyp/j+PRH3Nq2npS1IE2VIRMd/I8aNraakm97cgL5gdFXZHTw4dBjg610KI93OxjGlVw1Df0ej7qV0AJ35NqTGvWM2+7fvs8Kb/xLEXny9T/iFAACibT/rKcpr79Xg+MKI8+ildDN3gJ4G0bRPjaAd0UVoG/Iv7cgQdEZRnj/rPo3S7Wu30Sp5ciVD9dIS4GHtCwa7weERZEqibCwd3uJztLoYgISI+swWmCQ+oNW2GJ1Iw7I//kCp6cU4sr5wilFQXJUMhxR9tZmVp1DXcI/WxB380t+V1TFTl/w9GlsfaQ4085xCwZyinESIbEu4VvDXYWrlPVDTfSLzEdRa9GdnE86DzJqQV8yNl169Tgo/886ypUVAzKKiVPZZKrm0LnU+OnBUnevHEpNjEh9PIjMACd6DcXgQc5x76gza0KfCJiGIr04i2Z14tgljxHN2AGi+BJnN9yoXK0tbDSmCJbILPoglR8OKg9xsd17y1IzifPnmSnWq+ergE4+aXW/WlC+U0uca8y3WkKvruSYqFZFIfb6VgiUgNBYqdP0N2DXLV2WxbMEepjbaSY1q6uiFpEAJt6YC+AOpCJAeYwQmZVXvScOOrbePouYXqlJI25Jng0jlC6HxaNKp+PKxtez/lhEamtjKzuq89VtDl+gCICADUgQtXR1NzwH3yDUhRjpgVXaVpqxQEJZN62dVUfppuiWOCb34+HNepdTFr9j0qveifb5N+jIgDtoc77W2b9M79GdWIs9JIW5yDLi9McooVZHGBYqrYu1Q4ZIUmQHedF4lbmJfurGgtViRw93SK6Vxk3iBxx0clE6bn+0W3ZPlvrECwZKjWdHu3czaDdWmJDhR8ZR/4+FdEI22mwBx889V7kuMZQpHeAu6RCKrg8G//USJUEdkdbSZ15SFwb4RwwwCHne9Nueb5QVArfiyEK7/naU9v2uI4wx+LcmB0vYSsQOF0XELANWuS0YloCdPeSa5ufBYzIktW73Pk832F50iqjvRmP+BLJglu7nkJfwdMqFkCDC8/k/BTnlfYyMjoCSIb7BQ+i0J2sMgeaeJ+bBfwnxokv4BfH2jdsoPDkSXtpWz+ZSnxUgtKfC4RasqCbEpt3UdljEFTnebzYRhz2KGoUpTG9734CWys2TH1zgxwoutuvAFFFYlpWe4AT+3UTHtbaJrrNCp/cWXyHBHbjzH1UcE2hB5cau51sHvB8JsSZogPpVF0i7l9agFhXEBueIhVTEyYHQ6pZeQLVb8K8kTuGOZzviOe+qdlQ2lnpIfdKID8X79KWblXg2/9d0pI4L9vPyG4zv8ZxwTkqoQm3mdYkDb3i/svtKXSBzYqpb42ED+rNAyIcJmaRxRsxMBmlSETa8RErq1ISagrx3/j15CMBncu3siThTeiSbISmXFD5lxMaUht4ZC6bmuvOaL4bPC5XxANn3b+hUg2qP8pjXoUB5qxskGLSlNFD6vRhQRfnyyeQvujWdf8QlgJwyUmuVWREUZee1VrTb6JAkFvkc/ivk3dorvmLpfPtIaeQGfL/QxijG5oXCUSPzqM3mDs3AbcPc59pTXVb9juHPD7bGDkvDyfainXK05sgtr29SCNQyqtF+PKt2odXxEKJqAyHql0VUdtVjSr4hPFmMfjBXA1SZwBQBzYE2sBb8dStD6TaRVTo9m/uYmXF4hnpoXrUjtAGMJe5aon0FWersEkqjK3dx13X4qwVZJwolMoXyRrWoMJXfEG20TPcT/jntPdkyG03I0fMFkWyEcQggcs8hnWz5Iu6mLDnan5LP+zarW1gU8x2ewToT7NOrZlKAmLZ3Zuuv4DGfoM0mHImKRoPCKDODzBY4y4Vvwbn4aNnTfxw5GJYMPQK8EjapNmWYI2rVrfMdrIe0fXTgz+a9c0xGyCyP9nHKuWrKZbZdhIYhZiYt0/PM6ePh/7W+HrXJd4tUqzgo75jhGSMJ6jjiNp8qRwt55RxIUn3ogBJ3U3i59unlwWKtSha7ZY0Vfpif3D7z54LGwZ3uIShOoDA59nnWIcySpHNTN4XEB6fUXvMp9Rfbig2+qoif71nkeHhHqV+DWeD+9Jt/SwMP90mgUqWTJP/DZhVPneCA5T8366uQu6tjSMjRpBc69c5z5rnRQftFPoE7c9MDsge429kL/0Gfkxh8o3zWaSc0FZjiyBFKL+JS5bLFtbrBC0giPfIJCHP6If68WAwkAxYSPLkSRNMIAYvUae5B/bfDnnAcdjwhUYHW3w4mqkjDrKUmbaggylC84pQgOkelGiKPKNOMaGTltTuRQJtoQ8463XFE4UbmE5B3KkqgHqGk8yFTWKZ0PwqPCYE53TCjjPqxUlsNtgmGSJsWCaW6N7lBSlJ04P7CiHDBfMlJ3YxfB6S2f05tRSCoKVxnxPG6X+q4ZENXyESD6ZwL4wyADHQkBJes0fbgbZfaG90uz3zrwlXHN+ehA7e/bCO1lXWQxdScAXJ9sgE7taEHW4fbSXl34OpLblbi4izerwUWZdmDajYiTvTzna8vMe+0qAOhzLEygUkCeXU/LH9IQhFpEfkjo22zuJwcsph9YSotsfJiVpYQKsYfCGebOVLWuXNAQocpLFC13OhIe0niJIFmcafkxZWhjFx0jUPiL7UJgguTWd7/AmefAF7R0L4sz7sn08mQv0m2+3m9ROZqZSr3QcTgTw9V+wr4rOJJMZFEYlNhdTbCmWi17F1cw4m4BUlk6Bhpd8G3M6WWXsRumOTpcgANRdKI2h1CZBy7fGIaGMCohKOeA6FjMMfhwC9ODvf1y6dNrMfkHxQ21HEey0V9/j45pFimGQZtMm77pdoUZGI9KpxK62pbc++PnBQbAl6/uBeHbJHrKPIipaV2DfpY1x4qui6pEEWQcOk6cwDJrLZkpE5Z27HuEue46pvMlkADn76OWKs58Csgi+Ku8TnCLGFQc+hE1YwcLwGb+/ZbRdBRq0AISND6r9DEPzZ6046WJCQfHmqKaBWdD+zBuYq5X2qfKax5a3dXKSnKrfaw1v6VLNeU7aaVXjqmVNkzgdWrhTfLdjMPbsJ4yNHVKA91s5bBXQkQeFoXq0k9ok6LA+5QebE5Iu0VpkeiPZnd9xINoHx3QsoYmkzZkSaHm9y9V3VQVEo6sfNHNVkXbf/dQdjzWsbJVunkj0tUmINg/VupW58GFlemwGGQwEyrU8YxeXPYXHncaat+Mzn3BV66PtFxEKeYfs4CRzu+xnqYPJcegLWlCvlzikRzX/cpqEbdIE6sBRk/T6rzSwi8Z127dTkRZpj2u+HzIXCw+fyV7ElnaKPiC45/g68Ml3dibvj+6LGqfpN41ImiRcWYIspBHvq4+UMw35EBcFTDqlvcKhq6kZSMoAxUfWphR35bGaEKHiZI6WhwHmlSDEsQt6qusTdFhHfm5hITPybt79CDydrBF1Ii2jGK9JP9JUxW9RmsqlSj4CZ0NuRo4xtU6wp/07VSPzQbmhEYI5GxKR1mRTFWvhaNPZ/tHosSisBa2oUELC5+fr70VtZ3RAZ/deOabagh0TUMdDBclstYp8GWSomfVxty6k0lVQC25L9MPxyf6mL5NDQC2m5sj0ANlMV1HtWTpNLGKEYB4J53Py49bVI+1M2d8iNbTZIg9a2+AxkcyhairfkQ44bsi6s4uN9ECMmr1BzcS8ru3T/lvYPFVYRQmDf6IgCTsXG3B3E0HMVaHHyFKeR6yfk/SRZWASrAjEzSCWW3TXlREomGU4ydPCzxnaFl3rsAnKkUqyZVFO4NP34T+4JtzhyyKS7vCgEv6ar/TVcPN2cxCrYZvCtoMdY2Jm87OAzLbrnOpZlGlwELVk6Flsv19jhA3d9RClDAOZCb8SOy3u0q3gLWQfbZkN1zFW4Aq/u0z0I75FlLntYuNKtddDQxeeELn8RUD7De2TJX5CDiJzjBoPAsh8pJUtL/Inwk8d/No77ShtJK1wzqxFyT09RMB0d19V8jT5e5K3gO01Uw7VLsS6wvbIH7cxfKc8HhLZkmZYdR+5h3z54wXoeW89cM9NeqXYSFgJ7bxEO7gnCjV9Dl3D2X7klrretCwXeugrM8iEcgbdySJvvyV+LEUxwQnNjyNmtV6kAw9qkTmJpCDIOGPyWy1euS0FAhOQ+r1RV0lkE/NDzgMGEn7m5S5JjFKpzsrv3b5waMUy//J/CZFekapwCpwBP7nFuu3TvNZ6kmVHW7AavCoQ4JFsuEX9BnQMAo2jKNMc/I6NpCw7Vx7wM9TLlUrJdjpDlT4YxAZjcFeHsjYeEzow9F/T4HXEFH8NlEOK53TAfn6eG0E3+Eb+oYnWofFVVFx1zYhLncVHL23fWLODJ3h/vGGcpiAcu64CaAM87ii3/Pkym9ivJULN67y8SLmIbc5rAwH/ojMmo+1jOGItu82aHJ9xBniKA80EN48Ctd6lCX/Vic2U+IU5OwpOrhl5mnYHTlN+h7y7pljZ0bLw6zuaKk91u8E53FO4KG+Ae5xaacQZnb70XKR1N434CuRlWqmd62g8h21xJDv/fF9yoH0HDpfqZUXJ4m4Ve9f9y7SSrllGklJAuDpCz6oBqVGmjRa+4945rsS86IAQDIrndnX+65WrrFYHWJoD2rA2s0VZjI67fvGM1FtQdNdJt+LMT2anPf4wOfHNAitJU/f7JkHG3zrtt037cx1dHQofLR/T6YMf6IrE8a0syq/Cvgn4A2B3yMA4OUSYkq/x5M6YURwjkMzU4YaWU0P1G1VGkm/xY5BqLljOI0N+5SjpYNHxkg//aq62lHpaznnFKYhOAWDn0i9g9ytYhe0Tb6tbBxyXDmqiVBTK0SxFiMLWVCunTNyy4Bl8Ajay3Tsei7slxCUoWfScBjt7s9sVL8bqdSjCnHFz981qMr63tCAMRQ+96H5kGw0IzFqwCRJPtyI/eoA4O7+FY2wf4k5DiUQRv0nMw+uWuF0zy/HSe5D6yvWeVJSEc5CC0ZfFijwKYXrM/s9yvm6URh+psRyADiOIAji8h1T91IBsZBdl/WJz6pJdC+4GfvMzzF9RGqOaxKBol7ou/X3mHxrFJ6JPGI0Kk0gAwtnltqcdWUyU8kxFpJZX17MPPE+2ly8FqRnw7FiOlY8m42UAy7Pjg3GxJJc/mlzfhVZRmCjGoV+NN75H2zhw36p9m1pierAq36AjBaopBK23c5aPFNvhS8k/drJmmtzAhmOpHF01Vy5IrmVCJEKcUKmrhn+jCZauKCEa2pKn91SDQ5z5OpjN+JOwK3h2Rh1y0iEnn3ZfYvIgmjwumnFKNGxMxq4z2/S6XSQjcbzM612/e1BPNTbOiRVq224T43jJ44+cy1eZPfV7LC3dyt8hoKdFoUSH60uZFZqPjh0Cumi5zNn7w2TSobpdPotne1JprsRnGvD/5pE4xO0M+NawTA7B/tjWmWtxQG1Z0BdW8+jqSB+HUsKLMHe25Sb8Wu9RSYzeNNRLHwinnD5J6yuScVne/u2OXaZOT1hf6EI6WkdStprd8PO8U8SCQ2A0mpZEZdboUO9r2eZ5gqqh7kVd2LeVO8q25266FnXxqy/TZEopiDM/nJ7cb0GPJBwSesrNQnNG7wEMnyo55Ywac9RiW9E8sHxrff+riYQgAtBY5aUG6vUfPMsLtH4aEZCjh8CQ06+nMYVzuUjtVBTXn63UQaiEwoqxyHqtY4DQpIwtJfXJH5viPg0EI5notCgsaHY0vd1NG52rsoENytZmcSrKZtRXzzh/pvZfodayR8fgTZfqaXmWe8IeGBrbGVkQBPFSgLBk7qqsDufWfKyk3TKVTtxlBFxKZi+Fz1eEwNSQ20TlsnS0uLF754QOUFSSht9S4+WYs3vKVqARyBNJSArPdk2x1vUpS2+0Bh6fdL8GvdMoulsZz5xf+hFsSMXr5nF5HvBxHy6rrd9MnGn5N9j3m9t/YUnWFuBNMDJ2GQ5B9WON9uKH6TASrpdKdE1nj7ZnuWjO2d6S+FWmthsZ8rZ0o6/D8/c9Cdv4QVsDNEuCC5E7J7kA7yre3D6IWg7TvjY/vhG764A1DBSaGU/oSBjPE2ke6/djw1Q5OzpEBYNU+laj+0P84Xk+t4SIJWSS4hqmnhZAcBva6f0/U9fIbBMoPkpLuQ9dfSNKFGQD7MD1rCe2oN9TQrnXrmrJxzkFdO/mCWhoHsKrFlTiQzoblRdRd+8koskQ0NqEMWd4Wn6WW3hWJto19fKoDkOCxkK4+a/ryBvkDi8xgHwYFJH3nWxMgVd1AsefhIEDL3BeftZABhwEkoVe/q2qNLE8MKLVc121eL7Ppx1eQzXTyoINcEt4/6jDjFlBbFY3BLKh4zUiTktzxR9PWK6c3XRAJlWAv1w7RbiZi7JDgpOfMnx6qnVhNhNwk/TvUq8keaW6JIiJdkb78JcVz9kSgCFEQA43tO5WrfanEt9JmhlS60aGnG9NMA9yALB5lYILfqp65+6BjOMJW+iC2VLzDkJTcV1L/vDQ3m6KhR094PowG9wGLhDK1PvnuRQFHeChXS7FgZbgd9EQnj7vWX0DyafZMJfXTkOjzWxPfmDZLOGddkH8Zg9aMk77S1Q3uPsg1G13HJjd0UWWlhRx0ibsaJor4wLD4iz/b/6Viv4QDxgdqi7WQ+DVPLtlJNikzK9TPROUggXljcSTAlIujeh8k3o9cUdD3WpqNF+DlCOm204LjvFvZwt2hWUd0ql+V12unrcWD6yGlYGW5pv5FqMIE1a50tPGpFcYhRhXSjNceavcLujfFxMYeZTtXqC4UG6ouXvvNftcsfIWwjWL/MUH7xAHO1IVNLU5YpGHFr107jvILE/xDGDOgnMkVzDfexh4zT3cmhb9J95bea0hnDQpz2qdeVgdVNRnLund2VZuqi+7lWrC5O6mlmnR4K04odXrWRrCpq04Vb1tDd3rRU9x8YxkwuX+kKNrp3jb3XSfBVpH91DOmlFb7Sn8VhSHoTvLQf8I5jBu043+3SLMvSrY+aWCWJFBozGiMiDxGHsqIC+aswb349EDSjyJw4VfVqWmZAiEXlUftbblONDYvGR09rw43cFJZ3kuHb39v0YcS2Qf9235VvplHqFkdcM7JQw+vOvhcv/IJ6tR+Uz9GEwsz2EZZ+BeQpWPES8+U5lZzg9WQlwW4+8nrefJrD1bPosu/YuKUUmeE/YCZC6Kc55z7cVxgtn+Mv6QSgnwkIgTsGvbcwhiDnu+4ZWfaC6QnBxnLxMfjbIL0UgxZ/Y4ejGD8EZ5A0OmsgeTqXnJ+zaeOvMPdebriVGq1nym96CU7NB/JlsSRUD5D7qCQySzpHfM/2RvVo7o3ccv2YNmIo5KbcIiBsKET8/nFdYZDa9BLEHo/nVx3BGFe/+3cQUr0LzQwUrNBxWyKy+QYLRgS4wgjftQq6eYbVJ4vOFU/h9kF3FNGK/HdnpvC/skmJ4djzI0INVOUAB/Y7/6JRb0T/u8YdKfeGe4tYMHzTkER+L9nrrT4Lx38QqgfcPMj8GhhQRUWe9zugguzUhD85AfGyA6CoWu3n1GJ1+cAAwIOjLhwm4fMpvtGOBKtMIaFwdoZ54QptmII4nPSpCvsxepRi3nq75X7busjhtT+FCUa6yl0+2r8Wvt506lEfVtpUziPl+lEzhOZzeGQjH9r7v9X7gYq8wT5Ip+HQk8OvX1z6bcu0mgAO3j5dmwqfYlZqwXx6Iqow7Na1r5Zw9KxDOOjaSo6CNys0XOKt1MK71ldnJ6+zIyagvraz5Wk77KxASvoizxlhxpQ/Z6K/9pbWZdt3b4EIGZZCLoCU0jx6VqZAxzxz3zXlSQkGT5MveHYpMLmhI4IFFJEGaETNaoe63gtg9KyqaK6jpvUdR9amA+LGVUDxrE7IqsOGevUtLB/Is90PK9HqrLTOfbIOlnV0xJZUydU3/2K1tOe0RASMkv+ZnlWhRB7XlpUoLtHILG7UjacU2jVQ1Y2kMMmOxIqhUhYtc7T828a3Tp3tyjKPweJHrdPbEgQREBYx9gSqur3GN1i9c2IdSyO0W7+e4yFofkZ7SmTdyXKwGNrtJZWXL5XUFvoJmcUrOr/FhQaSKnaZKmzoTKP7I9HRf8ojs7u/RwS013yFspUOeOmL9Z5m9Q2YHktgIrET1pgQef60GTHv/pl3C0cRN/rnIi5Vc1+E1bwoawlHhnNnDjysAeiHxpjgSI53b9IUOLB8Wrfv9v6ODrUvJpKj5wY9X+kFwNRe2+UQvHI9aiEOo1w5/UNDLMSPqfWgSnH66+xZc2jmrPCDpmgLjeEOLL3fRyKqvrbdkbxDhnVrEWoUca5Xs9+vUMc5dcTNhTIQ2/l56ueSkCDjfXo8HHM+HBxk3NDu4FrRSCx8xMBKLFI1KnnGUeEUdegjBXHUpToDbXVq55jEtKSfT10X+j5FT4FwlrrVPdDUIsXqWAWrCaLxuSbt9aHZx3KMR0M2/Td4xL7xzgDFvzvlVxOnPrYxcXQxTMDLWx4MhZpFqyF1uCY2Gu+t8/0D4gnFSjFUq6klq65SsyuaCymvuQrl+ENDVt8y2k8sPJHTk1/JJN0if5dVpV1Rhbr8TTcSampmbQqG96QKK5RvTzyyEHu+zEXUWe5MDf3wQCgXkl/slMAxtqjc4ylgiqbVY70lkwJGnEu5uJKpsiwmm/fT8hqXV7rRsiqMK6540uWkrRDlOU6XSAS5gRUPZEIrT7c1H5X8EOVhahUIh71jsNdGsFxM4M0vBVOhWWiekXsbsuuDVdHKXEUI3/+04TDfvTv111pbYM3uBqW3XnEH/ujmTeM4259tiAqnnHO4NdJZaUsZLMZPTEiznXKbfNUXImUm0jt7GE2s7Dstj+Mh9cLQPUL8GfNqZbKMncymSP9ajp0jEMZ3QvN0A59oHAqa1kKQpWDkPcRAnh0VhVVrhFB6oZY+az5tWu4HrSpHb6rJI00aTxQqQ8tHRpLBf3Tw0aDYSNCfpzQTrNHROEcQqM8H9r1tpsR+xczsUxTY1HcevN8ebeispz0bufzCIjyusgs8J450sZLPadODULGOimp5POUDfxqTdnPyNumB3wPxkkAOSA0VTUyXy9u5gva6vJYZg7TzYJQHo1OF9cpCtRHSaepfO0xc6s7Mo/oaikSQbN+fwPIYQGaWloM6FOhvzEWLDEvsTrko1azUTCeYHrhkKYgkSsdlJ1f/rNGhhnO7iWo9KKVWUfW+g8mHTKQWXltt+uGOaLE8PYD/rS6ZT1ODgFxPhNjUgroH65yvAzv3Xt5RSIoLdIhJuEM3YD7jEb7A/H/NsvDjQ8AXwMrfGfc1YbaPxTtsy0TAs4d6EBeMQIUHlcHOZ27rUP9dV50LVgS2y1SV6rlPomd0Fxck7TFnX7FX+pnGNS8vguwiMKobqUIAPH99/oHFUMHfrIOstLGMh35NOOV0iZ+7hfOB5ZJWSIUA1XybjL53I8P5LveWIP3MACHI/6Bc00vdDEkl7Ykeub3dPTBrI+q+/18UyRC4pR9kjealBAVdGLwAQ5R2to+3PgDBPLa0Tr7JlsUrQDmKT3IKT0xDXiO0WYYEbb4vf29PkxE6DmjhpEH+lHt0IMR712GY79URCsEoB+ONpOsukBcwqUvEZ+o05lJfwad7u7wbt9yLb9a/XVNmDYtKb//UklIJulW4gLgnJ2OHpiiNAUska/A5bAomJmRQamnbsQeb6pZfLecoU3L1ZKU2YP/Ze8QlSOsC2GkZItxlcKTbPTZGstzCxVdVOlVbND2vu7Rqp/h/NWyKFdDVmEH/s3u5KYvYnVsjsDQhAzoT1Lw9wi45hP5GE1xwIs5qPu3EEhXnrMNPzSVNoMyBQOLzlwzXjrVsB4w371h1w+kVevI3foGuD2TrK7r8g+k21UUR/fsh+wT/PMsYpf/w4NOnihGiUppL/LkCZP2nxj4KB22xl6jpbE02YmIjH1lAcLQphzRqRCyxc7D6JzNLu4BrihdzRQP4d/odAQcJ2Ju3vtzJvA4zClc9/0QN+5PPzKzwDuqKDJOMCRecrC2corl0tlkRLMDjL8wt851N7BVU4/V6itlfD8x1tuU+302jEImePVJA/gsAh3mTP6SasY7m8aK1EO67pjuTx2RPFE1VBD+yOEQtpYdRQ2dwjGsoAI1oCDKaCuumtgRVCJikwO16uauB7eaK+iA7mvD6+q+Ifr7nHpsPgIPWaJd+LWM5TkezeSGy+VCp20SedOWT7ZGc1N0e4nUqK5keMFDPHWai0tswxWVx2f6Ou9/WuAIMq++/8LDZB3KkbT9Uo98yXSt+iElxILdbytKL2YGpwpyZdimXqrwIBIG4QTRwM0C+L2r0igd77V0Z3dLzZcAMTt4HWsCPDU4dqYOmpmE8lGqJUGIycC9Ndm4H4Jf7l3NybsiZOpb2H+be0aj2enURyxpeGNM4sgXDsT3Dea/sawITZ4FaAoD3+whShAE+DMY+j/5f77gDVglpM+HLWPcuAnPXedDzjs+WJ+z6MvNIMKWKQrhNgbw3C2LvhGEDEl9qdbBat74YYzNvdy+eliZon9xzcfARHsKvU3z1jPn/01ueDSbS/aywGxkat161mR47r6zCsTT17TSFVkzqw9P6icYHmQGzkJe/s4SOuo1/IDTM3pnztNQtgn39ph1Hj/Ol/FVkx0CM6fSkShVgh+5QaUxvpif8eXz7HyLfxdYYVm6WfBNsuIzqExVloUjUsFrkdU67g3cqfEv8LjpNef2iMGRvKsVQal/KyMwBU1KCO7iopIpjK5bvgwUXsptftSNiROfLC0Ksre1pAHZPEd4xCD0mbMDWWfIJdYPXKXW3gBBMIb29jiowplBEl2yjYz9x0yMSFTXf9VBJADFbMNDm7W6S2lOUHFlGcEz4sN1+7CscQ0B+4+NAQHDRrErrVRopn3iXMyRAT3iA0p3flih6xINYaulkkepfblO9EG4SOd4GQzRaKMWw4ZMfDTuamSD6EjjcEFznCKYpv333iifSoPaOUDWWE9nrZpV2gqoV50wEzApfDYD6XiPv9HSXtz1AKmGjUSS8FJ8BPCVB0exv6d1ayYIOootygmydZP90G08fm/PG/53xCLl4Hx3C9Cm2V8g96S2rmL/1XhCYYnBLVpRcWdniBlBjPsMw2IzaN75M90lVZgAs2F9hA6EwUmZHuCR4Dp1iYv9fNmmdKpqLv1/9QGc2FP0ciXexVnf8MoyUnqQa/TQP3SwF/atsNZn32/wD/6ZVMl/kfKn+/0ir05abZQY4ZUEbm9CBZ4PBbOJTzueyOyTrA6n7Ad0zGC0jBPRCbUc7fzf1j0/lpxCwWTLhBgto+Z6ClSrTO5KabJEqvuMj7+lFXQKkqav+fbjnaAQLLoXKdxkXt41AgWrzXz/pFryTZz0Mibpisln2+ePqi27Dgz4nIAvPwFcnDUpZgeoKmxKReF7vW3tbkoq4frAHaqIgRjAsBH6X0rS1akWVeKjpgCFJ3oZ+M9fwb63O4C/N4z6OD5L3iZ2isHOGICwDebeJ4tnNYiszUXdALophPtK39HIxhUlwKQHmksEPlRLOOs6RAmU5Z0ZP2lka0dfumCJOg2b2o7GFU9avZaO6tOgULotkDrHUvIl88/khbpUF3hLsWLCpAG9huOiKNpl+Kq1Q0MVyRY+FslQnkNYOKKjOcanZEW/hysN1r4fWfWuo8ekgi9eEnp2FobfyP08eaX/H1zsMkS099UFIHg==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a5e9d2d4560c56b76a85f7f001e30a1a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -18337,50 +18338,59 @@
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="25" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="26" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -18456,53 +18466,54 @@
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-03-27T04:00:00+00:00</Application_x0020_Date>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2021-06-02T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-1896</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
-      <Url>https://education-edit.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1896</Url>
+      <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1896</Url>
       <Description>KYED-536-1896</Description>
     </_dlc_DocIdUrl>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
@@ -18528,51 +18539,51 @@
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D73AA71-9288-46E7-83E9-B7EB4EC26D0C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3C8AD62-6DE1-4337-AFC9-902AACA30B93}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{503E978A-53E1-4C16-8641-4F6DDD6CF9F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5bc9d522-2386-425a-9f2a-a617cf877ec0"/>
     <ds:schemaRef ds:uri="16f5e893-721d-49e5-91de-e84399199906"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75DBD630-4518-4553-9934-EAEFE614F1E6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0DADCC7-EE37-49BD-B490-E61C5B3BFC9E}"/>
 </file>
 