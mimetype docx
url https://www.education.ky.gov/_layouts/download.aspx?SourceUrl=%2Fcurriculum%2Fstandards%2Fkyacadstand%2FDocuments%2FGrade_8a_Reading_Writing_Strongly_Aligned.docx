--- v1 (2026-05-30)
+++ v2 (2026-09-20)
@@ -3178,52 +3178,52 @@
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjwAHzUC9Njv5RcHNXymMGrTH7uPQ==">AMUW2mUZtgR7XGSBlHfP4Mq62Jw3Z2zxMQjoWlN252ZU2TgOt9ddru/dx0wfoqvRK2h/2NYYz+NxLSEStW8qZEI9krIMc7YOqtmLik/BEb6fBNk3zLSN6buSaKyT9XbOgI/O/X4Cy/bT</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="90f6b0fbad01ffe2d30d7dbd0fd3d0a3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3d787dfc419280de891c12fcb19c7525" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -3575,51 +3575,51 @@
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2019-10-08T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-659</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-659</Url>
       <Description>KYED-536-659</Description>
     </_dlc_DocIdUrl>
     <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B21964E-C5DB-439C-9278-5685E0A325AB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51D23C48-4B4C-44FD-9CC7-C9502A56854C}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC4BA433-B4F6-4880-9464-7214CEB3A8D1}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57B76B89-547F-4F5F-854F-D722C4444404}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BE199E3-3CD9-4CE6-AFD3-B44416238506}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>617</Words>
   <Characters>3522</Characters>
   <Application>Microsoft Macintosh Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>