--- v1 (2026-06-05)
+++ v2 (2026-09-29)
@@ -14897,52 +14897,52 @@
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="90f6b0fbad01ffe2d30d7dbd0fd3d0a3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3d787dfc419280de891c12fcb19c7525" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -15257,51 +15257,51 @@
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2020-08-27T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-1019</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1019</Url>
       <Description>KYED-536-1019</Description>
     </_dlc_DocIdUrl>
     <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D59F1D78-4984-4952-A2B5-038A080185D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57465C2A-86D9-42C6-860F-7BC2A6ECF78C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{560407D2-95DA-4A02-9C79-CE8C4B6BFEAE}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{379DA394-80F7-4CD0-97F0-D5F64D0A68A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D578560-2323-4ACE-89EE-81A7F4700F18}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>