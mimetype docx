--- v1 (2026-08-17)
+++ v2 (2026-10-03)
@@ -2970,52 +2970,52 @@
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgVPkbkKgiu3jORlXbPcFIHY0r0iQ==">AMUW2mX1eeC6Xmv9310bcxLgoLo/cxLS/vm6FfWEnKD1bDDaJJ++DVVeLDSsJzajGpSqRspR23f54TQYp36qdxAPppE0Q2LKXoNjq+28CNgVv817tyaQsmTBjf/yolAUwtFkB8yF3L9d</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="90f6b0fbad01ffe2d30d7dbd0fd3d0a3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3d787dfc419280de891c12fcb19c7525" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -3367,51 +3367,51 @@
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2019-10-07T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-610</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-610</Url>
       <Description>KYED-536-610</Description>
     </_dlc_DocIdUrl>
     <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E9D6267-2952-4C64-B6B2-43DBC4A58103}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7037278-CF45-4681-82BE-5A97093FDC6B}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1F8D9CE-1BEA-4970-BD30-337EC36C4095}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68359ACF-C1D8-4628-9EEA-B90ABDA1B62D}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81649B6E-DAEA-440A-A5DA-D8E9E640FAB9}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>760</Words>
   <Characters>4332</Characters>
   <Application>Microsoft Macintosh Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>