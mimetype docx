--- v0 (2025-11-05)
+++ v1 (2026-06-05)
@@ -14365,78 +14365,79 @@
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a5e9d2d4560c56b76a85f7f001e30a1a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -14560,50 +14561,59 @@
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="25" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="26" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -14682,94 +14692,80 @@
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2020-08-27T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-1011</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1011</Url>
       <Description>KYED-536-1011</Description>
     </_dlc_DocIdUrl>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion1">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjTGpMjRNtb70bt6/dXxw7yblHIvA==">AMUW2mUoLXcEAFjWwPW6wiXGJoKCpc1Gj7hq6/JYnubMxPdVNVnHFxyKAUTfLf7iwNI8YYGa4AOLrrGCqbEgunVLJVTbumeM5TThPfYibtQJZfirrUO/EQMkk9UWvQ13c1t/UjsdvsnUQ2H4M9YK9evIhUhKk1BcWguovSHEATid2hEjmVY2suw1QdwjO92hZ/L6iDGLXUkwzWFmzIMopucnhfBqzN14R0JwqM0nzhlLmJ0PRdJQvCAbYScHG8GofytvHVoKIPiVv5aSmuDl7S053BPOWD4rK+icILoUzZM0WpQovj4CKzEj93Ra1PQn349XpOJDwhJ7N9i9BKOQE+ZWsGw+56PR1kO06yYUUpIeFYPmiS5GaqpBOCdZgpv4ouNR0B/rkjpAt1wld+ttDUJXslA1LWaZgoe+Q2pRnbsYNzhP8M4P45g0hUUUu3Zut+zo7yjl1mAW33akIWZ2PBFCS4SYQvPYs2xECHqjjQYjoMou8xiaMDYxXl9edv3g6cSDcFhRJHFmWamekx+5j1MRO17ByPy/B72WmA9vsonbQrijCaNSZ0gB24AycKWufXMbMjjj7mGNktzPRybnnXfE5mk7Bh9wjupPNOWNV/JZBYbvh/bFEgFyzDBhjmus2DHgySzSNXubPbCR5gDtXpMWq9sWgHOAbUzYXBm6Phj7zr5Ofm/6Cjt0kEQ7fuTEFDiVp7yeQejs53MZ9vHR7HpDmGqgUYSQPDV+d3ADJhswGjLaO/ZFQ+LXFLXik8sWghZPbgxNbKY9V0RVF02qcu4MJ+FD/Nh/p5UZwlOdjn5nlVbQcgcHzE+EJpcv1d/TfZwLFYr/fDc4FfxkoIBzv7QPe0KQ1R4G18Msi1dtdw4Cj3pezuX1ly/CTpzRmojvU8WboCyvnz91e6VrPOkpH1fgtkh/A2+0TdYE8FxzmcLwSL8pFN+r+/HScCtmt8Jb+LopFIxw7LcuSQZjGuuVKNRDDYA7rWe8LruQJ3FONDIyLSsfrcsOAmEXceHkXgUquIokPWUcNxrBdbovMljA024axcKZ6Awn2NdrAjgqGjtB0Va5Bo9QVBTb0goZd9E2UqizTfiFf70TtmhpTn1tdP/hrVUK9nG4LIe59hdWsIZT+nNkngIFsCRn8lB77Ml13X1aB4VxISJfNO2YPVi6KtOpc8qO4OuM9Ki5scArW+RNR3tI565MWE7WvFCDsPnDEAoykJXO42YGGfhjM/tY6cv3Ykq0G+YJYE0cHM/Bejg5KABQKiHzHoSqT9XmKrW93tcZdvpFSGeYcQ32AZVc0gumh4TsuVlyWrKTEc5hw+LzqVPXa3WivzJ/a9ny7w32mMlU4GAuMar+eeRUSIbn7ANOFTHeP4Zhs5VUygXkUALPridZC9ZJ0wg5kZg1vaJpW6DzQrvI3gtrotYOY6Y6iThOSbjjiXosOVlZXRAxnbuuUYQG2Hlc1i26NoD16pvcupIQapoXwDX7hMAhZ3Wyfpi7QYLXPDTvMNEN0p2Tb0bFxR7tAGC5/8rnPlmuNDjeM0x2/AJhdAeyegGRYFwTVyh45/O6ZZRitAcxTTJ+1m2ULJicX59JatMCCMP1CeL2Qgkln8RyD++Zhlx+68xEF4KCFNi7BSUMRGquEBZLVYkgrN3vcwkya3G5SG88mYW1rNZTaRoXS4Q9J2PYmd0bJzvPTm8m+UrmA4C8pl30fchJ/BCSyXvsLXD0r3pREudfmdOvaXvzp5LhP7EcSfo/Yn18EibrxZO0oMDmu3nS+qQm/kyb+TdEmtCdp8ujk7PXcdiAHK9qryKgjQp4MmF8QXVL0qaEXbntU1lsgY7lU+5x+TiuVotT2gQDLmsuPRGnqiLcqWlgXj1PeMiq79PFlCynxG/MzU8VXhXVORZQmnp3wYm15OBUpFYpRZrho2i/NIlumCw7Z0yE9Hw+ycWo52/uXzH7grIWvgHWnKNX24APTha5ObloUgwTxdQZnvKb14DsSKIf11lHWIy5b8TM6um2+W5zXl2+sRPq0pK9J/yYHO4a17JSwQgtCqBIAjSfL1Sh+0Gb/ge4H8rPCcWOIlVHxmvdkQsBfGsctJ/kwlSwb7PhSRxKnInjQlQ+zD044qkJO1S3uhD73Fu/W9Ky8wwA9v+WtBPeM+bbkt30ETEZRJguRkfW9kAm1BjrmWj84hh7JSTDTJjV28baG6E3FQadkgLkGP2nS4K8h4xRO8XqusyJ7jEuQMOSr/fhDBHH9b4PB7tcr4aYVgUGQYLE49QthoGV6CPLa55Pf1u8bvQLesgqPmm/IGyb6KlK+Phet9WJzZtpedSUltI052Dh20hC5GSWvG//o4wLDnV9y90Rn7KpOb9eCI72ILz2EcQ7pTUu9rwwwaDqEwC97Md/1nnFHI/Ba/aFEOdvsKjN49qO+nHX13HcmksXS+LnVdkgH+em1knvFFwAcH2DMN/LbTJnRgGdiyHHG6Op6qUdj42eGxgdGec/pHsxHlQPhrFOcelYlvDg62II/19pD/NU+rUd5mCvhdSnD6BKby3K6X2QgBCt3ibO3TETgLzawBMX6AnLrKGAAlNSr0KnN7nOerZK2AmuRk9DrfUzoX4sYANKS51/qIW7XXvukAieVmVLTjBp2ZxYUIbrZCNW5/CtjahoLIhTjZwQdFpKPm120LNU3oWqMCJfLgCBvlJrGsnclscPuzVoH1vriDeOu7OjHJx0+IgyKqBoBeSO0qkUr8nLLjgFs6Jv8tF73aF6pTv+KQBVTR2DU7N6QhgFWCf/Rn1zvjfLtW0b0xYBttdYeJToNZsjXTz+o7EbVxedTIqnDtUPJgToiDUwKHQ7WbR5flhVCepL2PE2vzSE6pQTD8gUfwpKsDhmElzQrHEwd0eDn9pob7n90wlzTczUzI8oTd8KPCKiuBUjfsS/drKjRDocv4b/if+gLj8auhunHvctfrUiQKqJ+f61bYNqp+W+DwEKrefyMndxCvZSLjFzxHRMinJ8JNVdnXUyK+7D2EkUfaLbA6A1DY4fD5Jjo7NHAE4o1FS/qXTDH12jIdXjghyjgTsWbGpWv1nUUsto8jAjv7MKBpazlOKUC464vAuFN7fwRJs92ONB2bZBRUb0zeCuLkIhS6FUi1TmPb3aaeGaXAWEcA+FXbuPECm2DzZ28pYFJp8f7vs5SuZMdh59HyRv4qbxo2HARNzAhorpe2T4fMs+BYLW3zXkNq9a8Gvve7vBCzA+rdmRDogBOKxmyJx6VPyoh/Di/uXF4oW1bBevlVyVQYJe+q9j089yVP3vB7xjCWIVwBPwCwvbGcqCxX+t2B2cKrTs916PEAkAOhYKuMl9kwrX6H/k2HHlXrsgBKFvChz2bhtQYDE9WiLsHm7z54Q/YPyawK3N+EiaL76R7eSh0MCrUwnhJUx23czabPXHtcb18KzAgFqEi8B5T7ibpDs2sPSXB0Z9YyJy2AD1rlZ3N9qnTGF+VcSOjLBP4K12i6FVbLW7FC0TxIDiz+ugwPbN+dGC20aFIBXWctp0awIm1QdvDiZPO41UVujxp9v1LgzMM9zpNU3W2130XzHrKk3N0WFqJcKyERX5kFsTexXesb/hw97quSGpVnXX0CFpLL7fd3yC0COoF6fKKiAHmcwSGOBRhSHeP7IGTXYTZ9cutA97GQ/xVSayFDoPrqGmTV/bs/nu9+1I0yjYNcq5uTq0ZfrSWSoNRMbrqajKu/9rwEM49UQdYGg7tbnE+FxRbTnahf/eoQZONBxB4bisSqGROyx3nOeOcF9zyD8XfM25Fh1RCO8PphhU54KLxJ5S1oj67lBvkhFfXSRSH/FgI9H6rPhJWOTlgSoCKdRyQhvmopF3JCOSdSsRckNorgMLZBYmqnypzYmxZDcjGw7hpaILAaSI5MsSi9oZt/wV8KFRM+BIypBQ9dog555K6+oOoQmFIj9JYvm2oZ1JLxn4nGwc9JMgnjoFPLR2wDNkCAm5n7166UQqeHuMPyl38RvERdZ9CYSqFmc1YeGV+wHpEx6axcpQmRVfszNHf7ovIRPeMZsy/cFJSNlOWrHYj6cFy2RSMx3Aux8vvKiTcrW9dyGL28FU0GM25udjUkfGqgM7m3IVjZH98VbuAflGiEu7pCM7vmMoVN7KhDsHQJY8GhqCOCrdqNbEgtIvUhz9S3AjlLwmP3Xq6Z9H5834oOw0cjp/dR2Mam//+QwDq2Mpc5s/1H6LGW6KQJAofGHkid6v0sVQZbpMaiV2pGRVyNW2bBdlR98bOVAMwl9ihyR9tC89lYIC195NUZYPjEJBBhoDB2u5KXCnz6OGlkF37XZZn4NJBc63ML6WUeqas1K7s52ve1kvJgLqtHF/EftxYw0yikYFWeQ5AWXdo/diekmwFm4S9g0dO0p6Xd8FPw1J+Y9bZmAct7NRUjnfThuV7xFqHKOUFf74L0iKqpSB/0L4s1v53J4Ub9BlZwdGQw4FH7lstR6zfhmur9MlS2kN9cKzyg5owTn31u0LjktGfNVG6k1emUUBpaVnXUhEAEVXXq3+Cxo+01asR29+mIN3P/H787CXSx8eLo2VNnrG/bf6/mBCA1U34Gu0fgw3Hy4ZsFfYQK6YVL9ZhBSR4z6cmT8ufMRZunMtE0Myw+gL9zV6Pgs2aN/7wbs7Fonb8NcC0ej/H1ETLwhyKIJH3ueFWktEqpsYDhQuraPTEHL2NV+EhuUYw1WblXhKluwSSKxi+GhtUVLaBqltEuKJ2/PIJGaww1+S7MO/DvfKnxpjpGD2nkjn6LFNMD3tsieBj5DMeIWDTc8yeacjsqdV4D6IVSVZLQjbtI5HCKn3ZPdhzI2UdyZGp00p0vWHiuIsWTkMGSRv7t6Y0xUa1c0izw66ju4n2fXBzRjZaS3atA9buccQufNFF3Lzs6Ua5yfec0f1bzsGGEd38q2wXN5y3Q2j8j2lg2/KWHadJob8MRevzAiWGUDzp8HiiquRmTX9WK2om0orguEabWW82po36UJuLRXp7FJcciNFCtzf6eneECHAeQJd1HEtlAUu4tnGcPa82vc83VBEPD20KA90JGGLoIbFGoCUa6a7Bl5cOlMOJOntAlP7fJDpbIGqi8RWu9jM32XkpdOjbXwksKPbX7UogEezm7ujnS7JQRqlbzUqXY4JNBlDYvzKou6W1g3WEQNIBE6EZEa28hIqfkTbcdPZEfs3h5lFfsWJvFXETlfsKK4POfuTjHCCDvTrQupmR101IzLk2MU9YsAGLKwLUlRch6ygXBA8HuUdv2TD9Do7P/PZ5A94NittfcxBk4xgnCf57AyujYWdIHVjjU9Utco91pL7uodkug8k2s/NbJa0OwvXeosY2QEBNOvabNFwUq7ujZ2A48thbApxHgkKxYNXfcJSNv48hgZtS39QtjksSBOSQKunDlUyqgBgyAZrpbrtXgqCXeWI72DTsAKK9zEPHjNJ5sOi6qXFkaZPwKxUqyyjYGu3GhgEGRnagBl9LoLyiNuG0awJuulnhK6IdBDpFbVVun/H3m9VzzTMDpzODJwOHYmmr1F4Bk1kIoAGqRwJf8HHgQVYp83jV1jllBTk7yESZotILBpK3E0WpmBIadec7l6RMgdwnNmkrtfgbPIDjvI+5y8jiy8keIfaJlszf2Vp4UdJY36keBq/gmaAirynRNiw9hn8QMoSJ/g1/4cTIJ19o/VG312sQ+ld3qUdmFrQ5ljmPwG8rF/vCvfdvh/Y2QKPWDDxAzmqyif2VHXfuyQAYxeKoc6b/+kHCpcjm+VLnBtTbmAg/eD1uRvdpacfr5tJo/J5/unpdvIS6krM8wgfZs2JRI82daKEPUFID9NakeYmxOn60IA3uaP2x+mG3OcGkWCqnUIqfmsobg2kUW98YHunk+gxGCSLkFxkHG4Lu6eO6Jd/Oik+5FzgNSu8C3lSyEfZppnGvWuNEyWd6G2G6+tNO9mGf29LL4bqKTxwjV7MokUqPq69HYX5FAaaJmpn93GSVyKGYJ8jCbihBrCUZNVJK0FSHo6+OqiTQBrpdbaQxnKrcX9hbkGWdNovyrE0615eLNc+/UeiIiPPX8ixps++N8hi4c8CtXeYHU2eIGkv/D2ez+mQnJPOSY1Q8voAIuQt/5baKf+CuTaEOiFY3Crqa2CZDWHVZVTSBW0faikGrscPpb2gPUtgL1at8zJtwwSHMbhlcVLBYq+i5/IM8hTpfEX7wI7tQ/GuwTj4/Xl1Rfc3pGfsz8qH6KYtvTWfwUnaQudz2KAv7OejSk6G3VjXh0ws8X05Euihr1/ain3LGg2pVzwK1DOhZDe7rW1AweICJCBf+VTTgLKOltZtpxIeFI9R09keSdCA7qi4dxL4giN0/T1L5Rt1ZRRXCloTBmdH4SQ3b0GKbKH/UTy5EK1ThMxL5GZCFicg0+t+qM1HM7WiJoVpZdaulg8VLdotGS7o7qcB2XHuk41ALDC0tyLdW/CRR+sh/ssYyVpss1mYKhtuFWmjcdRrhwO/lUPpIIbv7q1AGUg8DEvyI0lpWWG7nm2AUihVpvKbccYnF7hUrghsTvsgQkjTz/kNW0tx72zleR+tAzpKVRLx82zczIT8w/RjK88gv8iywrwBaWSu8Ix6rd2bzn7Ltzel+naLBoKWmJQsRGR7YdWavbPjbl3Kp+nUH5tpJxDPxi3djC2Jr4Hrf7Iu7OL7wgcSjq71nfE/8Eu1BqerCfajTAdiE9EukyRAGxgQM9R+r9r/YlHmG6oeWCu7cCFvWQVltmBzkJrjXNw/7mr/bxXCwRYN25W4GzEPgsGrIEWXTdVHebzRp3Lzy9BhMTDvv/4h0acKO605RY8M344PxA3gjCMza/4HcofnHNeYZ3PFcZmSOAfRVKZstlE0lUBV4K0UueYRmhlX4g/m9GHcXiRRoReYEskt/ahC3t4nA5lc22M4VpHKZBQYUd9XRrREJCGlPwu2/ABsRGlojdoH6ps69ORq1UVa0MrSP57wi2VAtXZKAUo50DZ88DRvEeB24yINizoBiL2kf4gYYZ6mO3IZ/p/SgjSm281ogYUEg/S2FlTvhx3D2lF9ZoFpoBqWnI2qeTkBt/9oY6uLLgzT+SSAELTlHPAgiUy79lPzuZpcXArRm8f6KPlNFdQQMbejR+BdQ0tAkk7ejmCaYXM51SkmNvktacmFRFI+BDdw/p69H3ewNwLjGEbH8ueRlkRxIS3Tk+lZa9nodmb0rcZlMCpWuyYI8i4hi81Tm7CKP8icrOQfMigii2ST02W2x/BLR/1/C0iUYNQmrItIR6duoofGnV3r1/E7XVSDELN7zTu+KSHko78cE78EMRW52Eo74ge06qpOkvttsRiJec0B6tXMXPMqF/nh4JZqEHko74H6JYMOMxaOJ/OvhZefEBgMPLq6QXzzmAW15sjzyo+llbfVG/1wO0IVCFIkbTkfSKqP/pL2N8QuNi5B4IQBJob4OilBzdHr5ZsRTqk9xnasfFnmJIPv7/43kR7OpJRj+09cMIAN62Zr58pqm1+sIyEUdZeYL92+GaEFDGF2T7aIr9hHg+IHPSd9IyfLcCyp+oXYAWcb4moOwRf3+ke79gvXUF/ELcnfDPmnlXwDCCYyxkrmpV+nxqlsdX22qOyDq83Wu32KyprcBAeCknDFWGk9pDvoWXSim1/aYoSttdQQmXx9DKZxIa3rXiE0lA0xtuJLe0Ciq/wEClTyh8Ko5KgsvebyZyMmvg0iPbwHAzEmo8eOyR3RhZ8P8csEj0rYhPnOtfMfHhWbtvu4Rp12ntnWd0A4ONyNZG9GviN/FqQDQlCi7akHKA3tRsIDuxYK9JDBdWXXKlQTH94jU8JoSJHw4Yl58HDPI3ARPScFifWQkUmBZs0FWQZFoRsLdp7Wo7r+t63Yxn6XAB9uaPT6dFZJl+tBvCZ1uj3ydsjYazcQhaRcvjeJBAKS7nmTmjUiuJd04VuVSnxWLwNpnFe8Ha8upAweU+1KkBHnu/VpJf1mseuvu1W6XuEia9g64fXbFpAm1XnyWhFQsl9LWWnqBwexjUPb1zMI9Lu8gdAPx4P+A7yhLatK/fCqPNYwrQT5yJRZDd5VWds224iRRAlEYLODAMSc5t2/YhJAXzeZUrdSxm4QnbvGBjcsRw+Hnz8hE6D59yqkMleI0j6Bpn2mvineLug7BN/83wfIWIH51bpgX6OAUiC4ob3d6Px+9A+hYshVEWD+NxA6QbnfuKkeKsmgxOizo4LGWiromGrvA6AV8rWa/hcMuq0zXWvC43/hqzGT4zLBI0bL70N/Y4QqojDodKSSrKmHRJkDXVe0GyX3PbgYve6ffY7xmWHKcBE/nmSocZPqp2xIKf4nDMxb79BM1MH9dQbVqw1ZBIJAMUBCVpHfxYh3d9DFKVgYIzFHKlDunT9QXvJHb35Hn1dgZ6WjJgcYmD8RdS6PFckP0dvTZUYMfimltUK2oyxe/kilwS0WDDgd6U/24sa64KOMcNK++8Tq42KyS2BryEgVf5zZYFqUrEbz7TxrwoLzXLSDEVfuV/T/iGQYzOML+wnJFitaxxj9mA8cpgbgoKaT7IHxabmWI1xJ9GLKSMaMyfOVFP4J60adQMeziELw7uCJao5pqmCOE+d8F33P5zWp2o6thbrP4z0AX16dichdhQIkoUAGTL+saI7rYGF38QHcABCQ3yx6Gum8Xbuiekw5+Qreb2tXW3x9KsAn0vIBFcXIY5Pep3Uvdm0EVCtpfcMnmK3BDxDu3lbQevkauxlVpqtGyMwKgqOf0e4GTC1GAt9vrTrCpDwLAjKtQ2iERnY0anEF/1IECuZZucVQaiK9EYkoCY2qXm2tp4hBm/6tC+ctEubbT3DeznhQDipd4EKPtmQoaifAJiIovIwPnzqiTwRJUldkofeJx1Q/owrY+UvmvarWkXfwM/Hk1La0T3paeKb9SZcOnqQDKrvXevN8TDGTd0quKZRpwjGaJhy4gkbSWCger3pFbgRKPW4hEwdGbl6RC11ESWf+TGlQrRLJ9NXkQw0J91S7ne8iXcTxYxRxuxC528wjZO9DQcAQ1x0alsSxCcY3uWCAsewX2qsR8UqBOyNm9bxWn7ow3EqHTVgEVFuI41TUECXkNvhZqUVBXgZvXgtMmcRv8jV9Zet8gY15CcDyQfti1YXwH+RnZqLcpe1D/U+PXaRAgyivbptpc0aTgZSGeLktMPxU9NsXnKYk5ebOyq+4JeVHOlI610vobOqA11ozfJep/Ca1T3OeCeChHddBcYYcoFuacTQMEphomU8dDaWFNK/uvHqNpn9znCGVzxIOHqjMdtSplWgpKYx6LWz6Lc27VTzNZp/z0DVfF/hnx8W4PT73SHkgtbkowkLZI88tUPtCzIlCqUPWj0Uw0zKNuzzlgQNoPdJ01OztPv+vLW0mHAgBh4JaMz6I3407//TlHXufigxglCUiSE3hZK4/+IVLh8vN1JW4AvUFjRNAy6zSliq1KiOF8seCbOjliKDM3mzEHFJyDetIpIg4f6lVnyAyQj/qL48bpSPSBocu8mxzvwj0mV3AUW+Zi/7xKeRglWUtcHuzIcV9Opxi+P+SyHnsTviyfo4ZUqayuwV0cYaP/5yw2eThMNQSiZwI6OGwakC916IzD822uVeF754Tq9BCjQC9Srs8936YErt9CgcCciwOBaYnIcukERrn3LvUS3EZnAW7xt0B7fET0PfUjNATCTJSYw0vTE6qfUdk31Uzva1VezmCZp3BmFqWnc3Dc6dFWkMOgrr2MaxBmTygYpn57K0dJ7SjETCh3w/wMm9l8XPPWUZ0BiNwwOPAKWKpnmHWoqExmoanTdhd2pjDxaurccub5D5Qp50UTr0UXaoPwGdocOeOC7+99tHYfGZcB0QediCsF8v/wyf7kZalLqNQwMnN5NhmqSO7+qQAdgRydI8SgeKvdirBwL0cS/rABnBhx3/l5jXF/8We8O7bxPDLxG1dEY35kcyVy71wW8H/GheCW63wZBYhHPe3BBj/iQgjS53/KJUKs7YTHRyX9cVqpwRferMGpCfubgjrCGX+t9kD938eIqMiFB6Tqxw9/8lDHzls4dhia4ysuNAV5Ucu0sNInpW9RvQbby36Z2do3vc7wGAm8cQG6+mpwU01zSrYCjeC6rXXI6ZLossVIAOHR5YYaenFgUOHDKv2qhXvX+NQxVLN3D0W1EWLMPPYUlTT2L4HE46rtoPH8FvN3yltj/Gxd6lHFOJmaON/SgLY34tU1P5Js3TQ4KXe5VHtWcGhBH+y4THiDBOm7WgeD49431NedUkx7y3jHC6lPK17Z4FWsGbE9dZbqxhzZLBQvFkelMOpEcyQDt+otbLmqRuwqQM1llugyKpmc4wB7+49FI/bcL1EkUb55Ietq2ZJkeOVTvi2Aj26xn+d5Pe0hlnNPCit/9IZVuGjNsYwoBaRiKGiPiE/IwDml1tJC8D77nKZwf2HxSVs6+HoNFpEIZQC/cDm2Pxofhhnvn4AFHRJCi9GoafDxcNrXo/tqHIcMOOahQOiA754pd5wnBz8P17ri7wooPLERic9xEeS9L9QLeynstC8qOKu45NM1aTUXzUN+n8EYgABJjDrA8W36LFtow1h7opre9sJs8Qw9cePrXCWm8JKz4HLvzyAFFYneQ/WrmyHuv0G8PVqzof9W+MTdJ419W64Wb3hAYyj7I/huBVYDpXMkw4oUYpuZWKj7EdX2y80ZdBzMpEY3HVWvN6r5ySu1sen2nkWifH3uFVwfNK4V6zDsdEmtqKTuLRomRByzhIW8GSY9I+AQVH6CLR/35lqOlU75DX26CpHFgRazz0PA+xhplWep3xlTzyJ+UCO2Hrf992v5mbJyODlV2OKCMgtOQGcEz3bEOy7WZm4JFpHaV224rprZ5dpKaG3N7vA1f09Ck1PNIIYKIDVA26SUacIDzt/5MWoSTe8LeoHH+qGkPxJvAyhotfa3anmRF7PxxXpikWHSyPGI0SrfdlPD8qiLFY6lxLqCzqZujulEUPo+Z0DPJq+tjVjBX2QCdtGFRFr1hNmXKFrqBoVQSmGfsKvEkw5x+oDQnBbBXkl4OKysMBSeX4sC1kaQM3UarajTVtsdKFz/aVEl8lX0P5Nn8Wp8JWg/4o6Isf+H+8pYjMxb/ACu18/UENbTqP1o56uGW1irobbI5COaZFW/56BNQBV4KC5Z4zPlUCcqhmG1ckIQDNtRglPACTMM6tGGaOc+8iKT7Uf4RdnsFHasn8Af4uDrNVesbo3OqVAabjlvcTih+qbrYsHlUsxN+SKt1CT4/iPmPZiDXczCCzsmFNnaBOAdNn5X/DDwE3ffj4zvi3xr5z68Pe4nBbASJXVqtZ4kAbgR7HNy3MspXZLCpExz04Se/Sybzc5r17waoKmcwzvA+eAeLNHhBUZgwmV5qUrEqSC7qby+IfVMUVR7nEe4nPMhgxghBSJhurH2t1qcbYZ2U7QkArtmHxoaMkN/36ZHsnRWJ8jyDK2VAkwngEfc/VbVH7RwOfA4Ja7xoGZSDLkktOtbTU5dwKM+Cy5/OTGLexfJzCyfoL94RZp6FoO8uryt8k1zAWFOHb3rkED79xcUIMjjLwmiZpTXrIa1F1lj6wDZLJcseeMsGGJFu5ey/F2aSAOCBuz9OL1KfkKbdeso7KGMtXF/H1XaUnVhw2c1HSX7yxEYnpA+3qvstlXSnh1TXL0kQ22rqYIc60NcD4rN8I09fdQBQHQcj56E6gz5XiCnkQClCCKoB433Kj9U31yTfgf6Iu0ntVwFGXDl/MM32ltof1IKSO7KovHWyqc9WF+Eq0GbZIIi2QYWPDV2o2o+tTvwuatg6PT5bD9OL7nPkWQ0GTcbh3FV16uAkN74+YmN1MKSLj9f+sAYcsdkJz/jPFt5GwDp8XdKomfBjkIk4O1fVXsI64Np5cYzIXDOrkVL31ALIbAv4JHTPKuvLxN8Bjf5K1OStcxeUAE6SpaipltX168+dNUdwVMlfrhy/URB3xcwGRtJcyhHaNhWhIIGIK1emT0zT4bukJ8Pms7vBlyIJ1wzIfArfCp7y0ieRPDycdyJiL/7JBZHfQwhslAYLWxqJLGFae/n4BZl9JNdmdgao72Z1cvgS4jCNizmYgTwjVFUaHpevNQyrnvL7IGTYo0GzkEEWfjjXHF78ZgkU+J5QxHP5DVFOnoheBNXmzCSDQe9uTfIc5Z/H7LN+pVS1JbuvVvVvM1rFivnCdm3qovmjPE9Ly0yp9yaajdIRsl9r4HKqQKv85IMmPrk5UMR/bkEzsadyE2kBn8w6TbHGN60uHNxWE6Oj6tU1Q32sAmDa8K+1SihCJ7yfju32R0riyJGMU6HtraEXPhK7OXkT+VhmRitpzT1eGFtJz6gqFBtxzRpu8mAit+JkWDc26zyGEX7vP5p3UfgbKfFJndF5pR5KiZ0akJXwbBSvcgkXaA2KtySl7pt59kQNE6epI0sEK/pRfcuAlKVhCJuuFliglxJkkrTs5HBvy8yICPUrTiHRZ7On5yfHHuKqcLdmRlG9udqqbT33sWnCgNsEiVhIZhnMjVb5f1YFR+bZBKaKkzUjasKu7V+segiiYWARIhKQ9cFnY/HpunBaboByHkXFPTTp07v9UQ6QG17vx7lAtxndbaRco7AEd4Bzj3EzEwt7VTLouUz+tv0GK2jCI7lKB+TWHFzUF0o2E5oIsZxtc+EbHYj+b/mwghCOhRjTq4jpUJgcL9J8tE55aQ9zAOsgd10Z7xm3WdnSU68GdaKcWO5O/cLXHA5tB9kRXJR7HGtAsvoOxiO0cBnyzkgx/yh8eEIEsr0Jdmx2NbQGX54kaKueMDrCkdZ5LlpTlqINb/rDagZEN3408rzJHYfG0+BPDvASbLNQvdPNuA+oPNJZawNtJINhjpwlM2B6zHM7hG5ZQmDiDiOBswNJb2UGBDcvp4B7WYs40/dA2ziORuRj7Fk1DNuN7eCy2r0MIxiE3Ra/1bfT6SpIw4RbMRSdvvemowjWfoypX4QTRr/RYjpbB8Ztg/7Ni2n1Q0qTE6WnKl3bGrAWkyvyOI84mVKkjA0BVlB+fBg5Mym9WBD7ZX5HQSLocZ+SR1YqMkH57x7kofFMljiiyZam7pPJWUr7M2Gn531H/M8L37DQi1syzo9GiXyQLq3WNiim45u8GFIacwqa/kw+euN4Eq/bEoBY7sRY/81fKM/Ui6BwrDNzcWIdWao57Y7cZXsxAbH40VFSMDxLH9PBsCYvGWHrfZm/iREMNUt6cIcGmb2pf14ApzdQix4RSUF9+97AY//9Z/SkjMmasY5OhYcDI1jp0hFAjd+wXkWoxuL941+PbtV5OCl1yTFOmPDbj8NUWhtu0Ak89zs+NRSCHeU2qnZ2H1+W+duo634i9c9JuCrvbak1KE9X98A/JyxB3EKtvDDG1pUJ/9z7oWdY+EdugTiwvg2kJXr4MA6XvkWgK7YbVGCemNa0UDAfBugDbs7Oord8fneaW4CeTvzikaMmWt0BNs46InDADq9gTd4XucOUYRAvluqg30MI0YnetUV+9SW4iJIt8jirsH2o6iZLsM7dyyYSZ+CcATYDma6AlUh54+NP3LD0tio5YBh6vz8foGufZvIwJflB5HRwR6tmgHWh1univx+bJbt5U7hJmz4t1MMMYKZ6jLjxOlVhJsN8QyJi5AO7vIZe3Y6DrW4bvIFVNheYo2hlou06akxCVte/Z7V8huFg9/k4Ac+5Hpoe0pjWtfMPMbhfUT7lX+Nd2N+ZVgtO9lRc/s0uGNHmlZ8fB0GYoQJPAatYpoxQkBL621K4OUxDaIoReZv+G77SmYHg1QTs3VrZmbSflGP8kT/Sd0HvnIP/iIhZjPbFaX90zqh6l86AibDWfoSHffxaJH1wPh0Bl4sZ6CsWFqojrHboEwA3uwRrdSIwkOmHBZ+ZyWIt8X16JRH5AC2L2ex1xJvR65LnX0KHtN85gEYeviph/QlV5EkpG/4DxUB9TL7U8+ch9eZSliG/9xhQt2hf0qY4SNs/yazIAJ2pXESvJbrK51aaW67qNmRtkwWe4BjzWRcXieEckALg1mCizmNTbg4t1Bg4kcq6f//r9Yvpght/9ywJ5kCi+U//cBy0Qni3LBSxV6deqwlO50ErUpH8HQgVZSlKuqozC0dcOq5QjI8rZFQOXGFNN1nCXYqKpFP0t7t1G4WpJCIAJsXJrFu+FhU90g/tC4JS6BixpSAxSrU2fn5V5X+1zjDjrVCHsmCCtZNwmi4/tSmXjq6DfNF680nUvhrxAj10Y5UQ7XkN5Be9Y5W6GNsCotVO3eQt8q74ve188dstiAv438uY71Q4t8eop/XJkd2ccd2znnBkLwftXmZYfApLN5fgNBYxHe5jf775F4O2K1KTmKM3RY2Kr97FWqNhxFQ2s96q1fCPsKK7+Os4E+wpNfJ43R8jZp/cqS50ym0NET3QX16rmxrVu+dmn5FKPzOLR7jXufY0g4t8mjAxJXrssaDhLN2oPoVJsZ56Q/SEm28Osta30yu04Zyjd9Ism4rXMRllUbe40DC9EzLTsxDufqutDd2eJFQrMBCcaD9Z4FSWsQZEC+MXxgrus7pnGtkfJ+turpeFi6/wyimcugwTptVnCrMY9EPB+bMoMPXNKZ3ykF5T1Y608xEzNnGDrD1+m63L/GfsAF6ozQKo/jzw/KQS5FMCvwvNrpnA5k2nza+XDtIxeu7+Pr4sIjcRrc2xA7XoiHRIhy149OQN3uiz9BEqlwp8MZq2lJKlizhLWq6b+UADXXmf5yP7uGhDJP5mtugDUeLYizOANt4Jen/Y17KizVfzP20EmFcbrJRDtSYkle4kGf3dfUq//t5bs8IJV3yOCMFh8MgfoVcYunhjP8t1jik/PwVyJ8yXPxz/QaJNliqwm2pVnczrQwvRbNWwOVOyRG4Mz/i3Xd5+uXgpOqYC7A3Li81rJrgXph1Nr66hbclmBtEeOBVtl3DGoOozHojqzIqnsW9m+rBD7UXpk9Ah/W3ZxdT8FasIOHBcBc63gNhPCBmia/2Gk6qqwUmNZyfAneEw9LDP9M7g3p+xUZByJkyswxHTXc/d0ry5muJI3IZ062tVpgb7+7mlv3Zt5G2bHRgEIXfGpCFsEJy4733SJBUvIMGrtudNK8tOT6j9QPpmEVwZW6fk3oDzPs+5VgoZEHjJlW+Qe7CnPVOBborZyqikuR4IPW3nTsW/2DpOHwxrwOE3oEhywpPrGsQxW2a14DjfI/w6CauuE4ivfGZUEwG5c7q13sQ+hCC1QZa2WeZtwg0DSN7Fq6xgZcJJwfNWjII1UwjS1p0EdMsRuc0hAyicHta7P8QnbIjqVncqJ2BXR2lGjUzV/SkkyrteSMoWArBmivFYSa/Mx8DFVX1xzgnQqW1nu6G8aDdOcVZvb8vkPvy/NENqREDzztQMQxMz7qn4uxLd32RNFNvsiSneQ0130PgkK9Jj8szoDQTiHglFVrR6W3K2MpLn7Z3tHW+d8mJotXTct2nUFF4vyuxZbuCfauXY1ByaoSOpceJ7ObPOxf9dQ98WTuKgF7h+/Ijz/ns1te0bvco1f4ZwMAwlwJpYoxVjpMx4p3CR12jpwqfLPB8mHRl6ukxufDOenqYNdgEVRom0ZqBFXfb7FFOkKKl5n2ZcIwHN1ONMOdvON74/+Z30g3rMnKs2SOEwstp/MYAdfLaUmlYIy1pIWlynKb82lA9Xr3Fj1mBDPvWRUQgN0E2WBNHjwtUUwRglfj52wI+J+PzwA04/K0Or/5swHPMCzsM9qOAbFx7eLaQWGspMgqv/PuqTqtt+t4qXhlKMODe6x+io33opZRVoZyUkydsCBvXbfZ26RCnExpfQ==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80222CC4-5C30-4017-A555-6CDA563155A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D19C4692-1A62-4B3C-AEFE-10645675926B}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{241A55F5-4B3B-4993-8720-199BB428A025}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8BCE482-232A-4AB9-8721-D171BAFE112F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{012C5ADC-74D3-4509-9D99-92EDBF95E682}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>