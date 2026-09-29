--- v1 (2026-06-05)
+++ v2 (2026-09-29)
@@ -3560,52 +3560,52 @@
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2020-02-05T05:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-767</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-767</Url>
       <Description>KYED-536-767</Description>
     </_dlc_DocIdUrl>
     <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="90f6b0fbad01ffe2d30d7dbd0fd3d0a3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3d787dfc419280de891c12fcb19c7525" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -3902,51 +3902,51 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2351D114-A440-490A-8D90-74525195B386}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4191D34-A56C-4F8A-B406-6365BEDDE1A8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{841E00D1-8D1C-49F5-A376-DB050826A486}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4547A0EF-652A-483D-9B4F-18D865423F75}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>835</Words>
   <Characters>4765</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Kentucky Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5589</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">