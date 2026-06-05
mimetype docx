--- v1 (2026-02-16)
+++ v2 (2026-06-05)
@@ -12615,98 +12615,100 @@
 </spe:Receivers>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2020-08-27T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-1016</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1016</Url>
       <Description>KYED-536-1016</Description>
     </_dlc_DocIdUrl>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgzmZvw0coqceTxhsd+kilgBebg9w==">AMUW2mW9I95dlmjIjKBUCZEL6BJ6OLy7hYPL2jeovtT3tCEcdVNm5Amvp27Pdt8224vzjkHj7i5e6EYIu4D8hgxgQLdiPuvom8ZyM1trRUNNqkuDi/qUEVP+64A5YM68wU7RFzlMV6viV2ntwWNonOh/3NrQZ1VJ3VcpWdhtUeC433/Y/GdNCTEXZFaXPfoq2yA3q1U9S1G8qRFNjgtAzJhm5NrN7D2fDX4VWPA2TLb8FU+QSAkqJQvWXWBKOV+QbBDEI/g1IKTNVro+4+puZVDW8UOryeYHQigTE+bgdIfk2Cfw3jQrTqpu3EgF4Wvi8IijHY23u6ABHrH/NJ6W1BjCoFo5nvqGOxhMBERbljOnBa5Z0HIRro/jSodrGeowo7dYNfYgwT2XjZ7p9+dfCmw4TPvrXryNxYfE7a4v/oBdh6C6lJgYlivX7lsX+h/SvEmtV0sEdKG4C3Qumhe4VVFP8stB5EZqdlIsdw8AW3dob0WKk1U7aekAkOBXg95xgWhKvwLf+vF/acNF7QJYCM9+joB9Yln25+Q780DhynM/ktGqxbLhZQgfhagmDX6hKQmc/rkqrAvBZXUC2ql0rDwQO6i1vbgXTnaVxRqRrXJ6BIwcDYyKDCwy3rgWY1c1ghpjoFumX5KEQkXYHUbMG0gL+owRmgRLeEeTXIo/Qs2HTh6HEBgQ0cq0TzLodGdiFhkwY0+LeMBphm+ZJRVPpuvB4LByPojgvtggh0J2fPwEx6pk1LCnCqSli/SosAluiqnlTyjKQho7BMq6zbLTYHqYl+On5521HzIbWlr8y3wGkJUWOuLvnEvxuFNJs+LGxhABXwJHj8NXl8m721yQAqtN5FazX7IvlcKV4oYNBBVJnHXNrM49+XrS+fOE3mem+/Na552nkQlKXrkjdlJtYvyUFrSuEEHpSjFvDa8GTHGi8G0wLb6MOnAZ8wJthoj9yOCmAV9xDCPIOwxaBx6gPcbisSVxInCdn17cLGNAfJWOKkGwfnlGHiFJNqUr8NjaQeA9uUD1jNijFUr/YBtAwZbjJIjg00b5XX0fhGPiVxQXQFwG5F7ryXKJx1+2j6okXaWtM7yqn3AwV+SazmOQWPF1OTxlPF2+1R4VOsct1S4OhwCUJK3XIBcaU1QdGfBZo5Umwc5CoA/FyvGp4hiKE5i4NRHN0nYNTdO4P6o+yBHHXwj/P+qYUEHUIyZgXuBF76LynSgT1iAtOn3H6EJQlDm8e9w1rYku8YAu3dYfTo6OlZX2jiIf+MHFKQjbg6OvDuSAa/qAJAj3Ode3EMomdT1kogBCfTZUzcJSPJCrGpDZA2UDZMf5J2NNAzQCSKR6itq2fcdBuROdB4ZO9f7o982A6bk/tYFlaq0rq6zksPoCerydBlfebNzV1zr8gWUjNEGYJAn/5Us2B4OjdUeEicczXo1ZMlVG4WOKv+pBddQGpaByEBEfb9jc6rgXgYbSvDm2xy4en1ONGGWU8KGXZ6yhC52QNOdCSEw/U+EWdnkaXX956GYgWMmW5JamizxzmWB+J9yW+34uYWZFv6hG+MUOCoglAB+BfFJg1ayPbRfDUCtAcmV564HqbLYPtpTf2/U6El0YSj0LcTIQ93n3VliBpVBR1Lkkbu2RiDYXlhR5iJgOfBMRSjg5r5n7VcPgI0IK6lfqJm5IoCTCHGvT9T6QCNlT7hUzeT8O5A9ClTc4+AAIZGaSne3FTeDqOBB9qeqwepqbJq7PSZp5wkJZnPpdwm01DPxcjBGQjDcsn6VtWqhh6Al5onqUjQECv0aPLefw5qFEGq4gC1dtztL3AWkboy22pQv1TqTZ3i/SVO36WRx7Eg8bAv21RA6BLHRbhx6K2Mtv8xN6oP/cNdyBivkkgca6KU2KWgPk+lYRdzd6ED+FEJqm5caqxacdhXg8/7wy2eaz2sOSQ3QqsXUfnmM8VksHh1r//3BOPEDVK2gsbvw7r6S78uLhw7w6kAXeW9EUnvN+0qw+mAZMtZ9ZKLCKvf3cYMiPw0QI/XTf3ow906nammZU85ZTfQCy7ADYF9eWwOQJWANKhXU0L0raOhNwaW8Dv4Y1+yLBuy12UueLrj8en8RDZdmlbkiB84+8EChxSMQR619Yjb8XwLWGmvtK5p+NfXJWvm6PqAczOuDFM2emcfFxpyZOq/WiIXXdrImFiMLq+n+5wQ4wf36YCFSvPNUTkyalFrHGK8ZJ0K3LEXLlIrwwdhU3iLlA82jK7vCFhX2V+c9eetCi4kUx6PKbRVZ4ZRIp9eT6/KdtEnbLkIKM0b+KiC5xvEewK8vsD3s8HAQraHpUDrpmGdFX0pq1qKSIBsGgfGiicNGpeyxj4+Po2Vnive8NUnejAo4jNJwE9ey2/5+/GHb0KuED4OcCIQSKO+4xjMuywitPqBJlaEP4UJI/eiae3ao7yG7xytSzTLnMx7kSR/rFcR6CfJNh1CrxS90HNp69fZ1aOkwglBpkQI7pEAPFRRbDipbMm4We4JokfhH0EJ9uzopht22i0ZPR0mqmSY122Varqj0whWlrqhueHIY0WZRCQH64ejsdpKAxpiSo6lxoT1YaERc7UQJlkMFZ1bma1zwxd782dzWVP7T6I8+6n9kldqJM/NPBAu79SXvnGfztud+969RP0cgScTqML1JTXh6lo6BO7lTpivf8KoFyRtycn7W+YU0H1zXUCwZ+CAIUhjFsSKAt4akkAw1I6wGXlS2+kZ0+ObCnevyLuVdmf9L3Yaf7068q+QzRH1Bo6miAiuOgenhT+vYc7rezxoY+Lr3oIUtjDQ3emO+Tkst2GDL2R98LiJnVAg76BXBECOvE+SAJwDjknt7QJBzQwRRuO6Y8msyJef1S4Kz4dpz8RFAYGbLt6z4qKw2cATenIX7jkXh/v/gcx8c01nItUQdKEg6HnIDt0S+dvonxp0qxEQvUPeqPMg3CnpvcczVd2zCF3fNcouHp727bgwexEIzwz09mvkVVlVk/piOVxfUVFupk1Xn5daAtg4dSJczaQaTnztKGPj3UdvOq0mtSpTgsBlb17RQFYUtiocqaJP8fhtNnQzUPxG5R3PErFLbvHs9gkmrfUxQC9XWGKlpLlyBLuMzDwImuibqyH3xTxz/ABtZl3cjz3Jy+XOYHr57pzXBtG0r85qTmxoaE8rdtDRGvpHo5OiYa7OLapP+/wsCX9UTvHi8wdESZZb0QVuMin03/WIF/VCLzordhXKZqlhN8E1PFgAJ2cDptbchq5UlekDmzw1lYItbFzW/3RoRyMCD3NsDhK2UsW+x4QWs9oNMAOkFhmn79cY7qo652cAo=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a5e9d2d4560c56b76a85f7f001e30a1a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -12830,50 +12832,59 @@
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="25" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="26" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -12967,66 +12978,51 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD608AFE-1870-4B20-B723-147A08F16BAE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89BB73FE-BB36-4434-A056-770C9D985BF1}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2176C300-FFEC-4273-ACCB-50526DC6547E}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
   <Words>5638</Words>
   <Characters>31122</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>576</Lines>
   <Paragraphs>226</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Kentucky Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>36534</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">