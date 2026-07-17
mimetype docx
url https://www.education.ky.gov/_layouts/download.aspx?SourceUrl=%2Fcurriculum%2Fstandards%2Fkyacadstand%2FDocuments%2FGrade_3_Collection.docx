--- v0 (2025-12-19)
+++ v1 (2026-07-17)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="05D9F43A" w14:textId="77777777" w:rsidR="005C3DB9" w:rsidRPr="00CD04B9" w:rsidRDefault="00D27486" w:rsidP="00A23F35">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD04B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Integrated Reading and Writing and Social Studies Collection for Grade 3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="572D2F49" w14:textId="77777777" w:rsidR="00CD04B9" w:rsidRDefault="00CD04B9" w:rsidP="00CD04B9">
       <w:pPr>
         <w:pStyle w:val="Normal1"/>
@@ -192,69 +192,79 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="431969CF" w14:textId="77777777" w:rsidR="00CD04B9" w:rsidRPr="00CD04B9" w:rsidRDefault="00CD04B9" w:rsidP="00CD04B9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD04B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Standards alignment: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FCF2F4" w14:textId="77777777" w:rsidR="00CD04B9" w:rsidRPr="00CD04B9" w:rsidRDefault="00CD04B9" w:rsidP="00CD04B9">
+    <w:p w14:paraId="40FCF2F4" w14:textId="49F2C7D2" w:rsidR="00CD04B9" w:rsidRPr="00CD04B9" w:rsidRDefault="00CD04B9" w:rsidP="00CD04B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00940794">
+        <w:instrText xml:space="preserve">HYPERLINK "https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Kentucky_Academic_Standards_for_Reading_and_Writing_2025.pdf" \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD04B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:color w:val="1155CC"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Kentucky Academic Standards (KAS) for Reading and Writing</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00CD04B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="430162CB" w14:textId="77777777" w:rsidR="00CD04B9" w:rsidRPr="00CD04B9" w:rsidRDefault="7E7AC67F" w:rsidP="7E7AC67F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E7AC67F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -335,51 +345,51 @@
       </w:pPr>
       <w:r w:rsidRPr="7E7AC67F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">RI.3.7 Identify and explain how specific visuals, including but not limited to diagrams, graphs, photographs and side bars, contribute to the meaning and clarity of a text. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A876A02" w14:textId="77777777" w:rsidR="00CD04B9" w:rsidRPr="00CD04B9" w:rsidRDefault="00CD04B9" w:rsidP="00CD04B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07FA95C3" w14:textId="05F3C2B6" w:rsidR="00CD04B9" w:rsidRPr="00CD04B9" w:rsidRDefault="00CD04B9" w:rsidP="00CD04B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="00CD04B9">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:i/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Kentucky Academic Standards (KAS) for Social Studies </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="335014CF" w14:textId="77777777" w:rsidR="00CD04B9" w:rsidRPr="00CD04B9" w:rsidRDefault="00CD04B9" w:rsidP="00CD04B9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD04B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -517,67 +527,51 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E7AC67F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">After reading a literary text, </w:t>
       </w:r>
       <w:r w:rsidRPr="7E7AC67F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">How to Make an Apple Pie and See the World </w:t>
       </w:r>
       <w:r w:rsidRPr="7E7AC67F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">by Marjorie </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, to introduce economic interdependence, students will research world regions to see how physical and cultural characteristics impact the goods a region can produce. Students demonstrate their knowledge of economic interdependence by constructing an argument to answer the compelling question: “How does where we live affect how we live?” </w:t>
+        <w:t xml:space="preserve">by Marjorie Priceman, to introduce economic interdependence, students will research world regions to see how physical and cultural characteristics impact the goods a region can produce. Students demonstrate their knowledge of economic interdependence by constructing an argument to answer the compelling question: “How does where we live affect how we live?” </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="648C6A99" w14:textId="77777777" w:rsidR="00A97EB8" w:rsidRDefault="00A97EB8" w:rsidP="00A97EB8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10695" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
@@ -738,62 +732,62 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D52F441" w14:textId="77777777" w:rsidR="00A97EB8" w:rsidRDefault="00A97EB8" w:rsidP="00A97EB8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6321F13A" w14:textId="23705291" w:rsidR="005C3DB9" w:rsidRDefault="7E7AC67F" w:rsidP="7E7AC67F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E7AC67F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Compelling questions are open-ended, enduring and center on significant unresolved issues. This assignment provides a compelling question to demonstrate alignment because Grade 3 students are not required to ask compelling questions without teacher support. It is not the expectation of the standard that students develop compelling questions on their own. For more information on compelling questions, visit Section B: “What are Compelling Questions and how do students ask them?” from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="7E7AC67F">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">Inquiry Practices of the </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="7E7AC67F">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>KAS for Social Studies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7E7AC67F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="7E7AC67F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
@@ -848,51 +842,51 @@
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10710"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A97EB8" w14:paraId="5C9A1E6C" w14:textId="77777777" w:rsidTr="00926A12">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
           <w:p w14:paraId="5F9D0BFC" w14:textId="77777777" w:rsidR="00A97EB8" w:rsidRDefault="00A97EB8" w:rsidP="00926A12">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId17">
+            <w:hyperlink r:id="rId16">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Turn and Talk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> to a partner to answer the following question:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26E1AC46" w14:textId="77777777" w:rsidR="00A97EB8" w:rsidRDefault="00A97EB8" w:rsidP="00926A12">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A9AB838" w14:textId="77777777" w:rsidR="00A97EB8" w:rsidRDefault="00A97EB8" w:rsidP="00926A12">
             <w:pPr>
@@ -1171,51 +1165,51 @@
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10665"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A97EB8" w14:paraId="148703D9" w14:textId="77777777" w:rsidTr="00926A12">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
           <w:p w14:paraId="1637EC41" w14:textId="77777777" w:rsidR="00A97EB8" w:rsidRDefault="00A97EB8" w:rsidP="00926A12">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId18">
+            <w:hyperlink r:id="rId17">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Turn and Talk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> to a partner again, this time responding to the following question: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A6F376D" w14:textId="77777777" w:rsidR="00A97EB8" w:rsidRDefault="00A97EB8" w:rsidP="00926A12">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="17AE4B2F" w14:textId="77777777" w:rsidR="00A97EB8" w:rsidRDefault="00A97EB8" w:rsidP="00926A12">
             <w:pPr>
@@ -1640,123 +1634,123 @@
     <w:p w14:paraId="51FA6970" w14:textId="1A7CD54E" w:rsidR="00A97EB8" w:rsidRDefault="00A97EB8" w:rsidP="00A97EB8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Supporting questions are aligned to the compelling question and can be answered th</w:t>
       </w:r>
       <w:r w:rsidR="00B85D03">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ough using the concepts and practices of each social studies discipline. In grade 3, students are expected to develop supporting questions. Strategies such as </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId18">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Think, Puzzle</w:t>
         </w:r>
         <w:r w:rsidR="00B46561">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>,</w:t>
         </w:r>
         <w:r w:rsidR="00D91AB4">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Explore</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId19">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve">, may be used to support students in this work. </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>For more information on developing supporting questions, visit “Section C: What are Supporting Questions, and how do students ask them?”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EABC0DC" w14:textId="08242457" w:rsidR="00A97EB8" w:rsidRDefault="00A97EB8" w:rsidP="00A97EB8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId20">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Inquiry Practices of the</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId21">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> KAS for Social Studies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>module.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CBB20D3" w14:textId="31E744DA" w:rsidR="00B709D2" w:rsidRDefault="00B709D2" w:rsidP="00A97EB8">
@@ -2108,67 +2102,51 @@
     </w:p>
     <w:p w14:paraId="76D17A76" w14:textId="39A19166" w:rsidR="00F460BF" w:rsidRDefault="7E7AC67F" w:rsidP="7E7AC67F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E7AC67F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>How to Make an Apple Pie and See the World</w:t>
       </w:r>
       <w:r w:rsidRPr="7E7AC67F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> by Marjorie </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> can be used as a read aloud prior to using it as an entry point to understand the concept of economic interdependence. As a first read, the overall goal is enjoyment and the development of a basic understanding of the events that happen in the book. As the book is read aloud, the teacher can select pausing points to question students and prompt them to make inferences to aid in understanding.</w:t>
+        <w:t xml:space="preserve"> by Marjorie Priceman can be used as a read aloud prior to using it as an entry point to understand the concept of economic interdependence. As a first read, the overall goal is enjoyment and the development of a basic understanding of the events that happen in the book. As the book is read aloud, the teacher can select pausing points to question students and prompt them to make inferences to aid in understanding.</w:t>
       </w:r>
       <w:r w:rsidRPr="7E7AC67F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0653D1D8" w14:textId="58A61280" w:rsidR="00F678CC" w:rsidRDefault="00F678CC" w:rsidP="00F460BF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="762099D4" w14:textId="3D8DBD68" w:rsidR="00F678CC" w:rsidRDefault="7E7AC67F" w:rsidP="7E7AC67F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
@@ -2315,67 +2293,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00CD04B9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Say: According to the text, the ‘market’ is a place to buy ingredients for baking an apple pie. We know the ingredients are the items, or things, you need to make something. Ask: Where does your family go to buy ingredients for making a pie? (grocery/store)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D66ECF3" w14:textId="77777777" w:rsidR="00F678CC" w:rsidRPr="00CD04B9" w:rsidRDefault="7E7AC67F" w:rsidP="7E7AC67F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E7AC67F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building on the answer to the previous question and using another clue from the text, say: According to the text, the ‘market’ is a place that closes. I know this because the text says the market was closed when she went there to buy the ingredients . Do grocery </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> close? (yes/sometimes)</w:t>
+              <w:t>Building on the answer to the previous question and using another clue from the text, say: According to the text, the ‘market’ is a place that closes. I know this because the text says the market was closed when she went there to buy the ingredients . Do grocery stores close? (yes/sometimes)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="509D0D74" w14:textId="77777777" w:rsidR="00F678CC" w:rsidRPr="00CD04B9" w:rsidRDefault="00F678CC" w:rsidP="00F678CC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD04B9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Another clue in the text is the illustration of the market. Remember, text is anything that communicates a message. In the picture you can see bread and fresh produce in the market window, which helps readers know what can be bought at the market. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3419F98D" w14:textId="77777777" w:rsidR="00F678CC" w:rsidRPr="00CD04B9" w:rsidRDefault="00F678CC" w:rsidP="00F678CC">
             <w:pPr>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -3081,51 +3043,51 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD04B9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14B78FF3" wp14:editId="6F2D0950">
                   <wp:extent cx="3505200" cy="2828925"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:docPr id="1" name="Picture 1" descr="Image indicated that the story begins and ends in the same place. " title="Circular Story Structure Image"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId23">
+                          <a:blip r:embed="rId22">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect t="6545"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3505200" cy="2828925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
@@ -3185,102 +3147,102 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD04B9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7097A806" wp14:editId="37CECA9B">
                   <wp:extent cx="3887470" cy="2849880"/>
                   <wp:effectExtent l="0" t="0" r="0" b="7620"/>
                   <wp:docPr id="30" name="Picture 30" descr="Circular story structure of a children's book.. " title="Circular Story Structure"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24">
+                          <a:blip r:embed="rId23">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3887470" cy="2849880"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="25CCE0FF" w14:textId="77777777" w:rsidR="005B312F" w:rsidRPr="00CD04B9" w:rsidRDefault="005B312F" w:rsidP="00495FB5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="236FF03B" w14:textId="77777777" w:rsidR="00495FB5" w:rsidRPr="00CD04B9" w:rsidRDefault="00495FB5" w:rsidP="00495FB5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD04B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide groups of students with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
+      <w:hyperlink r:id="rId24">
         <w:r w:rsidRPr="00CD04B9">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>story structure cards</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CD04B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> to match the model above. Allow time for group members to work together to use the parts of the story to build and explain the overall circular story structure. The story cards should be placed in a circular shape with the beginning and ending parts beginning and ending in the same place. Arrows should be placed between the parts to show how the parts of the story contribute to the overall structure. The other parts of the story contribute to the overall structure by moving the story from the beginning part (starting point) back to the same place at the end to create the overall structure. Model language and listen for students to use similar language to reflect their understanding of how the parts of the story contribute to the overall structure. Sample language is below. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="185FDA75" w14:textId="133F794C" w:rsidR="00495FB5" w:rsidRDefault="00495FB5" w:rsidP="00495FB5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -3376,51 +3338,51 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="514A99EB" w14:textId="33C9BF23" w:rsidR="00CD1F4F" w:rsidRDefault="001D2093" w:rsidP="00495FB5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">For an in-depth study of text structure and sample lesson plans to support teaching text structures </w:t>
       </w:r>
       <w:r w:rsidR="001468AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">see Module 3 of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="001468AE" w:rsidRPr="00EA4D7D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">Implementing the Kentucky Academic Standards </w:t>
         </w:r>
         <w:r w:rsidR="00EA4D7D" w:rsidRPr="00EA4D7D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           </w:rPr>
           <w:t>for Reading and Writing: Standards 2 and 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EA4D7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ABFEBCD" w14:textId="77777777" w:rsidR="00EA4D7D" w:rsidRPr="00CD04B9" w:rsidRDefault="00EA4D7D" w:rsidP="00495FB5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -3805,51 +3767,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Canada remains the top destination for U.S. exports in 2018 </w:t>
       </w:r>
       <w:r w:rsidRPr="7E7AC67F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[chart]</w:t>
       </w:r>
       <w:r w:rsidRPr="7E7AC67F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27">
+      <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="7E7AC67F">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.ers.usda.gov/data-products/chart-gallery/gallery/chart-detail/?chartId=58374</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7E7AC67F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73BADB4A" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="7E7AC67F" w:rsidP="7E7AC67F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
@@ -3889,51 +3851,51 @@
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>visualisation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="7E7AC67F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> shows how the world's ships move goods around the globe</w:t>
       </w:r>
       <w:r w:rsidRPr="7E7AC67F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28">
+      <w:hyperlink r:id="rId27">
         <w:r w:rsidRPr="7E7AC67F">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.businessinsider.com/map-of-global-shipping-interactive-2017-12</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7E7AC67F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="627B8DEB" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="008E38A7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
@@ -3942,51 +3904,51 @@
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E91DB6C" w14:textId="7482BF26" w:rsidR="008E38A7" w:rsidRDefault="7E7AC67F" w:rsidP="7E7AC67F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E7AC67F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Explain to students that they are going to continue learning about economic interdependence by examining two sources to investigate why countries depend on each other to produce products. The first source is a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId28">
         <w:r w:rsidRPr="7E7AC67F">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>chart showing the top U.S. agricultural exports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7E7AC67F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. Present the chart to the class and ensure that students understand that “agricultural” refers to farming, and that exports are goods that are sold from the U.S. to other countries. Identify the top countries the U.S. exports agricultural goods to and identify the location of these countries on a world map or globe for students. Ask students to review the chart and do the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C9BB18C" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="008E38A7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
@@ -4025,51 +3987,51 @@
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2BF736AE" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="00926A12">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Work with a partner to conduct a</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30">
+            <w:hyperlink r:id="rId29">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> See, Think, Wonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>. Discuss the following questions:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45F97D90" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="00926A12">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
@@ -4319,51 +4281,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="08B3502A" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="008E38A7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62171ED7" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="008E38A7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Students can then examine the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31">
+      <w:hyperlink r:id="rId30">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>interactive map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (at the bottom of the article) that shows the flow of goods as freighter ships travel across the globe. Ask students to explore the map to see the flow of goods in and out of regions throughout the world. Some discussion questions as students explore this source may include, but are not limited to, the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C07182A" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="008E38A7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -4712,51 +4674,51 @@
           <w:tcPr>
             <w:tcW w:w="3270" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2F146034" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="00926A12">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId32">
+            <w:hyperlink r:id="rId31">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:i/>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>How to Make an Apple Pie and See the World</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
@@ -4790,51 +4752,51 @@
           <w:tcPr>
             <w:tcW w:w="3270" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="67598266" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="00926A12">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId33">
+            <w:hyperlink r:id="rId32">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Chart showing the top U.S. agricultural exports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6FEC7F82" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="00926A12">
             <w:pPr>
               <w:widowControl w:val="0"/>
@@ -4861,51 +4823,51 @@
           <w:tcPr>
             <w:tcW w:w="3270" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="01ECA72A" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="00926A12">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId34">
+            <w:hyperlink r:id="rId33">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Interactive map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6ED5B1C0" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="00926A12">
             <w:pPr>
               <w:widowControl w:val="0"/>
@@ -6527,75 +6489,53 @@
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E7AC67F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Tweney, Dylan. (2013). </w:t>
             </w:r>
             <w:r w:rsidRPr="7E7AC67F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Your iPhone: Made in China, Korea, Texas, Kentucky, and.</w:t>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId35">
+              <w:t xml:space="preserve">Your iPhone: Made in China, Korea, Texas, Kentucky, and...Inner Mongolia?. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34">
               <w:r w:rsidRPr="7E7AC67F">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>https://venturebeat.com/2013/07/31/iphone-manufacturing-graphic/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="7E7AC67F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="57323E57" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="008E38A7">
       <w:pPr>
         <w:pBdr>
@@ -7307,51 +7247,51 @@
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Andreas. (2022, March 16). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Top 10 Largest Banana Producing Countries. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Mappr. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36">
+            <w:hyperlink r:id="rId35">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://www.mappr.co/largest-banana-producing-countries/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BD7F532" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="00926A12">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
@@ -7371,51 +7311,51 @@
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Fessenden, Maris. (2015, April 22). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Here’s How Cinnamon is Harvested in Indonesia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Smithsonian Magazine. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:anchor=":~:text=Most%20of%20so%2Dcalled%20%22true,the%20Food%20and%20Agriculture%20Organization">
+            <w:hyperlink r:id="rId36" w:anchor=":~:text=Most%20of%20so%2Dcalled%20%22true,the%20Food%20and%20Agriculture%20Organization">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://www.smithsonianmag.com/smart-news/heres-how-cinnamon-harvested-valley-indonesia-180955063/#:~:text=Most%20of%20so%2Dcalled%20%22true,the%20Food%20and%20Agriculture%20Organization</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AA4330F" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="00926A12">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
@@ -7428,51 +7368,51 @@
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">KY Foods and Farm. (n.d.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Kentucky’s Wheat Industry. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38">
+            <w:hyperlink r:id="rId37">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://www.kyfoodandfarm.info/wheat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4C1B0907" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="008E38A7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
@@ -7549,100 +7489,100 @@
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="2BFE1D23" wp14:editId="4EB08F59">
                   <wp:extent cx="5719763" cy="2573893"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="2" name="Picture 2" descr="This student completed the table based on the product &quot;chocolate&quot;.&#10;&#10;First ingredient: cocoa beans.&#10;Country of origin: Ivory Coast&#10;Why does the country of origin specialize in this product? The Ivory Coast has a tropical climate, which is good for the beans.&#10;&#10;Second ingredient: Cocoa butter.&#10;Country of origin: Ivory Coast&#10;Why does the country of origin specialize in the product? The Ivory Coast has a tropical climate, which is good for the beans that grow the butter.&#10;&#10;Third ingredient: Sugar.&#10;Country of origin: Brazil&#10;"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name="image4.png" descr="This student completed the table based on the product &quot;chocolate&quot;.&#10;&#10;First ingredient: cocoa beans.&#10;Country of origin: Ivory Coast&#10;Why does the country of origin specialize in this product? The Ivory Coast has a tropical climate, which is good for the beans.&#10;&#10;Second ingredient: Cocoa butter.&#10;Country of origin: Ivory Coast&#10;Why does the country of origin specialize in the product? The Ivory Coast has a tropical climate, which is good for the beans that grow the butter.&#10;&#10;Third ingredient: Sugar.&#10;Country of origin: Brazil&#10;"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39"/>
+                          <a:blip r:embed="rId38"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5719763" cy="2573893"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2FD44E23" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="008E38A7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EC65B5E" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="008E38A7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">As students work, provide support when needed. As groups are concluding their work, come back together for a whole group discussion. Visit </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40">
+      <w:hyperlink r:id="rId39">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Leading Discussions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> for guidance on whole group discussions. Some questions to pose may include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AAC305E" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="008E38A7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
@@ -7854,51 +7794,51 @@
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5AA84E1B" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="00926A12">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Do a </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41">
+            <w:hyperlink r:id="rId40">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Quick Write</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> to answer the following question:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05C937E8" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="00926A12">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
@@ -8256,51 +8196,51 @@
         </w:rPr>
         <w:t>In this task, students are required to synthesize information learned through engaging with the disciplinary strand standards to answer the supporting question. To prepare students for this task, allow students to use information from previous investigations that can help them answer the supporting question, including the book and two sources, their graphic organizers and Quick Write.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51136C8D" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="008E38A7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71384200" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="008E38A7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Assign students to small groups and provide them with chart paper. Use the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42">
+      <w:hyperlink r:id="rId41">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Claim, Support, Question</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> strategy to have students do the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1648DF9B" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="008E38A7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -8407,51 +8347,50 @@
               <w:tblBorders>
                 <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="100" w:type="dxa"/>
                 <w:left w:w="100" w:type="dxa"/>
                 <w:bottom w:w="100" w:type="dxa"/>
                 <w:right w:w="100" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5300"/>
               <w:gridCol w:w="5300"/>
             </w:tblGrid>
             <w:tr w:rsidR="008E38A7" w14:paraId="414661E6" w14:textId="77777777" w:rsidTr="7E7AC67F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5300" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="3E08D73C" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="00926A12">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -8524,51 +8463,50 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="0AF10C24" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="00926A12">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5300" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="5C6B8017" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="7E7AC67F" w:rsidP="7E7AC67F">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="7E7AC67F">
                     <w:rPr>
@@ -8662,51 +8600,50 @@
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="008E38A7" w14:paraId="1965C0BC" w14:textId="77777777" w:rsidTr="7E7AC67F">
               <w:trPr>
                 <w:trHeight w:val="420"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10600" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="44269536" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="7E7AC67F" w:rsidP="7E7AC67F">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:pBdr>
                       <w:top w:val="nil"/>
                       <w:left w:val="nil"/>
                       <w:bottom w:val="nil"/>
                       <w:right w:val="nil"/>
                       <w:between w:val="nil"/>
                     </w:pBdr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="7E7AC67F">
                     <w:rPr>
@@ -8803,51 +8740,51 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="651D7EB1" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="008E38A7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3792398C" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="7E7AC67F" w:rsidP="7E7AC67F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E7AC67F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">As groups work, provide support as needed. Encourage students to utilize and cite evidence from the sources as they identify support for their claim. Once students finish, hang the chart papers and allow groups to travel to each one and read their classmates’ responses. Then, facilitate a whole class discussion about the supporting question, “Why do countries depend on each other to produce products?” Visit </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43">
+      <w:hyperlink r:id="rId42">
         <w:r w:rsidRPr="7E7AC67F">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Leading Discussions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7E7AC67F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for guidance on whole group discussions. Some questions to guide this discussion may include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FB68340" w14:textId="77777777" w:rsidR="008E38A7" w:rsidRDefault="008E38A7" w:rsidP="008E38A7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
@@ -9849,87 +9786,87 @@
           <w:color w:val="1155CC"/>
           <w:highlight w:val="white"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04F3FA3C" w14:textId="77777777" w:rsidR="005C3DB9" w:rsidRPr="00CD04B9" w:rsidRDefault="005C3DB9" w:rsidP="00A23F35">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46F4554A" w14:textId="3ADB0414" w:rsidR="005C3DB9" w:rsidRPr="004E38DC" w:rsidRDefault="005C3DB9" w:rsidP="00A23F35">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005C3DB9" w:rsidRPr="004E38DC">
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="00C18428" w14:textId="77777777" w:rsidR="00152C32" w:rsidRDefault="00152C32">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2BC4D416" w14:textId="77777777" w:rsidR="00152C32" w:rsidRDefault="00152C32">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -9952,86 +9889,86 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E95952E" w14:textId="77777777" w:rsidR="005C3DB9" w:rsidRDefault="005C3DB9">
     <w:pPr>
       <w:spacing w:before="240"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2E69D9DA" w14:textId="77777777" w:rsidR="00152C32" w:rsidRDefault="00152C32">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="398EDDFA" w14:textId="77777777" w:rsidR="00152C32" w:rsidRDefault="00152C32">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C80C0264"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13475,52 +13412,52 @@
   <w:num w:numId="21" w16cid:durableId="952588773">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1955283527">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1927878589">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1793134391">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1406368416">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="282347863">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="120652043">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="137"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005C3DB9"/>
     <w:rsid w:val="00005211"/>
     <w:rsid w:val="00031B12"/>
     <w:rsid w:val="000E3ADA"/>
     <w:rsid w:val="001468AE"/>
@@ -13533,54 +13470,56 @@
     <w:rsid w:val="00283E89"/>
     <w:rsid w:val="002C1802"/>
     <w:rsid w:val="002D6A40"/>
     <w:rsid w:val="002E12D3"/>
     <w:rsid w:val="002E6483"/>
     <w:rsid w:val="003743F3"/>
     <w:rsid w:val="003B55C4"/>
     <w:rsid w:val="00433B05"/>
     <w:rsid w:val="0048240E"/>
     <w:rsid w:val="00495FB5"/>
     <w:rsid w:val="004A3F06"/>
     <w:rsid w:val="004C37C4"/>
     <w:rsid w:val="004D3CF8"/>
     <w:rsid w:val="004E38DC"/>
     <w:rsid w:val="00510935"/>
     <w:rsid w:val="005201A2"/>
     <w:rsid w:val="005420AA"/>
     <w:rsid w:val="005B312F"/>
     <w:rsid w:val="005C3DB9"/>
     <w:rsid w:val="00630ED6"/>
     <w:rsid w:val="006C31A0"/>
     <w:rsid w:val="0076719B"/>
     <w:rsid w:val="007C1E4E"/>
     <w:rsid w:val="007D1C33"/>
     <w:rsid w:val="007D24CE"/>
+    <w:rsid w:val="008C399C"/>
     <w:rsid w:val="008D0C79"/>
     <w:rsid w:val="008D1FFA"/>
     <w:rsid w:val="008E38A7"/>
     <w:rsid w:val="008F7FA8"/>
+    <w:rsid w:val="00940794"/>
     <w:rsid w:val="009739E4"/>
     <w:rsid w:val="009C3F77"/>
     <w:rsid w:val="00A23F35"/>
     <w:rsid w:val="00A97EB8"/>
     <w:rsid w:val="00AD1220"/>
     <w:rsid w:val="00AE5280"/>
     <w:rsid w:val="00AF694A"/>
     <w:rsid w:val="00B03803"/>
     <w:rsid w:val="00B46561"/>
     <w:rsid w:val="00B709D2"/>
     <w:rsid w:val="00B85D03"/>
     <w:rsid w:val="00B866E0"/>
     <w:rsid w:val="00BA739D"/>
     <w:rsid w:val="00BB1114"/>
     <w:rsid w:val="00C54F21"/>
     <w:rsid w:val="00CD04B9"/>
     <w:rsid w:val="00CD1F4F"/>
     <w:rsid w:val="00D24E14"/>
     <w:rsid w:val="00D27486"/>
     <w:rsid w:val="00D355A1"/>
     <w:rsid w:val="00D75FEA"/>
     <w:rsid w:val="00D91AB4"/>
     <w:rsid w:val="00DD1DB4"/>
     <w:rsid w:val="00E16BA3"/>
     <w:rsid w:val="00E531ED"/>
@@ -13602,51 +13541,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0AC2F7FE"/>
   <w15:docId w15:val="{55288A60-5506-423D-8738-E1D684C315E3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14344,55 +14283,55 @@
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B85D03"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA4D7D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Kentucky_Academic_Standards_Reading_and_Writing.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theteachertoolkit.com/index.php/tool/turn-and-talk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kystandards.org/standards-resources/rw-resources/rw-pl-modules/implementing-the-kentucky-academic-standards-for-reading-and-writing-reading-standards-2-and-5/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.businessinsider.com/map-of-global-shipping-interactive-2017-12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pz.harvard.edu/sites/default/files/Claim%20Support%20Question_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ers.usda.gov/data-products/chart-gallery/gallery/chart-detail/?chartId=58374" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nam11.safelinks.protection.outlook.com/?url=https%3A%2F%2Fapps.legislature.ky.gov%2Flaw%2Fstatutes%2Fstatute.aspx%3Fid%3D51319&amp;data=05%7C01%7Clauren.gallicchio%40education.ky.gov%7Cd7e4118aebe74301935d08da63f51820%7C9360c11f90e64706ad0025fcdc9e2ed1%7C0%7C0%7C637932201576774398%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=Nw%2BeZs0pD2iXofQylinAQ2JsFkBfkXtocfzyn8mip%2BM%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NYJdQcQ1NWs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smithsonianmag.com/smart-news/heres-how-cinnamon-harvested-valley-indonesia-180955063/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bokcenter.harvard.edu/leading-discussions" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.businessinsider.com/map-of-global-shipping-interactive-2017-12" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mappr.co/largest-banana-producing-countries/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/Think%20Puzzle%20Explore_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.businessinsider.com/map-of-global-shipping-interactive-2017-12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Kentucky_Academic_Standards_for_Social_Studies.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.ky.gov/_layouts/download.aspx?SourceUrl=/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ers.usda.gov/data-products/chart-gallery/gallery/chart-detail/?chartId=58374" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/resources/see-think-wonder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://venturebeat.com/2013/07/31/iphone-manufacturing-graphic/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bokcenter.harvard.edu/leading-discussions" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.legislature.ky.gov/law/statutes/statute.aspx?id=53054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theteachertoolkit.com/index.php/tool/turn-and-talk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1GtCyYMWglVDvRQ6ZuUn2Icv5MMGmkYMsAVfg5V2C_J4/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ers.usda.gov/data-products/chart-gallery/gallery/chart-detail/?chartId=58374" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kyfoodandfarm.info/wheat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/Think%20Puzzle%20Explore_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ablconnect.harvard.edu/quick-write" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Kentucky_Academic_Standards_for_Social_Studies.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/Think%20Puzzle%20Explore_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ers.usda.gov/data-products/chart-gallery/gallery/chart-detail/?chartId=58374" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bokcenter.harvard.edu/leading-discussions" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.ky.gov/_layouts/download.aspx?SourceUrl=/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://venturebeat.com/2013/07/31/iphone-manufacturing-graphic/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bokcenter.harvard.edu/leading-discussions" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theteachertoolkit.com/index.php/tool/turn-and-talk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/resources/see-think-wonder" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nam11.safelinks.protection.outlook.com/?url=https%3A%2F%2Fapps.legislature.ky.gov%2Flaw%2Fstatutes%2Fstatute.aspx%3Fid%3D51319&amp;data=05%7C01%7Clauren.gallicchio%40education.ky.gov%7Cd7e4118aebe74301935d08da63f51820%7C9360c11f90e64706ad0025fcdc9e2ed1%7C0%7C0%7C637932201576774398%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=Nw%2BeZs0pD2iXofQylinAQ2JsFkBfkXtocfzyn8mip%2BM%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1GtCyYMWglVDvRQ6ZuUn2Icv5MMGmkYMsAVfg5V2C_J4/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ers.usda.gov/data-products/chart-gallery/gallery/chart-detail/?chartId=58374" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kyfoodandfarm.info/wheat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ablconnect.harvard.edu/quick-write" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ers.usda.gov/data-products/chart-gallery/gallery/chart-detail/?chartId=58374" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smithsonianmag.com/smart-news/heres-how-cinnamon-harvested-valley-indonesia-180955063/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/Think%20Puzzle%20Explore_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NYJdQcQ1NWs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.businessinsider.com/map-of-global-shipping-interactive-2017-12" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.businessinsider.com/map-of-global-shipping-interactive-2017-12" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mappr.co/largest-banana-producing-countries/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.legislature.ky.gov/law/statutes/statute.aspx?id=53054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theteachertoolkit.com/index.php/tool/turn-and-talk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kystandards.org/standards-resources/rw-resources/rw-pl-modules/implementing-the-kentucky-academic-standards-for-reading-and-writing-reading-standards-2-and-5/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.businessinsider.com/map-of-global-shipping-interactive-2017-12" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pz.harvard.edu/sites/default/files/Claim%20Support%20Question_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14688,104 +14627,79 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...26 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -14909,50 +14823,59 @@
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="25" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="26" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -15009,175 +14932,187 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
+    <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
+    <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-05-06T04:00:00+00:00</Application_x0020_Date>
+    <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2020-02-26T05:00:00+00:00</Publication_x0020_Date>
+    <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
+    <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-793</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
+      <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-793</Url>
+      <Description>KYED-536-793</Description>
+    </_dlc_DocIdUrl>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2272C7E-94D8-4F13-99BD-50C246A7460B}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38D771D4-763C-4CB7-80DC-9ED97D791362}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7ADFEC3-D220-4246-BF47-00A4047B44AC}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3746BDF0-9D28-4B31-BB27-FC5659BDBBFB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...18 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3746BDF0-9D28-4B31-BB27-FC5659BDBBFB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CEB1AC8-9761-4600-A913-48E188DEB143}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>6942</Words>
-  <Characters>39575</Characters>
+  <Words>6987</Words>
+  <Characters>35922</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>329</Lines>
-  <Paragraphs>92</Paragraphs>
+  <Lines>632</Lines>
+  <Paragraphs>229</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Kentucky Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>46425</CharactersWithSpaces>
+  <CharactersWithSpaces>42753</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Grade 3 Collection</dc:title>
   <dc:creator>Gallicchio, Lauren - Office of Standards Assessment and Accountability</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>8cd31a09-4b86-4626-8779-00972594e78d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SetDate">
     <vt:lpwstr>2024-08-02T18:59:51Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>