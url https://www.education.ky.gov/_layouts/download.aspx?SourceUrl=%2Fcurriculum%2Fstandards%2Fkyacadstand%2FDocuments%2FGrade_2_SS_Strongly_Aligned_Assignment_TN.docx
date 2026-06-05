--- v1 (2026-02-16)
+++ v2 (2026-06-05)
@@ -20935,89 +20935,91 @@
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2020-08-27T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-1009</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1009</Url>
       <Description>KYED-536-1009</Description>
     </_dlc_DocIdUrl>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjbvcdmOlO+9vjb2ZeXj5eeyL6rTw==">AMUW2mXFw/f72I9CpO3eiks8cE4hcCdsjnNaCMH5893qeacgI98BEa/OFxM13Vt4sylKxyPVQBsTl92ag0nOR0Uy2eTzIpuH14LBKm3Gw3pUTiamBK/McBYUjNV03SeSauhPMIfDqFZpmuF1Sk3KyPM/2yg/9fIoncJgCbURXeB4qHJVfjRtAUoEZjVxVqyMDlDX3E42VGrOvGvlGsWaa8UNKygZB01G1PX0xQBX6ZdmtfWvfEbGq4ZhDbNwkW5eoENBnJ5k/XyqyyEZtra2McsYcMMuPqgbaZzW20yYlkhH4PDvqmAaygYGP+oWztRl3ke45cugrj6U10PVbTXcTxkhn6M4+AJDiYky4sEhfpXMw8iclsNs5lUMWGDGG1mJitJobOlGQ3KN4/k9j4+yMV/jvDSMTmHkHRWHjoL3RzEAvujC9fn+c1QrhoAXVWYiROqs+vc7KmRiuShAVOLvK8VwzYZ04eit2MpGLJ9HN9kFaAOrsfuklgx7oBZwZlSEWEdPgMYlpFj3S743cLbZ4uQROpoFbImJyD8dDM2rr0kVFQaFDdtODCcT2to+BIOB0+KN1yUocLwlmpIFg5iE0cImXMT6Vv0bI+hClkcIDWtWd0ltDJnU9QnZAox8QCSKHdKFe9b4CV4TE2BOQjbs7D2k4VF8bPml+/Xcw70lPisZ2qz8Ej34+gwvZxrrKSlfhyUtz0LbTV/5T1Wt1wZNicOi5eU25nGX0n8yX29GXMPCMiXHqDSauSX+Cx1OzPhJh0lMyVAaXHwymi92QVJbLi0ocfwZm1MLlYeLoWxl3r52lExca1/f60LIct12lueKbD0pmKbc2E4J5rUpr5JdQD6yhdjzdoVF5HCS1A1Vguiqk+z+74yNZ1ENQe0aRWWpPopbv8WXxEZh0xKfHVDeYNTPctKIxJmLrKfdygrOAz3bvx9Riptq0OZCpX6XSW+kT4Kw9ALqVvmriGbDD/wZdMBI95Vw6e7P9scvDYOgpbrsyN1T3GLX0qqbgXmEMa2xgVMd3FFIs0Uz3zHfqd5lOQWCkHbqjkUs828VCC5I4zukvdkDQl1keQl6QXba13xiOrZFSNQEJVgud4fJbrW4XBwidFtqafAwyXHs9Rqlt81nrTHWJx7JdrDUUoLkEJIwpRIzCir1Bd8SJgvAyhxis62l5oVTcDU+fo7sgO8e5rC4BBpqF7XF1Ht0ZdtcAJODm4yVYnmcFP0gINd3zsvhXahVQAN8bHA2gp/b9lOJEG8zSsAfXxg7+EWA3/BOZN6umsmVqt16PIWGPB/kUkAaiQMd0P6wsDxXXbMlTP+0NgPaJTulDfCqyzn8H/8lAAU2TzSbPZq1BBUNFc87WsqmWRJD+v9CEDlWDOvOYh8zwZLBUrHhZWTDoJeKoZakbFLHKatRSqVf8lVhY2qiuRGPzNvZgaMHcwpwp6OEU1yuW/KG4l1+L+Uxy/UdLJ6KRJdxwedQ8ZiZ2eOe48SuG2b0eNZLDVqu6niw8MQaEyN4AA+hY9mrJZY+No9lbeNsygwE8gTs+9/mwRPpp9peginA6nPIWwMoXOOfUlaZ8WD1ZynPyjHmosqb0nDSrdkn5Pn8CZ8nUi3BatwB5rJ7xgTx+rsmXsqxgQeOWK39uHJFy694xAfEu6+nXh0gSv78FSz5HJIujOcm6IVH9muKQGUrJ+0yNCoCjpgiP50hTNdjWPojk6HJPSObqg3SuzRb9jQj+KvQPcvk51Ay+Rs5rDOP42ar+OIDLxoiBuNYeuyQ9rFiBtKkCFTt2C7gD4tncxzqOHZh9WFXaw+IFFlkXSipqfMHzJJlxVgqBTrM/JakPyvBeT5y7hf+GZYawDbNLJsmfvIjRG8KqiYNkUI9c3x6eHiErgdgB+tsjBu3SrQmvRCfHqEZrthPN6G+OEpN5JUmcbdE7onOp730Os59fHfB8ipiLkhftD8bPIedPxtHd1kqKFwLZFWHY4M/jGw6si+Ph7i7iKVWW593TqstlSiI6MSIhpv44J4lUEeoYM70Kaw1oQhkYVO21MnNOcE+AsjlXCTDITSJybodarRXCQbw7w7ux2F41Qfl2TjNWurrl5zSDJPvjMEVbTanJgQZ20YfFnJuQdI/ZQKHgYw5W8d1pEzhwQhoWoZXHA7hje/fHPAgVGRi7s31W2ThcSLHb5WVjFfjMsxkOWzW/WAsJrYgHQvLiWdRT4sSR9voU2xNGa0rkb+YLys7P11sJbzn9/OD5+dUvqBFDFvCPKlWpxtNmr6Z4zzMXzP0OqhKrUUPT4wHCnHO+W37e7yyD/HSgX6nxU8ckE34pddfz06YHsKcTfX38TsEwZ/CR/3EFW40kML7ALilTxavnO89oO6507BvdFLZwx3tXGN2/BKhMJrHTwXjsdhCXZZqRYUh7zJTkCBZhbuJk6gQV8bX3CcT0YJLvoHPKU0Y8Bbyxs73ey55vCtawn4IGoY8pF2RTSI2pSt2EGoljS6z5cK6VqxDuvBAjRPdHZf8vzccmqTQJn38di5SQVA3tjiSbluhv3HL6fo+3Ngi91C2W4zi7eSAZ7rDiPZS+jrKukEQlOZ+1fvNN6uWBN7iWvtLucTzTR1ISWIAzX4iCgx0Xg2w0bHAvqumZxhaxybmIB7aPogXyt1S5Q413RfkR2V6PpAz5EgP37KsoJYfm73bdpD/i/k6p++fIiYe2pCylJz8dkXfqr/HopOHFKQHS4DCc8CKkeevj+QCYc7dY2YvVJAP92ykIrdcQdhyku0oiIDXPP2iOkn+Ok8CYKUt+zLHYu5UBc4AtmKA80VEO3NHK42lCMYh/oiIGC8Z4IDODN4csHyLR7Vj4CP55gnwt58p22pTZq+kZ2TgHWwyPf78xnb2+Rlg81zXu9q5VRAoaEnMobafW1JnWkSEyEEECaHWeVR18vBu2+acq/OeluDn8bt60C5iAuR6wKs9hD/8JHIgUX3/sqloRS7cXQVDTCRODB+8DV8Vyl93ZKQvi61suU3ZRBatDGnsGC6KY/EyRGDQSQUtEliOYtdsT5c2TOV1Gk/tQyKUvu68vWBXMY7atdMYu33gm3E4bxR0JqpQwyskughvh+g4mE8e/SaKir1iRzbYhPDBh+xLzaiKFEAMovP1UV6qPaQfSJepSUs7qLJd2nHChr8kbfhCvYe+SobuAc4sP+q0uao3YVTC1NyuNuXZMDTmCsdAXGnUIn8trEuHT8HsR0Ks4fBjX/QnBBVVfQVZu6jZh/3hoTbrjFXcTF4qtHfb4UN7pISj+iN6mDaznNbRKQytB+ZOM0A7xyslUHLtZYZUCMFFtrJ5rhDlIAz0E+e2ufcD+thQwUYI2CXTeFgBajUo8Hrr6626gyAZRTaHPFh3fp3bPz/1YAWdICvJjD+eC/CtTKoRF8fF/Fp+JowHZH0PGgR3tHG9Y3zamZ79cZzGuJr+JKEIRlfPY4Go9jg/YHaitHdZIIpVFDlj8Bw1CrUCfaH0R+LoTK4Z+jV3lkOVWP0jZi5AhJhHYXn7qcfyXIqvDMEzD+lCKtPECLGsLYKxe2wK2VbG5dDCPNASmNLIfiVYDY4GCRl+LimtgtysPiSoHslTkNvGgX7DBtB0hkGfPS2USGYqjzAKBpyXqVPuB60AH7Ezhr4AgGEokI2mT6Hf0aZZBCL3kBbipKx1sTtVWfPxyZau8J1909Ozw6RHCkW0ZfzmoXjiPnl0CGTONov/2j/Rx9NEvHc8UDSseZchqW0xA+f2rULQ55DVW/SnglfeObZLSBThwaFdUeP571mXBCRuMdfNGiJ9PdUx1SOY8RSnMPpP8Jl8mgBdB3LvtG/UyiY4OyNb/eBRH+b+UtrLJtv7lVBX7bJTvUzFrzDxwRa7lZk9s3aDVK9I3dz1X9iwl3BKdOKPB1tQBupEjRmOQFwYNUD9vRP2/t4HwG2KbrHB5Wn0DROv4KmCcjuQDzAOnF1749yXju+fJ+ydLlL9sLYCs4wj0y7vyHRgoBE/hdrLEK+7R8FHhh10O+ZuOg4OpX3bbKHTA8Cq5yUYJz7IFxtZ3lwt5qp1uOxjJSg6HXlDskOmE8pGr/Uuhhqr0L6cV2nTUbVUC5NMHd7/FbFEjpbcjZeQ/mBWMRsmeBuAxP3uJWFNEwEccoJPtEwNBfqTqG65L8/MSgO0RbVA6nhoPa+UexhD3uSWBM+4TW9uE6MSYipIGlFETkEBJpYTYiJsORgZNPcUiIsHKiAabrk8M2np653elj/rzu671Z2DUwX6PdEprM23MqsOWloVA0kTdoDEDzi7a/goS0ZkS8FwX3H8z4uzMt1IuSPQh3TheVgb9gomIKPsIOst/8O+hA/eZ59RCVxilvT/3V65WHHf5HaMsyLjcO9c5Bi43hKknuu77Zet1TJv0F5f1ipFZMYEgLoIXeoVPVmnjkt819YReC3RydDAqZEVIj/YWxci/sLBr+8GTEiI1/JpvER5IFSPwq5s+fIVlKH8aVNiAiL8LabmYSQG9or7Bfx9ognw4R7BaTv7xlthyOhi5jPhjZFavXgh4o6zzOAnW3agwtyaAo7hmSOA4UixSe2PKyEYQDInSmAoCQuEfzAIkqkWQP5v/8z9jVhJA/2Dqj5Wg0DUmF2PL/YE5ru/qZh14M4B/uRE2cBjhqAwwR4iZ6YNYffMqihKfaaC2+SqWRu0HNQLxUHjg1YS3XIYSdwUKw1SOeLSKrnbXG3G775u9plddWOXW/adiHeQS4zBsgOv55qL2kH1DVZoNPopQ8bCHCOcPnwmpQEsFzQzWtFQQhsl+YzG3QlzvjB7nMCjvQkAiBc6c9rg03H+C1q4jthl9KG0kjXaiBluINJO8nmGIvCrLOq/xySwK/mPKpOieFk4Ymjymgknj/iYaXet9gHzSXxsieAmNy6DVy4qljo3Tuymkldg+kumWkmzVWVBmRuN4k4ShgPR2WnTNpJuk5B0NwXwYIGxTM5BUhWVVZ1dcY+VNdSm4FDny2QQMkr7SH/znHWSIIeha6EAYfA8mLkZqc+EGYgWsWwOyMCSrMgyTj3fqNVv8E4ji6gL68+qpD2qxCwmJp7imyhJYUuQY6f62cG76pMe6Lmg/o7aS+wJ83HCWbpR6BA87cTDthdmqYI8t/3oeS8aI09+mxqEvYKYvb0kJFDS6t203o+LZYixeL48FJRTEaTSpADwBDLYk2lbmtKJMaHfdq83pMUmqvJ+wAXOesAJIIG5+2pK723bA1+hpYHBymc1lqDeUX0dpftZbUDmHLEIkfqZoq2gDkaEbodV1OcQCCMPaZEnsQvGX1ulyxYjRv0NYwjifZ8Lwsr4x5M6TUMDT/pSTXfufS+RBMaPZZfA63Z7IQimJVEWQfnD6z9EUzZSLM4sEGQ+g0QNpocOOVgtEBQHGB4n1yLKJ3OYDd9Cz0f0uoi1Kj4rp4zv1L+HmjAs6gWlk68NpS68/JW7DIc1XMU9zABCQXk+nXX/wp3A56LDn81JfSDS1jbGcE0RfQTrejQmMUKjGpB/pdp+H81dFR1H1Hqicr9xDN69Q/5vqn8UXDwCNneww0ol84CW9mN2qr0cjTtVfc/I+e2trSIPzSA1j6khMpVME9CN/egTlJhCA2loEULyPYxJwvv+gwZIZkUaVsiduNL8wUU7Zoc1f6drWR+HB9kXv7s80lNXoPx73cwUfBUDJNjAk+E5X69u7g+8JqxX5W3y0GX5A6pMeP+cuEHTH7hu6f/wPgH+tqzK/Ay5Q8OmWV8GaEvqhNydpQfz94RnNKA05H/n7rnjrwTSyvYB63OYksJEV0c6CoRsxQG8yy2FFo/xUuwowAfSsH5OwL6xBbg/FW79IhGtPWeuTXpbP2H0/XJD7XnGzZPTMF04jU7oG5GynK03rOxqrr9P6BU9aaRf0kyVwRl30P/kAZWtluX0uUvUBuzAgkbJvA0y4HXTbECWy7iqfYArBlhPNWVil873QP/nhecEWXi09HDSk0lqaU4d1Ci3yM0K+qGcmYByXiGZI9c3B/en6PbI0jAfNDvhgj6YDg4TW8WfmPAc7bF5rJCI90ojKbIu6owqfFJZ1BVnNyMGh0awJ3N21BwAVCXmzzXThjzNYQ6X+ViHtlyVGgUsdS8vKOFOVrcP+usE1Wr0unBZGLAFWba8o8HcdDiRJ1BqPjWyvFTCvled90EcZNsvlKxi4ZAGrl3Fe+f+zVQP/alMQD0PbsBqM0alThpOOsII2p7jQhEggzBI95mkeoJjZetwWQiCPejs320lWAiNBKZa4Ii9SrW2RhiwzMvra4lNpFqBxrbcoXEgmvtENP2Su+CExe2upbOz5IYVCkf3I2jGVFSeyJcQ/BiK8JVhWyMP3/dx84DKLx1DD7aicf37D330MMQAAz7caE3joKrzZsI+xAV8TijYTKdFAua6HTbwtxlsyFdAeHtu/qLgy/cyluASM5j4q/QUbLpReXDGN+qtl0VM2RtB1p2C9aOM0hS0VIL7PB02gro68RyqlI+lkf8BlXR3JzqDEZ8rFMIamswFiBp78kILtPLumokP55V6FS4ntD4VjSJCBy7V0D5jlnW2Zpuaq5UIyrgnOdBy5l7N2UXVOuRL4zMjfZpwHV5TG6Lwr5B9HD3vDQpT2CPrXJO9mh/+1tRsQKfMi+YHWQghiW80PJiuc40CJjkObEizPfFS86KH8oOn7D71kXivsQrc+Oo56cXRb67NT0EfA93zMljmJIksh6CyFxaaMiuE8fzT6B30Rj5NLcvKqXM0TyZLI16aFop6rSo/EvummFBcW12vCEEkJR19fgH6hOIlWIlEI48mdsZgmOAb4BnBQimcyuXn4vdPl9fR8v5PEpOTJeaHa2AR27niZKC+F7K1yeHPe1rVdqLL2xTzyxY9EwtBUzb5MXalr357uHml3NjNrevqJM8IadWOTQc7kAMoFI868R8pPhm2Z6kRk2VXJKz09CykEOn08gu6livazYWf245quRhzx7dLA3kww/KO1MJxa1+/2mdSBcHzjanXrebaND3uAA4UzbPZVbOQZlAwOxdlM6sZh8VWtsmMmJ1Wz/ZfX6s6ktVpf/RB99XsmZmxH6iYxQwLEJOvhUcaXrwb/QfnYThgJxr/+3Cd4ZVI4yr//fP33Mu5CJ9BwAR9rMHgx1DJjHGoQUvsNiqI5Y4XYVYO97ICG8kJpjR5JS22HpUkQGc+XhhtwXXXcv//hxXkQtBt1pteuIM8BcixWRHhFY5VWNQyMdw4RzRw62EBd2pXZk6D4BJxsGT7IgYzvOa04YVgl+JJzaVvxMqVA7MN28ZMqhg8FFh91fzWYSr5I0FmjoOWQAZ85iKydx1YdPyPjBSYVjRfNfGZ1Sbnd8OomLpARnS7WW4Zgx7jznFhBa7CqzdpYnrCtlbEshfpfkZw53I9y+xD7DH4sA02alECiMoayGDamFc8RwirhkUlCVq4tDHDew4nCxQqWMIIsHr/fG51xUcaT+13O00LP81x9cJRATbAhYr+fNw7SJl/1sTpQRH2Z9EGR6+9o/6SRogB122j9Kf0BmwGxQGU/CfjZdqYHCj5qMKL9AAuIlNO1HlZYno9W7jVmUMrKoVXBQz0Ddi1o/wvTHctATz76y1a31vD0mwwqrHxkoDP2VkMLKDdZU4NoJu0YHBmvxjLq3re9nuu7rbl5w700p66GwQqYiNZ3N6mC+uJOPssbPZsf01uc8swn7Ad44hAao4t2NSnOSMSZCC0r2y6MBQKmqqKAd8nAThhL6Ky3kopS6akoF7yo6c1XAdipb7WNT7h8tSWq0JWqcAIXu0tUcdEGUOjZpXFdhi1zqRh+0Hsh6CXhQeWSrV1ibKSr7Fm9JEcq7N9G8XtNTwzgLpKUyUyd+8loslmyJln/JJXyq1hDlhbTXMrz4/jDEY12YITepPcYy+cvCvtQHeFvQ4LmBdoMM7E7lAgsBMfH/5Cs702Z3lbYPUlRrb2xFaGHp9F981lJYlAhHqAFoj1gSHNg5UrF9LUFebqpk64rd6t0l7PmGy2M+7ZAwNtFrn1qasqQZ7OWIu2v38yi/y11LC2Gv/5s/QTeo9gxzyQiBX7KZoInyE5WBZl/5Gp2gP2NF5+h8nQXfsUUTyWqU842MS3yg1w5a0ApNy/QTEJcD/AqAK4DWVmN/6fraJOyY0AMwvwiAdlkz9RYsdY1I4mUajEFmtmf8CzP/o+RvJnQU3/lIjBskYjhnXnpfDHH3LbYgpDFElDB6/HQLnvVEvBCjgvuG1pPjQCWoaaIyxvJqD1gZbNawnZrCb9oXsNrmx1zg+sAfpeGK/eKJ5wF0semlhvr7XrQvRuY3ZlWbfgbowXZAvIpZSUYkARZqMoV7C0URch70PeA2+FT/yqLtcVBCx25cIjqRrsTs/rF20RSg1Xt687pfd0IWOvXJDwc1atQUc1yUjkJd/pKSbBDN2YoQd1A/96Lt4mHKavK8Hlvn3JB6IsIo4UpVojpRkcBOS1mI3rQ2vq1mvyvilrhJ0o3AW0ExxtvknWZjiI5iibZAUl3KtoWaTUSHtezDGBsTM+p62R3uu2PD6pj8efXX9cmCt7pt5MhPHmrW0nVR2fqcn29HCv+MG28RqG3BZfEK5yipn0fd2Q75nEcFPxV+yreCcUQWKDrZj8xs35kkKcqcL00mPAZd7zQDCX8c6KRSIGlyt1f1NcX69DRfcpdBdlEmo1jOGbPrfzjFMHhEt575D1pCzmSV5b+WGXtNvMsR1RaHteAr3PNI0Wa1eTWz1TUYLRKQaQhvkS8/5XyzKoLWy047OSyxanchLyd5mu6SYgUTHUkQatuZW8xQakqTZ6rfRcWnZbATjnxqKnfdghRjFi0LeRMtt+5p+SnRrdnUgLdHgJt1uw9LlEatQqGALaaXU5cLfqndDMDuF7oVDKGYPyeCwGMF1YMEFnHWyO3s+MlBterGFw0mx71r09DXESLZA3UN8Mh2lrvFoDr3a+eLoN2zn6EUUvRsohDJnEljlUotcheJXTLicVzzYZEmur+AOaqcLTWOlHH78Wv/Z30AJQN719E2DRRxMn3lODmqlws2vQngJALm1v5CMnCl5j3eVHW6V86akqcddo1AhOtTksQv0wvqSKgc/mkF3oSQgOjbaY5ETOFccQ0v8XgsVsSPdS/Cf/V1F1AEXYmKOlVChnlQCBKZqcUIa8ZZTA4DUQ6LobdkHccy1cZ9pKSW7c6q/yBfv8flLBMi9YnzSbtjfHScnzNW5K7oSKJ9eVEPTySZ076hVoAsbzCL+nczk8qcV6BXGq9weGKOM/BQF7b52iZoN3xzsEydDBXodOKk5nUyo8D8vqWpvkesKKkkkkSDozl6K9fu+eHOY5ahEz1U6M8CbCuktK4uls44pKVGKaTiR1wh5iPR7vu/TfGfNyA6iMrFS6snALuTeWQT3Zt/XA+BASaLKxanxFouqS0nueAkLkoV/17WJ5Qv57BvVphHj8Xwat9Cl2F7lO9gxZrXO+uWaj/G6NHibliradnzXl6lZO1r6trLOhr0PBXS8l2nB8pjX0q9qXjmMz4wBl3pUyu/LDOyGiM9D0m/UUEZnov2DbZv8ugmciN43P0e0TZIAerQsjLSA8iyVy+964Z2cNgsfUSfe33qdzpVofKMbAFQBUjnBweA5UjhrOXfTb5QVK2sNfCvb2eCYH51aamRhCURDUml0JcGFMTFX2Z34X+j0hMAApsfp3Q9pQBxFQULw63UvwlK+G0IAOFwAIIDWh0cd5RakXzR/DU8MNFCcxnS4efxwbTMYCCYWMPK842vFjl2etm5ueuxtg/0RctfeIxxU75l8axvUD2bLC5plt9jNPseqy2lv1e0ArDO6bQ3S9TieHEdx+N9kWAl+aMCruikGZHtjycEjHjYuAc87sLT6fidqrYXehq/Ys27J+lerEsOgMC7BQ/HEDOv0TtdR/VD5MsbRM3dTwWXv8ToOyy4eTLXb9ORAw7MIytPubhh2UXf8U2OUQzk0Bq8vZz72oW7MAmwvyR0vsoOQIud2rriEBGIPk6bhvx9l5YPARoC94PVRMSuJPZnaVBe+AmIAVr236YC7HRnwwz0YWJzbj4nV8ghHu5Dmc4E1pHzNB1PnrP+kgaACzqbWliCBOFJYMFsvNkjKcKzIaMUPYJLKFlCeKDgdCGNI3qmkoc+LWexWr6LbendYLsXSCw7EcfbMSMggMQ0WNqRa4Ruv7ZZEYtRe+mQiwZDlY2E9BMD1k95xbREkvyBATDaBy+5amt+CCoqg5aRePYZKbuCMqtxuidJqtcdXJG9lfwoRuYQlvW/JuFFDwlsA2U9T7bKin3zoPXXe2ODuRx+9Yx3VqAZ/7/fW9Xstzn0QBc+QgQLEBWLOkxZHH8N0QOW4OB5WtGri0CJ/X+fPQLIQ6fbEJLZNj0/DCLGW4vY/x3pjpHF9YwNM44xdb1uWS+1eDaiIJCA35dlPoB46d2Cf03irFYmX58pgCwl1a6N/fC4s5kPpU2zqcnwkuvK8+HhpA+VrvF/wC6MMWlxFELECcUy/bWD8Ft13MPXaFKEXqjfQotH4fXqwj/lrt7XOvaHBxHDpnyU7P2Uc08BvbdQdFzRkVkK/RdFwIDynLT0NzCZGf/tvx+hZTXMfYlKbYIZA0ZyQW/jYHUqaIAQjEdi3sSNJ30cMYIKu/KwdF4deQ4arfhQFRhptNyXN//bcRR2P1YCihMY2wABddxY8VYgpjmjFiM3Sb+A88HGnseVxCsMNOmAejC5Mf5mW7TWD3JirKG6IIi7APJ6KMaPg2CFMw7Y31Os7yaX8KX4gStod6rqqgwq6TKaypxcrP72u6WW710Um7vtaAFPWrqlGXdOrF/BNbHx8oWHqVTlT70g0shC3Cfec1EgVyS25oC9he3beRvsLY9D8jYIZCUGjvbtGiHaNv/NURF/X5qXtmOlGWB3dRs5FN/zC9NQIyMDeDiq1Ewp4xESUK38nmB54tv3C3V7S879bBMbeSavS3Uye3FB/QQoykMUrZRd4tPAkGFt0DWi2Lmo+m6gLxz8nVwkyAI5W4WP6VIQUM7uR7a9eyBkfOqOO1VmlEEuTJkaICBIaCeTsej7jU9a5+Nk0AoPBo+U/0FQm3LswMvn3GwUwiPYiWvzPRVtsSVaN3NcNXhl3+4lvUMKGOBqphp05fh/WC6C8eM10KlZMSpIyFBo/iAw0lCziqnAFDLYh+3w1FdLlTxPrSvP4FusDWESGfGBD2ItDhwV7rF5vcGfN05ME5Liaqmi5vK8WzG2m9AyO8o7c8Fxj50UjKAy5aKbj0GOx0ng5Q/ABgs/TXjsX6ysC4sJX2tHiSMyFmcA2+UtZZSEUjZpCL7hBN90KckrhHYWhiMyExSKP5JeQ9RHTYV1aPVrbrh3n1JZBWT/gnJBUSLpvoEd9mnXymJgr4PiJXN8l4Zq2xUgKp05o/oXCU8NHtb89/6BMm/ogj1xX4Cix+E6/wxgl9IUnY/0t0aKScIlvgztPTsf+HE9LvJtFc1W+CX0bVIXEbwyk2CwDEVFudr8RtoZ/QCfEzmpN5v/qdWbl32v3ifJIgRSIFS86i0gAHHTrteyhxkiuDt5PdYHnlEe7MyW3nUqcxKHkAhLWp7fJBBZJFWZzjih/mmH8mdddrIGTsKm+R9IHV9uP8xzFA9r1pIrdqcvs6f2Y4aWIKd+EJBLPosIAVKlkE7pjX4gDWw2Q3CWiTF3mUMo8BQBqm7c4Px0GANiriGEptzaYBGQ6/OimprR4SZUiyHCzGBA87SQA104VkzlUtLOZPBqxQuS1j+sE5Y6RvmxhNuu+inTLE4Rh8RgRfYg+BvWVRjCKvt4Ik39aY8f0oO5ihr6wgl2PqG8H/u6QnWbDj2W8UgIFuZ3AwniC5rohsfQWdC/OL5ehG8w9M2tS094Mq60gx4p8S9Pl6coG1VBFBi2qYyO0VXgMZtZIn/gb2n2GQ/7SXuovZLKtQOWiNwKsuS6sOO0+b48JD4BO8UIRda8PBoHlgdIbFjQ3tzBhXvd7Ji8WkDj8CG4X85l+TIorIRYWVaG7He9+RC0r2VS+TMn7hCiQJbp7OsgHM5Lp4KTn87dXm8cUAFSc0f7Iz4SHaGLPaCHbMyx/hvWP8o1Phg4+qM6Bx9BRxp49+OtYO+bzDC7mOgdHwl8GS84uZgFnVAOxXz/WzwE5j6Cj/bNC1oLCEkujBg/q0qy4cSYe7YmEmujSdEb9m4vHLWTQjMyx/ymDanU4BfUAZeaGWdxmzm8+2V6dlU+KsMhqHBgZHASjDT/+FzgVW2fFxXoPhCI4bwOuaRf7vOezmeCcvALELTND/b/LjMZbxtUxxWhrKzVQwDudXX3kFV3ceWFGAhPeUfqe5cCad6M8mfxr211g/uoZQmbzpLSOmyPdknBOnNzcWrqbL5sThS6miEuK8cIA+Wzd7/C9N4vxBTxYFQaa7S4tNLwcA3nS1h5AAA9QVwtaRytq9Kr7s9lTWUK4hSPqv7DsiKlSPZ8yXvDXWcdqep5TBF77nQVz2Y3b5DMKr6nTwDq6Sswd1ql/hzL3j3OGkQHSR5VrBeW/jbIaDXn+MiOB+PYsNPwcYtafAEBwcZo2PpO39PIV7oaN3kVNTpNv4nAss4y7wNMgXqvjtTUJWpiQEaHvec3Q7SUOVReDoKU1AOeolTxPZt86ZARhaiQx+Lobw0NzeH+0WGNIeUNYjqztjdMgfMW1xW2moGZGuZyo/hcXVmCXV2jo+cO8uHqKfLyvPxlxKbxZZZOjkp5Jc9xk3k8E6hvbKJraKHcsyG4WLITIm5gxdlU8A9C2dWwRv7eezCTdpwrg+63/5D2WslNbJpgjxkr3GZRFxrQbhT/oX9lyM0kyZEpdONX3SC6bOeAvY85PbN8oFcxF1DSZpvAsTeJSTuZnGy17cTcMqVzwKgiLQGsMDinxcDeRPRHJYcRHRppxylOxrGQillfBU78GvQ9tI3Csz6KLONXqpS+DJVFP5Rt3nCo53wHGRxz00zAmSpHgzLcOuwz3TQ50rwSxgeJ/BwE5XgpU90AvhP3LL54NaKF40SewE7+ohTr6Blz/wYpZ1WvJFnKhq/WgFi1+CRGP/LVle83Jiyx1hCBy8CaZjO5179J9wJgUDGb7fOAwjU7NOVparEKdpf2sHKCQoMf1ExcLRMKGYyjguMj6CysE07cRKJRMQET8WNJ36+C8xWSBjq6iY5k+D76KwOm+44axoc/RtAAJCu8v9VhNseAz3zuaL9POXKSKuUw41rpQfN33qG53XjD1vAP8AF+KnDyKXc6UE8UBQlMDe/NTf/MkQ4/8wbzndQKDbrYxnNDxdpsoGQ/GlgHi2MMKrTD9Jse0DNL7HRyIU2ANoQBZo6kV8ZBB2demt4jB0AIY95Ww/eenYTVhFmAspBeGIt5RBo6djmUaCZQxPeUzNcK8YoYgdabRbN4SmpA0Q0vzfc0C2x85i5LrNAjHyK243ftjtI9ErvysyhbGdNXqwAd+pKwuhv2k72faml6bQZhbNxB+2VkMSBUMs0NDxfVhNciAOVR3X6rO8usei1twl/1BZE7CnK9ELUf5LGICggLa57GQuCQqoRv6pkgJMs9PLRs/AxDe6rI72r2hBlrkyjFiqkR82E+LGQrlT0SK1Bfnfk6qDpg1msaR4LheW82RRTjAOxhrt70cQUnRt1YDw0jvec7CBM6mvK+g4AnMPqJUrfAR0kVubuUUodxwtDBkwxmcwsRq2aiR/7jVG5SdP/2XAoS6yZnHoKWp4OrLQQPZ/jsezPKyZjwaqBZsBARFxdplWlYwgF/LAsfVcyaoa/Txq38wPBXs705Gz7lJqVNBJz53SaPN+Zlol5OTDYefB2uVSaFW34nPKODjuPbwWhzxJ1iADUgff6z2V0MD28zzVMaAIibUb6oUtuuCuBhYWTK8EiKJjSq8JC3D822qYJ2hJE+khpzfq3DuNWO6bdh9lKCDdX4J/wX5GFB02pGFV8kT6YzGVWO/74S3NAxj1Heu9+Wgz/h1X3RPi/e5VwlFZkNJ2USxT6Qx29uS1cA1XuRuxq+5r9Pzd5W0HkOmfsgATD/hAL0rKSerhgaF5O/Ut2/777SmKHLcN0STdudrk5rPeimbFTLKJVOIlqCzzBFJWxT9vdH8L2xYbUcLrO+7mvxPQfJXYhyUQVf4viJ0zp6729J2C+xZBFoyZ+TqLmfrA0jlgj6wbG09iOd9gYd+gBKo+oNL2Ot1kimaYZfy5uRHRpCltnEdexD+xPKehpwolu5D+MHPTsTrMQ1XtbF5jb/OUQXzFugeFBG8ylobxOD394D/xmxgpiK6OT7y4lOMwNqzeYiqCm8F0yCMmJHKR6GPAyiJa4tnAaZPOI2SFeGhMjSruqFsIE3HdTY2m5KsKMAVWWrQfBjD/yewXXb4fl48YvLMjPPV8ggPzRM718vPBJzehMKeGYZhc3lMVv2f70phyR+spkTQoY2JXj7G+FQlFs8v9ANhZz9K0AiS0xuPAkawu5POMY32He3+wVQ0KmuWc7Yg7YT7XkKlco7NWburBfrwpN7m0Hnn6qLw+lqF6waxhgpgs33SuigO4/mTykCPpg876vKWMG/Na9vDrLrqzQewrjvUg2EgcGAlJ+vS2ZYex46t5NSSaGWnsp5xTM1gWgfafFC55gWAZRzXE4x8ohMyiWJK1lH+E0bxA2FHbIItYdRsbMUAQhKVZU0/HeqbIFNRFdbFjjelJmQ8dM9ZD78zyxoI+xGelFn670rY05bbblvkCp3G/gNyuji9joyJ07BV3WN6TB13YKSeqWbBtuOMdHWtndOfIfKS1BngqQ+bE4Sq/DoIRV8nFHJUw6cQkezoZJmJo3IQENMjrjiSuv58M/DxLO0kf5TiEY996WeTAw6YfmYcvim8InPHEJi8MV2CzgANXramciFSb9IlgSubHvdknS2ZEy8DrC2PAn2dJlWY0dx65ckbpnyRB5+cRIP+RuIDTFgYWogv76uIMscEywKOV9vYHoscDd3S6RlBqzoIzpdNZ3HlnZkGN/JV9ZoWHXL6blSKAGX+RAlkXtvBYzzv/Ho0+hQvzswHYMCuN99sM3arhUdLovwASLJoLuOHT3/Njm9LTAh2KizZI659qzCdrYjRAmvn8zvygCLQmCpyL1vChQPnrqyPZxgn2K+3rH0n1k5Kf69JOQcH3vJB3DHxJdLT+/qFCt1E8VjiF3++Uxjy7uug4teluEKwwd5SSy/n3PW6s7nVSZ8b/6gTiLbC/9ScbbM6z6lXxYMEIBlCYduphzjjhTcxlzya3lt49VD+0g5PzWzJTUzr6gw3w/30glAh/wZfltghZqySgKehmURVuYMI7oqx6hPeZvl+CPd0g6R8PiQNoOqa+nFLMX33GmWPRs9xyn5Jo2eIbTxfhYGMecGvc166N1Af5/Y0kdJyTlMAmHtCVqX/8V/gXJYEViig5HRzDiRH+Okt/RJRBwDjH3GovXYIjiO7JuN+r6hD21U2KSk/4JmUFGsDukEGRqLTGypi8AfuiixofumtOi5g80Ff5ubKYdZTMK+LkClaPVQrkA2g+zHwqmJHknMRoRFq/h7YXhhowniMnpj807u3aCB5duuMiGRDs5+J/UP2Q/mIA2SiEsFR1KoqGRTkAX1bwIzVJKmfMaWBwyG7bU3XC0x5tYgoJoi2QMZIFnZE/vCxWYGl9bAy6Tg+JC3DkeSHNc01b6wosyM0fQmEnAOVOkm5tcY1TK+h7SvyBEXMpFVysY/CC1kk7QAh0BR87ae7SUR6bc+H/lpImQXCrU0FWf1ZWc8XaLjCdZXai6K/DfK83dnBZXYVHtZhiRgHn/G4+MyLz2FNdfxvhjSlpX5nhWtF8DY0Npm2VUNyWl+Vsl9se4xeAX7Swdk5T4JubtyayYYfitXgcGhCwO0a6/J1ICT+9mRilLoYZaWVSIFg0/xz8EYErk4iZ3R5eohET4YMBgjx/h3GoydM7URZ2CiGCdzPMK/2tStsUlWQK+iLgfUQfdWkelzDmM7Xb0FDwtN7qjyikrcXcdhhgvETV76zN5aH+9YQ0V7Bt1tLVUaBmuTKLbuGZAsJOswGcJ6XYLSElkju3d5ZHfocZDwWjIIMZem/uU3l4OyB2btCgjVpL8l/d72zYphFMYVV39+F4wdfDvRap0gU24YL1fUpTs5JacS/GpDDhBZWiAE2vPu04fIw9OFKKd0Lvx9T+QQ5M4T3UxqBuEOjpm8ReqdPyc6NMGemVODC4mV47UIN10BfwwA9oBjNjb6dgFhYAnz6paQpoYTvMpgyzIr1zHI/riAfjznRVDJnANOa+MOGsa7HEgnGQxOPbr3Y0YCwww2+59iBeq/KyBE+smdb6856P7sj8LN9lUDRlQDrNDsFXwz/Cp8G7F70UE+J2tIH3gItdece8R6FMAnRAS30uvpab+UHtXZ4mIR4jzCruLjGu8iJGd5aX5p32os/5cSQs94DFIB/uo2nD8d+M2TBvhpoSLaRlM8qugzJwjgz/1XbIQHWy3NOE/BbWgTfsEIw9hbXn3sT/vJDQtcOIBMYj1a4PJ4L1gCaExZCzoIs18NACtYOdRcGzmZ2HOKz5C97CjKltQNMA5l2Wg9iYvLAqN6V20lO5psqjr8QRcWpwzVoyBDzt/MFDo7VQEp9Q4cHaO8YfH81bXS5m+Agr2daHM0rlXJCo4+Ya6X5esBgFNPk33RuygT1mAW5SNUM+Eoeek+oQKQ3aRonT1HGO5978TtdBFme+Y54hFJ1KhDs+1O27h4ca5wLDIEdm4pt2AXkRo0s/XywnzpmasXG/EnJ2i2P1DXXIQPs6guTQ2F+X4+Hg64ZodsOEm8mp0ZIlSpxjvQfPlUSUPVDf99WvO/qmt70fa5QAx/43Wa5wRZhoP7ZCZEVEpCPW9DCNEG5dytVIc7BgJVh2kLAl60YGO38im6DHDc6eaV/fCnP4PfVbKNqijRaOX6ADTwdImGRJtfoFzrdUmimkteBPwSFRapSOLvUunflFmGe7+vZckncKtXYQf7xWQE3o2pTFtqbqIwxeK3i/BzEaHfpZjzFNpETg+owevifuQ6zgH50QUqqUTQhTLpU409tuzvGhHA2yR/qgofMx8DJzJMW/PG8VAPW1VajUGWK13RtNtTOhxEnNGCONAnk1twSknYZ0BvNjI9jaAXaw0XmuYoUl3G+C6aPLeqqLOD++L9JgTMhGfYzbeVM3UUIEnCyBdmQMz2cqf8psUOTZF9sSuCUlx6vq4P69VR/81mArc9NCxUYk+JIlBlCsBfrgI5WQJPMPC218K9Rv43N21Qb75DZLN8j+cC9ldA1Dtdg/1sJN7mhMr2qBNw7lNy/PQhRqlM0oAKfDFgZigY2hEu9MviEGeWQIWj+uLKNAbPkP+5Ahb5J6WcCPgN7dOae63fsyGpmXOCBU3zuXOQ6Of0cM+Qx5iTcpKEJikBp4MBlzX7KRF9r5A363CLm0zVXklHE1/W9vv2p2akXjgOJOVYgWy6orzRwIfzwuCri6WmKDp+svIWC2ngWpnX+DGEp4F9kPGSvkzqcJZEszyvl0zFqNJO/evkLhyFgCXZsQqWKsl5KsKvY79lwUgQnlS6NRapiNazs2LDj7jZo6Ifpv1RagSmBx2ZM8A170e/7BrfNnWi4EJghwNHl7RGirPyDlL93sXChRKiEj5dQImLW5zMPD6sOwSs4+0S+428NtRlUZZbbq2ZZdDiph/jgjlcM8SOuFbj7K+JtK/j2n2pR2AoMl00lve+fTv3pc9wxN9vY01Ax9KYDv/dF8lLFoNrROWMJjbfyHzlGqc9yp2A01QHOa9v1b6Zeu9CWqV2Q4St+C1gS/5iktplE7/Uv/Sj1n0Vf8ZHvC39AeuulGGhGwlTQt0PwJ8bNIef2KDEcRfrM6ypJjY1v2Xz2bJVlCuKvHq6wkul3vsvm43XiRrwylELKBQ/ZnpmGCib6tbxIBkkgnUBFyz25LZBbVDpPXMVpCDDjMEiZ6OwnmZTGJJM+QuvSL8h+cJZbEz/nM9aoh79bhaMFBfA7hfmeMq3P4Y1PvTCyMbECRir0EUZe/MHddD0efm/meW8CMrOxh5JPnd2fIRkj97zs3s8v5tP9me1vvvE7OoeJTD4ScBoRxOGbMgNkN6mQjaf2fO1EqajYFugQqjNive5svVYF5qgcuWolZoWParfexRcNKvwqc2xRIO5bxw4dBD/w8YAcMd0hzS8AVeiJQxPO9KTZVkm9cB5DTsr/IIQl8KOR322PUrW3cqbx7Jj1tqlkri4xD7EMXE+fMYBnNqeBYxb+ajnf3jtlidLC1ZA2rjZmfeF0Z0wjzG8gyAQiOBxK5dxg4tLkXkk9overw3bdUvtcYFHOpBMDw5RAFVG54HtwxgJE83mICVBXG3/znkeh9hllf1C15ut4afMldKoIkeeDgQ8jfsOcAKJSQ5IjgU1Q8RmlG9fWDqcJJLKItSWLM829OJS8PMADjZxBD5c+ij1RR5RqnBksKxo1uJbCfLNBq7dKq41qEcImoknDYjfeuirfkxzFTjI3+a374P6VJGbJ3jzcBh3Bf/Oxa2AdYr+B0AcQdfngLnKbe+2nsfWGWLv/jjKoOWKHuL1wlysXsopmbYXtmGzc12fflTdZGhs3xiEU7W1ooGhJNyHIJjhGiARubX+P9V+w09YSY/pRu3pl4QL4PgA42pkPQZDc4Ij1nzpEEP30HB47/s/9IY5aAYt+Mkq2GhIwq//xhmXbjxW1lsNycip8JQoDu37YgGgCbeNzvBd5qoAGnDiONfKQBkN8dPvrm+gW/BJfhHcU7IBuZJ+Y2MkFXu0gfdyaDFTpO6UC6buzJy79/Rqxf2DaKT32phsueH+MkmUUTBDbvZp5iCBwi2F32iOV5PcUE3NXgpuCD0pcWi9sDJGnaHb1Xf/Stm6bPg5f8dQu0VRDOvNjHt80ov5psVORhnwAGdu7L3cQvrcTR8fxbUwKy7yuaknS3+MfBh2WLdzPx963BrMrCMUaomwEZHuYumzwh0PTSO1Jp7XVmcfYgM7Xvdmk6VCd5HpyS3/eDvEyMNDK0idxyHflrP512QLPBasVle8pXT8X+xYoUB6DN91ZZzFwmIEqrC7dqVY9Zk4QvWKEozDH+UONQ2n1bRQWCOep4uNBU78pNt8IZIgaZN+Pse3BG0WfCB5vofYvGD50trh1+XjPsaCefWDJWF8q2hbV/5SND+/jE0eVJ/G9HLe6AdhoQSNvBPPugcnj622bosBAnVvq7SimrT0SgjCnEkWJ017FvgHgZH3ag6LcmeUePKKf7CcZdVchQER5GPvXkK+v1efaMy7+guvBwEn1dcGJzv59ijuLEsp1m/kIBvkS006QHJbp9iIt/lw6B503+XZmMXTGf36x3IsJgwRxAKtpsnhZJsc3UvtnxT5GU0DJMkvFROaCr+i9UZfqr6DcWD23Uj4KYv3HbJcJEoIhqJXhfKEUaISwIeyENWh/AEANObFWs21uavPbxeHrTHLNIW7cmAK+4vREWv5fyVvURJIKNP8XAqHxLDoGLtAf73PxmzBev5jEznr0D2JepqbXjEPk/6KxHAJIuBCfFJgbOkXODlpDoXylckJVNzBzshfizhgw9UUOGrwGNHPIjKXn4pBuc6I+xvRDALmPhAlOTc3InTlioC9cq/VcWfUF/Q0occ5AwK23lqoXbNxeSu7cLqIeIrFqsA3hWrDEScYXt14AHdWZf359Duk1+tvPxBm4ILt4qBWtWdyLpkKBmFobiJ7RuCXFNUd3h1syGFZF/TdO0kDiP5RgO1LQ27oZEfLHG6mCLp1QbBPTJf7xE/+WrIw9L+cKTvBVBzFr68o5QFiTsa35y9umZkEvOD7afpbCtsPa6d8prsZCXlZs8zp9vwNPE5B4bZVNr+HQ4gbRtSm+7gBxsx1h9E0D9Uz2ivuJJIZ14z2+JqozJAWAnVMzY2R9ItAYOOcv0plqqH1sR4ZGvnJ4y4qBo+yJnUYJdilwp3SvSvTiYcM2BVABDE2CkMgJGANJpFaMHY18LhPQ9Q/wgOj44ZKHhaIzieG6SjCE2BHMNq0R1Dhgz+LOzVk7LZPLJMLD37DKk/9G1WICTLyQlyHfc6QRNnTuJv2AX/Tr7C6yk6JB6d5sLfNOt0RQRPNJ0lXWDf7JHJTPNNqD9DYwdANqgL6yIHV6MvepfbiR8irrnI5iVu4gOvmhTerbrt0cE5PqqnAoaEQbl9skdmLhYg2PSmdWkGTklyzyATFqkDfx5HhH7+O/f9FcumW1Oe6wokDvBoBItmzdyrNGcYN+BIA3RbShGg8Zjt6OgnyibBeJ2gDRD9NvKDRoMEH7lF1EUfIKjUgHaCPSSWNAm4A6bXb0NsHqUYNJGF/I8S1ckEgtIIsnVmZlCWdfgAUQ1KSVk4/gogNuIyowOLu+w6n9ftd/QuqBPmG2hhaUofuencH3Td5yR6DHNsc+21WSPHo95bPMHDekmypm8FrHKhRTNwGzapmj43/YxSDWLfqiIho6yhCpL3hio7q3+X7egY0kipqK8+WfwpRuA9dCECe7zyBRVBrYq8q4DCNIio43v51wv3qPYKbWZTazR3jelUW1rC5Vz6nI/0rSL1fdBWlvKpPbQU1T4yPrC43ofe8mVtpMWba1bIlxDNCAU79LkEnbyMmCoahmZl5Ouno0VDKJnddKc3QN1wPblTQVWwhqYvmHqNJ3bMFLFallYyfUGnqiW+xm5X5MIjl/IXMKIh+TzAGOJoHkEgn5T/TUQpV/luIYX8nNCHRXYpfPZCnUnyw/Hc1VxLnOhJGFZHyONSwimdr2+EZOAQKmxkpwjehHOY3qigT4x9F9z8dPHWFqtGNDBBnoyLJ4elg1s8wvR684z8RpXkTtlkfNbrkKDy92o9yj2oj+Q7h8ZMjxwcljahWwH8O1gBd2EJ+npsCavgCOZghpHtvUf4wN4Xjb1FfgL8ez3r2NwhPPQgJLEmBo2vPYmG2hWgFKtk/B5E367erQHbNfZy0nhaw03Q6yTTu8SKVYgctgjckr3H8XPN5FXN48mRuWHiZZpO3xJeDWOn6wK6+Ez91coji6p3b4QAzxfpVIa93eaCiREzWem/LcOsqn/nq7CGRw+I3xTdfWaP3d/YEzRrbOy02Z3fWHT/91Hrl1pYlWBg4FEMoDEOeh2fGmK2mY67uI0lESRUApzbBB2oOcbJgEVApLJOcTywoRH/0y+Lk8xwlJDosB9Dgn39aP8xSFVv12Tydpvq+48suVkFev5rrdRg/n08L0uXi9W5oyn3zdRKmj0GgReBLFoY2FDBMfcJcyfLl2LZN9001kaor3rjPXM7pAOEdT/lGbtjLicbUPlv8Bw/olXIdHvORhqgaTVks0xxgxjTTDxKdgIJVp3aTC3Pmsb/x0n0ffT55Xf/lquQuPAA665ce7PQrG9hPaeiqyirPraYGU2PMmyCBk5I+BiM0BFsg5tGYIh6p4b4LelFguRhtEg5bORYxdhPm2WaABJZ5UtC7B1j15Du5qOKVH4hTJEC2bkox28OCQ/lekuGDc/Nn7ity9RK7NkJ1H/2s2gILyjN488AoS60PdVTADAb9Gi8t683Mso3sRpWex21LdkHa5O7qJYF7Bfzeix8c4pHmNMEfyud2QOxPbif+qSX7w0OWKOzlI0AyJKdbR9GeWAzu+8dPNDTdQjhAVLB/k8HLgkQkLELeC67ScBM6ub+EFlHV+m1MviUgCrfJp/5dbINZUkvqju4dzs8qNWSgpJ0Hl3bFw+iFVYFh0pEcIlX8CuVvZJO4RIQisTYKEQOOwtJNiU9cxHQrme1nkjU7NJDFCiyZ/I3TCMOCfQuYF6I5ckbUuo/vYmXr0Zq5Ng5JOqjNq7qyGT1E6ktsI423slMcwVqYoKj76hxvGapI4PdODlnALSwvPQ04javWX1vOeJ315vhGqyjX4vNJXTCsuIbIJaTmTqNtxwUf8XMLlzolSmvLLCZrMG/Jj2tXXD2wSVHz6Unzsh8CEoRIKqGV6gHD8vexP/7PwuGvvwv/Fe2YluD6/re2nbk7chI0Yqht6els+8lbWgdImCnI1roX+sVddTXQCEZjhakFzzIOtQmxURSmfiGF0vT5q2GhKGmnyhrT5sPgXBIhVrA6hnP0szh9Nar0eHqNytPhMbdEAjjSOX1pumkMg9x6Gl2B1j9OvlUHxzBKioo2uHbHWoymfxF378DjetA+5/DR7926DRHgXMQiND/sRV+Fr0WhxSy7AgE+BT6JywAQRcV5YhreSt988mPVvgx1EWdKBE+e9ZCk2uhj+i04U5i8XM3d40wPxjJ7PeUW/2JijWuhWa7WkdWVS95IcJISOL6foirRSAWnDHD5+3amQryeE8nm742qM/47NBDtH1BABFwe2RmkAJ7VMDdNTreQbOQSIFV6ZyTKfBcOr1gRU6mg0Fm5JMt/xY1cskqV9m6f6Xmw2kVz7uSd9N//YJAFLyitjpHvhEXCRB0kjda+7yZepfL6IqBvkeF94Th36T3awLB/RQMlmoMNRL4szpyf7X1CZRxEZOB3+KWwrDdUTG/6Iir9yrWT3iawJevnA2qQ4TPfQBmOQ4R0IqWN5po3sMuJMprqEM430v1bRLZbzDt56jegwn65Z2GkCAubwaZ6FVav8U4aT6wkscFfgzrsbka9hkmY6rmNC2f3194biWruq/Uxb6ThboLtOqr1X+TKA5fk3JKJwEA2h8GdopQYyAp+51yAZKT9IwH+p68QPPVLkWqGkN0K186IffL4+EjgdDRiUq5tJO9tChEcKGnvf5QVVDhjPy7m4ytfbh+G+SeA870eYIiTLpA+Rw/Gorq+b+gQIhRFocg3/998qux9vjBCH3Ahtp+Vw1/RSBmRwmHZndTjJZTc6gzYYvt9vwKGA9vZRbKnhgotDqBEZhKEIDO9a3oUr9OKO/HU/ya78fNeHvcQSOh3Z8956wPXMpdg5IHcis3tzLqi9lsDbOKTw0YvjTRrtDC8Iz2YyPunzE96171fJR/4U/w+L3j5pFDvvOKvhul5TinDZ6Mh2GahvutHxQ4b68Hi6A8Ueq7AZR2AKV8w6znRw4kqQiaUXSYO02pXff4augv5xkM4tn92l2QYTu65iF+bxMUTP7hLqfMh5Z4AW2a9uojeXt6ruh0hEXEVMQszkjt8o8u++oCtXR7b8pyQ6uqU9LudaTBB10h/hI9MCizsB0NgP+xTySCI7qJd9Cp+0PV2ne+w0gzjfWO2VlEiTlCoALjBAgD1+1bAE/9EjtgFmu5xo3jtv0/ldR16CpNiJZOWyY57FPGp9X13Fo9V0eX35L/to+UQ30+h4BlWYnd8Y6JQwri2Eiur0Jl5gHvSrl4+3ZQzDi1pjLozFgFlva66bWFkqf/0+c6kYnREpZ5Q6XCzgSAS1CRAXXQCrjkD8UaagAgy487FL3aUXo2L0Q0nlhO0dXn9x/iOEyl1lbHKwwHHXM/HAUpttH+sV53aIS6HwrGqmizLXz9HKJDo39KigWfTNSCXsd5kTNk73RwqOnsmEgzAXGDhBE72nGRB9tNlLzPOej7wLK3dxEw0Nvj0T84wo7F3eZzdoxCOokJdURyd6Cqkjhq4HLygLY5mQS2fRe8e6CKWbBn+1k/3c9cRxz1PiMnuthYcRZRfoAzIukFl+co6mKMIUn47FgnGT8jJUfeBwLz25FqP74CZ/SVg/zsVwOoC6rnJZQ4FpnqXjpY2TLrd08M8MABiknxAhI/uYo3G0pjggdfQVb+g5fv7t9RsMGeBQrcBnFczy36fBavM4AJaYXNKWlT1CNg9q6agYYUpxKU7qHTfv1PX9JQY5NV5ST/grSKsc0yg+/w1EFmoBEgCwDdpu8xe7MthK5Bn95E2iZ7myLGIEPNvO/rEdexWZq/z1Y6Pb5lmBvjdcMYAaYm27MuuxwqyzuVEJ/NEvy/wcJREWWv0Y6fMt/a2/7TJh3lfq2ayIvP3mS/rgugJRXckI9b6kAxc8CwN5WXRSkOoQo+5jKBzA0ctEUsQgNkmPFLSjH2+XBxIun9FXN3InWELFBArAkQowkeHFymFyH3TacfS9E3PQjBWY23rkELbNuZtu0O+b9BLT90MLJpCFCuXi4jJ+ej6cyHL/rxKOf11KrBhRN1cqEqVItcy3I02LT2NynKGdxeEovyTB5g1kAOwt61GqiYFAvQtZdKb53v1Wjks6y2Iwn3fgKokCbsMoO4IblEpSTr64l/os3XYDFvh71nPwCGzNewCY04rc/STgFUCjF80uzYeZ1rdnablJpfOqitcTKWABKwnCTwcmpn+71gY3m0EC+uS6WJoAsjmPDt7bFl+Q+qXizagxlh7gyCVpkbndA9jNdsTKzGfXBj5gkKcl99VM0rkU1CQW2LN1J6nvfmvGOucum/UD53/Dbw2ZZ8+LJlQsX4FlpawCcyALBtZnpGBe3IuZbxNfvy1zxmcIysalt4wt2DTIxC1xwxs6iQX8XEglQcYBaMQqcJjOYOblkiOo1dp+MVp59MK8P0a36DhaUrNSjw6vu+LtJbPq2oiKUh5NbjLk1eUCVgAPjtKJ4zWucX2kKcTHawXfggJox4TujtL0b6OBeYbJu4L7NsbY2sEAYc7HKFxIEKp/P1uukRucR+DxXTKffYy/3tEgg+mh/dj2kmUbAXx56Y7G7BPT1Uewg4LEXU4TBFw72F6Ha21zjKMNLd0QZS5Y0eUB/7o1CY+8JNPbnjynzNu9f1Y5t+TanBT0pnh2u4uG+GnhyQJpynuZR+MSM3Ptkjir7nmVzntAYWpOuwRayFcZDdXgM2g+EgLoskTNQm3vTGt9NAwiqJMCw+HrUq/fNngGxBKoilNkLlU9pAfeiQSbmbTM5Rwzvn6iX2MASHd/hoHHFkd36Pn2BykYfD7OZHX2A5Njz29rjaqvu8Pf/YEkIVbvtdfEyykmGxYBUoJgsQXEq3bLddMrlywKfZW5oWkRD3WtzH026HfgynI7g22MBAsfIGk40jS0ZARIkzmFgo145yT42dQFg93OexZzuR099sq/JXuVO7VVY+/wOCXr+4BzkGbAGKO85hntpmqJiVlGJS/ib+dWwHFalTlkb1gT04eVUsz803SQu+4jmutXcEvQ49SYA8LuN05bSedwzC9LUssnEnuFQxirn62ZeBoO7C2D1CAaS5KhToefrVGDV5j5Zbx8OrfvMwzhgS8JE7D5GDAU9AaeRRAlMHs0HIot6lXzkuAyYvgDlXJm51rrnledrX5W2/L9HBmAgG8pHiOJRhfR923TX/3o3+cUDDaIDmCqUymBf8xDUsA/9Ynp44sVwvnC+eSynGU8pKhqwsRMMscAi2rjZC69ps3lxh1ZY4xTwYAfA9gft5M2wE/STxsMqYw7G+de3LTWKOJ3m1oQkn+fx6iX4V4HrzQ8yu/gj8MWItrg15KDRpes23LNyjZ4S0ECWaPOsK4SkiJ7ad1VhaZieRfMhpcu33y9sRs5MY6/x65SG+KYbYyRH4J0QHHKLIhFLofCd+0GhypS+8iJ+7Km52v+YxzCL1Nm602CPfzT5o45iuG2OovSEC+RM3RZuQVWB0l4REBqMvw6qlCfvlFXWev7ZrD3BKlB6gATEZrM3wvriWN86OWUx3vx/S+hJyioBg9f5D9jzXPoroOuNh3LMM4keBIJ8dcZQm1lmX/3c3oNPqC7vQEFK8cun72ewKxHHAbn46/URx6ozxhnfgBDZLiTleaEzVb09kHAmzKJAEg44o91UP3DEkJaXLq6StIZAeq0MQa/E8Xze+HCNds2KIZ8Y1UUI5ncjDqdJYJKN5LgqI4UT0Qx3M1jRmgp3aR2XQbJHdPJdOJ+LM6tm25SefKWRwHmxTRM9/NCOaB4cSqp5F1y23B/ZXSnLrXdVMcLL8A7xVeJ8oCk7twT2/0vq0nAeZa+Znqml4ICsisMsgJTt/CoOfNnLdVJsBiGi/4M+IxP31hNF/AvCu+vDlTxizDqk/hQg1A==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a5e9d2d4560c56b76a85f7f001e30a1a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -21140,50 +21142,59 @@
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="25" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="26" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -21316,66 +21327,51 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60BB0F35-5A4A-4CF3-8062-4E82C8AD9AF3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2FEAB7F-E984-4B24-A5E1-E7C87F793560}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD099D6D-85F9-42D6-A06A-4C156E4396C4}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{785DE24D-2D57-4751-B9C0-47C149C8974F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>28</Pages>
   <Words>9724</Words>
   <Characters>53095</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1041</Lines>
   <Paragraphs>424</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Kentucky Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>62395</CharactersWithSpaces>