--- v0 (2025-11-05)
+++ v1 (2026-06-05)
@@ -1,10912 +1,10578 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000001" w14:textId="77777777">
+    <w:p w14:paraId="00000001" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="heading20"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Grade 1 Assignment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000002" w14:textId="77777777">
+    <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This assignment is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>strongly</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> aligned to the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kentucky Academic Standards (KAS) for Social Studies</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000003" w14:textId="77777777">
+    <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Teacher Notes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000004" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000005" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000006" w14:textId="2A6687BB">
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+    <w:p w14:paraId="00000006" w14:textId="2A6687BB" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00831417">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This Teacher Notes document provides instructional support for implementing the strongly aligned assignments to the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId12">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00831417">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:i/>
             <w:color w:val="0070C0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>KAS for Social Studies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00831417">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00831417">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> To examine why this assignment is strongly aligned to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00831417">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>KAS for Social Studies</w:t>
       </w:r>
       <w:r w:rsidRPr="00831417">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, engage with the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:tag w:val="goog_rdk_0"/>
           <w:id w:val="2060784671"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent/>
       </w:sdt>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="00831417">
           <w:rPr>
-            <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Grade 1 Assignment Review Protocol</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00831417">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> for this assignment. </w:t>
       </w:r>
       <w:r w:rsidRPr="00831417">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00831417">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00831417" w:rsidR="00831417" w:rsidP="00170849" w:rsidRDefault="00831417" w14:paraId="191612DA" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+    <w:p w14:paraId="191612DA" w14:textId="77777777" w:rsidR="00831417" w:rsidRPr="00831417" w:rsidRDefault="00831417" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00831417" w:rsidR="00185993" w:rsidP="2858F587" w:rsidRDefault="75FE8947" w14:paraId="00000007" w14:textId="3D95719C">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:cstheme="majorAscii"/>
+    <w:p w14:paraId="00000007" w14:textId="3D95719C" w:rsidR="00185993" w:rsidRPr="00831417" w:rsidRDefault="75FE8947" w:rsidP="2858F587">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2858F587" w:rsidR="75FE8947">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:cstheme="majorAscii"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">It is important to note that the assignment(s), </w:t>
-[...50 lines deleted...]
-        <w:r w:rsidRPr="2858F587" w:rsidR="75FE8947">
+        <w:t>It is important to note that the assignment(s), indicated throughout the Teacher Notes, and related resource(s) represent one example. It is not a requirement nor a suggestion for school curriculum. While the Kentucky Department of Education (KDE) is responsible for the development of high-quality academic standards, state law assigns each local district the authority to develop the school’s curriculum and determine appropriate instructional resources based on language found in</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="2858F587">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:cstheme="majorAscii"/>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="R88c2d6c82e6548e6">
-        <w:r w:rsidRPr="2858F587" w:rsidR="75FE8947">
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="2858F587">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:cstheme="majorAscii"/>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Kentucky Revised Statute (KRS) 160.345</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2858F587" w:rsidR="75FE8947">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:cstheme="majorAscii"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Int_mdBPC7yE" w:id="266038446"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:cstheme="majorAscii"/>
+      <w:bookmarkStart w:id="1" w:name="_Int_mdBPC7yE"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>It is under the discretion of the superintendent to determine the local curriculum, including the evaluation and selection of instructional resources.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="266038446"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:cstheme="majorAscii"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> The KDE does not adopt or select specific curricula for coursework. Per KRS 160.345(g), “the local superintendent shall determine which curriculum, textbooks, instructional materials, and student support services shall be provided in the school after consulting with the local board of education, the school principal, and the school council and after a reasonable review and response period for stakeholders in accordance with local board of education policy.”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00170849" w:rsidP="00170849" w:rsidRDefault="00170849" w14:paraId="4BE6A450" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="4BE6A450" w14:textId="77777777" w:rsidR="00170849" w:rsidRDefault="00170849" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000008" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kentucky Academic Standards (KAS) for Social Studies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> alignment:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000009" w14:textId="77777777">
+    <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.I.Q.1 Ask compelling questions about communities in Kentucky. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000000A" w14:textId="77777777">
+    <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.I.Q.2 Identify supporting questions to investigate compelling questions about communities in Kentucky.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000000B" w14:textId="77777777">
+    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.C.PR.1 Investigate rules and laws in Kentucky to understand their purpose. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000000C" w14:textId="77777777">
+    <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.E.MA.1 Describe how different jobs, as well as public and private institutions, help people in the community.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000000D" w14:textId="77777777">
+    <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.I.UE.2 Construct responses to compelling and supporting questions about communities in Kentucky.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000000E" w14:textId="77777777">
+    <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.I.CC.2 Construct an argument with reasons to address how to improve the local community and Kentucky.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="0000000F" w14:textId="77777777">
+    <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000010" w14:textId="1548B5A4">
-[...11 lines deleted...]
-          <w:iCs w:val="1"/>
+    <w:p w14:paraId="00000010" w14:textId="1548B5A4" w:rsidR="00185993" w:rsidRDefault="01030F62" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Educators may have to engage with a standard multiple times throughout a year to meet its full intent.</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00B94EAB" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> As a result, the following example may not encompass the entire scope of the standards identified</w:t>
+      </w:r>
+      <w:r w:rsidR="00B94EAB" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000011" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000011" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Overview:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000013" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will describe and investigate the purpose of rules and laws in Kentucky. Students will describe how different jobs, as well as public and private institutions, help people in the community. Students will use this knowledge to construct an argument with reasons to address how to improve the local community and Kentucky. In this assignment, students engage with the </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>KAS for Social Studies</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to build knowledge that will enable them to construct an argument to answer the compelling question: “What makes a community healthy?” Through these investigations, students build knowledge to answer </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Int_8w4cU4pz" w:id="1060737281"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:bookmarkStart w:id="2" w:name="_Int_8w4cU4pz"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the compelling question</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1060737281"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> by investigating supporting questions. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000014" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a1"/>
         <w:tblW w:w="10695" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10695"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00170849" w14:paraId="6A09758F" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="6A09758F" w14:textId="77777777" w:rsidTr="00170849">
         <w:trPr>
           <w:trHeight w:val="366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10695" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000015" w14:textId="77777777">
+          <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Setting the Stage: Compelling Question</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000017" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a2"/>
         <w:tblW w:w="10790" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="2CECD49A" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="2CECD49A" w14:textId="77777777" w:rsidTr="00780828">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000018" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="00000018" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>1.I.Q.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ask compelling questions about communities in Kentucky. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000019" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000001A" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="0000001A" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Compelling Question: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000001B" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>“What makes a community healthy?”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="0000001C" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="573D8167" w14:paraId="0000001D" w14:textId="02906D67">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="0000001D" w14:textId="02906D67" w:rsidR="00185993" w:rsidRDefault="573D8167" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="573D8167">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Compelling questions are open-ended, enduring and center on significant unresolved issues. This assignment provides a compelling question to demonstrate alignment because Grade 1 students are not required to ask compelling questions without teacher support. Therefore, teachers may provide the compelling questions that students engage with as it is not the expectation of the standard that students ask the compelling questions on their own. For more information on </w:t>
       </w:r>
       <w:r w:rsidRPr="573D8167">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">compelling questions, visit Section B: “What are Compelling Questions and how do students ask them?” from the </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="573D8167">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve">Inquiry Practices of the </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="573D8167">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="573D8167">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>KAS for Social Studies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="573D8167">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="573D8167">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>module.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000001E" w14:textId="77777777">
+    <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6284"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000001F" w14:textId="0CD1A910">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0000001F" w14:textId="0CD1A910" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">In a whole group discussion, pose the compelling question to students: “What makes a community healthy?”  Visit </w:t>
       </w:r>
-      <w:hyperlink r:id="R98352f7bcd9c43ff">
-        <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="2858F587">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Leading Discussions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> for more information on how to conduct whole group discussions. As students engage with the compelling question, have them explain what being healthy means and provide examples. You may consider creating a Mind Map together as a class as students brainstorm the meaning and examples of being healthy. For more information on Mind Mapping, the video </w:t>
       </w:r>
-      <w:hyperlink r:id="R7ef59f2385dc4ae0">
-        <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="2858F587">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Mind Mapping </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">may be helpful. Students may respond that being physically healthy means eating vegetables, exercising, avoiding junk food and not being sick. Prompt them to go beyond what makes a body healthy to what makes other places or things healthy. For example, pose the question: “What makes a healthy classroom?” </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="3CCB5178">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="3CCB5178" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Student responses may include being respectful to one another, following directions and being safe.</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Then, ask students what makes an unhealthy classroom. </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="27EEA751">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="27EEA751" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Responses may include not respecting one another, following instructions and not using classroom materials appropriately.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> This will help students get an idea of how something other than the body may be considered healthy or unhealthy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000020" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000021" w14:textId="0705C4A2">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000021" w14:textId="0705C4A2" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Next, </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Int_0d7uulOs" w:id="192726174"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:bookmarkStart w:id="3" w:name="_Int_0d7uulOs"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>reread</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="192726174"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the compelling question together. Explain to students that they are going to be investigating what makes a community healthy. Ensure that students understand what is meant by </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00A2021E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00A2021E" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>community</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00A2021E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00A2021E" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...12 lines deleted...]
-        <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="2858F587">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-            <w:iCs w:val="1"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:i/>
+            <w:iCs/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>KAS for Social Studies Glossary of Term</w:t>
         </w:r>
-        <w:r w:rsidRPr="2858F587" w:rsidR="00F81075">
+        <w:r w:rsidR="00F81075" w:rsidRPr="2858F587">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-            <w:iCs w:val="1"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:i/>
+            <w:iCs/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> defines community as </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="2F6ED7B7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="2F6ED7B7" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>“a</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> group of people who have common interests and goals and typically share a space, culture, heritage or government.” Students may recall from </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Int_AHzmbUf3" w:id="2060217003"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:bookmarkStart w:id="4" w:name="_Int_AHzmbUf3"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kindergarten</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2060217003"/>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that communities apply to their local and school community and may include their school, friends, family, neighborhood and town. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000023" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Inform students that they will be investigating the compelling question, “What makes a community healthy?” by exploring three supporting questions. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000024" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000024" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="10665" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10665"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00170849" w14:paraId="718D24E6" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="718D24E6" w14:textId="77777777" w:rsidTr="00170849">
         <w:trPr>
           <w:trHeight w:val="357"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10665" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000025" w14:textId="77777777">
+          <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Supporting Questions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="2858F587" w:rsidRDefault="00185993" w14:paraId="00000026" w14:textId="77777777" w14:noSpellErr="1">
-[...6 lines deleted...]
-          <w:bCs w:val="1"/>
+    <w:p w14:paraId="00000026" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="2858F587">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="10790" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="63294637" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="63294637" w14:textId="77777777" w:rsidTr="00780828">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000027" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="00000027" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>1.I.Q.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> Identify supporting questions to investigate compelling questions about communities in Kentucky.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000028" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="00000028" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000029" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Supporting Questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000002A" w14:textId="77777777">
+          <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>What is the purpose of rules and laws in Kentucky?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000002B" w14:textId="77777777">
+          <w:p w14:paraId="0000002B" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>How do different jobs help people in the community?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000002C" w14:textId="77777777">
+          <w:p w14:paraId="0000002C" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>How do public and private institutions help people in the community?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="0000002D" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0000002D" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000002E" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="0000002E" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Supporting Questions:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="573D8167" w14:paraId="0000002F" w14:textId="6BE8882C">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="0000002F" w14:textId="6BE8882C" w:rsidR="00185993" w:rsidRDefault="573D8167" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="573D8167">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Supporting questions are aligned to the compelling question and can be answered through using the concepts and practices of each social studies discipline. In grade 1, students are expected to identify supporting questions to investigate compelling questions. Strategies, such as </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r w:rsidRPr="573D8167">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>What Makes You Say That?</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId22">
         <w:r w:rsidRPr="573D8167">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve">, </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="573D8167">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">may be implemented to inspire students when identifying additional, more discipline specific, questions they have about the compelling question. For more information on generating supporting questions, visit “Section C: What are Supporting Questions, and how do students ask them?” from the </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="573D8167">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Inquiry Practices of the</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId24">
         <w:r w:rsidRPr="573D8167">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> KAS for Social Studies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="573D8167">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="573D8167">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>module.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000030" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="00000030" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000031" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000031" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Investigation: Part 1</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="10790" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="2858F587" w14:paraId="577DD899" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="577DD899" w14:textId="77777777" w:rsidTr="2858F587">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000032" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="00000032" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1.C.PR.1 Investigate rules and laws in Kentucky to understand their purpose.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000033" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="00000033" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000034" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="00000034" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Supporting question: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>What is the purpose of rules and laws in Kentucky?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000036" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000036" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>To investigate Kentucky laws, the following sources may be utilized:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000037" w14:textId="77777777">
+    <w:p w14:paraId="00000037" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Driving Laws. (n.d.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Red Light and Stop Sign Tickets in Kentucky. </w:t>
       </w:r>
       <w:hyperlink r:id="rId25">
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.drivinglaws.org/resources/kentucky-red-light-stop-sign-tickets.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000038" w14:textId="77777777">
+    <w:p w14:paraId="00000038" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FindLaw. (2016). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Kentucky Compulsory Education Laws. </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://statelaws.findlaw.com/kentucky-law/kentucky-compulsory-education-laws.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000039" w14:textId="77777777">
+    <w:p w14:paraId="00000039" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Kentucky Department of Education. (2020). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Student Health Services: Health Forms. </w:t>
       </w:r>
       <w:hyperlink r:id="rId27">
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://education.ky.gov/districts/SHS/Pages/Health-Forms.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000003A" w14:textId="77777777">
+    <w:p w14:paraId="0000003A" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Kentucky Transportation Cabinet. (n.d.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Child Passenger Safety Information. </w:t>
       </w:r>
       <w:hyperlink r:id="rId28">
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://transportation.ky.gov/HighwaySafety/Pages/ChildPassengerSafetyInformation.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000003B" w14:textId="77777777">
+    <w:p w14:paraId="0000003B" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>VItale</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, Kali. (2021, June 23). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Why Do We Have Rules and Laws? </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">[video]. </w:t>
       </w:r>
       <w:hyperlink r:id="rId29">
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=flSjeLJkFMo</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="0000003C" w14:textId="77777777">
+    <w:p w14:paraId="0000003C" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="2858F587" w:rsidRDefault="00185993" w14:paraId="0000003E" w14:textId="1923DDAD">
+    <w:p w14:paraId="0000003E" w14:textId="1923DDAD" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="2858F587">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:pBdr>
-          <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Explain to students that they will be exploring the supporting question, “What is the purpose of rules and laws in Kentucky?” in this investigation. Begin by showing the video </w:t>
       </w:r>
-      <w:hyperlink r:id="Rf080e6eb8a64456c">
-        <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="2858F587">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-            <w:iCs w:val="1"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:i/>
+            <w:iCs/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Why Do We Have Rules and Laws?</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to students. During and after viewing this video of this book, some comprehension questions to pose to students may include:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a6"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="2858F587" w14:paraId="511CE575" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="511CE575" w14:textId="77777777" w:rsidTr="2858F587">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="2858F587" w:rsidRDefault="00B94EAB" w14:paraId="0000003F" w14:textId="77777777">
+          <w:p w14:paraId="0000003F" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="2858F587">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
-[...40 lines deleted...]
-                <w:numId w:val="13"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000041" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2858F587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What are </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="_Int_BJKZWa6W"/>
+            <w:r w:rsidRPr="2858F587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>rules</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
+            <w:r w:rsidRPr="2858F587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00000040" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="54C9D3DB" w14:paraId="00000042" w14:textId="65B093E2">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Why are rules important?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00000041" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000043" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>What are some examples of rules in the classroom and what is their purpose?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00000042" w14:textId="65B093E2" w:rsidR="00185993" w:rsidRDefault="54C9D3DB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000044" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="54C9D3DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>What are some examples of rules in the community and what is their purpose?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00000043" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>a law</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00000044" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Why do we have laws?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000045" w14:textId="77777777">
+    <w:p w14:paraId="00000045" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="2858F587" w:rsidRDefault="00185993" w14:paraId="00000047" w14:textId="201B74CF">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000047" w14:textId="201B74CF" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="2858F587">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:pBdr>
-          <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Next, have students explore rules in their community. Place students in small groups to work together to complete the graphic organizer below. They should work together to brainstorm a list of </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Int_8hGGR0NL" w:id="1015234159"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:bookmarkStart w:id="6" w:name="_Int_8hGGR0NL"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>rules,</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1015234159"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> which type of rule it is and explain its purpose. Consider completing the first row of the organizer together as a class to help with gradual release for students completing the rest in their small groups.</w:t>
+      <w:bookmarkEnd w:id="6"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> identify which type of rule it is and explain its purpose. Consider completing the first row of the organizer together as a class to help with gradual release for students completing the rest in their small groups.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="3600"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="187C9F15" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="187C9F15" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000048" w14:textId="77777777">
+          <w:p w14:paraId="00000048" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Rule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000049" w14:textId="77777777">
+          <w:p w14:paraId="00000049" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Is this a classroom rule, school rule, or community rule? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000004A" w14:textId="77777777">
+          <w:p w14:paraId="0000004A" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>What is the purpose of this rule?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="672A6659" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="672A6659" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="0000004B" w14:textId="77777777">
+          <w:p w14:paraId="0000004B" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="0000004C" w14:textId="77777777">
+          <w:p w14:paraId="0000004C" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="0000004D" w14:textId="77777777">
+          <w:p w14:paraId="0000004D" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="0A37501D" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="0A37501D" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="0000004E" w14:textId="77777777">
+          <w:p w14:paraId="0000004E" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="0000004F" w14:textId="77777777">
+          <w:p w14:paraId="0000004F" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000050" w14:textId="77777777">
+          <w:p w14:paraId="00000050" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="5DAB6C7B" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="5DAB6C7B" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000051" w14:textId="77777777">
+          <w:p w14:paraId="00000051" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000052" w14:textId="77777777">
+          <w:p w14:paraId="00000052" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000053" w14:textId="77777777">
+          <w:p w14:paraId="00000053" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="02EB378F" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="02EB378F" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000054" w14:textId="77777777">
+          <w:p w14:paraId="00000054" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000055" w14:textId="77777777">
+          <w:p w14:paraId="00000055" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000056" w14:textId="77777777">
+          <w:p w14:paraId="00000056" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000057" w14:textId="77777777">
+    <w:p w14:paraId="00000057" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...37 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000059" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000058" w14:textId="5D95E77B" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="2858F587">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="2858F587" w:rsidRDefault="00185993" w14:paraId="0000005B" w14:textId="2B0FCF9F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide time for groups to complete the graphic </w:t>
+      </w:r>
+      <w:r w:rsidR="43DBC2EC" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>organizers and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then ask groups to share the information from their graphic organizer with the class about one of the rules they discussed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000059" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:pBdr>
-          <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000005B" w14:textId="2B0FCF9F" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="2858F587">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Then, conduct a </w:t>
       </w:r>
-      <w:hyperlink r:id="R3496d7cbc7694e9d">
-        <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
+      <w:hyperlink r:id="rId31">
+        <w:r w:rsidRPr="2858F587">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Turn and Talk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, asking students to discuss their responses to the following question with a peer:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="696D73DC" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="696D73DC" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000005C" w14:textId="77777777">
+          <w:p w14:paraId="0000005C" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>What is the purpose of rules in Kentucky? Cite evidence from your own life.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="0000005D" w14:textId="77777777">
+    <w:p w14:paraId="0000005D" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...31 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="0000005F" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000005E" w14:textId="6FA92671" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="2858F587">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000060" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After students have had time to discuss this question, allow some students to share their responses with the class. </w:t>
+      </w:r>
+      <w:r w:rsidR="0195A520" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ensure that students understand what rules are and their purpose and can provide examples from their lives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000005F" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000061" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000060" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000062" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Next, inform students that they will now be investigating the purpose of laws in Kentucky. Remind students that they learned the following from the book </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Why do we need rules and laws?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000061" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000062" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>“Communities have rules called laws that everyone must follow.”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000063" w14:textId="77777777">
+    <w:p w14:paraId="00000063" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>“A law is a rule made by government.”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000064" w14:textId="77777777">
+    <w:p w14:paraId="00000064" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">“A government is a group of people who run a country, province, state, or community.” </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000065" w14:textId="77777777">
+    <w:p w14:paraId="00000065" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000066" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000066" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Remind students of the compelling question, “What makes a community healthy” and inform them that they will be exploring laws that help contribute to a healthy community. E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">xplain to students </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>that, like rules, laws can make the community healthier.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000067" w14:textId="77777777">
-[...5 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000068" w14:textId="77777777">
+    <w:p w14:paraId="00000067" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000068" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Discuss several Kentucky laws with students, such as, but not limited to, the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000069" w14:textId="77777777">
+    <w:p w14:paraId="00000069" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Seat belt and car seat law</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000006A" w14:textId="77777777">
+    <w:p w14:paraId="0000006A" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Children required to attend school</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000006B" w14:textId="77777777">
+    <w:p w14:paraId="0000006B" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dental, physical and immunization requirements when entering school</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000006C" w14:textId="77777777">
+    <w:p w14:paraId="0000006C" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Red light and stop light laws</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="0000006D" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0000006D" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="2858F587" w:rsidRDefault="00185993" w14:paraId="0000006F" w14:textId="17306733">
+    <w:p w14:paraId="0000006F" w14:textId="2394BB83" w:rsidR="00185993" w:rsidRDefault="000C5D2D" w:rsidP="2858F587">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:pBdr>
-          <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="000C5D2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Note that these are written above an elementary student’s decoding ability and should be adapted for students to comprehend.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B94EAB" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>For m</w:t>
+      </w:r>
+      <w:r w:rsidR="00B94EAB" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ore information on adapting primary sources for elementary students, visit </w:t>
       </w:r>
-      <w:hyperlink r:id="R41fe188282fd43ab">
-        <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
+      <w:hyperlink r:id="rId32">
+        <w:r w:rsidR="00B94EAB" w:rsidRPr="2858F587">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Adapting Primary Sources So All Students Benefit</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00B94EAB" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. Discuss each law together and ask students to explain its purpose and how it makes the community healthier. Record this information on the graphic organizer below, making it visible for students. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2910"/>
         <w:gridCol w:w="3504"/>
         <w:gridCol w:w="4386"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="2858F587" w14:paraId="4B0288DB" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="4B0288DB" w14:textId="77777777" w:rsidTr="2858F587">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="2858F587" w:rsidRDefault="00B94EAB" w14:paraId="00000070" w14:textId="77777777">
+          <w:p w14:paraId="00000070" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="2858F587">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:pBdr>
-                <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="2858F587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">What is </w:t>
             </w:r>
-            <w:bookmarkStart w:name="_Int_EflsD1ud" w:id="377827223"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:bookmarkStart w:id="7" w:name="_Int_EflsD1ud"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2858F587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>the Kentucky</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="377827223"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:bookmarkEnd w:id="7"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2858F587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> law?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3504" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000071" w14:textId="77777777">
+          <w:p w14:paraId="00000071" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>What is the purpose of this law?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4386" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000072" w14:textId="77777777">
+          <w:p w14:paraId="00000072" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">How did this </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">law make </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>the community healthier?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="2858F587" w14:paraId="6A05A809" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="6A05A809" w14:textId="77777777" w:rsidTr="2858F587">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000073" w14:textId="77777777">
+          <w:p w14:paraId="00000073" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3504" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000074" w14:textId="77777777">
+          <w:p w14:paraId="00000074" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4386" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000075" w14:textId="77777777">
+          <w:p w14:paraId="00000075" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="2858F587" w14:paraId="5A39BBE3" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="5A39BBE3" w14:textId="77777777" w:rsidTr="2858F587">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000076" w14:textId="77777777">
+          <w:p w14:paraId="00000076" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3504" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000077" w14:textId="77777777">
+          <w:p w14:paraId="00000077" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4386" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000078" w14:textId="77777777">
+          <w:p w14:paraId="00000078" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="2858F587" w14:paraId="41C8F396" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="41C8F396" w14:textId="77777777" w:rsidTr="2858F587">
         <w:trPr>
           <w:trHeight w:val="825"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000079" w14:textId="77777777">
+          <w:p w14:paraId="00000079" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3504" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="0000007A" w14:textId="77777777">
+          <w:p w14:paraId="0000007A" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4386" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="0000007B" w14:textId="77777777">
+          <w:p w14:paraId="0000007B" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="2858F587" w14:paraId="72A3D3EC" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="72A3D3EC" w14:textId="77777777" w:rsidTr="2858F587">
         <w:trPr>
           <w:trHeight w:val="825"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="0000007C" w14:textId="77777777">
+          <w:p w14:paraId="0000007C" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3504" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="0000007D" w14:textId="77777777">
+          <w:p w14:paraId="0000007D" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4386" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="0000007E" w14:textId="77777777">
+          <w:p w14:paraId="0000007E" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="0000007F" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000080" w14:textId="77777777">
+    <w:p w14:paraId="0000007F" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000080" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>As you discuss each law, its purpose and impact, provide support and clarity for students as needed. An example of how the chart may be completed is below:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000081" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="00000081" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aa"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1867"/>
         <w:gridCol w:w="3516"/>
         <w:gridCol w:w="5417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="2858F587" w14:paraId="1CC585AC" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="1CC585AC" w14:textId="77777777" w:rsidTr="2858F587">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000082" w14:textId="77777777">
+          <w:p w14:paraId="00000082" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="2858F587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">What is </w:t>
             </w:r>
-            <w:bookmarkStart w:name="_Int_VvBtAFzt" w:id="333744458"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:bookmarkStart w:id="8" w:name="_Int_VvBtAFzt"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2858F587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>the Kentucky</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="333744458"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:bookmarkEnd w:id="8"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2858F587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> law?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000083" w14:textId="77777777">
+          <w:p w14:paraId="00000083" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>What is the purpose of this law?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000084" w14:textId="77777777">
+          <w:p w14:paraId="00000084" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>How did this law make the community healthier?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="2858F587" w14:paraId="243B1C35" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="243B1C35" w14:textId="77777777" w:rsidTr="2858F587">
         <w:trPr>
           <w:trHeight w:val="780"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000085" w14:textId="77777777">
+          <w:p w14:paraId="00000085" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>Seat belts required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000086" w14:textId="77777777">
+          <w:p w14:paraId="00000086" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Int_ag6SqrtG" w:id="1393909507"/>
-[...4 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:bookmarkStart w:id="9" w:name="_Int_ag6SqrtG"/>
+            <w:r w:rsidRPr="2858F587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">to ensure that people </w:t>
             </w:r>
-            <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...3 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2858F587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t>wear seat belts at all times</w:t>
             </w:r>
-            <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...3 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2858F587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1393909507"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000087" w14:textId="77777777">
+          <w:p w14:paraId="00000087" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>It makes traveling within the community safer by protecting drivers and passengers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="2858F587" w14:paraId="1B4D5F29" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="1B4D5F29" w14:textId="77777777" w:rsidTr="2858F587">
         <w:trPr>
           <w:trHeight w:val="750"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000088" w14:textId="77777777">
+          <w:p w14:paraId="00000088" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>children must attend school</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000089" w14:textId="77777777">
+          <w:p w14:paraId="00000089" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>to provide students with knowledge and skills for the future; for support socially, emotionally and physically.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000008A" w14:textId="77777777">
+          <w:p w14:paraId="0000008A" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>It helps children in the community build the knowledge and skills to contribute to the community. For example, school teaches students that they need to follow the rules of the community, etc. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="2858F587" w14:paraId="478C3C14" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="478C3C14" w14:textId="77777777" w:rsidTr="2858F587">
         <w:trPr>
           <w:trHeight w:val="825"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000008B" w14:textId="77777777">
+          <w:p w14:paraId="0000008B" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>drivers must stop at stop signs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000008C" w14:textId="77777777">
+          <w:p w14:paraId="0000008C" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>to make sure drivers take turns at intersections.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000008D" w14:textId="77777777">
+          <w:p w14:paraId="0000008D" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>It makes traveling within the community safer by providing rules that drivers must follow when they come to intersections.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="2858F587" w14:paraId="2AF53B49" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="2AF53B49" w14:textId="77777777" w:rsidTr="2858F587">
         <w:trPr>
           <w:trHeight w:val="825"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000008E" w14:textId="77777777">
+          <w:p w14:paraId="0000008E" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>Immunizations required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000008F" w14:textId="77777777">
+          <w:p w14:paraId="0000008F" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>to ensure that all students are protected against harmful diseases.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000090" w14:textId="77777777">
+          <w:p w14:paraId="00000090" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>It makes the community healthier because it prevents people from getting dangerous diseases and protects others in the community who might have compromised immune systems. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000091" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000091" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000092" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Here is a sample from a grade 1 classroom:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000093" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000093" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="51A5BA5C" wp14:editId="359B756D">
             <wp:extent cx="6858000" cy="4660900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="8" name="image3.png" descr="3 columns are labeled &quot;What is the Kentucky law?&quot;, &quot;What is the purpose of this law?&quot; and &quot;How did this law impact the community?&quot;&#10;Student responses on first row: &quot;You must wear seatbelt&quot;, &quot;to make safe in a car&quot; and &quot;it makes driving safe by protecting people in the car.&quot;&#10;Student responses on second row: &quot;No littering&quot;, &quot;to make sure we pick up trash and throw it away&quot; and &quot;keep our community clear and healthy.&quot;&#10;Student responses on third row: &quot;Kids must go to school&quot;, &quot;to learn new things and skills&quot; and &quot;helps people get jobs in the community.&quot;&#10;Student responses on fourth row: &quot;Always stop at a stop sign&quot;, &quot;to make sure cars take turns and don't crash&quot; and &quot;makes driving safer and avoids accidents.&quot;&#10;Note: Spelling and grammar have been corrected for screen reader purposes."/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="image3.png" descr="3 columns are labeled &quot;What is the Kentucky law?&quot;, &quot;What is the purpose of this law?&quot; and &quot;How did this law impact the community?&quot;&#10;Student responses on first row: &quot;You must wear seatbelt&quot;, &quot;to make safe in a car&quot; and &quot;it makes driving safe by protecting people in the car.&quot;&#10;Student responses on second row: &quot;No littering&quot;, &quot;to make sure we pick up trash and throw it away&quot; and &quot;keep our community clear and healthy.&quot;&#10;Student responses on third row: &quot;Kids must go to school&quot;, &quot;to learn new things and skills&quot; and &quot;helps people get jobs in the community.&quot;&#10;Student responses on fourth row: &quot;Always stop at a stop sign&quot;, &quot;to make sure cars take turns and don't crash&quot; and &quot;makes driving safer and avoids accidents.&quot;&#10;Note: Spelling and grammar have been corrected for screen reader purposes."/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId33"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6858000" cy="4660900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000094" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000094" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Completing this chart together as a class will provide evidence and information that will be helpful to students as they investigate the supporting question. Students will be able to use these examples in their responses.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000095" w14:textId="77777777">
+    <w:p w14:paraId="00000095" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000096" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000096" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="00000097" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000097" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">To promote further student thinking on the purpose of rules and laws and their impact on the community, consider a read aloud of </w:t>
       </w:r>
       <w:hyperlink r:id="rId34">
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>What if Everybody Did That?</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>. This book explains how an act of breaking a rule may seem small, but if everyone broke the rule, how big the consequences would be. This can help students think about what the consequences might be if everyone broke these laws, which may help them when considering the purpose of the laws and their impact on the community.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="00000098" w14:textId="77777777">
+    <w:p w14:paraId="00000098" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="2858F587" w:rsidRDefault="00185993" w14:paraId="0000009A" w14:textId="286A559D">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000009A" w14:textId="286A559D" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="2858F587">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:pBdr>
-          <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Now that students have investigated a variety of Kentucky laws and their purpose, pose the supporting question to students:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="6A0830E1" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="6A0830E1" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000009B" w14:textId="77777777">
+          <w:p w14:paraId="0000009B" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>What is the purpose of rules and laws in Kentucky?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="0000009C" w14:textId="77777777">
+    <w:p w14:paraId="0000009C" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="0000009D" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000009D" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Explain to students that they are considering the overall purpose of all laws in Kentucky. Conduct a </w:t>
       </w:r>
       <w:hyperlink r:id="rId35">
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Think, Pair, Share</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> with students, asking them to discuss this question. Once pairs have had time to share their thoughts with each other, facilitate a class discussion about the purpose of rules and laws in Kentucky. Visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId36">
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Leading Discussions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> for more information on how to conduct whole group discussions. As students share their ideas, record them on chart paper that is visible for students. Once you have compiled a list, discuss the similarities among these ideas. Ensure that students understand the purpose of laws in Kentucky before moving on to the supporting question task that follows. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="0000009E" w14:textId="77777777">
-[...15 lines deleted...]
-          <w:bCs w:val="1"/>
+    <w:p w14:paraId="0000009E" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000000A0" w14:textId="068CF96F" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="2858F587">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Task Aligned to the Supporting Question:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ac"/>
         <w:tblW w:w="10790" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="2856872A" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="2856872A" w14:textId="77777777" w:rsidTr="00780828">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="000000A1" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="000000A1" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>KAS for Social Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> alignment: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="000000A2" w14:textId="77777777">
+          <w:p w14:paraId="000000A2" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1.I.Q.2 Identify supporting questions to investigate compelling questions about communities in Kentucky.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="000000A3" w14:textId="77777777">
+          <w:p w14:paraId="000000A3" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1.C.PR.1 Investigate rules and laws in Kentucky to understand their purpose.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="000000A4" w14:textId="77777777">
+          <w:p w14:paraId="000000A4" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1.I.UE.2 Construct responses to compelling and supporting questions about communities in Kentucky.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="2858F587" w:rsidRDefault="00185993" w14:paraId="000000A6" w14:noSpellErr="1" w14:textId="24FD0B40">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="000000A6" w14:textId="24FD0B40" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="2858F587">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ad"/>
         <w:tblW w:w="10790" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="7FB66CDA" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="7FB66CDA" w14:textId="77777777" w:rsidTr="00780828">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="000000A7" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="000000A7" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Task Aligned to the Supporting Question: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="000000A8" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="000000A8" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Respond to the supporting question: “What is the purpose of rules and laws in Kentucky?” </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="000000A9" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="000000A9" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>In your response, explain the purpose of at least TWO rules or laws in Kentucky. You may use writing and drawing in your explanation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="000000AA" w14:textId="77777777">
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> them. You may present students with a graphic organizer with sentence starters, such as the one below, to plan their responses:</w:t>
+    <w:p w14:paraId="000000AA" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000000AC" w14:textId="40120E6A" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>To support students with this task, read the prompt together and discuss the expectations with students. Explain that they must answer the supporting question by explaining the purposes of at least two of the rules and laws they have discussed during this investigation. First, allow students to access the graphic organizers and the list of generated ideas of the purposes of rules and laws in Kentucky from this investigation to assist them. You may present students with a graphic organizer with sentence starters, such as the one below, to plan their responses:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ae"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5400"/>
         <w:gridCol w:w="5400"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="63AD8E7F" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="63AD8E7F" w14:textId="77777777" w:rsidTr="00780828">
         <w:trPr>
           <w:trHeight w:val="1648"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="000000AD" w14:textId="77777777">
+          <w:p w14:paraId="000000AD" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>The purpose of rules and laws in Kentucky is to…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="24AE5E5B" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="24AE5E5B" w14:textId="77777777" w:rsidTr="00780828">
         <w:trPr>
           <w:trHeight w:val="1168"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="000000AF" w14:textId="77777777">
+          <w:p w14:paraId="000000AF" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>One rule or law in Kentucky is…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="000000B0" w14:textId="77777777">
+          <w:p w14:paraId="000000B0" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>The purpose of this rule or law is…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="1F57BBCF" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="1F57BBCF" w14:textId="77777777" w:rsidTr="00780828">
         <w:trPr>
           <w:trHeight w:val="1093"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="000000B1" w14:textId="77777777">
+          <w:p w14:paraId="000000B1" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-              </w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Another rule or law in Kentucky is…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="000000B2" w14:textId="77777777">
+          <w:p w14:paraId="000000B2" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>The purpose of this rule or law is…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="000000B3" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00AD5CBB" w14:paraId="000000B5" w14:textId="7A7483C5">
+    <w:p w14:paraId="000000B3" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000000B5" w14:textId="7A7483C5" w:rsidR="00185993" w:rsidRDefault="00AD5CBB" w:rsidP="00170849">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Read the sentence starters to students, explaining </w:t>
       </w:r>
       <w:r w:rsidR="002246D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> students will complete the sentence with information they have learned. Ask students to first explain the purpose of rules and laws in Kentucky in the first box. Explain to students that this statement is about the purpose of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>rules and laws in Kentucky and is a generalization about why they exist. Then, explain that they will now choose two different rules or laws from the graphic organizers they completed earlier and list those in the corresponding boxes with the sentence starters. Ask them to then complete the sentences in the remaining two boxes that explain the purpose of each of the rules or laws they chose.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD5CBB" w:rsidP="00170849" w:rsidRDefault="00AD5CBB" w14:paraId="43E691FB" w14:textId="77777777">
-[...20 lines deleted...]
-        <w:t>Allow students time to provide peer to peer feedback. Ask students to share their graphic organizers with a partner and read their responses to each sentence starter. Some questions for partners to consider as they read and listen to their peer’s responses are:</w:t>
+    <w:p w14:paraId="43E691FB" w14:textId="77777777" w:rsidR="00AD5CBB" w:rsidRDefault="00AD5CBB" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000000B7" w14:textId="58739B96" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allow </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>students time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to provide </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>peer to peer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> feedback. Ask students to share their graphic organizers with a partner and read their responses to each sentence starter. Some questions for partners to consider as they read and listen to their peer’s responses are:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="2858F587" w14:paraId="1AB0EE0C" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="1AB0EE0C" w14:textId="77777777" w:rsidTr="2858F587">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="000000B8" w14:textId="77777777">
+          <w:p w14:paraId="000000B8" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Did my partner explain the overall purpose of rules and laws in Kentucky?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="54C9D3DB" w14:paraId="000000B9" w14:textId="7D24B97D">
+          <w:p w14:paraId="000000B9" w14:textId="7D24B97D" w:rsidR="00185993" w:rsidRDefault="54C9D3DB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="54C9D3DB">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Did my partner list two rules or laws in Kentucky?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="000000BA" w14:textId="5B79B6C0">
+          <w:p w14:paraId="000000BA" w14:textId="5B79B6C0" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Did my partner explain the purpose of both rules </w:t>
             </w:r>
             <w:r w:rsidR="000D65B9">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> laws?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="000000BB" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="000000BB" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000000BC" w14:textId="04F99F36" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Explain to students that they may provide feedback that will help their partner effectively complete their graphic organizers. For more information on feedback in the social studies classroom, visit</w:t>
       </w:r>
       <w:hyperlink r:id="rId37">
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId38">
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>KDE’s Evidence-Based Instructional Practices 6: Social Studies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. Then, ask students to complete the task aligned to the supporting question. They may copy the sentences they created in the graphic organizers with the sentence starters. They may also draw pictures to support their explanations. Because text is anything that communicates a message and grade 1 students are still learning to communicate effectively through written text, it is appropriate that they are also provided the opportunity to demonstrate their learning through images and drawings. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B80BB3" w:rsidP="00170849" w:rsidRDefault="00B80BB3" w14:paraId="661DE074" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="00891B8C" w:rsidP="00170849" w:rsidRDefault="00891B8C" w14:paraId="4FF9228E" w14:textId="77777777">
+    <w:p w14:paraId="661DE074" w14:textId="77777777" w:rsidR="00B80BB3" w:rsidRDefault="00B80BB3" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FF9228E" w14:textId="77777777" w:rsidR="00891B8C" w:rsidRDefault="00891B8C" w:rsidP="00170849">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Student Work Samples:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00891B8C" w:rsidP="00170849" w:rsidRDefault="00891B8C" w14:paraId="23AF8804" w14:textId="77777777">
+    <w:p w14:paraId="23AF8804" w14:textId="77777777" w:rsidR="00891B8C" w:rsidRDefault="00891B8C" w:rsidP="00170849">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Below are student work samples from Kentucky classrooms of the Task Aligned to the Supporting Question.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00891B8C" w:rsidP="00170849" w:rsidRDefault="00891B8C" w14:paraId="2001C08C" w14:textId="77777777">
+    <w:p w14:paraId="2001C08C" w14:textId="77777777" w:rsidR="00891B8C" w:rsidRDefault="00891B8C" w:rsidP="00170849">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00891B8C" w:rsidP="2858F587" w:rsidRDefault="00891B8C" w14:paraId="7E446C15" w14:textId="552B6C69">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E446C15" w14:textId="552B6C69" w:rsidR="00891B8C" w:rsidRDefault="00891B8C" w:rsidP="2858F587">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="0A34330E">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="0A34330E" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 1: </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="0A34330E">
-[...3 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidR="0A34330E" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>demonstrates strong master</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00891B8C" w:rsidTr="00891B8C" w14:paraId="5F7CA477" w14:textId="77777777">
+      <w:tr w:rsidR="00891B8C" w14:paraId="5F7CA477" w14:textId="77777777" w:rsidTr="00891B8C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
           </w:tcPr>
-          <w:p w:rsidR="00891B8C" w:rsidP="00170849" w:rsidRDefault="00ED7839" w14:paraId="0DDC823A" w14:textId="66FC497B">
+          <w:p w14:paraId="0DDC823A" w14:textId="66FC497B" w:rsidR="00891B8C" w:rsidRDefault="00ED7839" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="779BCF9E" wp14:editId="46C68D09">
                   <wp:extent cx="3819119" cy="4137025"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1438240162" name="Picture 1" descr="The purpose of rules and laws in Kentucky is to keep us safe and healthy. One Kentucky law is that you have to wear a seatbelt. They keep you safe if you are in a car wreck. Another Kentucky law is that you have to stop at a stop sign. That law keeps Kentucky drivers safe.&#10;Note: Spelling and grammar have been corrected for screen reader purposes."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1438240162" name="Picture 1" descr="The purpose of rules and laws in Kentucky is to keep us safe and healthy. One Kentucky law is that you have to wear a seatbelt. They keep you safe if you are in a car wreck. Another Kentucky law is that you have to stop at a stop sign. That law keeps Kentucky drivers safe.&#10;Note: Spelling and grammar have been corrected for screen reader purposes."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId39"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3825998" cy="4144477"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B80BB3" w:rsidP="00170849" w:rsidRDefault="00B80BB3" w14:paraId="50935D86" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="007E5263" w:rsidP="2858F587" w:rsidRDefault="007E5263" w14:paraId="6346DC11" w14:textId="5A5F3387">
+    <w:p w14:paraId="50935D86" w14:textId="77777777" w:rsidR="00B80BB3" w:rsidRDefault="00B80BB3" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6346DC11" w14:textId="5A5F3387" w:rsidR="007E5263" w:rsidRDefault="007E5263" w:rsidP="2858F587">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="2E6035F0">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="2E6035F0" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 2: </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="2E6035F0">
-[...3 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidR="2E6035F0" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>demonstrates partial mastery</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E5263" w:rsidTr="007E5263" w14:paraId="34E31A9A" w14:textId="77777777">
+      <w:tr w:rsidR="007E5263" w14:paraId="34E31A9A" w14:textId="77777777" w:rsidTr="007E5263">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
           </w:tcPr>
-          <w:p w:rsidR="007E5263" w:rsidP="00170849" w:rsidRDefault="007E4EB2" w14:paraId="60FF155A" w14:textId="2C36278D">
+          <w:p w14:paraId="60FF155A" w14:textId="2C36278D" w:rsidR="007E5263" w:rsidRDefault="007E4EB2" w:rsidP="00170849">
             <w:pPr>
               <w:ind w:right="-450"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34980804" wp14:editId="23FF8C41">
                   <wp:extent cx="3580359" cy="4029307"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="0"/>
                   <wp:docPr id="447600748" name="Picture 1" descr="Prompt: Public and private institutions are important because:&#10;Student response: They give us goods and services.&#10;Prompt: One private institution that helps the community is:&#10;Student response: the vet keeps pets healthy.&#10;Prompt: One public institution that helps the community is:&#10;Student response: fire station&#10;Prompt: It helps the community by:&#10;Student response: Puts fires out.&#10;Note: Spelling and grammar have been corrected for screen reader purposes."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="447600748" name="Picture 1" descr="Prompt: Public and private institutions are important because:&#10;Student response: They give us goods and services.&#10;Prompt: One private institution that helps the community is:&#10;Student response: the vet keeps pets healthy.&#10;Prompt: One public institution that helps the community is:&#10;Student response: fire station&#10;Prompt: It helps the community by:&#10;Student response: Puts fires out.&#10;Note: Spelling and grammar have been corrected for screen reader purposes."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId40"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3592569" cy="4043048"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007E5263" w:rsidP="2858F587" w:rsidRDefault="00F56F8C" w14:paraId="790CD1D4" w14:textId="6D706048">
+    <w:p w14:paraId="790CD1D4" w14:textId="6D706048" w:rsidR="007E5263" w:rsidRDefault="00A229E2" w:rsidP="2858F587">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="65D6CCEE">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="65D6CCEE" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 3: </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="65D6CCEE">
-[...3 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidR="65D6CCEE" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>demonstrates weak mastery</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A229E2" w:rsidTr="00A229E2" w14:paraId="2B043E2F" w14:textId="77777777">
+      <w:tr w:rsidR="00A229E2" w14:paraId="2B043E2F" w14:textId="77777777" w:rsidTr="00A229E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
           </w:tcPr>
-          <w:p w:rsidR="00A229E2" w:rsidP="00170849" w:rsidRDefault="005856DB" w14:paraId="53A2E3A6" w14:textId="6B4FFAAB">
+          <w:p w14:paraId="53A2E3A6" w14:textId="6B4FFAAB" w:rsidR="00A229E2" w:rsidRDefault="005856DB" w:rsidP="00170849">
             <w:pPr>
               <w:ind w:right="-450"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7650600A" wp14:editId="5AEEB2CB">
                   <wp:extent cx="3525928" cy="2491656"/>
                   <wp:effectExtent l="0" t="0" r="0" b="4445"/>
                   <wp:docPr id="1261623169" name="Picture 1" descr="Laws are to be safe. They keep us safe.&#10;Note: Spelling and grammar have been corrected for screen reader purposes."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1261623169" name="Picture 1" descr="Laws are to be safe. They keep us safe.&#10;Note: Spelling and grammar have been corrected for screen reader purposes."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId41"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3539956" cy="2501569"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A229E2" w:rsidP="00170849" w:rsidRDefault="00A229E2" w14:paraId="4918E63C" w14:textId="77777777">
+    <w:p w14:paraId="4918E63C" w14:textId="77777777" w:rsidR="00A229E2" w:rsidRDefault="00A229E2" w:rsidP="00170849">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E809D9" w:rsidP="00170849" w:rsidRDefault="00E809D9" w14:paraId="0AEF6080" w14:textId="77777777">
+    <w:p w14:paraId="0AEF6080" w14:textId="77777777" w:rsidR="00E809D9" w:rsidRDefault="00E809D9" w:rsidP="00170849">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="000000BD" w14:textId="307570D0">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="000000BD" w14:textId="307570D0" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="000000BE" w14:textId="1F7B2034">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="000000BE" w14:textId="1F7B2034" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="000000BF" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="000000BF" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="000000C0" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="000000C0" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Investigation: Part 2</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af0"/>
         <w:tblW w:w="10790" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="2858F587" w14:paraId="3FE7BD3F" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="3FE7BD3F" w14:textId="77777777" w:rsidTr="2858F587">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="000000C1" w14:textId="77777777">
+          <w:p w14:paraId="000000C1" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1.E.MA.1 Describe how different jobs, as well as public and private institutions, help people in the community. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="000000C2" w14:textId="77777777">
+          <w:p w14:paraId="000000C2" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="000000C3" w14:textId="77777777">
+          <w:p w14:paraId="000000C3" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Supporting Question: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>How do different jobs help people in the community?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="000000C5" w14:textId="723C0286">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="000000C5" w14:textId="723C0286" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Explain that by living in communities, people can enjoy the benefit of the various skills and talents of others. People often do a job they are good </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="12798D8B">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="12798D8B" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>at or</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> gain specialized skills from working at a specific job. Distribute pictures/names of various jobs in the community that provide services that help to improve the community, and the pictures/names that </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>describe</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> their role. Examples are shown below:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="2858F587" w:rsidRDefault="00B94EAB" w14:paraId="000000C6" w14:textId="77777777">
+    <w:p w14:paraId="000000C6" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="2858F587">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="00B94EAB">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline wp14:editId="50E43681" wp14:anchorId="25DC51CC">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25DC51CC" wp14:editId="50E43681">
             <wp:extent cx="4662488" cy="4051014"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="10" name="image4.png" descr="This shows examples of job cards that could be used with students."/>
             <wp:cNvGraphicFramePr/>
-            <a:graphic>
-              <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image4.png" descr="This shows examples of job cards that could be used with students."/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+                    <a:blip r:embed="rId42"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4662488" cy="4051014"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="000000C7" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="000000C7" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="000000C9" w14:textId="50B59A2B">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> the community, and that they will need to seek the job or role that corresponds to their card. Students can travel around the room and talk to their peers to search for their match. Once they have found their match, the students will become partners. Have the pairs discuss the following question:</w:t>
+    <w:p w14:paraId="000000C9" w14:textId="50B59A2B" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Each student should receive one card, either a job or role. Explain to students that they have been given various jobs and roles that benefit the community, and that they will need to seek the job or role that corresponds to their card. Students can travel around the room and talk to their peers to search for their match. Once they have found their match, the students will become partners. Have the pairs discuss the following question:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af1"/>
         <w:tblW w:w="10790" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00934A73" w14:paraId="0F340988" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="0F340988" w14:textId="77777777" w:rsidTr="00934A73">
         <w:trPr>
           <w:trHeight w:val="450"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="000000CA" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="000000CA" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ow does this job benefit the community</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00185993" w14:paraId="000000CB" w14:textId="77777777">
-[...19 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+    <w:p w14:paraId="000000CB" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000000CD" w14:textId="13A1EAF3" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Once pairs have had time to discuss th</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> question with their partner, have them share with the class to allow all students to hear the community roles and how they benefit the communit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>y. Then, pose the supporting question to the class:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af2"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="38B93FE7" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="38B93FE7" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="000000CE" w14:textId="77777777">
+          <w:p w14:paraId="000000CE" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="00170849">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>How do different jobs help people in the community?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="00170849" w:rsidRDefault="00B94EAB" w14:paraId="000000D0" w14:textId="2F201CCE">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="000000D0" w14:textId="2F201CCE" w:rsidR="00185993" w:rsidRDefault="119ABC6D" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2858F587" w:rsidR="119ABC6D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Explain to students that they are considering how the different jobs they have discussed help people in the community.</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00B94EAB" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Conduct a </w:t>
       </w:r>
-      <w:hyperlink r:id="Rf0017a80e9f44047">
-        <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
+      <w:hyperlink r:id="rId43">
+        <w:r w:rsidR="00B94EAB" w:rsidRPr="2858F587">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Think, Pair, Share</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...24 lines deleted...]
-        <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
+      <w:r w:rsidR="00B94EAB" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with students, asking them to discuss this question. Once pairs have had time to share their thoughts with each other, facilitate a class discussion about the benefits of different jobs in the community. Visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44">
+        <w:r w:rsidR="00B94EAB" w:rsidRPr="2858F587">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Leading Discussions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...14 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="00B94EAB" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for more information on how to conduct whole group discussions. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B94EAB" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00B94EAB" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>As you discuss, ensure students understand that different roles provide different benefits that together contribute to a healthier community. Then, ask students to complete the Task Aligned to the Supporting Question, below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C9A497" w14:textId="77777777" w:rsidR="00170849" w:rsidRPr="00170849" w:rsidRDefault="00170849" w:rsidP="00170849">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="2858F587" w:rsidRDefault="00185993" w14:paraId="000000D2" w14:textId="641AEF50">
-[...6 lines deleted...]
-          <w:bCs w:val="1"/>
+    <w:p w14:paraId="000000D2" w14:textId="641AEF50" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="2858F587">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Task Aligned to the Supporting Question:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="10790" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="5716AEA6" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="5716AEA6" w14:textId="77777777" w:rsidTr="00780828">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000000D3" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="000000D3" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>KAS for Social Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> alignment: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000000D4" w14:textId="77777777">
+          <w:p w14:paraId="000000D4" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1.I.Q.2 Identify supporting questions to investigate compelling questions about communities in Kentucky.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000000D5" w14:textId="77777777">
+          <w:p w14:paraId="000000D5" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1.E.MA.1 Describe how different jobs, as well as public and private institutions, help people in the community.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000000D6" w14:textId="77777777">
+          <w:p w14:paraId="000000D6" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1.I.UE.2 Construct responses to compelling and supporting questions about communities in Kentucky.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="2858F587" w:rsidRDefault="00185993" w14:paraId="000000D8" w14:noSpellErr="1" w14:textId="2FD71007">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="000000D8" w14:textId="2FD71007" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="2858F587">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af4"/>
         <w:tblW w:w="10790" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="252D14D4" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="252D14D4" w14:textId="77777777" w:rsidTr="00780828">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000000D9" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="000000D9" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Task Aligned to the Supporting Question: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000000DA" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="000000DA" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Answer the supporting question: “How do different jobs help people in the community?” </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000000DB" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="000000DB" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>In your response, provide at least TWO examples of jobs in the community. You may use drawing and writing in your explanation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="000000DC" w14:textId="77777777">
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> and explain at least two examples in their response. You may provide a graphic organizer with sentence starters for students to prepare their responses, such as the one below:</w:t>
+    <w:p w14:paraId="000000DC" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000000DE" w14:textId="68E86FEA" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>To prepare students for this task, first read and discuss the prompt together. Explain to students that they will be answering the supporting question, “How do different jobs help people in the community?” and will identify and explain at least two examples in their response. You may provide a graphic organizer with sentence starters for students to prepare their responses, such as the one below:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af5"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5400"/>
         <w:gridCol w:w="5400"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="49C789E8" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="49C789E8" w14:textId="77777777" w:rsidTr="00780828">
         <w:trPr>
           <w:trHeight w:val="1648"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000000DF" w14:textId="77777777">
+          <w:p w14:paraId="000000DF" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Different jobs help the community by…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="15180B4C" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="15180B4C" w14:textId="77777777" w:rsidTr="00780828">
         <w:trPr>
           <w:trHeight w:val="1168"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000000E1" w14:textId="77777777">
+          <w:p w14:paraId="000000E1" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>One job is…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000000E2" w14:textId="77777777">
+          <w:p w14:paraId="000000E2" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>This job helps the community by…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="35EA5104" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="35EA5104" w14:textId="77777777" w:rsidTr="00780828">
         <w:trPr>
           <w:trHeight w:val="1093"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000000E3" w14:textId="77777777">
+          <w:p w14:paraId="000000E3" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Another job is…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000000E4" w14:textId="77777777">
+          <w:p w14:paraId="000000E4" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>This job helps the community by…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="000000E5" w14:textId="77777777">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="000000E5" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="655DEFC4" w14:textId="1BEA030D" w:rsidR="00EC68DC" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Explain to students that they will be completing these sentences to form their responses. Go over this graphic organizer with them, explaining each sentence starter they will need to complete. Their first response should be a</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00910342">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00910342" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> generalization </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">about how different jobs help the community. </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="218E8F86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="218E8F86" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Remind students that they are not referring to specific jobs here but a general statement about how all the different jobs in our community help our community be successful.</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="001F3202">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="001F3202" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00567364">
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00567364" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It may help to ask students, “What if everyone wanted to have the same job in our community? How would that impact us? </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7666" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How does having a variety of different jobs help our community?”, since this may help them think more collectively about the benefit of jobs in their community. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000E6" w14:textId="7AA6A03B" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...32 lines deleted...]
-        <w:t>After groups have had time to complete the sentences in the graphic organizers, allow students to provide peer to peer feedback. Assign a partner group to each group and ask them to read their responses to each other and provide feedback. Some questions for partners to consider as they read and listen to their peer’s responses are:</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Then, students may identify two different jobs from the activity they completed during this investigation and explain how each job helps the community. Consider allowing students to work in small groups to complete the graphic organizer together. You may enlarge this chart or reproduce it on chart paper and students in each group can work together to complete it. Check students’ graphic organizers for accuracy as they work. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000E7" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000000E9" w14:textId="537E41AE" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After groups have had time to complete the sentences in the graphic organizers, allow </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>students to provide</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> peer to peer feedback. Assign a partner group to each group and ask them to read their responses to each other and provide feedback. Some questions for partners to consider as they read and listen to their peer’s responses are:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af6"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="573471BB" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="573471BB" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000000EA" w14:textId="77777777">
+          <w:p w14:paraId="000000EA" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-              </w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Did my partner explain how different jobs help the community?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000000EB" w14:textId="77777777">
+          <w:p w14:paraId="000000EB" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Did my partner list two examples of jobs?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000000EC" w14:textId="77777777">
+          <w:p w14:paraId="000000EC" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-              <w:t>Did my partner explain how each of these jobs helps the community?</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Did my partner explain how each of these jobs </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>helps</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the community?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="000000ED" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="000000ED" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000000EE" w14:textId="4BD01ACF" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Explain to students that they may provide feedback that will help their classmates effectively complete their graphic organizers. For more information on feedback in the social studies classroom, visit</w:t>
       </w:r>
       <w:hyperlink r:id="rId45">
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId46">
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>KDE’s Evidence-Based Instructional Practices 6: Social Studies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. Then, ask students to complete the task aligned to the supporting question. They may copy the sentences they created in the graphic organizers with the sentence starters. They may also draw pictures to support their explanations. Because text is anything that communicates a message and </w:t>
       </w:r>
       <w:r w:rsidR="00167E1F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">rade 1 students are still learning to communicate effectively through written text, it is appropriate that they are also provided the opportunity to demonstrate their learning through images and drawings. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F5337E" w:rsidP="002C3502" w:rsidRDefault="00F5337E" w14:paraId="17C4F768" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="00F5337E" w:rsidP="002C3502" w:rsidRDefault="00F5337E" w14:paraId="77DB1B48" w14:textId="77777777">
+    <w:p w14:paraId="17C4F768" w14:textId="77777777" w:rsidR="00F5337E" w:rsidRDefault="00F5337E" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77DB1B48" w14:textId="77777777" w:rsidR="00F5337E" w:rsidRDefault="00F5337E" w:rsidP="002C3502">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Student Work Samples:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F5337E" w:rsidP="002C3502" w:rsidRDefault="00F5337E" w14:paraId="2BB28C19" w14:textId="77777777">
+    <w:p w14:paraId="2BB28C19" w14:textId="77777777" w:rsidR="00F5337E" w:rsidRDefault="00F5337E" w:rsidP="002C3502">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Below are student work samples from Kentucky classrooms of the Task Aligned to the Supporting Question.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F5337E" w:rsidP="002C3502" w:rsidRDefault="00F5337E" w14:paraId="7BB56722" w14:textId="77777777">
+    <w:p w14:paraId="7BB56722" w14:textId="77777777" w:rsidR="00F5337E" w:rsidRDefault="00F5337E" w:rsidP="002C3502">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00F5337E" w:rsidP="002C3502" w:rsidRDefault="00F5337E" w14:paraId="79426B33" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79426B33" w14:textId="77777777" w:rsidR="00F5337E" w:rsidRDefault="00F5337E" w:rsidP="002C3502">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Strongly Aligned Example</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F5337E" w:rsidTr="00F5337E" w14:paraId="20128290" w14:textId="77777777">
+      <w:tr w:rsidR="00F5337E" w14:paraId="20128290" w14:textId="77777777" w:rsidTr="00F5337E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
           </w:tcPr>
-          <w:p w:rsidR="00F5337E" w:rsidP="002C3502" w:rsidRDefault="00FD0E0C" w14:paraId="2F425DBA" w14:textId="22D87DA4">
+          <w:p w14:paraId="2F425DBA" w14:textId="22D87DA4" w:rsidR="00F5337E" w:rsidRDefault="00FD0E0C" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6658BCA4" wp14:editId="09C9E2B9">
                   <wp:extent cx="3583904" cy="4556760"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="688084195" name="Picture 1" descr="Prompt: Different jobs help the community by...&#10;Student response: keeping it working better.&#10;Prompt: One job that helps the community is:&#10;Student response: Firefighter.&#10;Prompt: It is important to the cimmunity because:&#10;Student response: If there is a fire and if there is no fire fighter, the people that are in the house would die.&#10;Prompt: Another job that helps the community is:&#10;Student response: a teacher&#10;Prompt: It is important to the community because:&#10;Student response: If there was no teacher, kids can't learn.&#10;Note: Spelling and grammar have been corrected for screen reader purposes."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="688084195" name="Picture 1" descr="Prompt: Different jobs help the community by...&#10;Student response: keeping it working better.&#10;Prompt: One job that helps the community is:&#10;Student response: Firefighter.&#10;Prompt: It is important to the cimmunity because:&#10;Student response: If there is a fire and if there is no fire fighter, the people that are in the house would die.&#10;Prompt: Another job that helps the community is:&#10;Student response: a teacher&#10;Prompt: It is important to the community because:&#10;Student response: If there was no teacher, kids can't learn.&#10;Note: Spelling and grammar have been corrected for screen reader purposes."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId47"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3598858" cy="4575774"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F5337E" w:rsidP="002C3502" w:rsidRDefault="00F5337E" w14:paraId="03F20CA0" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="009823E1" w:rsidP="002C3502" w:rsidRDefault="009823E1" w14:paraId="1CD11C18" w14:textId="0220EFB5">
+    <w:p w14:paraId="03F20CA0" w14:textId="77777777" w:rsidR="00F5337E" w:rsidRDefault="00F5337E" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD11C18" w14:textId="0220EFB5" w:rsidR="009823E1" w:rsidRDefault="009823E1" w:rsidP="002C3502">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Partially Aligned Example</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009823E1" w:rsidTr="009823E1" w14:paraId="0FC38235" w14:textId="77777777">
+      <w:tr w:rsidR="009823E1" w14:paraId="0FC38235" w14:textId="77777777" w:rsidTr="009823E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
           </w:tcPr>
-          <w:p w:rsidR="009823E1" w:rsidP="002C3502" w:rsidRDefault="007E2A18" w14:paraId="3C61D209" w14:textId="12B73B35">
+          <w:p w14:paraId="3C61D209" w14:textId="12B73B35" w:rsidR="009823E1" w:rsidRDefault="007E2A18" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A6716A8" wp14:editId="38519D80">
                   <wp:extent cx="3568720" cy="2903220"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1546984669" name="Picture 1" descr="Some people help us. Doctors help us stay healthy. Police officers keep us safe.&#10;Note: Spelling and grammar have been corrected for screen reader purposes."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1546984669" name="Picture 1" descr="Some people help us. Doctors help us stay healthy. Police officers keep us safe.&#10;Note: Spelling and grammar have been corrected for screen reader purposes."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId48"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3574206" cy="2907683"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007E2A18" w:rsidP="002C3502" w:rsidRDefault="007E2A18" w14:paraId="61292B88" w14:textId="77777777">
-[...5 lines deleted...]
-    <w:p w:rsidR="007E2A18" w:rsidP="002C3502" w:rsidRDefault="007E2A18" w14:paraId="0377FA18" w14:textId="2B6113C4">
+    <w:p w14:paraId="61292B88" w14:textId="77777777" w:rsidR="007E2A18" w:rsidRDefault="007E2A18" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0377FA18" w14:textId="2B6113C4" w:rsidR="007E2A18" w:rsidRDefault="007E2A18" w:rsidP="002C3502">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Weakly Aligned Example</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E2A18" w:rsidTr="007E2A18" w14:paraId="7F24F3A9" w14:textId="77777777">
+      <w:tr w:rsidR="007E2A18" w14:paraId="7F24F3A9" w14:textId="77777777" w:rsidTr="007E2A18">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
           </w:tcPr>
-          <w:p w:rsidR="007E2A18" w:rsidP="002C3502" w:rsidRDefault="004958CF" w14:paraId="0373738F" w14:textId="42D33382">
+          <w:p w14:paraId="0373738F" w14:textId="42D33382" w:rsidR="007E2A18" w:rsidRDefault="004958CF" w:rsidP="002C3502">
             <w:pPr>
               <w:ind w:right="-450"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B6BD087" wp14:editId="0A9B3140">
                   <wp:extent cx="3881382" cy="2762250"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                   <wp:docPr id="645529216" name="Picture 1" descr="Some jobs help us.&#10;Note: Spelling and grammar have been corrected for screen reader purposes."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="645529216" name="Picture 1" descr="Some jobs help us.&#10;Note: Spelling and grammar have been corrected for screen reader purposes."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId49"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3884466" cy="2764445"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="000000F0" w14:textId="7EBD0A16">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="000000F0" w14:textId="7EBD0A16" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000000F1" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="000000F1" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Investigation: Part 3</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="10790" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="2858F587" w14:paraId="5A1E4FAE" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="5A1E4FAE" w14:textId="77777777" w:rsidTr="2858F587">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000000F2" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="000000F2" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>1.E.MA.1 Describe how different jobs, as well as public and private institutions, help people in the community. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="000000F3" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="000000F3" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000000F4" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="000000F4" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Supporting Question:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> How do public and private institutions help people in the community?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000000F6" w14:textId="7B2A8490">
-[...39 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="000000F6" w14:textId="7B2A8490" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Now that students have discussed a variety of different jobs and how they benefit the community, this investigation will focus on how different institutions help people in the community. Begin by reviewing the terms “goods” and “services”. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A44387" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Students</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be familiar with these terms from </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Int_YFjDzeiv" w:id="43742029"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:bookmarkStart w:id="10" w:name="_Int_YFjDzeiv"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kindergarten, but</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43742029"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> revisiting them will ensure an understanding before moving on to institutions. For your reference, the </w:t>
       </w:r>
-      <w:hyperlink r:id="R528546404bd24e88">
-        <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
+      <w:hyperlink r:id="rId50">
+        <w:r w:rsidRPr="2858F587">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-            <w:iCs w:val="1"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:i/>
+            <w:iCs/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>KAS for Social Studies</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="Ref0f9954056f4aee">
-        <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
+      <w:hyperlink r:id="rId51">
+        <w:r w:rsidRPr="2858F587">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Glossary of Terms</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> provides the following definitions:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000000F8" w14:textId="77777777">
+    <w:p w14:paraId="000000F8" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">goods - possessions or personal property; items of value used for trade or sale.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000F9" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">services - to supply help to someone; systems to meet public needs, such as utilities and transportation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000FA" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000000FB" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ask students to recall the meaning of “goods” and “services” and define them in their own words. Work together as a class to develop student-generated definitions for students to reference. An example is below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000FD" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>goods: things people can buy or trade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000FE" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>services: something someone does for you that you pay for.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000FF" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000100" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Display the student-generated definitions and ask students to brainstorm examples of goods and services. Some examples students may identify include, but are not limited to: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000102" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000000F9" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>goods: books, food, computers, clothing, toys</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000103" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...124 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>services: haircuts, car repair, healthcare, education</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000104" w14:textId="77777777">
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000104" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000105" w14:textId="7C0BF8CF" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">List several examples of each for students to reference. Then, discuss with students the meaning of “institution”. First, read the word and ask students to pronounce the word with you. Provide a student friendly definition, such as “an institution is any type of organization or business.” Provide support for </w:t>
+      </w:r>
+      <w:r w:rsidR="00A44387" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>students</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to understand what an organization or business </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="68BCB59B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="68BCB59B" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>is and</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> discuss examples with students. Then, ask students to </w:t>
       </w:r>
-      <w:hyperlink r:id="R38ca0f39248b473b">
-        <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
+      <w:hyperlink r:id="rId52">
+        <w:r w:rsidRPr="2858F587">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Turn and Talk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> with a partner and use “institution” in a sentence. Allow pairs to share their sentences with the class, checking for students’ understanding. Explain that many institutions in the community provide goods or services to people in the community.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000106" w14:textId="77777777">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000106" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F8A734" w14:textId="2CEFAF18" w:rsidR="002F7DB3" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Explain to students that they will be discussing how both public and private institutions help the community. To do this, students must understand the difference between public and private institutions. </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00F61BDC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00F61BDC" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Conduct a whole group discussion where you explicitly teach the similarities and differences </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="002133D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="002133D2" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00F61BDC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00F61BDC" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> public and private </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="002133D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="002133D2" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">institutions. As you and your students are discussing public and private institutions, provide examples from your community that are real life examples of each </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00E63947">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00E63947" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>type of institution. P</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>rovid</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00E63947">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00E63947" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> a Venn Diagram, such as the one below, to </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00E63947">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00E63947" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">record responses and to </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>support student</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00E63947">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00E63947" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">s during your discussion. </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00A50991">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00A50991" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">As you are conducting your whole group discussion about the differences between public and private </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="7A4EA9A6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="7A4EA9A6" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>institutions</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00070643">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00070643" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="0051020D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="0051020D" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">use the </w:t>
       </w:r>
-      <w:hyperlink r:id="R75bbb7c052074840">
-        <w:r w:rsidRPr="2858F587" w:rsidR="0051020D">
+      <w:hyperlink r:id="rId53">
+        <w:r w:rsidR="0051020D" w:rsidRPr="2858F587">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>Explanation Game Thinking Strategy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2858F587" w:rsidR="0051020D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="0051020D" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="0051020D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="0051020D" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>to encourage students to explain why an institution is public or private</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="002F7DB3">
-[...42 lines deleted...]
-    <w:p w:rsidR="002F7DB3" w:rsidP="002C3502" w:rsidRDefault="002F7DB3" w14:paraId="5B32AF27" w14:textId="77777777">
+      <w:r w:rsidR="002F7DB3" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. The routine focuses first on identifying something interesting about an object or idea. First, have students identify what they notice:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32AF27" w14:textId="77777777" w:rsidR="002F7DB3" w:rsidRDefault="002F7DB3" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F7DB3">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">I notice that... </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00802BB5" w:rsidP="002C3502" w:rsidRDefault="002F7DB3" w14:paraId="64904417" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="64904417" w14:textId="77777777" w:rsidR="00802BB5" w:rsidRDefault="002F7DB3" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Second, have students </w:t>
       </w:r>
       <w:r w:rsidRPr="002F7DB3">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">follow that observation with the question: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="2858F587" w:rsidRDefault="00185993" w14:paraId="00000109" w14:textId="2C27849A">
+    <w:p w14:paraId="00000109" w14:textId="2C27849A" w:rsidR="00185993" w:rsidRDefault="002F7DB3" w:rsidP="2858F587">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...29 lines deleted...]
-      <w:r w:rsidR="574B0A8F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Why is it that way? Why did it happen that way?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000010A" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="574B0A8F" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline wp14:editId="24D6605D" wp14:anchorId="42F0CDEA">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42F0CDEA" wp14:editId="24D6605D">
             <wp:extent cx="6534150" cy="3666384"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="11" name="image2.png" descr="This is a Venn Diagram. The first circle is labeled &quot;Public institutions&quot;. The items within this circle are &quot;owned or run by the government&quot;, &quot;usually does not charge a direct fee for their goods or services&quot; and &quot;provides services to everyone.&quot;&#10;&#10;The second circle is labeled, &quot;Private institutions.&quot; The items within this circle are &quot;owned or run by private citizens&quot;, &quot;usually charges a fee for their goods or services&quot; and &quot;usually only provides services to people who pay for them.&quot;&#10;&#10;Where the circles intersect is labeled as &quot;Both&quot; and contains the statement &quot;provide goods and services for people in the community.&quot;"/>
             <wp:cNvGraphicFramePr/>
-            <a:graphic>
-              <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="11" name="image2.png" descr="This is a Venn Diagram. The first circle is labeled &quot;Public institutions&quot;. The items within this circle are &quot;owned or run by the government&quot;, &quot;usually does not charge a direct fee for their goods or services&quot; and &quot;provides services to everyone.&quot;&#10;&#10;The second circle is labeled, &quot;Private institutions.&quot; The items within this circle are &quot;owned or run by private citizens&quot;, &quot;usually charges a fee for their goods or services&quot; and &quot;usually only provides services to people who pay for them.&quot;&#10;&#10;Where the circles intersect is labeled as &quot;Both&quot; and contains the statement &quot;provide goods and services for people in the community.&quot;"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+                    <a:blip r:embed="rId54"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6534150" cy="3666384"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E3471" w:rsidP="002C3502" w:rsidRDefault="008E3471" w14:paraId="72546799" w14:textId="58714D22">
-[...39 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="72546799" w14:textId="58714D22" w:rsidR="008E3471" w:rsidRDefault="573D8167" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once students have learned about the characteristics of public and private institutions, provide students with cards containing generic images of different types of community institutions to formatively assess </w:t>
+      </w:r>
+      <w:r w:rsidR="2C0BBDEA" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>whether</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="573D8167">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> they can apply what they have learned, such as the ones below:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E3471" w:rsidP="002C3502" w:rsidRDefault="00FC0ACB" w14:paraId="36071330" w14:textId="55C3AAF5">
+    <w:p w14:paraId="36071330" w14:textId="55C3AAF5" w:rsidR="008E3471" w:rsidRDefault="00FC0ACB" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E825ADC" wp14:editId="3D5B3094">
             <wp:extent cx="4254910" cy="3603201"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="251153666" name="Picture 1" descr="There are 4 boxes with clip art and a label in each. The first box is a school, second is a grocery store, third is an airport and fourth is a park."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="251153666" name="Picture 1" descr="There are 4 boxes with clip art and a label in each. The first box is a school, second is a grocery store, third is an airport and fourth is a park."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId55"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4260461" cy="3607901"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC0ACB" w:rsidP="002C3502" w:rsidRDefault="004A6239" w14:paraId="2052D156" w14:textId="3A6BF593">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="2052D156" w14:textId="3A6BF593" w:rsidR="00FC0ACB" w:rsidRDefault="004A6239" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Independently, a</w:t>
       </w:r>
       <w:r w:rsidR="00535AB8">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>sk students to sort these institutions, determining whether they are public or private. Ask students to provide justification</w:t>
       </w:r>
       <w:r w:rsidR="00474EFA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> for their classification </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">in a whole group setting </w:t>
       </w:r>
       <w:r w:rsidR="00474EFA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>to check for understanding and clear up misconceptions during this task.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="0000010C" w14:textId="77777777">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="0000010C" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000010E" w14:textId="62D2F10D" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Next, have students take a virtual walking tour of their community via </w:t>
       </w:r>
-      <w:hyperlink r:id="Re454a2f9b5354d69">
-        <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
+      <w:hyperlink r:id="rId56">
+        <w:r w:rsidRPr="2858F587">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Google Earth</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> as a whole group. Taking a virtual tour of the community will enable students to apply what they have learned about public and private institutions and apply them to examples from their daily life. </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="006C6964">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="006C6964" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If Google Earth</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00062099">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00062099" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> does not provide clear pictures of the institutions in your community, you may look up</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="000A4EB2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="000A4EB2" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> public and private</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00062099">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00062099" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> institutions </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00F56489">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00F56489" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">in your community </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="000A4EB2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="000A4EB2" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>that students know</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00F56489">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00F56489" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and present their webpages to students during </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00762AE1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00762AE1" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">this exercise. </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Utilize the following graphic organizer to display and complete together as a class:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af8"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="3060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="34C9E928" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="34C9E928" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="0000010F" w14:textId="77777777">
+          <w:p w14:paraId="0000010F" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Name of Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000110" w14:textId="77777777">
+          <w:p w14:paraId="00000110" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>What goods or services does it provide?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000111" w14:textId="77777777">
+          <w:p w14:paraId="00000111" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Is it private or public? Why?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000112" w14:textId="77777777">
+          <w:p w14:paraId="00000112" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>How does this institution help people in the community?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="0D0B940D" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="0D0B940D" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000113" w14:textId="77777777">
+          <w:p w14:paraId="00000113" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000114" w14:textId="77777777">
+          <w:p w14:paraId="00000114" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000115" w14:textId="77777777">
+          <w:p w14:paraId="00000115" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000116" w14:textId="77777777">
+          <w:p w14:paraId="00000116" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="0E27B00A" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="0E27B00A" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000117" w14:textId="77777777">
+          <w:p w14:paraId="00000117" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000118" w14:textId="77777777">
+          <w:p w14:paraId="00000118" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000119" w14:textId="77777777">
+          <w:p w14:paraId="00000119" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="0000011A" w14:textId="77777777">
+          <w:p w14:paraId="0000011A" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="60061E4C" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="60061E4C" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="0000011B" w14:textId="77777777">
+          <w:p w14:paraId="0000011B" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="0000011C" w14:textId="77777777">
+          <w:p w14:paraId="0000011C" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="0000011D" w14:textId="77777777">
+          <w:p w14:paraId="0000011D" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="0000011E" w14:textId="77777777">
+          <w:p w14:paraId="0000011E" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="44EAFD9C" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="44EAFD9C" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="0000011F" w14:textId="77777777">
+          <w:p w14:paraId="0000011F" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000120" w14:textId="77777777">
+          <w:p w14:paraId="00000120" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000121" w14:textId="77777777">
+          <w:p w14:paraId="00000121" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000122" w14:textId="77777777">
+          <w:p w14:paraId="00000122" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000123" w14:textId="77777777">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000123" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000124" w14:textId="0129F0FC" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Begin with your school and </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="000A4EB2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="000A4EB2" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">travel </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Int_yqqU54Ep" w:id="1141560369"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:bookmarkStart w:id="11" w:name="_Int_yqqU54Ep"/>
+      <w:r w:rsidR="000A4EB2" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>virtually</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> around</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1141560369"/>
-[...86 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the community, identifying institutions and recording information on the graphic organizer. For each institution you identify, ask students to determine the goods or services the institution provides for the community. Next, ask students whether it is private or public using the Venn Diagram as a resource, clarifying and providing support as needed. Then, have students determine how this institution helps people in the community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000125" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000127" w14:textId="48AE6328" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Below is an example of how this chart may be completed:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af9"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2175"/>
         <w:gridCol w:w="2730"/>
         <w:gridCol w:w="3195"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="06EC49EA" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="06EC49EA" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000128" w14:textId="77777777">
+          <w:p w14:paraId="00000128" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Name of Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2175" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000129" w14:textId="77777777">
+          <w:p w14:paraId="00000129" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-              <w:t>What goods or services does it provide?</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What goods or </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>services does it provide?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2730" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="0000012A" w14:textId="77777777">
+          <w:p w14:paraId="0000012A" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-              </w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Is it private or public? Why?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3195" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="0000012B" w14:textId="77777777">
+          <w:p w14:paraId="0000012B" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-              <w:t>How does this institution help people in the community?</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How does this institution help </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>people in the community?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="48006F65" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="48006F65" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="0000012C" w14:textId="77777777">
+          <w:p w14:paraId="0000012C" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Our school</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2175" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="0000012D" w14:textId="77777777">
+          <w:p w14:paraId="0000012D" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
-              <w:t>an education for young people in the community</w:t>
+              <w:t>an education</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for young people in the community</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2730" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="0000012E" w14:textId="77777777">
+          <w:p w14:paraId="0000012E" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
-              <w:t>public;</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> the government owns the building </w:t>
+              <w:t xml:space="preserve">public; the government owns the building </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3195" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="0000012F" w14:textId="77777777">
+          <w:p w14:paraId="0000012F" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
-              <w:t>It provides the opportunity for young people in the community to learn.</w:t>
+              <w:t xml:space="preserve">It provides </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opportunity for young people in the community to learn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="784B1660" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="784B1660" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000130" w14:textId="77777777">
+          <w:p w14:paraId="00000130" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>the gas station</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2175" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000131" w14:textId="77777777">
+          <w:p w14:paraId="00000131" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>gas for cars in the community</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2730" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000132" w14:textId="77777777">
+          <w:p w14:paraId="00000132" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">private; it is owned by an individual person or a private company </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3195" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000133" w14:textId="77777777">
+          <w:p w14:paraId="00000133" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>It provides a place for people to put gas in their cars so they can travel where they need to go.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="21B67879" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="21B67879" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000134" w14:textId="77777777">
+          <w:p w14:paraId="00000134" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>the fire station</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2175" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000135" w14:textId="77777777">
+          <w:p w14:paraId="00000135" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>puts out fires in the community</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2730" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="000E1DC8" w14:paraId="00000136" w14:textId="2C45BF3F">
+          <w:p w14:paraId="00000136" w14:textId="2C45BF3F" w:rsidR="00185993" w:rsidRDefault="000E1DC8" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
-              <w:t>public;</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> the</w:t>
+              <w:t>public; the</w:t>
             </w:r>
             <w:r w:rsidR="00B94EAB">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> government pays for the building and salary of the firefighters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3195" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000137" w14:textId="77777777">
+          <w:p w14:paraId="00000137" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>The fire station will put out fires in the community and help with emergencies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="541F5F9F" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="541F5F9F" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000138" w14:textId="77777777">
+          <w:p w14:paraId="00000138" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>the grocery store</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2175" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000139" w14:textId="77777777">
+          <w:p w14:paraId="00000139" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>food for the community</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2730" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="0000013A" w14:textId="77777777">
+          <w:p w14:paraId="0000013A" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>private; owned by private companies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3195" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="0000013B" w14:textId="77777777">
+          <w:p w14:paraId="0000013B" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>It provides a place for people in the community to buy the food they need.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="0000013C" w14:textId="77777777">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="0000013C" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000013D" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Next, provide a digital slideshow that shows different institutions in the community. Include several institutions with a combination of both private and public institutions. Some </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>examples to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> include in the digital slideshow include, but are not limited </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Int_AHNIxn40"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>to:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="721716815"/>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the library, post office, pet store, police station, restaurants, etc. For each slide, ask students to write a sentence about how this institution helps the community. Consider providing a sentence starter, such as: “This institution helps the community by _________.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000013E" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000140" w14:textId="1355E927" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Then, present the supporting question to students:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="afa"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="689100FF" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="689100FF" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000141" w14:textId="77777777">
+          <w:p w14:paraId="00000141" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>How do public and private institutions help people in the community?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000142" w14:textId="77777777">
-[...41 lines deleted...]
-        <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
+    <w:p w14:paraId="00000142" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000143" w14:textId="4C87E9C8" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explain to students that they are considering how the different types of institutions they have discussed help people in the community. Conduct a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57">
+        <w:r w:rsidRPr="2858F587">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Think, Pair, Share</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...18 lines deleted...]
-        <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with students, asking them to discuss this question. Once pairs have had time to share their thoughts with each other, facilitate a class discussion about this question. Visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId58">
+        <w:r w:rsidRPr="2858F587">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Leading Discussions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> for more information on how to conduct whole group discussions. Together as a class, develop a consensus statement that responds to the question. Below is an example from a Grade 1 classroom in Kentucky:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000144" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000145" w14:textId="77777777">
+    <w:p w14:paraId="00000144" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000145" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="49D6CB9A" wp14:editId="2FEC1F23">
             <wp:extent cx="4814888" cy="2655018"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="9" name="image1.png" descr="How do each of these public and private institutions help people in the community and make the community healthier?&#10;Public and Private institutions keep our citizens and communities safe, clean, and healthy by working together to take [care] of people and protect them.&quot;"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="9" name="image1.png" descr="How do each of these public and private institutions help people in the community and make the community healthier?&#10;Public and Private institutions keep our citizens and communities safe, clean, and healthy by working together to take [care] of people and protect them.&quot;"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId59"/>
                     <a:srcRect l="21666" b="20663"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4814888" cy="2655018"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000146" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000147" w14:textId="77777777">
+    <w:p w14:paraId="00000146" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000147" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-        </w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Now that students are familiar with different public and private institutions and how they help the community, have them complete the Task Aligned to the Supporting Question, below.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000148" w14:textId="77777777">
+    <w:p w14:paraId="00000148" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="2858F587" w:rsidRDefault="00185993" w14:paraId="0000014A" w14:textId="319F5165">
-[...6 lines deleted...]
-          <w:bCs w:val="1"/>
+    <w:p w14:paraId="0000014A" w14:textId="319F5165" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="2858F587">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Task Aligned to the Supporting Question: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="afb"/>
         <w:tblW w:w="10790" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="2858F587" w14:paraId="66844082" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="66844082" w14:textId="77777777" w:rsidTr="2858F587">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="0000014B" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="0000014B" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>KAS for Social Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> alignment: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="0000014C" w14:textId="77777777">
+          <w:p w14:paraId="0000014C" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1.I.Q.2 Identify supporting questions to investigate compelling questions about communities in Kentucky.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="0000014D" w14:textId="77777777">
+          <w:p w14:paraId="0000014D" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1.E.MA.1 Describe how different jobs, as well as public and private institutions, help people in the community.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="0000014E" w14:textId="77777777">
+          <w:p w14:paraId="0000014E" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1.I.UE.2 Construct responses to compelling and supporting questions about communities in Kentucky.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000150" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000150" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="afc"/>
         <w:tblW w:w="10790" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="1D4655A5" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="1D4655A5" w14:textId="77777777" w:rsidTr="00780828">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000151" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="00000151" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Task Aligned to the Supporting Question: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000152" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="00000152" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Answer the supporting question: “How do public and private institutions help people in the community?” </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000153" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="00000153" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>In your response, provide at least ONE example of a public institution and ONE example of a private institution and how it helps people in the community.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000154" w14:textId="77777777">
-[...38 lines deleted...]
-        <w:t>in their response. You may provide a graphic organizer with sentence starters for students to prepare their responses, such as the one below:</w:t>
+    <w:p w14:paraId="00000154" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000156" w14:textId="4F593006" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>To prepare students for this task, first read and discuss the prompt together. Explain to students that they will be answering the supporting question, “How do public and private institutions help people in the community?” When students are answering the supporting question, remind them that they will identify and explain at least two examples in their response. You may provide a graphic organizer with sentence starters for students to prepare their responses, such as the one below:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="afd"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5400"/>
         <w:gridCol w:w="5400"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="5213BC95" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="5213BC95" w14:textId="77777777" w:rsidTr="00780828">
         <w:trPr>
           <w:trHeight w:val="1648"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000157" w14:textId="77777777">
+          <w:p w14:paraId="00000157" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Public and private institutions help the community by…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="2F91279F" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="2F91279F" w14:textId="77777777" w:rsidTr="00780828">
         <w:trPr>
           <w:trHeight w:val="1168"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000159" w14:textId="77777777">
+          <w:p w14:paraId="00000159" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>One public institution is…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="0000015A" w14:textId="77777777">
+          <w:p w14:paraId="0000015A" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>It helps the community by…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="30E100E0" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="30E100E0" w14:textId="77777777" w:rsidTr="00780828">
         <w:trPr>
           <w:trHeight w:val="1093"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="0000015B" w14:textId="77777777">
+          <w:p w14:paraId="0000015B" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>One private institution is…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="0000015C" w14:textId="77777777">
+          <w:p w14:paraId="0000015C" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>It helps the community by…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="0000015D" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="0000015D" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000015E" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Explain to students that they will be completing these sentences to form their responses. Go over this graphic organizer with them, explaining each sentence starter they will need to complete. Their first response should be an overall statement about how public and private institutions help the community. Allow students to revisit the class statement they created to help them with this task. Then, students may identify a public and private institution from their activity during this investigation and explain how that job helps the community. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="0000015F" w14:textId="77777777">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="0000015F" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000161" w14:textId="3DC25595" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>After students have had time to complete the sentences in the graphic organizers, allow students to provide peer to peer feedback. Assign students a partner and ask them to read their responses to each other and provide feedback. Some questions for partners to consider as they read and listen to their peer’s responses are:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="afe"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="094A11D2" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="094A11D2" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000162" w14:textId="77777777">
+          <w:p w14:paraId="00000162" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Did my partner explain how public and private institutions help the community?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000163" w14:textId="77777777">
+          <w:p w14:paraId="00000163" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Did my partner list one example of a public institution?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000164" w14:textId="77777777">
+          <w:p w14:paraId="00000164" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-              </w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Did my partner list one example of a private institution?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000165" w14:textId="77777777">
+          <w:p w14:paraId="00000165" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Did my partner explain how each of the institutions helps the community?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000166" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000166" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000167" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Explain to students that they may provide feedback that will help their partner effectively complete their graphic organizers. For more information on feedback in the social studies classroom, visit</w:t>
       </w:r>
       <w:hyperlink r:id="rId60">
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId61">
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>KDE’s Evidence-Based Instructional Practices 6: Social Studies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. Then, ask students to complete the task aligned to the supporting question. They may copy the sentences they created in the graphic organizers with the sentence starters. They may also draw pictures to support their explanations. Because text is anything that communicates a message and grade 1 students are still learning to communicate effectively through written text, it is appropriate that they are also provided the opportunity to demonstrate their learning through images and drawings. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000168" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000168" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000169" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Students have now investigated three supporting questions that will help them answer the compelling question, “What makes a community healthy?” Below is a task aligned to the compelling question.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004958CF" w:rsidP="002C3502" w:rsidRDefault="004958CF" w14:paraId="3B276665" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="007309F6" w:rsidP="002C3502" w:rsidRDefault="007309F6" w14:paraId="7B06958E" w14:textId="77777777">
+    <w:p w14:paraId="3B276665" w14:textId="77777777" w:rsidR="004958CF" w:rsidRDefault="004958CF" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B06958E" w14:textId="77777777" w:rsidR="007309F6" w:rsidRDefault="007309F6" w:rsidP="002C3502">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Student Work Samples:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007309F6" w:rsidP="002C3502" w:rsidRDefault="007309F6" w14:paraId="46A46112" w14:textId="77777777">
+    <w:p w14:paraId="46A46112" w14:textId="77777777" w:rsidR="007309F6" w:rsidRDefault="007309F6" w:rsidP="002C3502">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Below are student work samples from Kentucky classrooms of the Task Aligned to the Supporting Question.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007309F6" w:rsidP="002C3502" w:rsidRDefault="007309F6" w14:paraId="2B2CCC60" w14:noSpellErr="1" w14:textId="445AAB2A">
+    <w:p w14:paraId="2B2CCC60" w14:textId="445AAB2A" w:rsidR="007309F6" w:rsidRDefault="007309F6" w:rsidP="002C3502">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...21 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11815039" w14:textId="4E008B5E" w:rsidR="29B75C4F" w:rsidRDefault="29B75C4F" w:rsidP="2858F587">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Example 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="4EFA1D17">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="4EFA1D17" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="4EFA1D17">
-[...3 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidR="4EFA1D17" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>demonstrates strong master</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007309F6" w:rsidTr="007309F6" w14:paraId="593C1E68" w14:textId="77777777">
+      <w:tr w:rsidR="007309F6" w14:paraId="593C1E68" w14:textId="77777777" w:rsidTr="007309F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
           </w:tcPr>
-          <w:p w:rsidR="007309F6" w:rsidP="002C3502" w:rsidRDefault="00F02145" w14:paraId="3527F704" w14:textId="7B6C3983">
+          <w:p w14:paraId="3527F704" w14:textId="7B6C3983" w:rsidR="007309F6" w:rsidRDefault="00F02145" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01E75705" wp14:editId="0F008BAA">
                   <wp:extent cx="4312920" cy="4417548"/>
                   <wp:effectExtent l="0" t="0" r="0" b="2540"/>
                   <wp:docPr id="640450834" name="Picture 1" descr="Prompt: Public and private institutions help our community by:&#10;Student response: Providing goods and services.&#10;Prompt: One public institution is:&#10;Student response: Fire department&#10;Prompt: It helps the community be:&#10;Student response: It provides help in an emergency.&#10;Prompt: One private institution is:&#10;Student response: Double Kwik.&#10;Prompt: It helps the community by:&#10;Student response: It gives a place to buy gas.&#10;Note: Spelling and grammar have been corrected for screen reader purposes."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="640450834" name="Picture 1" descr="Prompt: Public and private institutions help our community by:&#10;Student response: Providing goods and services.&#10;Prompt: One public institution is:&#10;Student response: Fire department&#10;Prompt: It helps the community be:&#10;Student response: It provides help in an emergency.&#10;Prompt: One private institution is:&#10;Student response: Double Kwik.&#10;Prompt: It helps the community by:&#10;Student response: It gives a place to buy gas.&#10;Note: Spelling and grammar have been corrected for screen reader purposes."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId62">
                             <a:extLst>
                               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
@@ -10930,2814 +10596,2347 @@
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4325199" cy="4430125"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004958CF" w:rsidP="002C3502" w:rsidRDefault="004958CF" w14:paraId="3A75BD2B" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="00EF5341" w:rsidP="2858F587" w:rsidRDefault="00EF5341" w14:paraId="3D5E2CF6" w14:textId="4752D326">
+    <w:p w14:paraId="3A75BD2B" w14:textId="77777777" w:rsidR="004958CF" w:rsidRDefault="004958CF" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D5E2CF6" w14:textId="4752D326" w:rsidR="00EF5341" w:rsidRDefault="00EF5341" w:rsidP="2858F587">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="2A931B64">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="2A931B64" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="6EF0AE69">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="6EF0AE69" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="6EF0AE69">
-[...3 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidR="6EF0AE69" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>demonstrates partial mastery</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF5341" w:rsidTr="00EF5341" w14:paraId="3CFAAA2F" w14:textId="77777777">
+      <w:tr w:rsidR="00EF5341" w14:paraId="3CFAAA2F" w14:textId="77777777" w:rsidTr="00EF5341">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5341" w:rsidP="002C3502" w:rsidRDefault="00672457" w14:paraId="60ABE19A" w14:textId="60663E52">
+          <w:p w14:paraId="60ABE19A" w14:textId="60663E52" w:rsidR="00EF5341" w:rsidRDefault="00672457" w:rsidP="002C3502">
             <w:pPr>
               <w:ind w:right="-450"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D71CA99" wp14:editId="0CD09FB7">
                   <wp:extent cx="3436620" cy="3849821"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="368989867" name="Picture 1" descr="Prompt: Public and private institutions are important because...&#10;Student response: They help the community by keeping it working right.&#10;Prompt: One private institution that helps the community is:&#10;Student response: The vet&#10;Prompt: It helps the community by:&#10;Student response: helps the pets not get sick.&#10;Prompt: One public institution that helps the community is:&#10;Student response: a school&#10;Prompt: It helps the community by:&#10;Student response: Making us smart&#10;Note: Spelling and grammar have been corrected for screen reader purposes."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="368989867" name="Picture 1" descr="Prompt: Public and private institutions are important because...&#10;Student response: They help the community by keeping it working right.&#10;Prompt: One private institution that helps the community is:&#10;Student response: The vet&#10;Prompt: It helps the community by:&#10;Student response: helps the pets not get sick.&#10;Prompt: One public institution that helps the community is:&#10;Student response: a school&#10;Prompt: It helps the community by:&#10;Student response: Making us smart&#10;Note: Spelling and grammar have been corrected for screen reader purposes."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId64"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3442219" cy="3856093"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004B19FA" w:rsidP="6780FEA6" w:rsidRDefault="004B19FA" w14:paraId="09A8684C" w14:textId="165B1DBA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="09A8684C" w14:textId="165B1DBA" w:rsidR="004B19FA" w:rsidRDefault="004B19FA" w:rsidP="6780FEA6">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="3931FC41">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="3931FC41" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 3</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="38F47DD4">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="38F47DD4" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="38F47DD4">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> weak mastery</w:t>
+      <w:r w:rsidR="38F47DD4" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>demonstrates weak mastery</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B19FA" w:rsidTr="004B19FA" w14:paraId="62479EAF" w14:textId="77777777">
+      <w:tr w:rsidR="004B19FA" w14:paraId="62479EAF" w14:textId="77777777" w:rsidTr="004B19FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
           </w:tcPr>
-          <w:p w:rsidR="004B19FA" w:rsidP="002C3502" w:rsidRDefault="006B6E13" w14:paraId="6B0CB9FA" w14:textId="527539C9">
+          <w:p w14:paraId="6B0CB9FA" w14:textId="527539C9" w:rsidR="004B19FA" w:rsidRDefault="006B6E13" w:rsidP="002C3502">
             <w:pPr>
               <w:ind w:right="-450"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7636BDAA" wp14:editId="4A8B4D12">
                   <wp:extent cx="3226261" cy="3733800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="999735960" name="Picture 1" descr="Prompt: Public and private institutions help our community by:&#10;Student response: Providing goods and services.&#10;Prompt: One public institution is: &#10;Student response: school.&#10;Prompt: It helps the community by:&#10;Student response: It helps students.&#10;Prompt: One private institution is:&#10;Student response: Walmart.&#10;Prompt: It helps the community by:&#10;Student response: It helps us get food.&#10;Note: Spelling and grammar have been corrected for screen reader purposes."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="999735960" name="Picture 1" descr="Prompt: Public and private institutions help our community by:&#10;Student response: Providing goods and services.&#10;Prompt: One public institution is: &#10;Student response: school.&#10;Prompt: It helps the community by:&#10;Student response: It helps students.&#10;Prompt: One private institution is:&#10;Student response: Walmart.&#10;Prompt: It helps the community by:&#10;Student response: It helps us get food.&#10;Note: Spelling and grammar have been corrected for screen reader purposes."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId65"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3232492" cy="3741011"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004B19FA" w:rsidP="002C3502" w:rsidRDefault="004B19FA" w14:paraId="1388FEEC" w14:textId="71DB3042">
+    <w:p w14:paraId="1388FEEC" w14:textId="71DB3042" w:rsidR="004B19FA" w:rsidRDefault="004B19FA" w:rsidP="002C3502">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="0000016A" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="0000016A" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000016B" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Task Aligned to the Compelling Question:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aff"/>
         <w:tblW w:w="10790" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="43A0E584" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="43A0E584" w14:textId="77777777" w:rsidTr="00780828">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="0000016C" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="0000016C" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>KAS for Social Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> alignment: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="0000016D" w14:textId="77777777">
+          <w:p w14:paraId="0000016D" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1.I.Q.1 Ask compelling questions about communities in Kentucky. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="0000016E" w14:textId="77777777">
+          <w:p w14:paraId="0000016E" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1.I.UE.2 Construct responses to compelling and supporting questions about communities in Kentucky.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="0000016F" w14:textId="77777777">
+          <w:p w14:paraId="0000016F" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1.I.CC.2 Construct an argument with reasons to address how to improve the local community and Kentucky.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000170" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000170" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000171" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aff0"/>
         <w:tblW w:w="10790" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="238F64E0" w14:paraId="3496CC79" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="3496CC79" w14:textId="77777777" w:rsidTr="238F64E0">
         <w:trPr>
           <w:trHeight w:val="1681"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="238F64E0" w:rsidRDefault="00B94EAB" w14:paraId="564172F5" w14:textId="5229BC5A">
-[...31 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w14:paraId="564172F5" w14:textId="5229BC5A" w:rsidR="00185993" w:rsidRDefault="128078C8" w:rsidP="238F64E0">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="238F64E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Part One: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="238F64E0" w:rsidRDefault="00B94EAB" w14:paraId="027DCB7F" w14:textId="767FE403">
-[...31 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w14:paraId="027DCB7F" w14:textId="767FE403" w:rsidR="00185993" w:rsidRDefault="128078C8" w:rsidP="238F64E0">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="238F64E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Create a </w:t>
             </w:r>
-            <w:r w:rsidRPr="238F64E0" w:rsidR="128078C8">
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="238F64E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>poster</w:t>
             </w:r>
-            <w:r w:rsidRPr="238F64E0" w:rsidR="128078C8">
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="238F64E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> to respond to the compelling question: </w:t>
             </w:r>
-            <w:r w:rsidRPr="238F64E0" w:rsidR="128078C8">
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="238F64E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>What makes a community healthy? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="238F64E0" w:rsidRDefault="00B94EAB" w14:paraId="1EEBEA57" w14:textId="7C1345A1">
-[...50 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w14:paraId="1EEBEA57" w14:textId="7C1345A1" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="238F64E0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="365EDEF4" w14:textId="2A355936" w:rsidR="00185993" w:rsidRDefault="128078C8" w:rsidP="238F64E0">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="238F64E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">On your poster, show how each of these makes the community healthy: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="238F64E0" w:rsidRDefault="00B94EAB" w14:paraId="690C31F3" w14:textId="6020CEF8">
+          <w:p w14:paraId="690C31F3" w14:textId="6020CEF8" w:rsidR="00185993" w:rsidRDefault="128078C8" w:rsidP="238F64E0">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...28 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="238F64E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>People doing different jobs</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="238F64E0" w:rsidRDefault="00B94EAB" w14:paraId="76B69704" w14:textId="2E379389">
+          <w:p w14:paraId="76B69704" w14:textId="2E379389" w:rsidR="00185993" w:rsidRDefault="128078C8" w:rsidP="238F64E0">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...28 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="238F64E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Public institutions</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="238F64E0" w:rsidRDefault="00B94EAB" w14:paraId="0FDE0494" w14:textId="5EF382E8">
+          <w:p w14:paraId="0FDE0494" w14:textId="5EF382E8" w:rsidR="00185993" w:rsidRDefault="128078C8" w:rsidP="238F64E0">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...28 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="238F64E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Private institutions</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="238F64E0" w:rsidRDefault="00B94EAB" w14:paraId="3C7F3A02" w14:textId="7B5A2947">
+          <w:p w14:paraId="3C7F3A02" w14:textId="7B5A2947" w:rsidR="00185993" w:rsidRDefault="128078C8" w:rsidP="238F64E0">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...28 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="238F64E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Kentucky laws</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="238F64E0" w:rsidRDefault="00B94EAB" w14:paraId="12A0C704" w14:textId="39F1020C">
-[...50 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w14:paraId="12A0C704" w14:textId="39F1020C" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="238F64E0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D1D836E" w14:textId="4B6039F8" w:rsidR="00185993" w:rsidRDefault="128078C8" w:rsidP="238F64E0">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="238F64E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Use pictures, labels and colors to share your ideas!</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="238F64E0" w:rsidRDefault="00B94EAB" w14:paraId="40C20237" w14:textId="4EAE0560">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:p w14:paraId="40C20237" w14:textId="4EAE0560" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="238F64E0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
-[...35 lines deleted...]
-                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07CCBB20" w14:textId="74AA6550" w:rsidR="00185993" w:rsidRDefault="128078C8" w:rsidP="238F64E0">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="238F64E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Part Two: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="238F64E0" w:rsidRDefault="00B94EAB" w14:paraId="527711B2" w14:textId="461FB720">
-[...31 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w14:paraId="527711B2" w14:textId="461FB720" w:rsidR="00185993" w:rsidRDefault="128078C8" w:rsidP="238F64E0">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="238F64E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Use what you learned about what makes a community healthy to construct an </w:t>
             </w:r>
-            <w:r w:rsidRPr="238F64E0" w:rsidR="128078C8">
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="238F64E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">argument </w:t>
             </w:r>
-            <w:r w:rsidRPr="238F64E0" w:rsidR="128078C8">
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="238F64E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">about how to make your </w:t>
             </w:r>
-            <w:r w:rsidRPr="238F64E0" w:rsidR="128078C8">
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="238F64E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>local community</w:t>
             </w:r>
-            <w:r w:rsidRPr="238F64E0" w:rsidR="128078C8">
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="238F64E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:r w:rsidRPr="238F64E0" w:rsidR="128078C8">
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="238F64E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Kentucky</w:t>
             </w:r>
-            <w:r w:rsidRPr="238F64E0" w:rsidR="128078C8">
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="238F64E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> better.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="238F64E0" w:rsidRDefault="00B94EAB" w14:paraId="5E3CA728" w14:textId="2DCA496D">
-[...50 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w14:paraId="5E3CA728" w14:textId="2DCA496D" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="238F64E0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20B3438F" w14:textId="22196AEF" w:rsidR="00185993" w:rsidRDefault="128078C8" w:rsidP="238F64E0">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="238F64E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>In your writing or drawing:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="238F64E0" w:rsidRDefault="00B94EAB" w14:paraId="5DC37A63" w14:textId="1DAB9CC4">
+          <w:p w14:paraId="5DC37A63" w14:textId="1DAB9CC4" w:rsidR="00185993" w:rsidRDefault="128078C8" w:rsidP="238F64E0">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...28 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="238F64E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Share your </w:t>
             </w:r>
-            <w:r w:rsidRPr="238F64E0" w:rsidR="128078C8">
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="238F64E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>argument</w:t>
             </w:r>
-            <w:r w:rsidRPr="238F64E0" w:rsidR="128078C8">
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="238F64E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="238F64E0" w:rsidRDefault="00B94EAB" w14:paraId="00000175" w14:textId="2A37953E">
+          <w:p w14:paraId="00000175" w14:textId="2A37953E" w:rsidR="00185993" w:rsidRDefault="128078C8" w:rsidP="238F64E0">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...28 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="238F64E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Give at least </w:t>
             </w:r>
-            <w:r w:rsidRPr="238F64E0" w:rsidR="128078C8">
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="238F64E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>two reasons</w:t>
             </w:r>
-            <w:r w:rsidRPr="238F64E0" w:rsidR="128078C8">
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="238F64E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> to support your argument.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000176" w14:textId="77777777">
+    <w:p w14:paraId="00000176" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000177" w14:textId="77777777">
+    <w:p w14:paraId="00000177" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>To prepare students to complete this task, begin by reading and discussing the prompt together as a class. Focus first on only Part One. Explain that students will answer the compelling question, “What makes a community healthy?” by making a poster. In their response for Part One, they will demonstrate their knowledge of the standards addressed throughout the three investigations by explaining how different jobs, public and private institutions and Kentucky laws contribute to a healthy community.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000178" w14:textId="77777777">
+    <w:p w14:paraId="00000178" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="0000017A" w14:textId="113CD819">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000017A" w14:textId="113CD819" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Consider providing a graphic organizer with sentence starters, such as the one below, to support students as they plan for their posters:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aff1"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="6AEC6CEE" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="6AEC6CEE" w14:textId="77777777" w:rsidTr="00780828">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="0000017B" w14:textId="77777777">
+          <w:p w14:paraId="0000017B" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>What makes a community healthy is…</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="0000017C" w14:textId="77777777">
+          <w:p w14:paraId="0000017C" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="0000017D" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0000017D" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="3A1891C5" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="3A1891C5" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="0000017E" w14:textId="77777777">
+          <w:p w14:paraId="0000017E" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Kentucky laws make the community healthy by…</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="0000017F" w14:textId="77777777">
+          <w:p w14:paraId="0000017F" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000180" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000180" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="1B99DA9D" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="1B99DA9D" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000181" w14:textId="77777777">
+          <w:p w14:paraId="00000181" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Different jobs make the community healthy by…</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000182" w14:textId="77777777">
+          <w:p w14:paraId="00000182" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000183" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000183" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="3CE4F99E" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="3CE4F99E" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000184" w14:textId="77777777">
+          <w:p w14:paraId="00000184" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Public and private institutions make the community healthy by…</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000185" w14:textId="77777777">
+          <w:p w14:paraId="00000185" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000186" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000186" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000187" w14:textId="77777777">
+    <w:p w14:paraId="00000187" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000188" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000188" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">To support students in completing their graphic organizers, conduct </w:t>
       </w:r>
       <w:hyperlink r:id="rId66">
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Conver-Stations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to provide time for students to discuss each component. Before you begin, encourage students to use any materials and tasks from each of the previous investigations to help them complete their graphic organizer. Have students use their graphic organizers to support them in this work. Then, place students in groups of 4. Each round, some students will be rotating to a new group, so consider assigning numbers to each student in the group. For the first round, ask students to discuss the first sentence starter on their graphic organizer. After they finish discussing, provide time for them to individually record their responses on the graphic organizer. Then, ask one or two students to rotate to another group (you may do this by calling one or two assigned numbers) and ask students to repeat the process with the second sentence starter. Repeat this process until students have had an opportunity to discuss each sentence stem with a small group and record their responses. Provide support as needed to ensure understanding and accuracy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000189" w14:textId="77777777">
+    <w:p w14:paraId="00000189" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="0000018A" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000018A" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When students have completed their graphic organizers with their group, they will work individually to create a poster that represents this information. You may consider having students divide the poster into 4 sections to represent each section of their graphic organizers. Students may reproduce their sentences on the </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Int_tvKDU1Bg"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>poster,</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="953302769"/>
-[...19 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="0000018B" w14:textId="77777777">
+      <w:bookmarkEnd w:id="13"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> add any supporting information they wish to include and draw and color pictures that represent each statement. As students work, provide support as needed and check their work for accuracy, providing immediate feedback when errors or misconceptions arise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000018B" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="0000018D" w14:textId="0B4CC7CD">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000018D" w14:textId="0B4CC7CD" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">When students have successfully completed their posters, you may conduct a </w:t>
       </w:r>
-      <w:hyperlink r:id="R02020e0999f244ca">
-        <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
+      <w:hyperlink r:id="rId67">
+        <w:r w:rsidRPr="2858F587">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Gallery Walk </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>for students to view and read their peers’ work. Provide students with some tasks, such as the ones below, to guide them during this exercise. Read the questions with students prior to beginning the activity so students are comfortable and understand what to look for in their peers’ work. Allow students to respond in both text and images.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aff2"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="64679AF6" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="64679AF6" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="0000018E" w14:textId="77777777">
+          <w:p w14:paraId="0000018E" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Find THREE posters that contain information that is different from yours. What information did they include?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="0000018F" w14:textId="77777777">
+          <w:p w14:paraId="0000018F" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000190" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000190" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000191" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000191" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000192" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000192" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="18242607" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="18242607" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000193" w14:textId="77777777">
+          <w:p w14:paraId="00000193" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Find TWO posters that allow you to make connections to your own work. What connections can you make?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000194" w14:textId="77777777">
+          <w:p w14:paraId="00000194" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000195" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000195" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000196" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000196" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000197" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000197" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="0BDD2BA8" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="0BDD2BA8" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="00000198" w14:textId="77777777">
+          <w:p w14:paraId="00000198" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Find ONE poster that inspires you. What about their work inspires you?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="00000199" w14:textId="77777777">
+          <w:p w14:paraId="00000199" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="0000019A" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0000019A" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="0000019B" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0000019B" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="0000019C" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0000019C" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="0000019D" w14:textId="77777777">
+    <w:p w14:paraId="0000019D" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="0000019E" w14:textId="5AC855E1">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000019E" w14:textId="5AC855E1" w:rsidR="00185993" w:rsidRDefault="5E0A8BAB" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>After students have time to view their peers' work and consider these questions, facilitate a class discussion that allows them to share about each one.</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00B94EAB" w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Then, explain to students that they are going to use this information about what makes a community healthy to help them with Part Two of the task aligned to the compelling question.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="0000019F" w14:textId="77777777">
+    <w:p w14:paraId="0000019F" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="000001A1" w14:textId="60346505">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000001A1" w14:textId="60346505" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Explain to students that they will now construct an argument, with reasons, on how to improve the local community and Kentucky based on their understanding of what makes a community healthy. Note that this task will require students to construct an argument. Beginning in kindergarten, students are asked to communicate their opinions according to the </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>KAS for Reading and Writing</w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. Communicating an opinion is a building block to writing effective arguments. The </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">KAS for Social Studies </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">requires students to construct arguments beginning in </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Int_1JY29x9e" w:id="1379863584"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:bookmarkStart w:id="14" w:name="_Int_1JY29x9e"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kindergarten</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1379863584"/>
-[...19 lines deleted...]
-        <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Explain to students that they will be expressing their opinion and attempting to convince others as they develop their argument. To help students prepare for this task, first pose the question below, asking students to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId68">
+        <w:r w:rsidRPr="2858F587">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Turn and Talk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> a partner to share their ideas:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aff3"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="63AF8E2E" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="63AF8E2E" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000001A2" w14:textId="77777777">
+          <w:p w14:paraId="000001A2" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>How can we make the local community healthier?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="000001A3" w14:textId="77777777">
+    <w:p w14:paraId="000001A3" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="000001A5" w14:textId="50ED435A">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000001A5" w14:textId="50ED435A" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Remind students to consider their responses from Part One about what makes a community healthy as they consider how to improve their local community and make it healthier. After students have had time to formulate and share their thoughts with a peer, create a </w:t>
       </w:r>
-      <w:hyperlink r:id="Ra7267f90473b44ea">
-        <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
+      <w:hyperlink r:id="rId69">
+        <w:r w:rsidRPr="2858F587">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Word Cloud</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> as a class to </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Int_WmaChZbv" w:id="1508715527"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:bookmarkStart w:id="15" w:name="_Int_WmaChZbv"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>showcase</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1508715527"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> students’ responses to this question. Ask each student to respond to this question with short answers and input their answers into the Word Cloud. The resulting word cloud will display students’ responses and show the most frequent words in larger font. After the Word Cloud is complete, discuss the results with students. Some questions to pose may include:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aff4"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="0F822448" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="0F822448" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000001A6" w14:textId="77777777">
+          <w:p w14:paraId="000001A6" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>What are some of the responses that had the most entries? Why were these ideas popular?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000001A7" w14:textId="77777777">
+          <w:p w14:paraId="000001A7" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>What are some of the responses that had fewer entries? Out of these less common entries, which ones are interesting ideas that you did not think of before?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="000001A8" w14:textId="77777777">
+    <w:p w14:paraId="000001A8" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="000001AA" w14:textId="6E08C4F6">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000001AA" w14:textId="6E08C4F6" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...11 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allow students to continue accessing or viewing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>the Word</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cloud as they prepare their responses for Part Two. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">It is important to note that responses can take on forms other than written paragraphs. </w:t>
       </w:r>
-      <w:r w:rsidRPr="2858F587" w:rsidR="00B94EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>You may consider having students record a video to share their responses for Part Two. Students may prepare their response using a graphic organizer with sentence starters, such as the one below:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aff5"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5400"/>
         <w:gridCol w:w="5400"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="0B18CACA" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="0B18CACA" w14:textId="77777777" w:rsidTr="00780828">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000001AB" w14:textId="77777777">
+          <w:p w14:paraId="000001AB" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Ways to improve the local community</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000001AC" w14:textId="77777777">
+          <w:p w14:paraId="000001AC" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Reasoning (explain why this would improve the local community)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="06C37509" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="06C37509" w14:textId="77777777" w:rsidTr="00780828">
         <w:trPr>
           <w:trHeight w:val="973"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000001AD" w14:textId="77777777">
+          <w:p w14:paraId="000001AD" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>One way to improve the local community is…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000001AE" w14:textId="77777777">
+          <w:p w14:paraId="000001AE" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>This would help the community by…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185993" w:rsidTr="00780828" w14:paraId="56C912C8" w14:textId="77777777">
+      <w:tr w:rsidR="00185993" w14:paraId="56C912C8" w14:textId="77777777" w:rsidTr="00780828">
         <w:trPr>
           <w:trHeight w:val="1018"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000001AF" w14:textId="77777777">
+          <w:p w14:paraId="000001AF" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Another way to improve the local community is…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000001B0" w14:textId="77777777">
+          <w:p w14:paraId="000001B0" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
             <w:pPr>
               <w:pStyle w:val="Normal0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>This would help the community by…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="000001B1" w14:textId="77777777">
+    <w:p w14:paraId="000001B1" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00B94EAB" w14:paraId="000001B2" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000001B2" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00B94EAB" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Provide support for students as they work and prompt them to add supporting details when appropriate. Students can use this graphic organizer to formulate their responses. If they are creating videos or written responses, allow students to create drawings or gather and print images that can help support their responses.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="00185993" w14:paraId="000001B3" w14:textId="77777777">
+    <w:p w14:paraId="000001B3" w14:textId="77777777" w:rsidR="00185993" w:rsidRDefault="00185993" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00185993" w:rsidP="002C3502" w:rsidRDefault="54C9D3DB" w14:paraId="000001B4" w14:textId="4D6D435A">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000001B4" w14:textId="4D6D435A" w:rsidR="00185993" w:rsidRDefault="54C9D3DB" w:rsidP="002C3502">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students’ videos or visual representations they create can be shared in a variety of ways. One example is displaying their work for other students to view and determine the top three actions they can take as young students that can help their local community. Another example is that the products from this task could become a resource for </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="_Int_nGdDXxcx"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kindergarten</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="576673534"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> their roles and responsibilities to improve their local communities based on ideas presented by the Grade 1 students.</w:t>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> students as they are learning about their local community and ways to be responsible. K.C.RR.1 states: “Identify roles and responsibilities of self and others at home, in school and neighborhood settings.” Kindergarten students could view videos or visual representations created by Grade 1 students about improving their communities. Kindergarten students could then identify their roles and responsibilities </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>to improve</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2858F587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their local communities based on ideas presented by the Grade 1 students.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00185993">
       <w:footerReference w:type="default" r:id="rId70"/>
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00166CD3" w:rsidRDefault="00166CD3" w14:paraId="3DA7A51B" w14:textId="77777777">
+    <w:p w14:paraId="2102A4F6" w14:textId="77777777" w:rsidR="000D450A" w:rsidRDefault="000D450A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00166CD3" w:rsidRDefault="00166CD3" w14:paraId="3B1D0B73" w14:textId="77777777">
+    <w:p w14:paraId="1208A065" w14:textId="77777777" w:rsidR="000D450A" w:rsidRDefault="000D450A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -13760,389 +12959,166 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidR="00185993" w:rsidRDefault="00B94EAB" w14:paraId="000001B5" w14:textId="0D3C0A42">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="000001B5" w14:textId="0D3C0A42" w:rsidR="00185993" w:rsidRDefault="00B94EAB">
     <w:pPr>
       <w:pStyle w:val="Normal0"/>
       <w:spacing w:before="240"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001F0132">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00166CD3" w:rsidRDefault="00166CD3" w14:paraId="2703BDE9" w14:textId="77777777">
+    <w:p w14:paraId="42DBC791" w14:textId="77777777" w:rsidR="000D450A" w:rsidRDefault="000D450A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00166CD3" w:rsidRDefault="00166CD3" w14:paraId="76D3E4B4" w14:textId="77777777">
+    <w:p w14:paraId="53AC6AE8" w14:textId="77777777" w:rsidR="000D450A" w:rsidRDefault="000D450A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
-<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence">
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="8qoRh9egJBUKbz" int2:id="XyrsehK8">
-      <int2:state int2:type="spell" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:bookmark int2:bookmarkName="_Int_mdBPC7yE" int2:invalidationBookmarkName="" int2:hashCode="0NShm6OAeK7GG3" int2:id="MG5LNCsO">
-      <int2:state int2:type="style" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="style"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_ag6SqrtG" int2:invalidationBookmarkName="" int2:hashCode="98DTvo7rUExSkf" int2:id="rz2Fdtdc">
-      <int2:state int2:type="style" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="style"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_yqqU54Ep" int2:invalidationBookmarkName="" int2:hashCode="cMNmwU//VlSY/z" int2:id="GTftufNO">
-      <int2:state int2:type="style" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="style"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_WmaChZbv" int2:invalidationBookmarkName="" int2:hashCode="qUG7lfXtsKmXNE" int2:id="iwk20VLk">
-      <int2:state int2:type="style" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="style"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_0d7uulOs" int2:invalidationBookmarkName="" int2:hashCode="mHkDVvdF8xvU0y" int2:id="sK4LLplr">
-      <int2:state int2:type="gram" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_8w4cU4pz" int2:invalidationBookmarkName="" int2:hashCode="Bq4xx0fe3y3vW/" int2:id="6PyjePcY">
-      <int2:state int2:type="gram" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_AHzmbUf3" int2:invalidationBookmarkName="" int2:hashCode="tMhgBQo81NOmDF" int2:id="32t48zcr">
-      <int2:state int2:type="gram" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_nGdDXxcx" int2:invalidationBookmarkName="" int2:hashCode="tMhgBQo81NOmDF" int2:id="qEhqC6up">
-      <int2:state int2:type="gram" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_1JY29x9e" int2:invalidationBookmarkName="" int2:hashCode="tMhgBQo81NOmDF" int2:id="cAvduNhT">
-      <int2:state int2:type="gram" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_tvKDU1Bg" int2:invalidationBookmarkName="" int2:hashCode="Ysrx9aQvUziK/O" int2:id="U5em3IFw">
-      <int2:state int2:type="gram" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_AHNIxn40" int2:invalidationBookmarkName="" int2:hashCode="uhz9zYZfO4e8yV" int2:id="ZrYYOmPt">
-      <int2:state int2:type="gram" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_YFjDzeiv" int2:invalidationBookmarkName="" int2:hashCode="32qiqay+/2k8+c" int2:id="pEeV7IkI">
-      <int2:state int2:type="gram" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_VvBtAFzt" int2:invalidationBookmarkName="" int2:hashCode="zOoZXWHFpHGrbN" int2:id="IAte646O">
-      <int2:state int2:type="gram" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_EflsD1ud" int2:invalidationBookmarkName="" int2:hashCode="zOoZXWHFpHGrbN" int2:id="kwx33Ye3">
-      <int2:state int2:type="gram" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_8hGGR0NL" int2:invalidationBookmarkName="" int2:hashCode="W3H9ut1jDp4OHe" int2:id="BaFvVXUQ">
-      <int2:state int2:type="gram" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_BJKZWa6W" int2:invalidationBookmarkName="" int2:hashCode="yqFVrfgf3dKatL" int2:id="ueH12vAc">
-      <int2:state int2:type="gram" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...223 lines deleted...]
-  </w:abstractNum>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A83D364"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="191A3BE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -14225,163 +13201,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CBD4EC5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ADC61F1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22EB7793"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2B304638"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
@@ -14469,163 +13445,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="261F08C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9C70EBAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D6AB3AB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="799CD9EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
@@ -14826,169 +13802,282 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BFB7D7E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="61A6B760"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C5E8838"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="33769D16"/>
+    <w:lvl w:ilvl="0" w:tplc="E0C81CE2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7F6A92A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A3E06FA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FDA2E364">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2E4A496E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="70C2201A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D82EFEDA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="89D88822">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1ED89412">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45674EDB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8C5C0A46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -15057,51 +14146,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54BD7A0E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EDA8DD32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -15170,164 +14259,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A217B35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8C4D40A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B70A98D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E2C0A0B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -15396,51 +14485,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DF27E12"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E22082FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -15509,407 +14598,523 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DC7BD68"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D032B48C"/>
+    <w:lvl w:ilvl="0" w:tplc="FCEA3E1A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BD562A6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3992DE70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2CA4F798">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="377E2F1A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6FE296EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1E8AD964">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="88303226">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="56488FB6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F133E17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AE6C0B06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FE833DB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4886C86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="16">
+  <w:num w:numId="1" w16cid:durableId="1714043209">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1739549239">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1277560819">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="792478763">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1367101568">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1791630405">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="69160136">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="279845487">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="977950628">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1997299542">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="512114520">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="12" w16cid:durableId="1552616818">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="1" w16cid:durableId="1277560819">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="13" w16cid:durableId="1766729002">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="792478763">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="14" w16cid:durableId="814759033">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1367101568">
-[...20 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1552616818">
+  <w:num w:numId="15" w16cid:durableId="1945726918">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1766729002">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="16" w16cid:durableId="528881240">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="137"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="3711F468"/>
     <w:rsid w:val="00062099"/>
     <w:rsid w:val="00070643"/>
     <w:rsid w:val="000A4EB2"/>
+    <w:rsid w:val="000C5D2D"/>
+    <w:rsid w:val="000D450A"/>
     <w:rsid w:val="000D65B9"/>
     <w:rsid w:val="000E1DC8"/>
     <w:rsid w:val="000E2EED"/>
     <w:rsid w:val="00140721"/>
     <w:rsid w:val="00166CD3"/>
     <w:rsid w:val="00167E1F"/>
     <w:rsid w:val="00170849"/>
     <w:rsid w:val="00185993"/>
     <w:rsid w:val="001F0132"/>
     <w:rsid w:val="001F3202"/>
     <w:rsid w:val="002133D2"/>
     <w:rsid w:val="002246D5"/>
     <w:rsid w:val="002559BC"/>
     <w:rsid w:val="002620FF"/>
     <w:rsid w:val="00267AE5"/>
     <w:rsid w:val="002C3502"/>
     <w:rsid w:val="002D5137"/>
     <w:rsid w:val="002F7DB3"/>
     <w:rsid w:val="003325B4"/>
     <w:rsid w:val="00366BD6"/>
     <w:rsid w:val="003C0FBE"/>
     <w:rsid w:val="00410F21"/>
     <w:rsid w:val="00423C66"/>
     <w:rsid w:val="00424B76"/>
     <w:rsid w:val="00451C93"/>
     <w:rsid w:val="00474EFA"/>
     <w:rsid w:val="004958CF"/>
     <w:rsid w:val="00496B13"/>
     <w:rsid w:val="004A6239"/>
     <w:rsid w:val="004B19FA"/>
     <w:rsid w:val="004C32B3"/>
     <w:rsid w:val="004E7124"/>
     <w:rsid w:val="004F55AB"/>
     <w:rsid w:val="0051020D"/>
     <w:rsid w:val="00535AB8"/>
+    <w:rsid w:val="00550B90"/>
     <w:rsid w:val="00567364"/>
     <w:rsid w:val="005856DB"/>
     <w:rsid w:val="005A143F"/>
     <w:rsid w:val="0065466C"/>
     <w:rsid w:val="00672457"/>
     <w:rsid w:val="00674629"/>
     <w:rsid w:val="006B6E13"/>
     <w:rsid w:val="006C6964"/>
     <w:rsid w:val="007309F6"/>
     <w:rsid w:val="00762AE1"/>
     <w:rsid w:val="007807D9"/>
     <w:rsid w:val="00780828"/>
     <w:rsid w:val="00792BBD"/>
     <w:rsid w:val="007B6C30"/>
     <w:rsid w:val="007E2A18"/>
     <w:rsid w:val="007E4EB2"/>
     <w:rsid w:val="007E5263"/>
     <w:rsid w:val="00802BB5"/>
     <w:rsid w:val="00831417"/>
     <w:rsid w:val="0085238E"/>
     <w:rsid w:val="008657FA"/>
     <w:rsid w:val="008919DD"/>
     <w:rsid w:val="00891B8C"/>
     <w:rsid w:val="008E3471"/>
     <w:rsid w:val="008F3EC2"/>
@@ -16025,133 +15230,133 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="73B5D7A7"/>
   <w15:docId w15:val="{119A25D4-94F0-4567-B0E1-487597E2BCE7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16307,52 +15512,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -16419,51 +15624,51 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
@@ -16536,999 +15741,998 @@
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal0" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal0">
     <w:name w:val="Normal0"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="heading10" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="heading10">
     <w:name w:val="heading 10"/>
     <w:basedOn w:val="Normal0"/>
     <w:next w:val="Normal0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="heading20" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="heading20">
     <w:name w:val="heading 20"/>
     <w:basedOn w:val="Normal0"/>
     <w:next w:val="Normal0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="120"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="heading30" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="heading30">
     <w:name w:val="heading 30"/>
     <w:basedOn w:val="Normal0"/>
     <w:next w:val="Normal0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="heading40" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="heading40">
     <w:name w:val="heading 40"/>
     <w:basedOn w:val="Normal0"/>
     <w:next w:val="Normal0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="heading50" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="heading50">
     <w:name w:val="heading 50"/>
     <w:basedOn w:val="Normal0"/>
     <w:next w:val="Normal0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="heading60" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="heading60">
     <w:name w:val="heading 60"/>
     <w:basedOn w:val="Normal0"/>
     <w:next w:val="Normal0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable0" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="NormalTable0">
     <w:name w:val="Normal Table0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title0" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title0">
     <w:name w:val="Title0"/>
     <w:basedOn w:val="Normal0"/>
     <w:next w:val="Normal0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal0"/>
     <w:next w:val="Normal0"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="320"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="NormalTable0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a0" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="NormalTable0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007719DD"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal0"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007719DD"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007719DD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007719DD"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormalTable0"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="007719DD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal0"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FB2F1D"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal0"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0071178B"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0071178B"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0071178B"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0071178B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00887309"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="apple-tab-span" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-tab-span">
     <w:name w:val="apple-tab-span"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="007369A3"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00030425"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle0" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subtitle0">
     <w:name w:val="Subtitle0"/>
     <w:basedOn w:val="Normal0"/>
     <w:next w:val="Normal0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="320"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a1" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="NormalTable0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a2" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
     <w:basedOn w:val="NormalTable0"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a3" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a3">
     <w:basedOn w:val="NormalTable0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a4" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a4">
     <w:basedOn w:val="NormalTable0"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a5" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
     <w:basedOn w:val="NormalTable0"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a6" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
     <w:basedOn w:val="NormalTable0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a7" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a7">
     <w:basedOn w:val="NormalTable0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a8" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a8">
     <w:basedOn w:val="NormalTable0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a9" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a9">
     <w:basedOn w:val="NormalTable0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="15" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="15" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="aa" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="aa">
     <w:basedOn w:val="NormalTable0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="15" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="15" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ab" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="ab">
     <w:basedOn w:val="NormalTable0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ac" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="ac">
     <w:basedOn w:val="NormalTable0"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ad" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="ad">
     <w:basedOn w:val="NormalTable0"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ae" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="ae">
     <w:basedOn w:val="NormalTable0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="af" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="af">
     <w:basedOn w:val="NormalTable0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="af0" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="af0">
     <w:basedOn w:val="NormalTable0"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="af1" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="af1">
     <w:basedOn w:val="NormalTable0"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="af2" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="af2">
     <w:basedOn w:val="NormalTable0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="af3" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="af3">
     <w:basedOn w:val="NormalTable0"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="af4" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="af4">
     <w:basedOn w:val="NormalTable0"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="af5" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="af5">
     <w:basedOn w:val="NormalTable0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="af6" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="af6">
     <w:basedOn w:val="NormalTable0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="af7" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="af7">
     <w:basedOn w:val="NormalTable0"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="af8" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="af8">
     <w:basedOn w:val="NormalTable0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="af9" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="af9">
     <w:basedOn w:val="NormalTable0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="afa" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="afa">
     <w:basedOn w:val="NormalTable0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="afb" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="afb">
     <w:basedOn w:val="NormalTable0"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="afc" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="afc">
     <w:basedOn w:val="NormalTable0"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="afd" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="afd">
     <w:basedOn w:val="NormalTable0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="afe" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="afe">
     <w:basedOn w:val="NormalTable0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="aff" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="aff">
     <w:basedOn w:val="NormalTable0"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="aff0" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="aff0">
     <w:basedOn w:val="NormalTable0"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="aff1" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="aff1">
     <w:basedOn w:val="NormalTable0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="aff2" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="aff2">
     <w:basedOn w:val="NormalTable0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="aff3" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="aff3">
     <w:basedOn w:val="NormalTable0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="aff4" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="aff4">
     <w:basedOn w:val="NormalTable0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="aff5" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="aff5">
     <w:basedOn w:val="NormalTable0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F61BDC"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statelaws.findlaw.com/kentucky-law/kentucky-compulsory-education-laws.html" TargetMode="External"/><Relationship Id="R3496d7cbc7694e9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theteachertoolkit.com/index.php/tool/turn-and-talk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/What%20Makes%20You%20Say%20That_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId63" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="R02020e0999f244ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pz.harvard.edu/sites/default/files/Gallery-Walk.pdf" TargetMode="External"/><Relationship Id="R88c2d6c82e6548e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.legislature.ky.gov/law/statutes/statute.aspx?id=53054" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.ky.gov/_layouts/download.aspx?SourceUrl=/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=flSjeLJkFMo" TargetMode="External"/><Relationship Id="R98352f7bcd9c43ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bokcenter.harvard.edu/leading-discussions" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.ky.gov/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/EBIP_6_Social_Studies.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/EBIP_6_Social_Studies.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultofpedagogy.com/speaking-listening-techniques/" TargetMode="External"/><Relationship Id="Ra7267f90473b44ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wordclouds.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/EBIP_6_Social_Studies.pdf" TargetMode="External"/><Relationship Id="R2692cc713d3040fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nam11.safelinks.protection.outlook.com/?url=https%3A%2F%2Fapps.legislature.ky.gov%2Flaw%2Fstatutes%2Fstatute.aspx%3Fid%3D51319&amp;data=05%7C01%7Clauren.gallicchio%40education.ky.gov%7Cd7e4118aebe74301935d08da63f51820%7C9360c11f90e64706ad0025fcdc9e2ed1%7C0%7C0%7C637932201576774398%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=Nw%2BeZs0pD2iXofQylinAQ2JsFkBfkXtocfzyn8mip%2BM%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="R38ca0f39248b473b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theteachertoolkit.com/index.php/tool/turn-and-talk" TargetMode="External"/><Relationship Id="Rb583745675194dc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bokcenter.harvard.edu/leading-discussions" TargetMode="External"/><Relationship Id="R75bbb7c052074840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/The%20Explanation%20Game_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/Think%20Puzzle%20Explore_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/districts/SHS/Pages/Health-Forms.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pz.harvard.edu/sites/default/files/Think%20Pair%20Share_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="Rf5d1af4d3ca449ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.ky.gov/curriculum/standards/kyacadstand/Documents/KAS_for_Social_Studies_Glossary_of_Terms.pdf" TargetMode="External"/><Relationship Id="Rf080e6eb8a64456c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=flSjeLJkFMo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="R2efa02911ece4169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bokcenter.harvard.edu/leading-discussions" TargetMode="External"/><Relationship Id="R528546404bd24e88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/KAS_for_Social_Studies_Glossary_of_Terms.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.ky.gov/curriculum/standards/kyacadstand/Documents/Kentucky_Academic_Standards_for_Social_Studies.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.drivinglaws.org/resources/kentucky-red-light-stop-sign-tickets.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.ky.gov/curriculum/standards/kyacadstand/Documents/EBIP_6_Social_Studies.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/EBIP_6_Social_Studies.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="Rf0017a80e9f44047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pz.harvard.edu/sites/default/files/Think%20Pair%20Share_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="Rf4f6df6c88634e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pz.harvard.edu/sites/default/files/Think%20Pair%20Share_1.pdf" TargetMode="External"/><Relationship Id="Rb44d00062b6a465a" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.ky.gov/_layouts/download.aspx?SourceUrl=/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transportation.ky.gov/HighwaySafety/Pages/ChildPassengerSafetyInformation.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bokcenter.harvard.edu/leading-discussions" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="R41fe188282fd43ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.litinfocus.com/adapting-primary-sources-so-all-students-benefit/" TargetMode="External"/><Relationship Id="Reb2f99e05d7044d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theteachertoolkit.com/index.php/tool/turn-and-talk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/EBIP_6_Social_Studies.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="Ref0f9954056f4aee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/KAS_for_Social_Studies_Glossary_of_Terms.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="Re454a2f9b5354d69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/earth/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.ky.gov/curriculum/standards/kyacadstand/Documents/Grade_1_SAL_Assignment_Review_Protocol.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=IxKZHdJ4d24" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="R7ef59f2385dc4ae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=xCyjFipytRE" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statelaws.findlaw.com/kentucky-law/kentucky-compulsory-education-laws.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/What%20Makes%20You%20Say%20That_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId63" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theteachertoolkit.com/index.php/tool/turn-and-talk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.ky.gov/_layouts/download.aspx?SourceUrl=/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=flSjeLJkFMo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.ky.gov/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.litinfocus.com/adapting-primary-sources-so-all-students-benefit/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/EBIP_6_Social_Studies.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/EBIP_6_Social_Studies.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/The%20Explanation%20Game_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bokcenter.harvard.edu/leading-discussions" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultofpedagogy.com/speaking-listening-techniques/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/EBIP_6_Social_Studies.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=xCyjFipytRE" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nam11.safelinks.protection.outlook.com/?url=https%3A%2F%2Fapps.legislature.ky.gov%2Flaw%2Fstatutes%2Fstatute.aspx%3Fid%3D51319&amp;data=05%7C01%7Clauren.gallicchio%40education.ky.gov%7Cd7e4118aebe74301935d08da63f51820%7C9360c11f90e64706ad0025fcdc9e2ed1%7C0%7C0%7C637932201576774398%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=Nw%2BeZs0pD2iXofQylinAQ2JsFkBfkXtocfzyn8mip%2BM%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pz.harvard.edu/sites/default/files/Think%20Puzzle%20Explore_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/districts/SHS/Pages/Health-Forms.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=flSjeLJkFMo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pz.harvard.edu/sites/default/files/Think%20Pair%20Share_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pz.harvard.edu/sites/default/files/Think%20Pair%20Share_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/earth/index.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wordclouds.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/KAS_for_Social_Studies_Glossary_of_Terms.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.ky.gov/curriculum/standards/kyacadstand/Documents/Kentucky_Academic_Standards_for_Social_Studies.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.drivinglaws.org/resources/kentucky-red-light-stop-sign-tickets.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.ky.gov/curriculum/standards/kyacadstand/Documents/EBIP_6_Social_Studies.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/EBIP_6_Social_Studies.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pz.harvard.edu/sites/default/files/Gallery-Walk.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.ky.gov/curriculum/standards/kyacadstand/Documents/KAS_for_Social_Studies_Glossary_of_Terms.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.legislature.ky.gov/law/statutes/statute.aspx?id=53054" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.ky.gov/_layouts/download.aspx?SourceUrl=/standards/kyacadstand/Documents/Inquiry_Practices_of_KAS_for_Social_Studies.pptx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transportation.ky.gov/HighwaySafety/Pages/ChildPassengerSafetyInformation.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bokcenter.harvard.edu/leading-discussions" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pz.harvard.edu/sites/default/files/Think%20Pair%20Share_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theteachertoolkit.com/index.php/tool/turn-and-talk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bokcenter.harvard.edu/leading-discussions" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theteachertoolkit.com/index.php/tool/turn-and-talk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/EBIP_6_Social_Studies.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId73" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.ky.gov/curriculum/standards/kyacadstand/Documents/Grade_1_SAL_Assignment_Review_Protocol.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bokcenter.harvard.edu/leading-discussions" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=IxKZHdJ4d24" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ky.gov/curriculum/standards/kyacadstand/Documents/KAS_for_Social_Studies_Glossary_of_Terms.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17827,83 +17031,86 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgYvZIzhOlUsuIEl/EuCmJMjt6ZLw==">AMUW2mVGCRHlj38sWTdOHIWVVC1wcm16N0nWkDHJBQnn4oZEuBt4In9pa1oq9vhheXfGYtgFvnDGknyym3ftOYrTaktIf+KGBArB9ySAn94gHLizGInsWp5aB2D6vi/pZql8MEi5MQd9Vggm85U4dmPkisqMk9lex+DVdL+FHfJXGc2Hjb2CxlHs3WWSXVwx90aBeq4eKd7ab2Hq1FTJotIMoNtCk0p+O4/slN+U1CywG9TEUWg5iVPOJvYCNywPPIPY32lpfFQRCWJ2kf4fk255WqGRXyglbAvSmQmX4C63/PlT4mHh2KEM4h6ufGBprYFiZu9kmbSoFEn9t+AQCzshFDq9qIVQSLDF0d6rJhMV1gLhqzAagUWKP7EkomMo9WFzroLE8yhfsjzgUabaFNLHa1abAfEfSM8JVZOP9M1dG7CKmPCJiPR+1pgtdMlZPQuY2WFdHGIOtb66iRf/nb0EBVGhjHne5E24LVpHPr0wyIgF20GQrQSZal+xVqQkpdKRkes7mxtCv1YYrN039yxO5QebnNuIS0rpCXeqVRjzx4BIyFd++yHPSN5xdeBbUrU8kaf5Y9Ne++X6RkgdV9hS6nAJMXvm3fXbjGcOQOgyFqgR3fe53JKZeMB4w5hHLApnhW8t716hzqe2rdBCUi36hY+BkJFBeh23bWwWXN5Dv9MhDyJpe3qBUtLtuhWJONPml5rH+a+yUIVeuU1vJeL7ShuEJXBDU/hUwfieHFEQZ/nF38GKN76ItiEJ+nl39Xu/xRA/GImMt/qA9navnEvXtC/uW8PjatmPXczN79LIGyOdQlZdyl7I6anrjbfz09Ggt/e7kXPmy63Ep9xDPL8RaYo1K9DLmsBLWPxWvD4Oc/ebotWPLiIJZnDtgeE+9P2iR/19GaAsRNTnvPPAShOu4Np7qvnv3NrHUQUvK/7/kW+T+zvPH46YFVeiur84c+zNFyQ4FfKcTE8UEGT7qaizWXw+yQWgzCIWMSBQo0y5ZX/pN8PAELTXRrXHVYIJWve0Ls8+l23NZtIx1TVzdlr3GH+K+UJcBbZJufMLbgUD/OK7jlW80L+OPZk2hY2iYwf1YLj6wYGuHFhac0weYAPHYdeQ5KRrghkAm0owWa0XvQTuT5TyvPG1jhQjwIeRk/7BHFpn7RZ1jvYbUoXDr0fSRb0fQut8Zv4lJmcajH6DKD35mSCZFXjpbOBgFuP0UEYp0Pn8g7nUBimbQxFKxmQ9lVYMCkFcneeQBLhpQn4WqACTK6OgltARqFuPn/iO5LmmAhWWNOo86Tprv+7aKs17/P3jdE34lXoYNQWdP64/tjvn9+V6tG3Q056aKaKrlfRtEPwd3u4WsbzkyY3Tdqth0PqpuMYB3Gg04We1KYk5hwGuykeUGuUOms+I+nLrsiHvc+4ZQGLOAS0ak9VI3avV4lZFFr3nGWwgEyVvjqzL6ly10vCOBS8ljq4AvU8FB/GkyrIcdYxZnde7J2AE7mIc8dyOPMJvXhFZpZNsXixUyRzAHQkNqY+M2Dlhn1g8cd6odRRZ9eXGoX1HTq3mJFuR9O60cZ1CcDmbNmrEEF9r3yot+g/1gb4b0V1KeNO/HlJZwgQ8B2SJ6+16ciqoAvk6PwYGkjsbUpWLR4bRnQn6SqvM+NovtJW7cLZWfe+gonpUI81ZZRAel1FRSeGE8Y2IQQxx5PZ9NBxoPcPj7FvfX69oAMqr99GP8IQug8m3UubFcR5Uc56T0PcDlC1yRZZYe7LhTMO2VjVpZAPytt89nvIMvfnc+VRax/q8PgFeo4J2SkQfoRvGC9UfWoH6OkeEZMDhJy9RDY8K8D3Rqs2t5hX2OpxBihYp03LDBLvcewGyzBDMj/3Z0swBHYZb8f9/cODVxnjFJMaFPPxsUmgGvEvXsJYHX1kkI6ccFYmMIz3gURppdeIoW2vV/e/0obbqsOuxjNKE/cPAe42eIZAFJFXrkASMHuztkBS8b5roJxJFua6CzqDEAyapgUiA7GBFE8whsMqcz4N7pvOQYKmlCZCQVV3yxLX0d2nc1IuYaQQCLE5nerbJ1WwYXDO+Fba+4+R1r1OKCejSyhaIX42SvILW6E2xh2rvFBUXaipoZD5+K9Sv0sOjdGSYxdIOFdytje7Mv938ncx66Ec1uFZV6dMuwnvIXcfu+PJoDiya6LepCiXkzIZ7QQV01XsspcuFfKwzgGsThOKMhXymiaIbevisN5J2258C9DJ1p4CkzQgVlEjLGgFffO/OhGwfyvy/A3+bqLDFG2dMFKeMECpUfLYQKF/+D4xEaAUZyoo4rZQvjMLkVz293e1PhxFIfGZX7yYPcZQfzXVwV7A+QOomjdNCsQf0zyogAC5ws+4qtHCpFqVEqlksNvQaaG2zbwqHiHgyLGIQz5FfyMHbb97amnmHkqEe2KmucnMgPJUtwauqmGx9b6e/9cv6IJlP+OlTd2LR5tckloBh+XYIsZa+M/SPEN7YDv04D+WqGYFZgG+BCzwBRW7WRpIIKhdao5oEAHge12rpr2YO57UhpokAXTeyRwB14GolZbTakV6BFy6HvaropireIsWk0Ei3WRP2FgfYW1FhK6BZ/NXcotS9RvGVH4/YkVT01H5TCR4GnYqjupXsqH62CaHc8D/ZKH1KiZxBBewa4J+xPu3bOrMyKOMBRA3jDaP1QN7aAbrsfFu1/I9yy7M7wMtCS4lPhSct3o0Y97RUTM8Ktp6FHrcjFYjwwEXqWAECTwYDf4AKvtz3NWHr1OdKjLunTcuHOKk22FuKNVYxIKHVZzc8PldWdBLLIUrIxbbvcDq+aAs7xi7eu8xbIBuaccWtLIKeT42aEgOmcjPrt+GExvgAUDSelouu23TbX3jJ6MEIrzd+E4iflL5kVqxgYzD4TkVTthV4KeizpKW/2uzAxBEWSrEK3dagczlNPkWWWssivkwUG+DpltxhiwAoSZVJ3YMuEqx1JaoHuPElFmoLv0x0ft7ct9lq9JG9SWFseFfYi8kXnXpNaEhTkZnWpnSY8UYr3gfAhrifqxZbSsMGKtJabSAeFXgAVmgmvFHQVof4U4U4Cjg3n/4XVaqJk3xyfAwXx815oL0ZylDIJFv6LLQia1IOOBHlQEKM2Qg7zm/vK/iiKpYT1BDK8MDWMaylIP2Xp1KxKA71nzW/ynow9iCGb46rmpKavL8skrJYnJJQFxBnhfYJ5DMJOae5xYXOdR0vi002HE2eUBt8TrnvrEWa1uCtq7/KQGiakUajm6Gt23NFm9klnHP6OICEqWWRmUp9dspuNSxSpBVBGppsGOhMd4QuKFUr6rEf38hgGg1btL+crj68tI2Egsk/FSRWee/9TSiHAiUOyO9Iv8qksDJta5RKJdWiB+WgNyDd/6FCU5cVADuF/RkbDbp8J9QS9y4clAAlAemjFCzWI/SW7iWbyNbeoCzRybRSEe9ziTw3Vvs70fE5OFAAQ85WEoIGJ6NjKAyEWSeIK8V8pq4NM+ypGGVeuAD33T9R2F0Ba0rjtr6S+Ln1pjb7gwGC70XpUS+SLefILOpXk1e4XPehykyJNVGThSb80Ma167zxIpW0yqEvAd7jPgcgOl0Q6Y21O2wKchjn76S53bOx8xJCDBR0OASRgCPRsJ0KvzslSowzt6F1dV+Q3Y6EZT+I42lQFsFiNzaJAgsWSH+MN2iMyFHZ4xa8dYE8ZPcH3pEfQRxKqfzACtc+P0Ldb7S0vvPTsJB5NAt1QaiuzJNFp16C+yVHgAr+Vz1zOLADaExX8yUawIu8tvg1hpsOyToraAU3NHNyAcLgShT+zeZhGUrzolLZAptAxCBEY/7v2I9ig4K583PjFkh7fOw5v/17tFLl2aje4O/8+5q5aw80Y8piivp9sY3e0ShPL3DKAJsk8nuO8AE3ugPOZ+D3OXWSgWYp4q4lCrX+y0lPRd1nuEBn3Yk38wqaYvml/aUqfyJamCN0rQLwwxJyQ6FkdQ5VOCH4A9sxg4vhPY4hW7/Gc4NT0nKd88m+FAdbOaPMR961LdGPGd7baHEfwrDMiwkJN8Ru468Qf5imXlwQUBxSTRLL3aeVi1WDXeSz/2jfsKURMKWSpmr2y8Xo/DjqVtLtJTInYU1AiBecYQ1orUskW4V53EM/scXyoyaukhXtChB4DdKCrlxo5q7DdF8IcEyuLeDOW6J9TAsy+awpAhNmMdsEWN1TH6J7obSTnmLZn5QbK8n5UB9242577BLn3fV1Q5vvqkPHVplSn/55ohHrkyiYPExtK6mVJbp2+qyKLEZw2cs7cF3jvg5sN6pHGoEQFbShwHYqfZSpbdWcImPZX8aSXmKR5bByPTppemy2X+dfbkdbboO/3GxFK0eDUWc7XR+9OG3XqpADlZkNXflecFHPn9STfSC6WRDXlgUBsnUKYbKbHhCLLXEjqQa03+iwMTudgcUXlzGuqcQpSNQiy3oU2QBUPtyF2OsiaclYOX90IVWcK4dGH0kclEGghNgWBBZ9obV1Ta3ikSgrVPSkj5XLRJP7EWaiWfiVT3C+fqBESXR0CJgeZj/axMCGVpXc3xfctnJ42dGcNQhqx+VSmI7qWuReIe1lp+Bgsze+yHkE0gPWayJvh+tRr43EVMQgosl7DHlOtrFJ1THLgOLCZ6gGcu1ZaXaPyc9TI5pSWva4y+dFs9h0Hd/ver8Q9uZuU65qxp6h/utkDb+evkuclWW8C24lo7ZXOpX23otOMZp5hVvqOreJYj3zW5VqnkvCiIHy5kMDKKYckmu5eBpq0h/xSblHoERs3iZDyVF1UfEecHJmrZt5XWon+VUwVoRHII5AWmpoGz+ui6rcdZJWhP9bKsKm5XQPfnjKaTvmJKKde0VbmlWR8fJdHzJ84EM44acgMt7Ar4fplEsj3oXbs57FPz9I9kZ/g3XoQKvU09nVWVLiK3j4wcNGMSAf8dKz6o4Yx0pX2cw6JTJNY8RCAn6zNCxmUuRgmFT04e4TGKKadypliof/3UenOywuPzDujdPXkkqg/CsVlLT1BCQFbhePDlpv0hGedXzmdQYuFujS8+GsKuVw/DsezNJ78ovd+XuALLnhTYxIYaYKKKXmroqE5EizSkZWu172iQNsoI9Swx4c4q4oMtXAcX6WhHYw29WgOaZzqFuPDyUoOdQerLbkegKa0Bd15GJ5fc9PONCrlieGvWlyqvBM2Jb0m8qaONZ0XKkTM9X5cYr7XXgBeZxH41IshAYPBQ9B0/snzsJo2U3pI5LKErIAcuvEr21qWcl38cnSHN226vJ16RSyT/qkhLYtyaPxlP3M0b11H411GGMgSVMat+gh2q2n0Zj+18NwXEkLZ0g+MU+vD30Lkolc3vvm/93UyWhOCyK1VA0DfRiE15YwdJnwVSNDqI1q01+bEr1c1KknwL/lZMYuvW71NLq9yU9fVidnOCuqGem2xRa6E3gbbIeZ1CMVepQndCeCzB63tawUqJ2IURqjkxdnu2l8jr8biYe40R9C95cJpoLfq/L9TlQXTPDacsRzTgNrN46drDgApOKFfqoMFRz3tMrtmNnrnx+9FpyebNzQGmf1bBI57hmNJnete8yvaI3ttDtuF85hxMvwPwxKeqHAF83gBWrxpPzoHYp92fWw1mLYHMimqJbfySVjwfpK+C2cx3/YrrnJViuml9LPrr90v73KtGyV7XeaIzDMz7hqg7W9qCIXwuwPprxBnCJsCjwc5KN4TSOLM4lfkfYGHWgfYazozmr83mWMm6Wq9oT73P36bFsL9gj6Fth08m3HZ7I0eA3wkK9e2nlspkUBKCuze31oRWXjnFoRQLA7598kLc4EhBXd15jJA9qjtju7uQPcYZkPhB4puOd9szXvxpEyus65ZxiA9yPGy2l9AO7Z6LeSANqv+oGIf1rYu83jkn9wmlGN+k/67+LqZgC6YjHr5RTw79DUbGcfoc1HM0MQPr9VCHaSfIa+fuzUvaiYWD1pO2X/JwA3EYlzL1EpxrU2up4fLvPFG1x0HXdaGMdKd12jXdOnESTlrQcR9AbUNQwWO2XDMuPD2dYtj453C6QI3D9j87v1pdR661/6u0SJiSljwEo1A4hR5NIxSfkke1D3XhWasQ/VvNNzsQVGQ8BbGSZ4yf+i2PIX0PCyK4k3okJwptzeTDiQotI0uiAfdH1ldBuMCwxo/Rd50WvakyJ4ymLMdHvNgt+cfR1voy1O8Dfg5L8fRRRfABN/zAVDNnWQs5gUDQkUCHukTSt2zWFLNjp+AQHJFtDuFOWyEbIEWCGqWy1y/aRRErenYWrAFn0uA83MgkaHiVlXzWLGAzloaKEu66MZHdw6SQR1P5KpuTT7LIBrzuiOWwaJEOIHjTb8EvA2jPDZU6kaF3TzSMGxPqRatGHKaIEXxHHiEH2RQOBdXXMhTHkmL/2QUZKSkJB3w1jAnLDZz8Fr/puP38eTwAjR56zRBjq3sDoWNaPIewXye8LleKmcTlXSTwIZDbKkdBzGtnPNi+F96YeQyhb8U3h5UGf8pSHF+EZqGfPJKbCl+Eb7+6Zw5Jg6QTbzqjI2Oa0+jQs2inPxj5dv1x4jnpu+4tHyVFu7ck8cBOPAgmFSXKglvxEGkFSZlJ9mLZpWB++h3juQfGNjfYvFg8GT86+tpAzE/HYd7g//KtDCAliha3eCMON7eG2YXV48+NK332wdD4D5cuLXiM4T0vOl6GSX7t8tRGhpv58hu9eQ1B7W/HNAWOH4Nb5Wf2Yml5W/8FZoXrbo2s52fhEPhlpBfbhHVjFKxku9ayMZwjpnrLWCK2jtVgUQjHBXAwY88XtFKI/nHEjfgurq8Cu1rplctj807R/GxUzB64AHaNE6o0rjn4mKhcJf9grFoTAFfnzkQupF/kxDpNcRH+wtXr9/5z4IK/C0oD5vdG5L9nm2RJuJpI8nK6JngA5OsOBF4cci9P17PvWtoBn1SB+bTogr0u2ZF5ml1xaDfl/NBzHnp0RLvkqrhtybdX/J117OT3g/6zz7zjg9WfUiLV4A9/lbHRYpg+2dR29tS7aQA+gaEHbt8KfZzjYLXaY3p7aYTO/w5f7hkKecAc47mGnokxZA2bJLXtenu58lpcv0dF0DPggNsXY1kTZKxr6ecJ076AHsuNpaCqlzFuCKUdch0pKYIq2/6mC2PiFbBPF1yEvhPbnpfC0KCjMzV/pVFbpx/yegfWm+VwR7wGAn4NCcMFLB/WeOLZkhmw7sxD9aEx9FOTIiGy5KrEl7N9qvKCpeXhcZjRM8bseg3kryYqbUhQ4BKqxdiPjHh5NVzM4bixszU5EwTVtDadmhk67Cf54Lb0LhSC4DEvRacMbErFr5cSK0qz52wA3IglmwoGSMBu4U5zFJo4JnuJij7lyWrt8zKs8VuSSFQTZLK+AQxwlitPp0XEFwPVkv4YK1QSM1V4oi0fMPee1vte7Nxcr8r91W2m/v57gQCYY0qEGfBPOto26EbpmMxnnQQlVcCT76/+KI9gk5uhNCCTI7imD0ymXs8m053Xs6tgO6QdYYk7q/QXfCI8kiK1MIXmMfAY20iMjYkHqyvHaS1gaxjBaghP7aFP+0D4P55PPhnnr2ihmzC76jfzySeLPPkCGczdZwzZnYzAGXD/Qj/rKTK8nKlAx0ZoFYlqqSbRxkvtZxtB3QZLq8FWiK5uhKi+mFHQj7VdpXDECQho1DyCzVXhsgURRwI8LGU6nhzqJLwHvCBsz6OhJ3ySbaSFOtL0vRgXC9rclQMWObYokV2A9D346tAARCudjdzE7oSxuiR9CSF8n5Aw==</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -18027,371 +17234,58 @@
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="25" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-  </xsd:schema>
-[...164 lines deleted...]
-    <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="26" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
-          <xsd:maxLength value="255"/>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...148 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -18449,183 +17343,196 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
+    <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
+    <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-05-18T04:00:00+00:00</Application_x0020_Date>
+    <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2020-08-27T04:00:00+00:00</Publication_x0020_Date>
+    <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
+    <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-1015</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
+      <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1015</Url>
+      <Description>KYED-536-1015</Description>
+    </_dlc_DocIdUrl>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7414DD37-9253-44C2-AC67-705193B38F4D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E72F5F0-ADC1-4B5A-BC17-186502C9AE60}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1E04E71-63F5-43EC-A1EF-5E2EBA71C08E}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA67F1B7-0AA6-43F1-96A8-66688CBE186A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1EC105B5-0CFB-4273-A876-CB172D9ECFCC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6B5C3BE-3408-4357-9FF2-0E1E1479F0B4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E72F5F0-ADC1-4B5A-BC17-186502C9AE60}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>22</Pages>
+  <Words>7371</Words>
+  <Characters>39660</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>826</Lines>
+  <Paragraphs>361</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Kentucky Department of Education</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>46670</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Grade 1 SS Strongly Aligned Assignment TN</dc:title>
   <dc:creator>Gallicchio, Lauren - Division of Academic Program Standards</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>732f3d18-46a2-41b6-9aac-e5dbbf529690</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SetDate">
     <vt:lpwstr>2024-07-26T18:08:30Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>