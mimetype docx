--- v1 (2026-06-05)
+++ v2 (2026-09-29)
@@ -17038,52 +17038,52 @@
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgYvZIzhOlUsuIEl/EuCmJMjt6ZLw==">AMUW2mVGCRHlj38sWTdOHIWVVC1wcm16N0nWkDHJBQnn4oZEuBt4In9pa1oq9vhheXfGYtgFvnDGknyym3ftOYrTaktIf+KGBArB9ySAn94gHLizGInsWp5aB2D6vi/pZql8MEi5MQd9Vggm85U4dmPkisqMk9lex+DVdL+FHfJXGc2Hjb2CxlHs3WWSXVwx90aBeq4eKd7ab2Hq1FTJotIMoNtCk0p+O4/slN+U1CywG9TEUWg5iVPOJvYCNywPPIPY32lpfFQRCWJ2kf4fk255WqGRXyglbAvSmQmX4C63/PlT4mHh2KEM4h6ufGBprYFiZu9kmbSoFEn9t+AQCzshFDq9qIVQSLDF0d6rJhMV1gLhqzAagUWKP7EkomMo9WFzroLE8yhfsjzgUabaFNLHa1abAfEfSM8JVZOP9M1dG7CKmPCJiPR+1pgtdMlZPQuY2WFdHGIOtb66iRf/nb0EBVGhjHne5E24LVpHPr0wyIgF20GQrQSZal+xVqQkpdKRkes7mxtCv1YYrN039yxO5QebnNuIS0rpCXeqVRjzx4BIyFd++yHPSN5xdeBbUrU8kaf5Y9Ne++X6RkgdV9hS6nAJMXvm3fXbjGcOQOgyFqgR3fe53JKZeMB4w5hHLApnhW8t716hzqe2rdBCUi36hY+BkJFBeh23bWwWXN5Dv9MhDyJpe3qBUtLtuhWJONPml5rH+a+yUIVeuU1vJeL7ShuEJXBDU/hUwfieHFEQZ/nF38GKN76ItiEJ+nl39Xu/xRA/GImMt/qA9navnEvXtC/uW8PjatmPXczN79LIGyOdQlZdyl7I6anrjbfz09Ggt/e7kXPmy63Ep9xDPL8RaYo1K9DLmsBLWPxWvD4Oc/ebotWPLiIJZnDtgeE+9P2iR/19GaAsRNTnvPPAShOu4Np7qvnv3NrHUQUvK/7/kW+T+zvPH46YFVeiur84c+zNFyQ4FfKcTE8UEGT7qaizWXw+yQWgzCIWMSBQo0y5ZX/pN8PAELTXRrXHVYIJWve0Ls8+l23NZtIx1TVzdlr3GH+K+UJcBbZJufMLbgUD/OK7jlW80L+OPZk2hY2iYwf1YLj6wYGuHFhac0weYAPHYdeQ5KRrghkAm0owWa0XvQTuT5TyvPG1jhQjwIeRk/7BHFpn7RZ1jvYbUoXDr0fSRb0fQut8Zv4lJmcajH6DKD35mSCZFXjpbOBgFuP0UEYp0Pn8g7nUBimbQxFKxmQ9lVYMCkFcneeQBLhpQn4WqACTK6OgltARqFuPn/iO5LmmAhWWNOo86Tprv+7aKs17/P3jdE34lXoYNQWdP64/tjvn9+V6tG3Q056aKaKrlfRtEPwd3u4WsbzkyY3Tdqth0PqpuMYB3Gg04We1KYk5hwGuykeUGuUOms+I+nLrsiHvc+4ZQGLOAS0ak9VI3avV4lZFFr3nGWwgEyVvjqzL6ly10vCOBS8ljq4AvU8FB/GkyrIcdYxZnde7J2AE7mIc8dyOPMJvXhFZpZNsXixUyRzAHQkNqY+M2Dlhn1g8cd6odRRZ9eXGoX1HTq3mJFuR9O60cZ1CcDmbNmrEEF9r3yot+g/1gb4b0V1KeNO/HlJZwgQ8B2SJ6+16ciqoAvk6PwYGkjsbUpWLR4bRnQn6SqvM+NovtJW7cLZWfe+gonpUI81ZZRAel1FRSeGE8Y2IQQxx5PZ9NBxoPcPj7FvfX69oAMqr99GP8IQug8m3UubFcR5Uc56T0PcDlC1yRZZYe7LhTMO2VjVpZAPytt89nvIMvfnc+VRax/q8PgFeo4J2SkQfoRvGC9UfWoH6OkeEZMDhJy9RDY8K8D3Rqs2t5hX2OpxBihYp03LDBLvcewGyzBDMj/3Z0swBHYZb8f9/cODVxnjFJMaFPPxsUmgGvEvXsJYHX1kkI6ccFYmMIz3gURppdeIoW2vV/e/0obbqsOuxjNKE/cPAe42eIZAFJFXrkASMHuztkBS8b5roJxJFua6CzqDEAyapgUiA7GBFE8whsMqcz4N7pvOQYKmlCZCQVV3yxLX0d2nc1IuYaQQCLE5nerbJ1WwYXDO+Fba+4+R1r1OKCejSyhaIX42SvILW6E2xh2rvFBUXaipoZD5+K9Sv0sOjdGSYxdIOFdytje7Mv938ncx66Ec1uFZV6dMuwnvIXcfu+PJoDiya6LepCiXkzIZ7QQV01XsspcuFfKwzgGsThOKMhXymiaIbevisN5J2258C9DJ1p4CkzQgVlEjLGgFffO/OhGwfyvy/A3+bqLDFG2dMFKeMECpUfLYQKF/+D4xEaAUZyoo4rZQvjMLkVz293e1PhxFIfGZX7yYPcZQfzXVwV7A+QOomjdNCsQf0zyogAC5ws+4qtHCpFqVEqlksNvQaaG2zbwqHiHgyLGIQz5FfyMHbb97amnmHkqEe2KmucnMgPJUtwauqmGx9b6e/9cv6IJlP+OlTd2LR5tckloBh+XYIsZa+M/SPEN7YDv04D+WqGYFZgG+BCzwBRW7WRpIIKhdao5oEAHge12rpr2YO57UhpokAXTeyRwB14GolZbTakV6BFy6HvaropireIsWk0Ei3WRP2FgfYW1FhK6BZ/NXcotS9RvGVH4/YkVT01H5TCR4GnYqjupXsqH62CaHc8D/ZKH1KiZxBBewa4J+xPu3bOrMyKOMBRA3jDaP1QN7aAbrsfFu1/I9yy7M7wMtCS4lPhSct3o0Y97RUTM8Ktp6FHrcjFYjwwEXqWAECTwYDf4AKvtz3NWHr1OdKjLunTcuHOKk22FuKNVYxIKHVZzc8PldWdBLLIUrIxbbvcDq+aAs7xi7eu8xbIBuaccWtLIKeT42aEgOmcjPrt+GExvgAUDSelouu23TbX3jJ6MEIrzd+E4iflL5kVqxgYzD4TkVTthV4KeizpKW/2uzAxBEWSrEK3dagczlNPkWWWssivkwUG+DpltxhiwAoSZVJ3YMuEqx1JaoHuPElFmoLv0x0ft7ct9lq9JG9SWFseFfYi8kXnXpNaEhTkZnWpnSY8UYr3gfAhrifqxZbSsMGKtJabSAeFXgAVmgmvFHQVof4U4U4Cjg3n/4XVaqJk3xyfAwXx815oL0ZylDIJFv6LLQia1IOOBHlQEKM2Qg7zm/vK/iiKpYT1BDK8MDWMaylIP2Xp1KxKA71nzW/ynow9iCGb46rmpKavL8skrJYnJJQFxBnhfYJ5DMJOae5xYXOdR0vi002HE2eUBt8TrnvrEWa1uCtq7/KQGiakUajm6Gt23NFm9klnHP6OICEqWWRmUp9dspuNSxSpBVBGppsGOhMd4QuKFUr6rEf38hgGg1btL+crj68tI2Egsk/FSRWee/9TSiHAiUOyO9Iv8qksDJta5RKJdWiB+WgNyDd/6FCU5cVADuF/RkbDbp8J9QS9y4clAAlAemjFCzWI/SW7iWbyNbeoCzRybRSEe9ziTw3Vvs70fE5OFAAQ85WEoIGJ6NjKAyEWSeIK8V8pq4NM+ypGGVeuAD33T9R2F0Ba0rjtr6S+Ln1pjb7gwGC70XpUS+SLefILOpXk1e4XPehykyJNVGThSb80Ma167zxIpW0yqEvAd7jPgcgOl0Q6Y21O2wKchjn76S53bOx8xJCDBR0OASRgCPRsJ0KvzslSowzt6F1dV+Q3Y6EZT+I42lQFsFiNzaJAgsWSH+MN2iMyFHZ4xa8dYE8ZPcH3pEfQRxKqfzACtc+P0Ldb7S0vvPTsJB5NAt1QaiuzJNFp16C+yVHgAr+Vz1zOLADaExX8yUawIu8tvg1hpsOyToraAU3NHNyAcLgShT+zeZhGUrzolLZAptAxCBEY/7v2I9ig4K583PjFkh7fOw5v/17tFLl2aje4O/8+5q5aw80Y8piivp9sY3e0ShPL3DKAJsk8nuO8AE3ugPOZ+D3OXWSgWYp4q4lCrX+y0lPRd1nuEBn3Yk38wqaYvml/aUqfyJamCN0rQLwwxJyQ6FkdQ5VOCH4A9sxg4vhPY4hW7/Gc4NT0nKd88m+FAdbOaPMR961LdGPGd7baHEfwrDMiwkJN8Ru468Qf5imXlwQUBxSTRLL3aeVi1WDXeSz/2jfsKURMKWSpmr2y8Xo/DjqVtLtJTInYU1AiBecYQ1orUskW4V53EM/scXyoyaukhXtChB4DdKCrlxo5q7DdF8IcEyuLeDOW6J9TAsy+awpAhNmMdsEWN1TH6J7obSTnmLZn5QbK8n5UB9242577BLn3fV1Q5vvqkPHVplSn/55ohHrkyiYPExtK6mVJbp2+qyKLEZw2cs7cF3jvg5sN6pHGoEQFbShwHYqfZSpbdWcImPZX8aSXmKR5bByPTppemy2X+dfbkdbboO/3GxFK0eDUWc7XR+9OG3XqpADlZkNXflecFHPn9STfSC6WRDXlgUBsnUKYbKbHhCLLXEjqQa03+iwMTudgcUXlzGuqcQpSNQiy3oU2QBUPtyF2OsiaclYOX90IVWcK4dGH0kclEGghNgWBBZ9obV1Ta3ikSgrVPSkj5XLRJP7EWaiWfiVT3C+fqBESXR0CJgeZj/axMCGVpXc3xfctnJ42dGcNQhqx+VSmI7qWuReIe1lp+Bgsze+yHkE0gPWayJvh+tRr43EVMQgosl7DHlOtrFJ1THLgOLCZ6gGcu1ZaXaPyc9TI5pSWva4y+dFs9h0Hd/ver8Q9uZuU65qxp6h/utkDb+evkuclWW8C24lo7ZXOpX23otOMZp5hVvqOreJYj3zW5VqnkvCiIHy5kMDKKYckmu5eBpq0h/xSblHoERs3iZDyVF1UfEecHJmrZt5XWon+VUwVoRHII5AWmpoGz+ui6rcdZJWhP9bKsKm5XQPfnjKaTvmJKKde0VbmlWR8fJdHzJ84EM44acgMt7Ar4fplEsj3oXbs57FPz9I9kZ/g3XoQKvU09nVWVLiK3j4wcNGMSAf8dKz6o4Yx0pX2cw6JTJNY8RCAn6zNCxmUuRgmFT04e4TGKKadypliof/3UenOywuPzDujdPXkkqg/CsVlLT1BCQFbhePDlpv0hGedXzmdQYuFujS8+GsKuVw/DsezNJ78ovd+XuALLnhTYxIYaYKKKXmroqE5EizSkZWu172iQNsoI9Swx4c4q4oMtXAcX6WhHYw29WgOaZzqFuPDyUoOdQerLbkegKa0Bd15GJ5fc9PONCrlieGvWlyqvBM2Jb0m8qaONZ0XKkTM9X5cYr7XXgBeZxH41IshAYPBQ9B0/snzsJo2U3pI5LKErIAcuvEr21qWcl38cnSHN226vJ16RSyT/qkhLYtyaPxlP3M0b11H411GGMgSVMat+gh2q2n0Zj+18NwXEkLZ0g+MU+vD30Lkolc3vvm/93UyWhOCyK1VA0DfRiE15YwdJnwVSNDqI1q01+bEr1c1KknwL/lZMYuvW71NLq9yU9fVidnOCuqGem2xRa6E3gbbIeZ1CMVepQndCeCzB63tawUqJ2IURqjkxdnu2l8jr8biYe40R9C95cJpoLfq/L9TlQXTPDacsRzTgNrN46drDgApOKFfqoMFRz3tMrtmNnrnx+9FpyebNzQGmf1bBI57hmNJnete8yvaI3ttDtuF85hxMvwPwxKeqHAF83gBWrxpPzoHYp92fWw1mLYHMimqJbfySVjwfpK+C2cx3/YrrnJViuml9LPrr90v73KtGyV7XeaIzDMz7hqg7W9qCIXwuwPprxBnCJsCjwc5KN4TSOLM4lfkfYGHWgfYazozmr83mWMm6Wq9oT73P36bFsL9gj6Fth08m3HZ7I0eA3wkK9e2nlspkUBKCuze31oRWXjnFoRQLA7598kLc4EhBXd15jJA9qjtju7uQPcYZkPhB4puOd9szXvxpEyus65ZxiA9yPGy2l9AO7Z6LeSANqv+oGIf1rYu83jkn9wmlGN+k/67+LqZgC6YjHr5RTw79DUbGcfoc1HM0MQPr9VCHaSfIa+fuzUvaiYWD1pO2X/JwA3EYlzL1EpxrU2up4fLvPFG1x0HXdaGMdKd12jXdOnESTlrQcR9AbUNQwWO2XDMuPD2dYtj453C6QI3D9j87v1pdR661/6u0SJiSljwEo1A4hR5NIxSfkke1D3XhWasQ/VvNNzsQVGQ8BbGSZ4yf+i2PIX0PCyK4k3okJwptzeTDiQotI0uiAfdH1ldBuMCwxo/Rd50WvakyJ4ymLMdHvNgt+cfR1voy1O8Dfg5L8fRRRfABN/zAVDNnWQs5gUDQkUCHukTSt2zWFLNjp+AQHJFtDuFOWyEbIEWCGqWy1y/aRRErenYWrAFn0uA83MgkaHiVlXzWLGAzloaKEu66MZHdw6SQR1P5KpuTT7LIBrzuiOWwaJEOIHjTb8EvA2jPDZU6kaF3TzSMGxPqRatGHKaIEXxHHiEH2RQOBdXXMhTHkmL/2QUZKSkJB3w1jAnLDZz8Fr/puP38eTwAjR56zRBjq3sDoWNaPIewXye8LleKmcTlXSTwIZDbKkdBzGtnPNi+F96YeQyhb8U3h5UGf8pSHF+EZqGfPJKbCl+Eb7+6Zw5Jg6QTbzqjI2Oa0+jQs2inPxj5dv1x4jnpu+4tHyVFu7ck8cBOPAgmFSXKglvxEGkFSZlJ9mLZpWB++h3juQfGNjfYvFg8GT86+tpAzE/HYd7g//KtDCAliha3eCMON7eG2YXV48+NK332wdD4D5cuLXiM4T0vOl6GSX7t8tRGhpv58hu9eQ1B7W/HNAWOH4Nb5Wf2Yml5W/8FZoXrbo2s52fhEPhlpBfbhHVjFKxku9ayMZwjpnrLWCK2jtVgUQjHBXAwY88XtFKI/nHEjfgurq8Cu1rplctj807R/GxUzB64AHaNE6o0rjn4mKhcJf9grFoTAFfnzkQupF/kxDpNcRH+wtXr9/5z4IK/C0oD5vdG5L9nm2RJuJpI8nK6JngA5OsOBF4cci9P17PvWtoBn1SB+bTogr0u2ZF5ml1xaDfl/NBzHnp0RLvkqrhtybdX/J117OT3g/6zz7zjg9WfUiLV4A9/lbHRYpg+2dR29tS7aQA+gaEHbt8KfZzjYLXaY3p7aYTO/w5f7hkKecAc47mGnokxZA2bJLXtenu58lpcv0dF0DPggNsXY1kTZKxr6ecJ076AHsuNpaCqlzFuCKUdch0pKYIq2/6mC2PiFbBPF1yEvhPbnpfC0KCjMzV/pVFbpx/yegfWm+VwR7wGAn4NCcMFLB/WeOLZkhmw7sxD9aEx9FOTIiGy5KrEl7N9qvKCpeXhcZjRM8bseg3kryYqbUhQ4BKqxdiPjHh5NVzM4bixszU5EwTVtDadmhk67Cf54Lb0LhSC4DEvRacMbErFr5cSK0qz52wA3IglmwoGSMBu4U5zFJo4JnuJij7lyWrt8zKs8VuSSFQTZLK+AQxwlitPp0XEFwPVkv4YK1QSM1V4oi0fMPee1vte7Nxcr8r91W2m/v57gQCYY0qEGfBPOto26EbpmMxnnQQlVcCT76/+KI9gk5uhNCCTI7imD0ymXs8m053Xs6tgO6QdYYk7q/QXfCI8kiK1MIXmMfAY20iMjYkHqyvHaS1gaxjBaghP7aFP+0D4P55PPhnnr2ihmzC76jfzySeLPPkCGczdZwzZnYzAGXD/Qj/rKTK8nKlAx0ZoFYlqqSbRxkvtZxtB3QZLq8FWiK5uhKi+mFHQj7VdpXDECQho1DyCzVXhsgURRwI8LGU6nhzqJLwHvCBsz6OhJ3ySbaSFOtL0vRgXC9rclQMWObYokV2A9D346tAARCudjdzE7oSxuiR9CSF8n5Aw==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="90f6b0fbad01ffe2d30d7dbd0fd3d0a3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3d787dfc419280de891c12fcb19c7525" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -17435,51 +17435,51 @@
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2020-08-27T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-1015</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1015</Url>
       <Description>KYED-536-1015</Description>
     </_dlc_DocIdUrl>
     <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1E04E71-63F5-43EC-A1EF-5E2EBA71C08E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6561EBCA-BB3A-4B1C-9CA5-5E875AD2AF62}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1EC105B5-0CFB-4273-A876-CB172D9ECFCC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6B5C3BE-3408-4357-9FF2-0E1E1479F0B4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E72F5F0-ADC1-4B5A-BC17-186502C9AE60}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>