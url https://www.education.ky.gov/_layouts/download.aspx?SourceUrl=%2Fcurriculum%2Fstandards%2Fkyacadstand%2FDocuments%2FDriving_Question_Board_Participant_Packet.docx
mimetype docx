--- v0 (2025-11-15)
+++ v1 (2026-07-08)
@@ -13649,92 +13649,94 @@
       <UserInfo>
         <DisplayName>Higgins, Misty - Division of Academic Program Standards</DisplayName>
         <AccountId>21</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2024-01-23T15:08:04+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-1940</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1940</Url>
       <Description>KYED-536-1940</Description>
     </_dlc_DocIdUrl>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a5e9d2d4560c56b76a85f7f001e30a1a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d25af71d3efa376147e2b7ca02f84c5e" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -13857,50 +13859,59 @@
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="25" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="26" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -14034,51 +14045,51 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C92D6A9B-907C-4737-B059-9C01FFD96FDB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="d3961e6e-cc4f-4016-a7ed-a66b4a1cfc25"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f6d6e907-5716-4b03-b16a-6e3c7a4aabf9"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49209B67-FE62-4553-B943-C04328052660}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC4ABA87-A338-4689-B96A-32331449428E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB3B8DDF-5092-408E-AB5A-3160BF49DF08}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31DC729F-294F-49B8-A7E6-AD0F2CEF8C82}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA8F856B-3E67-4D45-AC37-E74FE8938F98}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
   <Words>962</Words>
   <Characters>5490</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>45</Lines>
   <Paragraphs>12</Paragraphs>