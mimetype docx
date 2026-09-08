--- v1 (2026-07-08)
+++ v2 (2026-09-08)
@@ -12,66 +12,66 @@
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6DC1DD52" w14:textId="0B9DA395" w:rsidR="3BB5E16F" w:rsidRDefault="00A40C77" w:rsidP="02B05A58">
+    <w:p w:rsidR="3BB5E16F" w:rsidP="02B05A58" w:rsidRDefault="00A40C77" w14:paraId="6DC1DD52" w14:textId="0B9DA395">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39993889" wp14:editId="7AD2E235">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-990600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-254000</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7988300" cy="1714500"/>
                 <wp:effectExtent l="19050" t="19050" r="12700" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1671273822" name="Rectangle 1671273822">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
@@ -104,60 +104,60 @@
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
-              <v:rect w14:anchorId="08021A75" id="Rectangle 1671273822" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-78pt;margin-top:-20pt;width:629pt;height:135pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2DuhudwIAAFgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hTyigVKapATJMQ&#10;IGDi2XXsJpLj885u0+6v39lJ08LQHqa9OHe5u+9++DtfXm0bwzYKfQ224PnJiDNlJZS1XRX8x8vt&#10;lylnPghbCgNWFXynPL+af/502bqZGkMFplTICMT6WesKXoXgZlnmZaUa4U/AKUtGDdiIQCqushJF&#10;S+iNycaj0desBSwdglTe09+bzsjnCV9rJcOD1l4FZgpOtYV0YjqX8czml2K2QuGqWvZliH+oohG1&#10;paQD1I0Igq2x/gOqqSWCBx1OJDQZaF1LlXqgbvLRu26eK+FU6oWG490wJv//YOX95tk9Io2hdX7m&#10;SYxdbDU28Uv1sW0a1m4YltoGJunn+cV0ejqimUqy5ef55IwUwskO4Q59+KagYVEoONJtpCGJzZ0P&#10;neveJWbzYOrytjYmKZEB6tog2wi6u+Uq78HfeBnL2oKfTvM+96GJJIWdURHM2CelWV1S2eNUQeLX&#10;AV1IqWzIO1MlStUlzamlfU9DROowAUZkTeUO2D3A28r32F2/vX8MVYmeQ/Dob4V1wUNEygw2DMFN&#10;bQE/AjDUVZ+586fyj0YTxSWUu0dkCN1yeCdva7qvO+HDo0DaBrpj2vDwQIc2QPOGXuKsAvz10f/o&#10;TyQlK2ctbVfB/c+1QMWZ+W6Jvhf5ZBLXMSmTs/MxKXhsWR5b7Lq5BiJBTm+Jk0mM/sHsRY3QvNJD&#10;sIhZySSspNwFlwH3ynXotp6eEqkWi+RGK+hEuLPPTkbwONXIx5ftq0DXkzYQ3+9hv4li9o67nW+M&#10;tLBYB9B1IvZhrv28aX0TcfqnJr4Px3ryOjyI898AAAD//wMAUEsDBBQABgAIAAAAIQCr6Lup3wAA&#10;AA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjctqQFJlSaThOCG9O0wQFuaWOa&#10;isapmmzr+PV4J3Z7tp+ev1cuJ9+LA46xC6QhmysQSE2wHbUaPt5fZ48gYjJkTR8INZwwwrK6vipN&#10;YcORtnjYpVZwCMXCaHApDYWUsXHoTZyHAYlv32H0JvE4ttKO5sjhvpe5UgvpTUf8wZkBnx02P7u9&#10;1zCs3Cfat686vZg10slu1r/bjda3N9PqCUTCKf2b4YzP6FAxUx32ZKPoNcyyhwWXSazuFYuzJVM5&#10;q1pDfscrWZXyskX1BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHYO6G53AgAAWAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKvou6nfAAAADQEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#09101d [484]" strokeweight="3pt"/>
+              <v:rect id="Rectangle 1671273822" style="position:absolute;margin-left:-78pt;margin-top:-20pt;width:629pt;height:135pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1026" fillcolor="white [3212]" strokecolor="#09101d [484]" strokeweight="3pt" w14:anchorId="1C387B7E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2DuhudwIAAFgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hTyigVKapATJMQ&#10;IGDi2XXsJpLj885u0+6v39lJ08LQHqa9OHe5u+9++DtfXm0bwzYKfQ224PnJiDNlJZS1XRX8x8vt&#10;lylnPghbCgNWFXynPL+af/502bqZGkMFplTICMT6WesKXoXgZlnmZaUa4U/AKUtGDdiIQCqushJF&#10;S+iNycaj0desBSwdglTe09+bzsjnCV9rJcOD1l4FZgpOtYV0YjqX8czml2K2QuGqWvZliH+oohG1&#10;paQD1I0Igq2x/gOqqSWCBx1OJDQZaF1LlXqgbvLRu26eK+FU6oWG490wJv//YOX95tk9Io2hdX7m&#10;SYxdbDU28Uv1sW0a1m4YltoGJunn+cV0ejqimUqy5ef55IwUwskO4Q59+KagYVEoONJtpCGJzZ0P&#10;neveJWbzYOrytjYmKZEB6tog2wi6u+Uq78HfeBnL2oKfTvM+96GJJIWdURHM2CelWV1S2eNUQeLX&#10;AV1IqWzIO1MlStUlzamlfU9DROowAUZkTeUO2D3A28r32F2/vX8MVYmeQ/Dob4V1wUNEygw2DMFN&#10;bQE/AjDUVZ+586fyj0YTxSWUu0dkCN1yeCdva7qvO+HDo0DaBrpj2vDwQIc2QPOGXuKsAvz10f/o&#10;TyQlK2ctbVfB/c+1QMWZ+W6Jvhf5ZBLXMSmTs/MxKXhsWR5b7Lq5BiJBTm+Jk0mM/sHsRY3QvNJD&#10;sIhZySSspNwFlwH3ynXotp6eEqkWi+RGK+hEuLPPTkbwONXIx5ftq0DXkzYQ3+9hv4li9o67nW+M&#10;tLBYB9B1IvZhrv28aX0TcfqnJr4Px3ryOjyI898AAAD//wMAUEsDBBQABgAIAAAAIQCr6Lup3wAA&#10;AA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjctqQFJlSaThOCG9O0wQFuaWOa&#10;isapmmzr+PV4J3Z7tp+ev1cuJ9+LA46xC6QhmysQSE2wHbUaPt5fZ48gYjJkTR8INZwwwrK6vipN&#10;YcORtnjYpVZwCMXCaHApDYWUsXHoTZyHAYlv32H0JvE4ttKO5sjhvpe5UgvpTUf8wZkBnx02P7u9&#10;1zCs3Cfat686vZg10slu1r/bjda3N9PqCUTCKf2b4YzP6FAxUx32ZKPoNcyyhwWXSazuFYuzJVM5&#10;q1pDfscrWZXyskX1BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHYO6G53AgAAWAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKvou6nfAAAADQEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00100C8B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E2D2D3D" wp14:editId="073D0338">
             <wp:extent cx="6131565" cy="1263015"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="333730879" name="Picture 333730879">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="333730879" name="Picture 333730879">
@@ -179,2045 +179,2061 @@
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6231486" cy="1283597"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E9FE7B5" w14:textId="52BF8129" w:rsidR="3BB5E16F" w:rsidRDefault="3BB5E16F" w:rsidP="02B05A58">
+    <w:p w:rsidR="3BB5E16F" w:rsidP="02B05A58" w:rsidRDefault="3BB5E16F" w14:paraId="7E9FE7B5" w14:textId="52BF8129">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BFBD4E7" w14:textId="77777777" w:rsidR="00FE1448" w:rsidRDefault="00FE1448" w:rsidP="02B05A58">
+    <w:p w:rsidR="00FE1448" w:rsidP="02B05A58" w:rsidRDefault="00FE1448" w14:paraId="5BFBD4E7" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6287F2A6" w14:textId="4ACAAA80" w:rsidR="249AD992" w:rsidRDefault="276A4BE8" w:rsidP="02B05A58">
+    <w:p w:rsidR="249AD992" w:rsidP="02B05A58" w:rsidRDefault="276A4BE8" w14:paraId="6287F2A6" w14:textId="4ACAAA80">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="02B05A58">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="7FB7190F" w:rsidRPr="02B05A58">
+      <w:r w:rsidRPr="02B05A58" w:rsidR="7FB7190F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>mproving</w:t>
       </w:r>
       <w:r w:rsidRPr="02B05A58">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t xml:space="preserve"> S</w:t>
       </w:r>
-      <w:r w:rsidR="3357CB11" w:rsidRPr="02B05A58">
+      <w:r w:rsidRPr="02B05A58" w:rsidR="3357CB11">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>tudent</w:t>
       </w:r>
       <w:r w:rsidRPr="02B05A58">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t xml:space="preserve"> E</w:t>
       </w:r>
-      <w:r w:rsidR="23D2DC83" w:rsidRPr="02B05A58">
+      <w:r w:rsidRPr="02B05A58" w:rsidR="23D2DC83">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>ngagement</w:t>
       </w:r>
       <w:r w:rsidRPr="02B05A58">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="456B83A7" w:rsidRPr="02B05A58">
+      <w:r w:rsidRPr="02B05A58" w:rsidR="456B83A7">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="02B05A58">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="4FF4E44C" w:rsidRPr="02B05A58">
+      <w:r w:rsidRPr="02B05A58" w:rsidR="4FF4E44C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="02B05A58">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t xml:space="preserve"> S</w:t>
       </w:r>
-      <w:r w:rsidR="02B4B837" w:rsidRPr="02B05A58">
+      <w:r w:rsidRPr="02B05A58" w:rsidR="02B4B837">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>cience</w:t>
       </w:r>
       <w:r w:rsidRPr="02B05A58">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t xml:space="preserve"> C</w:t>
       </w:r>
-      <w:r w:rsidR="65015962" w:rsidRPr="02B05A58">
+      <w:r w:rsidRPr="02B05A58" w:rsidR="65015962">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>lassroom</w:t>
       </w:r>
       <w:r w:rsidRPr="02B05A58">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t xml:space="preserve"> U</w:t>
       </w:r>
-      <w:r w:rsidR="544BA18F" w:rsidRPr="02B05A58">
+      <w:r w:rsidRPr="02B05A58" w:rsidR="544BA18F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>sing</w:t>
       </w:r>
       <w:r w:rsidRPr="02B05A58">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="6B43D1F9" w:rsidRPr="02B05A58">
+      <w:r w:rsidRPr="02B05A58" w:rsidR="6B43D1F9">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="02B05A58">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t xml:space="preserve"> D</w:t>
       </w:r>
-      <w:r w:rsidR="6FB76E27" w:rsidRPr="02B05A58">
+      <w:r w:rsidRPr="02B05A58" w:rsidR="6FB76E27">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>riving</w:t>
       </w:r>
       <w:r w:rsidRPr="02B05A58">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t xml:space="preserve"> Q</w:t>
       </w:r>
-      <w:r w:rsidR="15E17C00" w:rsidRPr="02B05A58">
+      <w:r w:rsidRPr="02B05A58" w:rsidR="15E17C00">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>uestion</w:t>
       </w:r>
       <w:r w:rsidRPr="02B05A58">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t xml:space="preserve"> B</w:t>
       </w:r>
-      <w:r w:rsidR="7F73BE7A" w:rsidRPr="02B05A58">
+      <w:r w:rsidRPr="02B05A58" w:rsidR="7F73BE7A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>oard</w:t>
       </w:r>
       <w:r w:rsidRPr="02B05A58">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t xml:space="preserve"> (DQB)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080559C9" w14:textId="3A9EA938" w:rsidR="16A2F4EB" w:rsidRDefault="16A2F4EB" w:rsidP="02B05A58">
+    <w:p w:rsidR="16A2F4EB" w:rsidP="02B05A58" w:rsidRDefault="16A2F4EB" w14:paraId="080559C9" w14:textId="3A9EA938">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21E1C277" w14:textId="7D7DC4A1" w:rsidR="6A156811" w:rsidRDefault="4E0F77D2" w:rsidP="02B05A58">
+    <w:p w:rsidR="6A156811" w:rsidP="02B05A58" w:rsidRDefault="4E0F77D2" w14:paraId="21E1C277" w14:textId="7D7DC4A1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="02B05A58">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>Professional Learning Module</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F684A6" w14:textId="398C0953" w:rsidR="6A156811" w:rsidRDefault="4E0F77D2" w:rsidP="02B05A58">
+    <w:p w:rsidR="6A156811" w:rsidP="02B05A58" w:rsidRDefault="4E0F77D2" w14:paraId="37F684A6" w14:textId="398C0953">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="02B05A58">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>Participant Packet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F276FDF" w14:textId="76B83726" w:rsidR="3BB5E16F" w:rsidRDefault="3BB5E16F" w:rsidP="02B05A58">
+    <w:p w:rsidR="3BB5E16F" w:rsidP="02B05A58" w:rsidRDefault="3BB5E16F" w14:paraId="3F276FDF" w14:textId="76B83726">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="672FE7EC" w14:textId="4763AC9C" w:rsidR="3BB5E16F" w:rsidRDefault="3BB5E16F" w:rsidP="02B05A58">
+    <w:p w:rsidR="3BB5E16F" w:rsidP="02B05A58" w:rsidRDefault="3BB5E16F" w14:paraId="672FE7EC" w14:textId="4763AC9C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27B3D57A" w14:textId="12F7A504" w:rsidR="3BB5E16F" w:rsidRDefault="3BB5E16F" w:rsidP="02B05A58">
+    <w:p w:rsidR="3BB5E16F" w:rsidP="02B05A58" w:rsidRDefault="3BB5E16F" w14:paraId="27B3D57A" w14:textId="12F7A504">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C42F3E3" w14:textId="40522CE6" w:rsidR="00117478" w:rsidRPr="00117478" w:rsidRDefault="00117478" w:rsidP="16A2F4EB">
+    <w:p w:rsidRPr="00117478" w:rsidR="00117478" w:rsidP="16A2F4EB" w:rsidRDefault="00117478" w14:paraId="6C42F3E3" w14:textId="40522CE6">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54E42A69" w14:textId="67AD0A41" w:rsidR="00117478" w:rsidRPr="00117478" w:rsidRDefault="3F560DA1" w:rsidP="02B05A58">
+    <w:p w:rsidRPr="00117478" w:rsidR="00117478" w:rsidP="02B05A58" w:rsidRDefault="3F560DA1" w14:paraId="54E42A69" w14:textId="67AD0A41">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="02B05A58">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Driving Question Board Module Session </w:t>
       </w:r>
-      <w:r w:rsidR="764FD9F7" w:rsidRPr="02B05A58">
+      <w:r w:rsidRPr="02B05A58" w:rsidR="764FD9F7">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="16A2F4EB" w14:paraId="1B3193B1" w14:textId="77777777" w:rsidTr="423FD8CD">
+      <w:tr w:rsidR="16A2F4EB" w:rsidTr="423FD8CD" w14:paraId="1B3193B1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="60CFF44C" w14:textId="68BDEAA7" w:rsidR="10A3FF99" w:rsidRDefault="764FD9F7" w:rsidP="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="10A3FF99" w:rsidP="02B05A58" w:rsidRDefault="764FD9F7" w14:paraId="60CFF44C" w14:textId="68BDEAA7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Session A Focus Question</w:t>
             </w:r>
             <w:r w:rsidR="00BA44D3">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> Meta Moment</w:t>
             </w:r>
-            <w:r w:rsidR="1B7C5195" w:rsidRPr="02B05A58">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="1B7C5195">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68069987" w14:textId="4181C33D" w:rsidR="10A3FF99" w:rsidRDefault="764FD9F7" w:rsidP="423FD8CD">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="10A3FF99" w:rsidP="423FD8CD" w:rsidRDefault="764FD9F7" w14:paraId="68069987" w14:textId="4181C33D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="423FD8CD">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>What is a driving question board and what is its purpose in the</w:t>
             </w:r>
-            <w:r w:rsidR="0BAEF1C5" w:rsidRPr="423FD8CD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="423FD8CD" w:rsidR="0BAEF1C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> science classroom?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A76520F" w14:textId="36029D6B" w:rsidR="009021B6" w:rsidRDefault="009021B6" w:rsidP="423FD8CD">
-[...38 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="009021B6" w:rsidP="423FD8CD" w:rsidRDefault="009021B6" w14:paraId="3A76520F" w14:textId="36029D6B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="10A3FF99" w:rsidP="423FD8CD" w:rsidRDefault="10A3FF99" w14:paraId="2B0C475F" w14:textId="3275D3A1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="10A3FF99" w:rsidP="423FD8CD" w:rsidRDefault="10A3FF99" w14:paraId="36C93929" w14:textId="32447B00">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BA44D3" w:rsidP="423FD8CD" w:rsidRDefault="00BA44D3" w14:paraId="06086445" w14:textId="7FD3C1B3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="10A3FF99" w:rsidP="02B05A58" w:rsidRDefault="10A3FF99" w14:paraId="2772AE51" w14:textId="200BB6BB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B4F5E51" w14:textId="32C55E2F" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="02B05A58">
+    <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="5B4F5E51" w14:textId="32C55E2F">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3325"/>
         <w:gridCol w:w="90"/>
         <w:gridCol w:w="5935"/>
         <w:gridCol w:w="10"/>
       </w:tblGrid>
-      <w:tr w:rsidR="16A2F4EB" w14:paraId="360A62B5" w14:textId="77777777" w:rsidTr="00871029">
+      <w:tr w:rsidR="16A2F4EB" w:rsidTr="00871029" w14:paraId="360A62B5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A2F1B97" w14:textId="5DA646C6" w:rsidR="10A3FF99" w:rsidRDefault="764FD9F7" w:rsidP="00754ACD">
+          <w:p w:rsidR="10A3FF99" w:rsidP="00754ACD" w:rsidRDefault="764FD9F7" w14:paraId="7A2F1B97" w14:textId="5DA646C6">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Session A: Notes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70ED0B0B" w14:textId="7FFEB43F" w:rsidR="16A2F4EB" w:rsidRDefault="16A2F4EB" w:rsidP="00754ACD">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="16A2F4EB" w:rsidP="00754ACD" w:rsidRDefault="16A2F4EB" w14:paraId="70ED0B0B" w14:textId="7FFEB43F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="16A2F4EB" w14:paraId="0FAB75BD" w14:textId="77777777" w:rsidTr="00871029">
+      <w:tr w:rsidR="16A2F4EB" w:rsidTr="00871029" w14:paraId="0FAB75BD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43A23CFF" w14:textId="1315F12C" w:rsidR="16A2F4EB" w:rsidRDefault="36BE26A7" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="16A2F4EB" w:rsidP="02B05A58" w:rsidRDefault="36BE26A7" w14:paraId="43A23CFF" w14:textId="1315F12C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">What is </w:t>
             </w:r>
             <w:r w:rsidR="00097BD9">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> driving question board?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB911A1" w14:textId="6CEF2304" w:rsidR="16A2F4EB" w:rsidRDefault="16A2F4EB" w:rsidP="02B05A58">
-[...50 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="16A2F4EB" w:rsidP="02B05A58" w:rsidRDefault="16A2F4EB" w14:paraId="7AB911A1" w14:textId="6CEF2304">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="16A2F4EB" w:rsidP="02B05A58" w:rsidRDefault="16A2F4EB" w14:paraId="3E394212" w14:textId="1445C0A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="16A2F4EB" w:rsidP="02B05A58" w:rsidRDefault="16A2F4EB" w14:paraId="180AD558" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009021B6" w:rsidP="02B05A58" w:rsidRDefault="009021B6" w14:paraId="14E5A781" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009021B6" w:rsidP="02B05A58" w:rsidRDefault="009021B6" w14:paraId="743AF227" w14:textId="08645E36">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="16A2F4EB" w14:paraId="576E2DDD" w14:textId="77777777" w:rsidTr="00871029">
+      <w:tr w:rsidR="16A2F4EB" w:rsidTr="00871029" w14:paraId="576E2DDD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C7011B0" w14:textId="77777777" w:rsidR="000B4679" w:rsidRDefault="000B4679" w:rsidP="02B05A58">
+          <w:p w:rsidR="000B4679" w:rsidP="02B05A58" w:rsidRDefault="000B4679" w14:paraId="3C7011B0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="5431F4A9" w14:textId="27D1F350" w:rsidR="16A2F4EB" w:rsidRDefault="3BC3DC79" w:rsidP="02B05A58">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="16A2F4EB" w:rsidP="02B05A58" w:rsidRDefault="3BC3DC79" w14:paraId="5431F4A9" w14:textId="27D1F350">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>What is the purpose of the driving question board in the science classroom?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51D1D2CC" w14:textId="148D1CBC" w:rsidR="16A2F4EB" w:rsidRDefault="16A2F4EB" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="16A2F4EB" w:rsidP="02B05A58" w:rsidRDefault="16A2F4EB" w14:paraId="51D1D2CC" w14:textId="148D1CBC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6EF09496" w14:textId="2C64C303" w:rsidR="16A2F4EB" w:rsidRDefault="16A2F4EB" w:rsidP="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="16A2F4EB" w:rsidP="02B05A58" w:rsidRDefault="16A2F4EB" w14:paraId="6EF09496" w14:textId="2C64C303">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="16A2F4EB" w14:paraId="226A36F6" w14:textId="77777777" w:rsidTr="00871029">
+      <w:tr w:rsidR="16A2F4EB" w:rsidTr="00871029" w14:paraId="226A36F6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61730519" w14:textId="1FF003D7" w:rsidR="16A2F4EB" w:rsidRDefault="16A2F4EB" w:rsidP="02B05A58">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="16A2F4EB" w:rsidP="02B05A58" w:rsidRDefault="16A2F4EB" w14:paraId="61730519" w14:textId="1FF003D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="16A2F4EB" w:rsidP="02B05A58" w:rsidRDefault="753C6ECD" w14:paraId="0A65C745" w14:textId="71F7F474">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="4C4CD9FF" w14:textId="3B4070C0" w:rsidR="16A2F4EB" w:rsidRDefault="16A2F4EB" w:rsidP="02B05A58">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How does the driving question board support </w:t>
+            </w:r>
+            <w:r w:rsidR="00D82598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">all students in the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="02B05A58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>science classroom?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="16A2F4EB" w:rsidP="02B05A58" w:rsidRDefault="16A2F4EB" w14:paraId="4C4CD9FF" w14:textId="3B4070C0">
             <w:pPr>
               <w:ind w:left="547" w:hanging="547"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="040FDE77" w14:textId="28C35DE2" w:rsidR="16A2F4EB" w:rsidRDefault="16A2F4EB" w:rsidP="02B05A58">
+          <w:p w:rsidR="16A2F4EB" w:rsidP="02B05A58" w:rsidRDefault="16A2F4EB" w14:paraId="040FDE77" w14:textId="28C35DE2">
             <w:pPr>
               <w:ind w:left="547" w:hanging="547"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="05D702DF" w14:textId="260B98FB" w:rsidR="009021B6" w:rsidRDefault="009021B6" w:rsidP="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="009021B6" w:rsidP="02B05A58" w:rsidRDefault="009021B6" w14:paraId="05D702DF" w14:textId="260B98FB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="16A2F4EB" w14:paraId="3DD9E5B6" w14:textId="77777777" w:rsidTr="00871029">
+      <w:tr w:rsidR="16A2F4EB" w:rsidTr="00871029" w14:paraId="3DD9E5B6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB3499B" w14:textId="065A41E1" w:rsidR="16A2F4EB" w:rsidRDefault="24EE42B8" w:rsidP="00871029">
+          <w:p w:rsidR="16A2F4EB" w:rsidP="00871029" w:rsidRDefault="24EE42B8" w14:paraId="5CB3499B" w14:textId="065A41E1">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>What resonates with you in how this can be impactful in the classroom?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1292AB0E" w14:textId="77777777" w:rsidR="16A2F4EB" w:rsidRDefault="16A2F4EB" w:rsidP="02B05A58">
-[...62 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="16A2F4EB" w:rsidP="02B05A58" w:rsidRDefault="16A2F4EB" w14:paraId="1292AB0E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009021B6" w:rsidP="02B05A58" w:rsidRDefault="009021B6" w14:paraId="12FE32D3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009021B6" w:rsidP="02B05A58" w:rsidRDefault="009021B6" w14:paraId="739CCFB7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009021B6" w:rsidP="02B05A58" w:rsidRDefault="009021B6" w14:paraId="71ADD253" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009021B6" w:rsidP="02B05A58" w:rsidRDefault="009021B6" w14:paraId="3225370D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009021B6" w:rsidP="02B05A58" w:rsidRDefault="009021B6" w14:paraId="116169BC" w14:textId="71ADB83B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="16A2F4EB" w14:paraId="37C5230D" w14:textId="77777777" w:rsidTr="00871029">
+      <w:tr w:rsidR="16A2F4EB" w:rsidTr="00871029" w14:paraId="37C5230D" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="597849A4" w14:textId="666BA933" w:rsidR="43538BA4" w:rsidRDefault="77CF09B9" w:rsidP="0057625E">
+          <w:p w:rsidR="43538BA4" w:rsidP="0057625E" w:rsidRDefault="77CF09B9" w14:paraId="597849A4" w14:textId="666BA933">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Session A: Overall Reflection</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="234CCC19" w14:textId="4D33B117" w:rsidR="16A2F4EB" w:rsidRDefault="16A2F4EB" w:rsidP="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="16A2F4EB" w:rsidP="02B05A58" w:rsidRDefault="16A2F4EB" w14:paraId="234CCC19" w14:textId="4D33B117">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A5CC4" w14:paraId="4547F434" w14:textId="77777777" w:rsidTr="00871029">
+      <w:tr w:rsidR="003A5CC4" w:rsidTr="00871029" w14:paraId="4547F434" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3325" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="11B20C49" w14:textId="77777777" w:rsidR="003A5CC4" w:rsidRDefault="003A5CC4" w:rsidP="02B05A58">
-[...30 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="003A5CC4" w:rsidP="02B05A58" w:rsidRDefault="003A5CC4" w14:paraId="11B20C49" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003A5CC4" w:rsidP="02B05A58" w:rsidRDefault="003A5CC4" w14:paraId="438E09AF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003A5CC4" w:rsidP="02B05A58" w:rsidRDefault="003A5CC4" w14:paraId="63A6A80A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003A5CC4" w:rsidR="003A5CC4" w:rsidP="02B05A58" w:rsidRDefault="54388941" w14:paraId="67AFE960" w14:textId="3B165AD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>What resonated with you from this session?​</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6298E4A3" w14:textId="77777777" w:rsidR="003A5CC4" w:rsidRDefault="003A5CC4" w:rsidP="02B05A58">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="003A5CC4" w:rsidP="02B05A58" w:rsidRDefault="003A5CC4" w14:paraId="6298E4A3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003A5CC4" w:rsidP="02B05A58" w:rsidRDefault="003A5CC4" w14:paraId="3397CC29" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003A5CC4" w:rsidP="02B05A58" w:rsidRDefault="003A5CC4" w14:paraId="180E4050" w14:textId="01C9ED83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="75BFCB89" w14:textId="77777777" w:rsidR="003A5CC4" w:rsidRDefault="003A5CC4" w:rsidP="02B05A58">
-[...65 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="003A5CC4" w:rsidP="02B05A58" w:rsidRDefault="003A5CC4" w14:paraId="75BFCB89" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BA44D3" w:rsidP="02B05A58" w:rsidRDefault="00BA44D3" w14:paraId="732181B7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BA44D3" w:rsidP="02B05A58" w:rsidRDefault="00BA44D3" w14:paraId="5A35A736" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009021B6" w:rsidP="02B05A58" w:rsidRDefault="009021B6" w14:paraId="3D9302B1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BA44D3" w:rsidP="02B05A58" w:rsidRDefault="00BA44D3" w14:paraId="5808B879" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BA44D3" w:rsidP="02B05A58" w:rsidRDefault="00BA44D3" w14:paraId="688C862E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BA44D3" w:rsidP="02B05A58" w:rsidRDefault="00BA44D3" w14:paraId="322667F8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BA44D3" w:rsidP="02B05A58" w:rsidRDefault="00BA44D3" w14:paraId="75C5EDFD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A5CC4" w14:paraId="4F989AF7" w14:textId="77777777" w:rsidTr="00871029">
+      <w:tr w:rsidR="003A5CC4" w:rsidTr="00871029" w14:paraId="4F989AF7" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3325" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="08CE0426" w14:textId="77777777" w:rsidR="003A5CC4" w:rsidRDefault="003A5CC4" w:rsidP="02B05A58">
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="003A5CC4" w:rsidP="02B05A58" w:rsidRDefault="003A5CC4" w14:paraId="08CE0426" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003A5CC4" w:rsidP="02B05A58" w:rsidRDefault="003A5CC4" w14:paraId="2903C1A4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003A5CC4" w:rsidP="02B05A58" w:rsidRDefault="54388941" w14:paraId="7E0DFFA5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">What questions might you have </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>as a result of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> your learning from this session?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E2502E7" w14:textId="77777777" w:rsidR="003A5CC4" w:rsidRDefault="003A5CC4" w:rsidP="02B05A58">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="003A5CC4" w:rsidP="02B05A58" w:rsidRDefault="003A5CC4" w14:paraId="1E2502E7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003A5CC4" w:rsidP="02B05A58" w:rsidRDefault="003A5CC4" w14:paraId="74703AF1" w14:textId="6281CF8A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6EA9FCE9" w14:textId="77777777" w:rsidR="00BA44D3" w:rsidRDefault="00BA44D3" w:rsidP="02B05A58">
-[...74 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00BA44D3" w:rsidP="02B05A58" w:rsidRDefault="00BA44D3" w14:paraId="6EA9FCE9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BA44D3" w:rsidP="02B05A58" w:rsidRDefault="00BA44D3" w14:paraId="7EE293DB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BA44D3" w:rsidP="02B05A58" w:rsidRDefault="00BA44D3" w14:paraId="5819A700" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BA44D3" w:rsidP="02B05A58" w:rsidRDefault="00BA44D3" w14:paraId="0F937A37" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009021B6" w:rsidP="02B05A58" w:rsidRDefault="009021B6" w14:paraId="2C00115C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009021B6" w:rsidP="02B05A58" w:rsidRDefault="009021B6" w14:paraId="2DF27EA3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BA44D3" w:rsidP="02B05A58" w:rsidRDefault="00BA44D3" w14:paraId="31F1D36F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BA44D3" w:rsidP="02B05A58" w:rsidRDefault="00BA44D3" w14:paraId="7DB50385" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BA44D3" w:rsidP="02B05A58" w:rsidRDefault="00BA44D3" w14:paraId="10921768" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74C05480" w14:textId="77777777" w:rsidR="009021B6" w:rsidRDefault="009021B6" w:rsidP="02B05A58">
+    <w:p w:rsidR="009021B6" w:rsidP="02B05A58" w:rsidRDefault="009021B6" w14:paraId="74C05480" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3325"/>
         <w:gridCol w:w="6025"/>
       </w:tblGrid>
-      <w:tr w:rsidR="16A2F4EB" w14:paraId="700F8C43" w14:textId="77777777" w:rsidTr="00A65ACE">
+      <w:tr w:rsidR="16A2F4EB" w:rsidTr="00A65ACE" w14:paraId="700F8C43" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="5631E8CF" w14:textId="4CE8528B" w:rsidR="78A49D2A" w:rsidRDefault="406D1CA2" w:rsidP="0057625E">
+          <w:p w:rsidR="78A49D2A" w:rsidP="0057625E" w:rsidRDefault="406D1CA2" w14:paraId="5631E8CF" w14:textId="4CE8528B">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Session A: Next Steps- Considerations for Implementation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EB0199E" w14:textId="094EE950" w:rsidR="16A2F4EB" w:rsidRDefault="16A2F4EB" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="16A2F4EB" w:rsidP="02B05A58" w:rsidRDefault="16A2F4EB" w14:paraId="4EB0199E" w14:textId="094EE950">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00984195" w:rsidRPr="00F8600A" w14:paraId="4BDFBF14" w14:textId="77777777" w:rsidTr="003A6206">
+      <w:tr w:rsidRPr="00F8600A" w:rsidR="00984195" w:rsidTr="003A6206" w14:paraId="4BDFBF14" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3325" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="53D5E08F" w14:textId="77777777" w:rsidR="00984195" w:rsidRPr="00F8600A" w:rsidRDefault="00984195" w:rsidP="02B05A58">
-[...43 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00F8600A" w:rsidR="00984195" w:rsidP="02B05A58" w:rsidRDefault="00984195" w14:paraId="53D5E08F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00F8600A" w:rsidR="00984195" w:rsidP="02B05A58" w:rsidRDefault="00984195" w14:paraId="4F14A205" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="16A2F4EB" w:rsidP="02B05A58" w:rsidRDefault="16A2F4EB" w14:paraId="451B37E2" w14:textId="12D69BE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="16A2F4EB" w:rsidP="02B05A58" w:rsidRDefault="16A2F4EB" w14:paraId="0410EE14" w14:textId="63D93E81">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00F8600A" w:rsidR="00984195" w:rsidP="02B05A58" w:rsidRDefault="1717FDB4" w14:paraId="65986C03" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>How do you envision incorporating the driving question board into your classroom routine?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="237492E5" w14:textId="77777777" w:rsidR="00984195" w:rsidRPr="00F8600A" w:rsidRDefault="00984195" w:rsidP="02B05A58">
-[...53 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00F8600A" w:rsidR="00984195" w:rsidP="02B05A58" w:rsidRDefault="00984195" w14:paraId="237492E5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00F8600A" w:rsidR="00984195" w:rsidP="02B05A58" w:rsidRDefault="00984195" w14:paraId="4A3432EF" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00984195" w:rsidP="02B05A58" w:rsidRDefault="00984195" w14:paraId="2935CF4A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001B6303" w:rsidP="02B05A58" w:rsidRDefault="001B6303" w14:paraId="06C6BF4C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001B6303" w:rsidP="02B05A58" w:rsidRDefault="001B6303" w14:paraId="135DBA46" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00F8600A" w:rsidR="001B6303" w:rsidP="02B05A58" w:rsidRDefault="001B6303" w14:paraId="4F92C933" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="278A3D6C" w14:textId="67A28109" w:rsidR="00984195" w:rsidRPr="00F8600A" w:rsidRDefault="00984195" w:rsidP="02B05A58">
-[...128 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00F8600A" w:rsidR="00984195" w:rsidP="02B05A58" w:rsidRDefault="00984195" w14:paraId="278A3D6C" w14:textId="67A28109">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00F8600A" w:rsidR="00984195" w:rsidP="02B05A58" w:rsidRDefault="00984195" w14:paraId="660FE669" w14:textId="389C0DB7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00F8600A" w:rsidR="00984195" w:rsidP="02B05A58" w:rsidRDefault="00984195" w14:paraId="629F5459" w14:textId="492CDC0D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00F8600A" w:rsidR="00984195" w:rsidP="02B05A58" w:rsidRDefault="00984195" w14:paraId="7215AB5A" w14:textId="4E2CA5ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00F8600A" w:rsidR="00984195" w:rsidP="02B05A58" w:rsidRDefault="00984195" w14:paraId="43E30FE8" w14:textId="2EDD427F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00F8600A" w:rsidR="00984195" w:rsidP="02B05A58" w:rsidRDefault="00984195" w14:paraId="485FFE2C" w14:textId="638BCD23">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00F8600A" w:rsidR="00984195" w:rsidP="02B05A58" w:rsidRDefault="00984195" w14:paraId="250466FE" w14:textId="6F359775">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00F8600A" w:rsidR="00984195" w:rsidP="02B05A58" w:rsidRDefault="00984195" w14:paraId="074CE245" w14:textId="530E727B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00F8600A" w:rsidR="00984195" w:rsidP="02B05A58" w:rsidRDefault="00984195" w14:paraId="7C762431" w14:textId="335B50AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00F8600A" w:rsidR="00984195" w:rsidP="02B05A58" w:rsidRDefault="00984195" w14:paraId="76E5D487" w14:textId="39C0AE10">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00F8600A" w:rsidR="00984195" w:rsidP="02B05A58" w:rsidRDefault="00984195" w14:paraId="40922896" w14:textId="124C6703">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00F8600A" w:rsidR="00984195" w:rsidP="02B05A58" w:rsidRDefault="00984195" w14:paraId="135AE192" w14:textId="3F714BED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001B6303" w:rsidP="02B05A58" w:rsidRDefault="001B6303" w14:paraId="740380D6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001B6303" w:rsidP="02B05A58" w:rsidRDefault="001B6303" w14:paraId="5502BD5B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00F8600A" w:rsidR="001B6303" w:rsidP="02B05A58" w:rsidRDefault="001B6303" w14:paraId="4D3D8337" w14:textId="5A6AD5BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15F4DEDC" w14:textId="0CD6393E" w:rsidR="00F951F9" w:rsidRDefault="543ED284" w:rsidP="02B05A58">
+    <w:p w:rsidR="00F951F9" w:rsidP="02B05A58" w:rsidRDefault="543ED284" w14:paraId="15F4DEDC" w14:textId="0CD6393E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="02B05A58">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Driving Question Board Module Session B</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9265"/>
       </w:tblGrid>
-      <w:tr w:rsidR="16A2F4EB" w14:paraId="5026F89B" w14:textId="77777777" w:rsidTr="00E6038E">
+      <w:tr w:rsidR="16A2F4EB" w:rsidTr="00E6038E" w14:paraId="5026F89B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9265" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2FCBA3CE" w14:textId="1DB819A2" w:rsidR="3FAF16A8" w:rsidRDefault="5D5E0DEC" w:rsidP="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="3FAF16A8" w:rsidP="02B05A58" w:rsidRDefault="5D5E0DEC" w14:paraId="2FCBA3CE" w14:textId="1DB819A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Session B Focus Question</w:t>
             </w:r>
             <w:r w:rsidR="004C7FF5">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> Meta Moment</w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54C7871F" w14:textId="6F9981D1" w:rsidR="009021B6" w:rsidRDefault="5D5E0DEC" w:rsidP="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="009021B6" w:rsidP="02B05A58" w:rsidRDefault="5D5E0DEC" w14:paraId="54C7871F" w14:textId="6F9981D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">How does the use of a </w:t>
             </w:r>
-            <w:r w:rsidR="6C0CBE95" w:rsidRPr="02B05A58">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="6C0CBE95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">riving </w:t>
             </w:r>
-            <w:r w:rsidR="4A5F08BD" w:rsidRPr="02B05A58">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="4A5F08BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>qu</w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">estion </w:t>
             </w:r>
-            <w:r w:rsidR="106492B2" w:rsidRPr="02B05A58">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="106492B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>oard foster a community of learners in terms of student engagement and motivation?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="235A44F2" w14:textId="77777777" w:rsidR="009021B6" w:rsidRDefault="009021B6" w:rsidP="02B05A58">
-[...50 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="009021B6" w:rsidP="02B05A58" w:rsidRDefault="009021B6" w14:paraId="235A44F2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009021B6" w:rsidP="02B05A58" w:rsidRDefault="009021B6" w14:paraId="17368A85" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004C7FF5" w:rsidP="02B05A58" w:rsidRDefault="004C7FF5" w14:paraId="43CADB75" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004C7FF5" w:rsidP="02B05A58" w:rsidRDefault="004C7FF5" w14:paraId="41B60FC0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AD5D5F" w:rsidP="02B05A58" w:rsidRDefault="00AD5D5F" w14:paraId="00CCD3A5" w14:textId="429C01CA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="14A1B6DF" w14:textId="4D76071F" w:rsidR="16A2F4EB" w:rsidRDefault="16A2F4EB" w:rsidP="02B05A58">
+    <w:p w:rsidR="16A2F4EB" w:rsidP="02B05A58" w:rsidRDefault="16A2F4EB" w14:paraId="14A1B6DF" w14:textId="4D76071F">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9271" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3116"/>
         <w:gridCol w:w="210"/>
         <w:gridCol w:w="2907"/>
         <w:gridCol w:w="3032"/>
         <w:gridCol w:w="6"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006629B6" w14:paraId="216F298F" w14:textId="77777777" w:rsidTr="00D764FE">
+      <w:tr w:rsidR="006629B6" w:rsidTr="00D764FE" w14:paraId="216F298F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="0997D911" w14:textId="12FB073A" w:rsidR="006629B6" w:rsidRDefault="00AD5D5F" w:rsidP="00AD5D5F">
+          <w:p w:rsidR="006629B6" w:rsidP="00AD5D5F" w:rsidRDefault="00AD5D5F" w14:paraId="0997D911" w14:textId="12FB073A">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D5F">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56BDCF62" wp14:editId="7A6D451A">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>4893365</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>470</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="633730" cy="407035"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapTight wrapText="bothSides">
                     <wp:wrapPolygon edited="0">
                       <wp:start x="6493" y="0"/>
                       <wp:lineTo x="0" y="2022"/>
                       <wp:lineTo x="0" y="20218"/>
                       <wp:lineTo x="5844" y="20218"/>
                       <wp:lineTo x="14934" y="20218"/>
                       <wp:lineTo x="15583" y="20218"/>
@@ -2273,646 +2289,646 @@
                             <a:off x="0" y="0"/>
                             <a:ext cx="633730" cy="407035"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00AD5D5F">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">                   </w:t>
             </w:r>
-            <w:r w:rsidR="006629B6" w:rsidRPr="006629B6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006629B6" w:rsidR="006629B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Session B: Notes- Teacher Hat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="16A2F4EB" w14:paraId="2EEDB833" w14:textId="77777777" w:rsidTr="00D764FE">
+      <w:tr w:rsidR="16A2F4EB" w:rsidTr="00D764FE" w14:paraId="2EEDB833" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="34579F2C" w14:textId="3DE4C620" w:rsidR="098200F4" w:rsidRPr="00207266" w:rsidRDefault="5DEE9707" w:rsidP="00F208A8">
+          <w:p w:rsidRPr="00207266" w:rsidR="098200F4" w:rsidP="00F208A8" w:rsidRDefault="5DEE9707" w14:paraId="34579F2C" w14:textId="3DE4C620">
             <w:pPr>
               <w:spacing w:before="200" w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00207266">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>How do you usually teach water, earth systems and structure and properties of matter?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0879B9DC" w14:textId="44EF8DDC" w:rsidR="098200F4" w:rsidRPr="0097570C" w:rsidRDefault="5DEE9707" w:rsidP="00F208A8">
+          <w:p w:rsidRPr="0097570C" w:rsidR="098200F4" w:rsidP="00F208A8" w:rsidRDefault="5DEE9707" w14:paraId="0879B9DC" w14:textId="44EF8DDC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="100" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097570C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>What do you want students to learn?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06C72D04" w14:textId="6175C64E" w:rsidR="098200F4" w:rsidRPr="0097570C" w:rsidRDefault="5DEE9707" w:rsidP="00F208A8">
+          <w:p w:rsidRPr="0097570C" w:rsidR="098200F4" w:rsidP="00F208A8" w:rsidRDefault="5DEE9707" w14:paraId="06C72D04" w14:textId="6175C64E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="100" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097570C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>How might you sequence the learning experiences?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="313DE1AE" w14:textId="1F435D4D" w:rsidR="098200F4" w:rsidRPr="0097570C" w:rsidRDefault="5DEE9707" w:rsidP="00F208A8">
+          <w:p w:rsidRPr="0097570C" w:rsidR="098200F4" w:rsidP="00F208A8" w:rsidRDefault="5DEE9707" w14:paraId="313DE1AE" w14:textId="1F435D4D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="100" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097570C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>What ideas do students struggle with?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62440A93" w14:textId="746EE6BE" w:rsidR="16A2F4EB" w:rsidRDefault="16A2F4EB" w:rsidP="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="16A2F4EB" w:rsidP="02B05A58" w:rsidRDefault="16A2F4EB" w14:paraId="62440A93" w14:textId="746EE6BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="5F95CDCB" w14:textId="77777777" w:rsidR="16A2F4EB" w:rsidRDefault="16A2F4EB" w:rsidP="02B05A58">
-[...122 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="16A2F4EB" w:rsidP="02B05A58" w:rsidRDefault="16A2F4EB" w14:paraId="5F95CDCB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004C7FF5" w:rsidP="02B05A58" w:rsidRDefault="004C7FF5" w14:paraId="7FB11F69" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004C7FF5" w:rsidP="02B05A58" w:rsidRDefault="004C7FF5" w14:paraId="5C059214" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004C7FF5" w:rsidP="02B05A58" w:rsidRDefault="004C7FF5" w14:paraId="03231C47" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004C7FF5" w:rsidP="02B05A58" w:rsidRDefault="004C7FF5" w14:paraId="30E97209" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004C7FF5" w:rsidP="02B05A58" w:rsidRDefault="004C7FF5" w14:paraId="54AB419C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004C7FF5" w:rsidP="02B05A58" w:rsidRDefault="004C7FF5" w14:paraId="3F4A5A6B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004C7FF5" w:rsidP="02B05A58" w:rsidRDefault="004C7FF5" w14:paraId="7A835618" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004C7FF5" w:rsidP="02B05A58" w:rsidRDefault="004C7FF5" w14:paraId="39E51C27" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004C7FF5" w:rsidP="02B05A58" w:rsidRDefault="004C7FF5" w14:paraId="34883346" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004C7FF5" w:rsidP="02B05A58" w:rsidRDefault="004C7FF5" w14:paraId="16A740D7" w14:textId="15F0C2BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA2789" w14:paraId="5F74FDFD" w14:textId="77777777" w:rsidTr="00D764FE">
+      <w:tr w:rsidR="00AA2789" w:rsidTr="00D764FE" w14:paraId="5F74FDFD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1E954496" w14:textId="4AF76314" w:rsidR="00DF1D23" w:rsidRPr="00AD5D5F" w:rsidRDefault="00AA2789" w:rsidP="00AD5D5F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00AD5D5F" w:rsidR="00DF1D23" w:rsidP="00AD5D5F" w:rsidRDefault="00AA2789" w14:paraId="1E954496" w14:textId="4AF76314">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007353DD">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Stop and </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007353DD">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Reflect</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7A7F" w14:paraId="729AD396" w14:textId="77777777" w:rsidTr="00D764FE">
+      <w:tr w:rsidR="007C7A7F" w:rsidTr="00D764FE" w14:paraId="729AD396" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0B7360F9" w14:textId="77777777" w:rsidR="007C7A7F" w:rsidRDefault="007C7A7F">
+          <w:p w:rsidR="007C7A7F" w:rsidRDefault="007C7A7F" w14:paraId="0B7360F9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="592B4105" w14:textId="77777777" w:rsidR="007C7A7F" w:rsidRDefault="007C7A7F">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="007C7A7F" w:rsidRDefault="007C7A7F" w14:paraId="592B4105" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>What did you learn from this experience?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B6A53CD" w14:textId="77777777" w:rsidR="000436D9" w:rsidRDefault="000436D9" w:rsidP="003753EB">
+          <w:p w:rsidR="000436D9" w:rsidP="003753EB" w:rsidRDefault="000436D9" w14:paraId="6B6A53CD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="200" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="102649"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5939" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="57403C43" w14:textId="77777777" w:rsidR="004C7FF5" w:rsidRDefault="004C7FF5">
+          <w:p w:rsidR="004C7FF5" w:rsidRDefault="004C7FF5" w14:paraId="57403C43" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="03BC872F" w14:textId="77777777" w:rsidR="004C7FF5" w:rsidRDefault="004C7FF5">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004C7FF5" w:rsidRDefault="004C7FF5" w14:paraId="03BC872F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7A7F" w14:paraId="7C608F5C" w14:textId="77777777" w:rsidTr="00D764FE">
+      <w:tr w:rsidR="007C7A7F" w:rsidTr="00D764FE" w14:paraId="7C608F5C" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="75D24E86" w14:textId="7E68CD79" w:rsidR="007C7A7F" w:rsidRDefault="00AD5D5F">
+          <w:p w:rsidR="007C7A7F" w:rsidRDefault="00AD5D5F" w14:paraId="75D24E86" w14:textId="7E68CD79">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
-            <w:r w:rsidR="007C7A7F" w:rsidRPr="02B05A58">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="007C7A7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ow did the use of a driving question board impact your experience in terms of engagement and/or motivation for learning?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="201B5169" w14:textId="141B1E39" w:rsidR="00DF1D23" w:rsidRDefault="00DF1D23" w:rsidP="00521E14">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00DF1D23" w:rsidP="00521E14" w:rsidRDefault="00DF1D23" w14:paraId="201B5169" w14:textId="141B1E39">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5939" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="46CFCBF7" w14:textId="77777777" w:rsidR="004C7FF5" w:rsidRDefault="004C7FF5">
+          <w:p w:rsidR="004C7FF5" w:rsidRDefault="004C7FF5" w14:paraId="46CFCBF7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="5C29882D" w14:textId="77777777" w:rsidR="004C7FF5" w:rsidRDefault="004C7FF5">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004C7FF5" w:rsidRDefault="004C7FF5" w14:paraId="5C29882D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="5A1068BA" w14:textId="77777777" w:rsidR="004C7FF5" w:rsidRDefault="004C7FF5">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004C7FF5" w:rsidRDefault="004C7FF5" w14:paraId="5A1068BA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7074A5E6" w14:textId="77777777" w:rsidR="004C7FF5" w:rsidRDefault="004C7FF5">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004C7FF5" w:rsidRDefault="004C7FF5" w14:paraId="7074A5E6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0AEEB26F" w14:textId="77777777" w:rsidR="004C7FF5" w:rsidRDefault="004C7FF5">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004C7FF5" w:rsidRDefault="004C7FF5" w14:paraId="0AEEB26F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6E25378B" w14:textId="77777777" w:rsidR="004C7FF5" w:rsidRDefault="004C7FF5">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004C7FF5" w:rsidRDefault="004C7FF5" w14:paraId="6E25378B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="530EDDD1" w14:textId="77777777" w:rsidR="004C7FF5" w:rsidRDefault="004C7FF5">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004C7FF5" w:rsidRDefault="004C7FF5" w14:paraId="530EDDD1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005850CF" w14:paraId="0E0AE268" w14:textId="77777777" w:rsidTr="00D764FE">
+      <w:tr w:rsidR="005850CF" w:rsidTr="00D764FE" w14:paraId="0E0AE268" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9265" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="7196EB35" w14:textId="77777777" w:rsidR="00200C13" w:rsidRDefault="00200C13" w:rsidP="00970C50">
-[...12 lines deleted...]
-          <w:p w14:paraId="7C53A8EE" w14:textId="4032A2A8" w:rsidR="00970C50" w:rsidRDefault="00970C50" w:rsidP="00970C50">
+          <w:p w:rsidR="00200C13" w:rsidP="00970C50" w:rsidRDefault="00200C13" w14:paraId="7196EB35" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00970C50" w:rsidP="00970C50" w:rsidRDefault="00970C50" w14:paraId="7C53A8EE" w14:textId="4032A2A8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Session B: Adult Learner Notebook</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="722845CE" w14:textId="73C90DC1" w:rsidR="005850CF" w:rsidRDefault="003F5843" w:rsidP="00970C50">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="005850CF" w:rsidP="00970C50" w:rsidRDefault="003F5843" w14:paraId="722845CE" w14:textId="73C90DC1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="032198BB" wp14:editId="2F9784AE">
                   <wp:extent cx="1011021" cy="848836"/>
                   <wp:effectExtent l="0" t="0" r="0" b="8890"/>
                   <wp:docPr id="1416761945" name="Picture 1416761945" descr="A yellow construction hat to signify the participant is looking at this through an adult learner lens as they build their own science content knowledge."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1416761945" name="Picture 1" descr="A yellow construction hat to signify the participant is looking at this through an adult learner lens as they build their own science content knowledge."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
@@ -2921,3858 +2937,3866 @@
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1019424" cy="855891"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B479A" w14:paraId="515FAA55" w14:textId="77777777" w:rsidTr="00D764FE">
+      <w:tr w:rsidR="001B479A" w:rsidTr="00D764FE" w14:paraId="515FAA55" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="4886"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="63D548C4" w14:textId="55517C1F" w:rsidR="001B479A" w:rsidRDefault="001B479A" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="001B479A" w:rsidP="02B05A58" w:rsidRDefault="001B479A" w14:paraId="63D548C4" w14:textId="55517C1F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="790B9555" w14:textId="1B3B7344" w:rsidR="001B479A" w:rsidRDefault="001B479A" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="001B479A" w:rsidP="02B05A58" w:rsidRDefault="001B479A" w14:paraId="790B9555" w14:textId="1B3B7344">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Anchoring Phenomenon</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6450C32D" w14:textId="39C0625F" w:rsidR="001B479A" w:rsidRPr="001B479A" w:rsidRDefault="001B479A" w:rsidP="001B479A">
+          <w:p w:rsidRPr="001B479A" w:rsidR="001B479A" w:rsidP="001B479A" w:rsidRDefault="001B479A" w14:paraId="6450C32D" w14:textId="39C0625F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B479A">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>What do you notice and wonder from the picture?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A5A2822" w14:textId="77777777" w:rsidR="001B479A" w:rsidRDefault="001B479A" w:rsidP="16A2F4EB">
+          <w:p w:rsidR="001B479A" w:rsidP="16A2F4EB" w:rsidRDefault="001B479A" w14:paraId="2A5A2822" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">What can you do </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>get</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> the items clean?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FC265F5" w14:textId="77777777" w:rsidR="001B479A" w:rsidRDefault="001B479A" w:rsidP="16A2F4EB">
+          <w:p w:rsidR="001B479A" w:rsidP="16A2F4EB" w:rsidRDefault="001B479A" w14:paraId="5FC265F5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>What would happen to the dirty stuff on/in the items?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39B24DEC" w14:textId="77777777" w:rsidR="001B479A" w:rsidRDefault="001B479A" w:rsidP="02B05A58">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="001B479A" w:rsidP="02B05A58" w:rsidRDefault="001B479A" w14:paraId="39B24DEC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001E58C9" w:rsidP="02B05A58" w:rsidRDefault="001E58C9" w14:paraId="2B907DBF" w14:textId="2B4F9E7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2349F7E9" w14:textId="1ED764F8" w:rsidR="001B479A" w:rsidRDefault="001B479A" w:rsidP="02B05A58">
-[...134 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="001B479A" w:rsidP="02B05A58" w:rsidRDefault="001B479A" w14:paraId="2349F7E9" w14:textId="1ED764F8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001B479A" w:rsidP="02B05A58" w:rsidRDefault="001B479A" w14:paraId="5FB0884F" w14:textId="4EA5C570">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001B479A" w:rsidP="02B05A58" w:rsidRDefault="001B479A" w14:paraId="4F1EA27B" w14:textId="6C2D6B3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001B479A" w:rsidP="02B05A58" w:rsidRDefault="001B479A" w14:paraId="54083AE9" w14:textId="63B1C33E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001B479A" w:rsidP="02B05A58" w:rsidRDefault="001B479A" w14:paraId="2E9770C3" w14:textId="43E0EBDF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001B479A" w:rsidP="02B05A58" w:rsidRDefault="001B479A" w14:paraId="1821BA22" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001B479A" w:rsidP="02B05A58" w:rsidRDefault="001B479A" w14:paraId="60EE670B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001B479A" w:rsidP="02B05A58" w:rsidRDefault="001B479A" w14:paraId="34F3EFC8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001B479A" w:rsidP="02B05A58" w:rsidRDefault="001B479A" w14:paraId="0D429CE2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001B479A" w:rsidP="02B05A58" w:rsidRDefault="001B479A" w14:paraId="4F8939AE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001B479A" w:rsidP="02B05A58" w:rsidRDefault="001B479A" w14:paraId="5E76AF29" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001B479A" w:rsidP="02B05A58" w:rsidRDefault="001B479A" w14:paraId="3BF5330E" w14:textId="3EA915A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C40C9" w14:paraId="61A18A36" w14:textId="77777777" w:rsidTr="00D764FE">
+      <w:tr w:rsidR="005C40C9" w:rsidTr="00D764FE" w14:paraId="61A18A36" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="3428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="72EE8ADB" w14:textId="77777777" w:rsidR="005C40C9" w:rsidRDefault="005C40C9" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="005C40C9" w:rsidP="02B05A58" w:rsidRDefault="005C40C9" w14:paraId="72EE8ADB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="419E5B6E" w14:textId="77777777" w:rsidR="006F12B4" w:rsidRDefault="006F12B4" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="006F12B4" w:rsidP="02B05A58" w:rsidRDefault="006F12B4" w14:paraId="419E5B6E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F2F41B5" w14:textId="77777777" w:rsidR="001B6303" w:rsidRDefault="001B6303" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="001B6303" w:rsidP="02B05A58" w:rsidRDefault="001B6303" w14:paraId="3F2F41B5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="376633AE" w14:textId="77777777" w:rsidR="00D70834" w:rsidRDefault="00D70834" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00D70834" w:rsidP="02B05A58" w:rsidRDefault="00D70834" w14:paraId="376633AE" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3DCA7977" w14:textId="77777777" w:rsidR="00D70834" w:rsidRDefault="00D70834" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00D70834" w:rsidP="02B05A58" w:rsidRDefault="00D70834" w14:paraId="3DCA7977" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="04D8D8BE" w14:textId="39F6FF9A" w:rsidR="005C40C9" w:rsidRPr="0042035B" w:rsidRDefault="005C40C9" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="0042035B" w:rsidR="005C40C9" w:rsidP="02B05A58" w:rsidRDefault="005C40C9" w14:paraId="04D8D8BE" w14:textId="39F6FF9A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042035B">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Developing a Plan</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22C6DAA4" w14:textId="77777777" w:rsidR="005C40C9" w:rsidRDefault="005C40C9" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="005C40C9" w:rsidP="02B05A58" w:rsidRDefault="005C40C9" w14:paraId="22C6DAA4" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A76B133" w14:textId="77777777" w:rsidR="005C40C9" w:rsidRDefault="005C40C9" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="005C40C9" w:rsidP="02B05A58" w:rsidRDefault="005C40C9" w14:paraId="2A76B133" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Develop a plan </w:t>
             </w:r>
             <w:r w:rsidR="0042035B">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>to get the dishes clean. Write your group</w:t>
             </w:r>
             <w:r w:rsidR="0030538E">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>’s plan to the right.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3817E5EE" w14:textId="77777777" w:rsidR="006F12B4" w:rsidRDefault="006F12B4" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="006F12B4" w:rsidP="02B05A58" w:rsidRDefault="006F12B4" w14:paraId="3817E5EE" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="373892C3" w14:textId="77777777" w:rsidR="006F12B4" w:rsidRDefault="006F12B4" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="006F12B4" w:rsidP="02B05A58" w:rsidRDefault="006F12B4" w14:paraId="373892C3" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1051B755" w14:textId="77777777" w:rsidR="001E58C9" w:rsidRDefault="001E58C9" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="001E58C9" w:rsidP="02B05A58" w:rsidRDefault="001E58C9" w14:paraId="1051B755" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="69C5C237" w14:textId="36AAED91" w:rsidR="006F12B4" w:rsidRDefault="006F12B4" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="006F12B4" w:rsidP="02B05A58" w:rsidRDefault="006F12B4" w14:paraId="69C5C237" w14:textId="36AAED91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="62B8ABBE" w14:textId="77777777" w:rsidR="005C40C9" w:rsidRDefault="005C40C9" w:rsidP="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="005C40C9" w:rsidP="02B05A58" w:rsidRDefault="005C40C9" w14:paraId="62B8ABBE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030538E" w14:paraId="6630A548" w14:textId="77777777" w:rsidTr="00D764FE">
+      <w:tr w:rsidR="0030538E" w:rsidTr="00D764FE" w14:paraId="6630A548" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="373FBDD3" w14:textId="77777777" w:rsidR="0030538E" w:rsidRDefault="0030538E" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="0030538E" w:rsidP="02B05A58" w:rsidRDefault="0030538E" w14:paraId="373FBDD3" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0CE25B22" w14:textId="77777777" w:rsidR="001E58C9" w:rsidRDefault="001E58C9" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="001E58C9" w:rsidP="02B05A58" w:rsidRDefault="001E58C9" w14:paraId="0CE25B22" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="07224B79" w14:textId="77777777" w:rsidR="001B6303" w:rsidRDefault="001B6303" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="001B6303" w:rsidP="02B05A58" w:rsidRDefault="001B6303" w14:paraId="07224B79" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="29972B57" w14:textId="77777777" w:rsidR="001E58C9" w:rsidRDefault="001E58C9" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="001E58C9" w:rsidP="02B05A58" w:rsidRDefault="001E58C9" w14:paraId="29972B57" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4F6757D0" w14:textId="6DD1EDA8" w:rsidR="0030538E" w:rsidRPr="00565A6C" w:rsidRDefault="0030538E" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00565A6C" w:rsidR="0030538E" w:rsidP="02B05A58" w:rsidRDefault="0030538E" w14:paraId="4F6757D0" w14:textId="6DD1EDA8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00565A6C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Stop and Think</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="115B6864" w14:textId="77777777" w:rsidR="0030538E" w:rsidRDefault="0030538E" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="0030538E" w:rsidP="02B05A58" w:rsidRDefault="0030538E" w14:paraId="115B6864" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1DEFD768" w14:textId="77777777" w:rsidR="0030538E" w:rsidRDefault="0030538E" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="0030538E" w:rsidP="02B05A58" w:rsidRDefault="0030538E" w14:paraId="1DEFD768" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Where else might we use clean water </w:t>
             </w:r>
             <w:r w:rsidR="00565A6C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>and make it dirty?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23D942AB" w14:textId="77777777" w:rsidR="001E58C9" w:rsidRDefault="001E58C9" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="001E58C9" w:rsidP="02B05A58" w:rsidRDefault="001E58C9" w14:paraId="23D942AB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="72C4ABD6" w14:textId="77777777" w:rsidR="001E58C9" w:rsidRDefault="001E58C9" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="001E58C9" w:rsidP="02B05A58" w:rsidRDefault="001E58C9" w14:paraId="72C4ABD6" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="646BF378" w14:textId="343314DF" w:rsidR="001E58C9" w:rsidRDefault="001E58C9" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="001E58C9" w:rsidP="02B05A58" w:rsidRDefault="001E58C9" w14:paraId="646BF378" w14:textId="343314DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1C683E74" w14:textId="77777777" w:rsidR="0030538E" w:rsidRDefault="0030538E" w:rsidP="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="0030538E" w:rsidP="02B05A58" w:rsidRDefault="0030538E" w14:paraId="1C683E74" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="02B05A58" w14:paraId="209D06EC" w14:textId="77777777" w:rsidTr="00D764FE">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="00D764FE" w14:paraId="209D06EC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="5354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE44F7D" w14:textId="1BEF9524" w:rsidR="02B05A58" w:rsidRDefault="000F094D" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="000F094D" w14:paraId="2FE44F7D" w14:textId="1BEF9524">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C14063E" w14:textId="77777777" w:rsidR="000F094D" w:rsidRDefault="000F094D" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="000F094D" w:rsidP="02B05A58" w:rsidRDefault="000F094D" w14:paraId="1C14063E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="742DA34A" w14:textId="02A5ABFC" w:rsidR="05432F4D" w:rsidRDefault="005C2FEF" w:rsidP="00E8246B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="05432F4D" w:rsidP="00E8246B" w:rsidRDefault="005C2FEF" w14:paraId="742DA34A" w14:textId="02A5ABFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C2FEF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidR="05432F4D" w:rsidRPr="02B05A58">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="05432F4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Comparing Models</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FA83BA4" w14:textId="0F94E8A2" w:rsidR="05432F4D" w:rsidRPr="00340C5B" w:rsidRDefault="05432F4D" w:rsidP="00A862C0">
+          <w:p w:rsidRPr="00340C5B" w:rsidR="05432F4D" w:rsidP="00A862C0" w:rsidRDefault="05432F4D" w14:paraId="1FA83BA4" w14:textId="0F94E8A2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:right="-20"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00340C5B">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>What was similar and different in the ideas that you saw represented in your model compared to the other models?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0000F48C" w14:textId="77777777" w:rsidR="00B367C4" w:rsidRPr="00340C5B" w:rsidRDefault="00B367C4" w:rsidP="00B367C4">
+          <w:p w:rsidRPr="00340C5B" w:rsidR="00B367C4" w:rsidP="00B367C4" w:rsidRDefault="00B367C4" w14:paraId="0000F48C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="131960F0" w14:textId="69125983" w:rsidR="05432F4D" w:rsidRDefault="05432F4D" w:rsidP="00B367C4">
+          <w:p w:rsidR="05432F4D" w:rsidP="00B367C4" w:rsidRDefault="05432F4D" w14:paraId="131960F0" w14:textId="69125983">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00340C5B">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>What did you notice was similar and different across all the models?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A202741" w14:textId="77777777" w:rsidR="001E58C9" w:rsidRPr="001E58C9" w:rsidRDefault="001E58C9" w:rsidP="001E58C9">
+          <w:p w:rsidRPr="001E58C9" w:rsidR="001E58C9" w:rsidP="001E58C9" w:rsidRDefault="001E58C9" w14:paraId="7A202741" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6074C115" w14:textId="77777777" w:rsidR="001E58C9" w:rsidRDefault="001E58C9" w:rsidP="001E58C9">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="001E58C9" w:rsidP="001E58C9" w:rsidRDefault="001E58C9" w14:paraId="6074C115" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="50E63F20" w14:textId="77777777" w:rsidR="00951F09" w:rsidRDefault="00951F09" w:rsidP="001E58C9">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00951F09" w:rsidP="001E58C9" w:rsidRDefault="00951F09" w14:paraId="50E63F20" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3837E613" w14:textId="77777777" w:rsidR="00951F09" w:rsidRPr="001E58C9" w:rsidRDefault="00951F09" w:rsidP="001E58C9">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="001E58C9" w:rsidR="00951F09" w:rsidP="001E58C9" w:rsidRDefault="00951F09" w14:paraId="3837E613" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CC00B14" w14:textId="043EF0FF" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="1CC00B14" w14:textId="043EF0FF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="5A90F79E" w14:textId="66AD6E9B" w:rsidR="00102736" w:rsidRDefault="00102736" w:rsidP="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00102736" w:rsidP="02B05A58" w:rsidRDefault="00102736" w14:paraId="5A90F79E" w14:textId="66AD6E9B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
-                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2859"/>
               <w:gridCol w:w="2860"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00102736" w14:paraId="138EC91B" w14:textId="77777777" w:rsidTr="004445F8">
+            <w:tr w:rsidR="00102736" w:rsidTr="004445F8" w14:paraId="138EC91B" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2859" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="320B34D9" w14:textId="703436A3" w:rsidR="00102736" w:rsidRPr="00017F1E" w:rsidRDefault="004445F8" w:rsidP="00017F1E">
+                <w:p w:rsidRPr="00017F1E" w:rsidR="00102736" w:rsidP="00017F1E" w:rsidRDefault="004445F8" w14:paraId="320B34D9" w14:textId="703436A3">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00017F1E">
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>Similarities</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2860" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="72F747EA" w14:textId="44D675E0" w:rsidR="00102736" w:rsidRPr="00017F1E" w:rsidRDefault="00017F1E" w:rsidP="00017F1E">
+                <w:p w:rsidRPr="00017F1E" w:rsidR="00102736" w:rsidP="00017F1E" w:rsidRDefault="00017F1E" w14:paraId="72F747EA" w14:textId="44D675E0">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00017F1E">
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>Differences</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00102736" w14:paraId="137FD4F4" w14:textId="77777777" w:rsidTr="004445F8">
+            <w:tr w:rsidR="00102736" w:rsidTr="004445F8" w14:paraId="137FD4F4" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2859" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3745F10E" w14:textId="1F75A2EB" w:rsidR="00102736" w:rsidRDefault="00326B98" w:rsidP="02B05A58">
+                <w:p w:rsidR="00102736" w:rsidP="02B05A58" w:rsidRDefault="00326B98" w14:paraId="3745F10E" w14:textId="1F75A2EB">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00326B98">
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>Your model</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="35B2DD26" w14:textId="77777777" w:rsidR="00326B98" w:rsidRDefault="00326B98" w:rsidP="02B05A58">
+                <w:p w:rsidR="00326B98" w:rsidP="02B05A58" w:rsidRDefault="00326B98" w14:paraId="35B2DD26" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="28A186D9" w14:textId="77777777" w:rsidR="00326B98" w:rsidRDefault="00326B98" w:rsidP="02B05A58">
+                <w:p w:rsidR="00326B98" w:rsidP="02B05A58" w:rsidRDefault="00326B98" w14:paraId="28A186D9" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="5561CAA8" w14:textId="77777777" w:rsidR="00326B98" w:rsidRDefault="00326B98" w:rsidP="02B05A58">
+                <w:p w:rsidR="00326B98" w:rsidP="02B05A58" w:rsidRDefault="00326B98" w14:paraId="5561CAA8" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="12B457AE" w14:textId="77777777" w:rsidR="00326B98" w:rsidRDefault="00326B98" w:rsidP="02B05A58">
+                <w:p w:rsidR="00326B98" w:rsidP="02B05A58" w:rsidRDefault="00326B98" w14:paraId="12B457AE" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="79EF8684" w14:textId="77777777" w:rsidR="00326B98" w:rsidRDefault="00326B98" w:rsidP="02B05A58">
+                <w:p w:rsidR="00326B98" w:rsidP="02B05A58" w:rsidRDefault="00326B98" w14:paraId="79EF8684" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="5EDDC2F8" w14:textId="77777777" w:rsidR="00326B98" w:rsidRDefault="00326B98" w:rsidP="02B05A58">
+                <w:p w:rsidR="00326B98" w:rsidP="02B05A58" w:rsidRDefault="00326B98" w14:paraId="5EDDC2F8" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="5D35F3B3" w14:textId="77777777" w:rsidR="00326B98" w:rsidRDefault="00326B98" w:rsidP="02B05A58">
+                <w:p w:rsidR="00326B98" w:rsidP="02B05A58" w:rsidRDefault="00326B98" w14:paraId="5D35F3B3" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="2E2FCE52" w14:textId="77777777" w:rsidR="00326B98" w:rsidRDefault="00326B98" w:rsidP="02B05A58">
+                <w:p w:rsidR="00326B98" w:rsidP="02B05A58" w:rsidRDefault="00326B98" w14:paraId="2E2FCE52" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="24BC8AC9" w14:textId="77777777" w:rsidR="00D764FE" w:rsidRDefault="00D764FE" w:rsidP="02B05A58">
+                <w:p w:rsidR="00D764FE" w:rsidP="02B05A58" w:rsidRDefault="00D764FE" w14:paraId="24BC8AC9" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="56C706A8" w14:textId="77777777" w:rsidR="00D764FE" w:rsidRDefault="00D764FE" w:rsidP="02B05A58">
+                <w:p w:rsidR="00D764FE" w:rsidP="02B05A58" w:rsidRDefault="00D764FE" w14:paraId="56C706A8" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="2CF52E3F" w14:textId="77777777" w:rsidR="00D764FE" w:rsidRDefault="00D764FE" w:rsidP="02B05A58">
+                <w:p w:rsidR="00D764FE" w:rsidP="02B05A58" w:rsidRDefault="00D764FE" w14:paraId="2CF52E3F" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="633EAB08" w14:textId="77777777" w:rsidR="00D764FE" w:rsidRDefault="00D764FE" w:rsidP="02B05A58">
+                <w:p w:rsidR="00D764FE" w:rsidP="02B05A58" w:rsidRDefault="00D764FE" w14:paraId="633EAB08" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="4F4798F7" w14:textId="77777777" w:rsidR="00D764FE" w:rsidRDefault="00D764FE" w:rsidP="02B05A58">
+                <w:p w:rsidR="00D764FE" w:rsidP="02B05A58" w:rsidRDefault="00D764FE" w14:paraId="4F4798F7" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="6C658632" w14:textId="77777777" w:rsidR="00326B98" w:rsidRDefault="00326B98" w:rsidP="02B05A58">
+                <w:p w:rsidR="00326B98" w:rsidP="02B05A58" w:rsidRDefault="00326B98" w14:paraId="6C658632" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="049772E7" w14:textId="379D0FD8" w:rsidR="00326B98" w:rsidRPr="00326B98" w:rsidRDefault="00326B98" w:rsidP="02B05A58">
+                <w:p w:rsidRPr="00326B98" w:rsidR="00326B98" w:rsidP="02B05A58" w:rsidRDefault="00326B98" w14:paraId="049772E7" w14:textId="379D0FD8">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>All models:</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="7E870298" w14:textId="77777777" w:rsidR="00580C57" w:rsidRDefault="00580C57" w:rsidP="02B05A58">
+                <w:p w:rsidR="00580C57" w:rsidP="02B05A58" w:rsidRDefault="00580C57" w14:paraId="7E870298" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="4A0113E5" w14:textId="77777777" w:rsidR="00580C57" w:rsidRDefault="00580C57" w:rsidP="02B05A58">
+                <w:p w:rsidR="00580C57" w:rsidP="02B05A58" w:rsidRDefault="00580C57" w14:paraId="4A0113E5" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="0D3DFC6B" w14:textId="77777777" w:rsidR="00580C57" w:rsidRDefault="00580C57" w:rsidP="02B05A58">
+                <w:p w:rsidR="00580C57" w:rsidP="02B05A58" w:rsidRDefault="00580C57" w14:paraId="0D3DFC6B" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="7E3386BE" w14:textId="77777777" w:rsidR="00580C57" w:rsidRDefault="00580C57" w:rsidP="02B05A58">
+                <w:p w:rsidR="00580C57" w:rsidP="02B05A58" w:rsidRDefault="00580C57" w14:paraId="7E3386BE" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="3D9275D1" w14:textId="77777777" w:rsidR="00580C57" w:rsidRDefault="00580C57" w:rsidP="02B05A58">
+                <w:p w:rsidR="00580C57" w:rsidP="02B05A58" w:rsidRDefault="00580C57" w14:paraId="3D9275D1" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="4CA0453F" w14:textId="77777777" w:rsidR="00580C57" w:rsidRDefault="00580C57" w:rsidP="02B05A58">
+                <w:p w:rsidR="00580C57" w:rsidP="02B05A58" w:rsidRDefault="00580C57" w14:paraId="4CA0453F" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="37023764" w14:textId="77777777" w:rsidR="00580C57" w:rsidRDefault="00580C57" w:rsidP="02B05A58">
+                <w:p w:rsidR="00580C57" w:rsidP="02B05A58" w:rsidRDefault="00580C57" w14:paraId="37023764" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="738B41EF" w14:textId="77777777" w:rsidR="00580C57" w:rsidRDefault="00580C57" w:rsidP="02B05A58">
+                <w:p w:rsidR="00580C57" w:rsidP="02B05A58" w:rsidRDefault="00580C57" w14:paraId="738B41EF" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="41848FE5" w14:textId="77777777" w:rsidR="00580C57" w:rsidRDefault="00580C57" w:rsidP="02B05A58">
+                <w:p w:rsidR="00580C57" w:rsidP="02B05A58" w:rsidRDefault="00580C57" w14:paraId="41848FE5" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="7873EA85" w14:textId="77777777" w:rsidR="00580C57" w:rsidRDefault="00580C57" w:rsidP="02B05A58">
+                <w:p w:rsidR="00580C57" w:rsidP="02B05A58" w:rsidRDefault="00580C57" w14:paraId="7873EA85" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="67C5D644" w14:textId="77777777" w:rsidR="00580C57" w:rsidRDefault="00580C57" w:rsidP="02B05A58">
+                <w:p w:rsidR="00580C57" w:rsidP="02B05A58" w:rsidRDefault="00580C57" w14:paraId="67C5D644" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2860" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2BB9D728" w14:textId="77777777" w:rsidR="00102736" w:rsidRDefault="00102736" w:rsidP="02B05A58">
+                <w:p w:rsidR="00102736" w:rsidP="02B05A58" w:rsidRDefault="00102736" w14:paraId="2BB9D728" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="0DB62A77" w14:textId="2F473A36" w:rsidR="00102736" w:rsidRDefault="00102736" w:rsidP="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00102736" w:rsidP="02B05A58" w:rsidRDefault="00102736" w14:paraId="0DB62A77" w14:textId="2F473A36">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="02B05A58" w14:paraId="31F8E2D2" w14:textId="77777777" w:rsidTr="00D764FE">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="00D764FE" w14:paraId="31F8E2D2" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9265" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD8528E" w14:textId="17828F49" w:rsidR="1D554815" w:rsidRDefault="1D554815" w:rsidP="00262391">
+          <w:p w:rsidR="1D554815" w:rsidP="00262391" w:rsidRDefault="1D554815" w14:paraId="7CD8528E" w14:textId="17828F49">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Session B: Overall Reflection</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07E1DAB2" w14:textId="050BD7A8" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="07E1DAB2" w14:textId="050BD7A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00040F6A" w14:paraId="7B188DA2" w14:textId="77777777" w:rsidTr="00D764FE">
+      <w:tr w:rsidR="00040F6A" w:rsidTr="00D764FE" w14:paraId="7B188DA2" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="2580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="50CD53EE" w14:textId="70D96C0E" w:rsidR="00192C4B" w:rsidRDefault="68952C2B" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00192C4B" w:rsidP="02B05A58" w:rsidRDefault="68952C2B" w14:paraId="50CD53EE" w14:textId="70D96C0E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DCCE062" wp14:editId="76EBA02A">
                   <wp:extent cx="1369002" cy="1048142"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="932475576" name="Picture 932475576" descr="What"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="932475576" name="Picture 932475576" descr="What"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1369002" cy="1048142"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C204B11" w14:textId="1162E285" w:rsidR="00040F6A" w:rsidRPr="003B7866" w:rsidRDefault="0EAF2A77" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="003B7866" w:rsidR="00040F6A" w:rsidP="02B05A58" w:rsidRDefault="0EAF2A77" w14:paraId="0C204B11" w14:textId="1162E285">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>What inspired you during this session?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4F0D7F7D" w14:textId="4745685F" w:rsidR="00192C4B" w:rsidRDefault="0C0131D3" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00192C4B" w:rsidP="02B05A58" w:rsidRDefault="0C0131D3" w14:paraId="4F0D7F7D" w14:textId="4745685F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66A6DC09" wp14:editId="5C054246">
                   <wp:extent cx="1343025" cy="1028254"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1662847252" name="Picture 1662847252" descr="So What"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1662847252" name="Picture 1662847252" descr="So What"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1343025" cy="1028254"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DEC8253" w14:textId="1292426D" w:rsidR="002020A5" w:rsidRPr="002020A5" w:rsidRDefault="3D6D48A4" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="002020A5" w:rsidR="002020A5" w:rsidP="02B05A58" w:rsidRDefault="3D6D48A4" w14:paraId="4DEC8253" w14:textId="1292426D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Why did that inspire you?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3032" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1278F675" w14:textId="3B681652" w:rsidR="00192C4B" w:rsidRDefault="2FB3DB90" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00192C4B" w:rsidP="02B05A58" w:rsidRDefault="2FB3DB90" w14:paraId="1278F675" w14:textId="3B681652">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38639FF7" wp14:editId="3C8F438F">
                   <wp:extent cx="1343891" cy="1021918"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1003540470" name="Picture 1003540470" descr="Now What?"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1003540470" name="Picture 1003540470" descr="Now What?"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1343891" cy="1021918"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05507802" w14:textId="2FC6C7D4" w:rsidR="002020A5" w:rsidRPr="002020A5" w:rsidRDefault="3D6D48A4" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="002020A5" w:rsidR="002020A5" w:rsidP="02B05A58" w:rsidRDefault="3D6D48A4" w14:paraId="05507802" w14:textId="2FC6C7D4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">What are your goals </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>as a result of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> this experience?​</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00040F6A" w14:paraId="4CD827F5" w14:textId="77777777" w:rsidTr="00D764FE">
+      <w:tr w:rsidR="00040F6A" w:rsidTr="00D764FE" w14:paraId="4CD827F5" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="668764EF" w14:textId="77777777" w:rsidR="00192C4B" w:rsidRDefault="00192C4B" w:rsidP="02B05A58">
-[...111 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00192C4B" w:rsidP="02B05A58" w:rsidRDefault="00192C4B" w14:paraId="668764EF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002020A5" w:rsidP="02B05A58" w:rsidRDefault="002020A5" w14:paraId="474864E3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002020A5" w:rsidP="02B05A58" w:rsidRDefault="002020A5" w14:paraId="73454875" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002020A5" w:rsidP="02B05A58" w:rsidRDefault="002020A5" w14:paraId="5ACF3A97" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002020A5" w:rsidP="02B05A58" w:rsidRDefault="002020A5" w14:paraId="55A40CFE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009304D6" w:rsidP="02B05A58" w:rsidRDefault="009304D6" w14:paraId="5C0C4027" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009304D6" w:rsidP="02B05A58" w:rsidRDefault="009304D6" w14:paraId="482D87E2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00DB70FC" w:rsidP="02B05A58" w:rsidRDefault="00DB70FC" w14:paraId="74368A50" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00DB70FC" w:rsidP="02B05A58" w:rsidRDefault="00DB70FC" w14:paraId="7CA80E25" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00DB70FC" w:rsidP="02B05A58" w:rsidRDefault="00DB70FC" w14:paraId="6189345B" w14:textId="3313054A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00490587" w:rsidP="02B05A58" w:rsidRDefault="00490587" w14:paraId="3F03E1D3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009304D6" w:rsidP="02B05A58" w:rsidRDefault="009304D6" w14:paraId="77FE86CB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7A861F31" w14:textId="77777777" w:rsidR="00192C4B" w:rsidRDefault="00192C4B" w:rsidP="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00192C4B" w:rsidP="02B05A58" w:rsidRDefault="00192C4B" w14:paraId="7A861F31" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3032" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="066787FA" w14:textId="77777777" w:rsidR="00192C4B" w:rsidRDefault="00192C4B" w:rsidP="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00192C4B" w:rsidP="02B05A58" w:rsidRDefault="00192C4B" w14:paraId="066787FA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54F3B32D" w14:textId="0E20D69C" w:rsidR="00D570BE" w:rsidRDefault="00D570BE"/>
+    <w:p w:rsidR="00D570BE" w:rsidRDefault="00D570BE" w14:paraId="54F3B32D" w14:textId="0E20D69C"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3326"/>
         <w:gridCol w:w="5935"/>
       </w:tblGrid>
-      <w:tr w:rsidR="02B05A58" w14:paraId="0C4F9192" w14:textId="77777777" w:rsidTr="003F5843">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="73829533" w14:paraId="0C4F9192" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7237602C" w14:textId="77777777" w:rsidR="02B05A58" w:rsidRDefault="538908A5" w:rsidP="00262391">
+          <w:p w:rsidR="02B05A58" w:rsidP="00262391" w:rsidRDefault="538908A5" w14:paraId="7237602C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Session B: Next Steps- Considerations for Implementation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45BE7B0B" w14:textId="00B6843C" w:rsidR="00262391" w:rsidRPr="00262391" w:rsidRDefault="00262391" w:rsidP="00262391">
+          <w:p w:rsidRPr="00262391" w:rsidR="00262391" w:rsidP="00262391" w:rsidRDefault="00262391" w14:paraId="45BE7B0B" w14:textId="00B6843C">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE645A" w:rsidRPr="00F8600A" w14:paraId="5ECA5837" w14:textId="77777777" w:rsidTr="00702D2D">
+      <w:tr w:rsidRPr="00F8600A" w:rsidR="00EE645A" w:rsidTr="73829533" w14:paraId="5ECA5837" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4F1EFD79" w14:textId="77777777" w:rsidR="00840BEF" w:rsidRDefault="00840BEF" w:rsidP="02B05A58">
+          <w:p w:rsidR="00840BEF" w:rsidP="02B05A58" w:rsidRDefault="00840BEF" w14:paraId="4F1EFD79" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7F3C1579" w14:textId="77777777" w:rsidR="00006CC9" w:rsidRDefault="00006CC9" w:rsidP="02B05A58">
+          <w:p w:rsidR="00006CC9" w:rsidP="02B05A58" w:rsidRDefault="00006CC9" w14:paraId="7F3C1579" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2766DADF" w14:textId="77777777" w:rsidR="00006CC9" w:rsidRDefault="00006CC9" w:rsidP="02B05A58">
+          <w:p w:rsidR="00006CC9" w:rsidP="02B05A58" w:rsidRDefault="00006CC9" w14:paraId="2766DADF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="00AE928F" w14:textId="6A0575F2" w:rsidR="00840BEF" w:rsidRPr="00DD1953" w:rsidRDefault="00DD1953" w:rsidP="02B05A58">
+          <w:p w:rsidRPr="00DD1953" w:rsidR="00840BEF" w:rsidP="73829533" w:rsidRDefault="00DD1953" w14:paraId="00AE928F" w14:textId="6A0575F2">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73829533" w:rsidR="00DD1953">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73829533" w:rsidR="00A51AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ow does the resource support the implementation of the DQB? If it does not, how might you incorporate a DQB within the learning experience?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00006CC9" w:rsidP="02B05A58" w:rsidRDefault="00006CC9" w14:paraId="539C0D41" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD1953">
-[...18 lines deleted...]
-          <w:p w14:paraId="539C0D41" w14:textId="77777777" w:rsidR="00006CC9" w:rsidRDefault="00006CC9" w:rsidP="02B05A58">
+          </w:p>
+          <w:p w:rsidR="00F208A8" w:rsidP="02B05A58" w:rsidRDefault="00F208A8" w14:paraId="5DCD61ED" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5DCD61ED" w14:textId="77777777" w:rsidR="00F208A8" w:rsidRDefault="00F208A8" w:rsidP="02B05A58">
+          <w:p w:rsidRPr="00F8600A" w:rsidR="00F208A8" w:rsidP="02B05A58" w:rsidRDefault="00F208A8" w14:paraId="1DCBC5E9" w14:textId="53F73E54">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="673B7319" w14:textId="77777777" w:rsidR="00EE645A" w:rsidRDefault="00EE645A" w:rsidP="02B05A58">
+          <w:p w:rsidR="00EE645A" w:rsidP="02B05A58" w:rsidRDefault="00EE645A" w14:paraId="673B7319" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="13DDE9BA" w14:textId="77777777" w:rsidR="00006CC9" w:rsidRDefault="00006CC9" w:rsidP="02B05A58">
+          <w:p w:rsidR="00006CC9" w:rsidP="02B05A58" w:rsidRDefault="00006CC9" w14:paraId="13DDE9BA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="45910281" w14:textId="77777777" w:rsidR="004C608A" w:rsidRDefault="004C608A" w:rsidP="02B05A58">
+          <w:p w:rsidR="004C608A" w:rsidP="02B05A58" w:rsidRDefault="004C608A" w14:paraId="45910281" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="66AB0273" w14:textId="77777777" w:rsidR="004C608A" w:rsidRDefault="004C608A" w:rsidP="02B05A58">
+          <w:p w:rsidR="004C608A" w:rsidP="02B05A58" w:rsidRDefault="004C608A" w14:paraId="66AB0273" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4B5E1EFC" w14:textId="77777777" w:rsidR="004C608A" w:rsidRDefault="004C608A" w:rsidP="02B05A58">
+          <w:p w:rsidR="004C608A" w:rsidP="02B05A58" w:rsidRDefault="004C608A" w14:paraId="4B5E1EFC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E0B79C8" w14:textId="77777777" w:rsidR="004C608A" w:rsidRDefault="004C608A" w:rsidP="02B05A58">
+          <w:p w:rsidR="004C608A" w:rsidP="02B05A58" w:rsidRDefault="004C608A" w14:paraId="0E0B79C8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="17994E32" w14:textId="77777777" w:rsidR="004C608A" w:rsidRDefault="004C608A" w:rsidP="02B05A58">
+          <w:p w:rsidR="004C608A" w:rsidP="02B05A58" w:rsidRDefault="004C608A" w14:paraId="17994E32" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5ACC1832" w14:textId="77777777" w:rsidR="004C608A" w:rsidRDefault="004C608A" w:rsidP="02B05A58">
+          <w:p w:rsidR="004C608A" w:rsidP="02B05A58" w:rsidRDefault="004C608A" w14:paraId="5ACC1832" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="56834784" w14:textId="77777777" w:rsidR="004C608A" w:rsidRDefault="004C608A" w:rsidP="02B05A58">
+          <w:p w:rsidR="004C608A" w:rsidP="02B05A58" w:rsidRDefault="004C608A" w14:paraId="56834784" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3C878D8F" w14:textId="77777777" w:rsidR="004C608A" w:rsidRDefault="004C608A" w:rsidP="02B05A58">
+          <w:p w:rsidR="004C608A" w:rsidP="02B05A58" w:rsidRDefault="004C608A" w14:paraId="3C878D8F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2D743963" w14:textId="77777777" w:rsidR="004C608A" w:rsidRPr="00F8600A" w:rsidRDefault="004C608A" w:rsidP="02B05A58">
+          <w:p w:rsidRPr="00F8600A" w:rsidR="004C608A" w:rsidP="02B05A58" w:rsidRDefault="004C608A" w14:paraId="2D743963" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE645A" w:rsidRPr="00F8600A" w14:paraId="6297818F" w14:textId="77777777" w:rsidTr="003F5843">
+      <w:tr w:rsidRPr="00F8600A" w:rsidR="00EE645A" w:rsidTr="73829533" w14:paraId="6297818F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0CA64AFD" w14:textId="522FD8A5" w:rsidR="00EE645A" w:rsidRPr="00F8600A" w:rsidRDefault="71C0AC2A" w:rsidP="02B05A58">
+          <w:p w:rsidRPr="00F8600A" w:rsidR="00EE645A" w:rsidP="02B05A58" w:rsidRDefault="71C0AC2A" w14:paraId="0CA64AFD" w14:textId="522FD8A5">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Things to Consider</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00246282" w:rsidRPr="00F8600A" w14:paraId="1A5325C9" w14:textId="77777777" w:rsidTr="00702D2D">
+      <w:tr w:rsidRPr="00F8600A" w:rsidR="00246282" w:rsidTr="73829533" w14:paraId="1A5325C9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="007E2DC4" w14:textId="77777777" w:rsidR="00246282" w:rsidRDefault="00246282" w:rsidP="02B05A58">
+          <w:p w:rsidR="00246282" w:rsidP="02B05A58" w:rsidRDefault="00246282" w14:paraId="007E2DC4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F53D556" w14:textId="77777777" w:rsidR="000F094D" w:rsidRDefault="000F094D" w:rsidP="02B05A58">
+          <w:p w:rsidR="000F094D" w:rsidP="02B05A58" w:rsidRDefault="000F094D" w14:paraId="1F53D556" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5303D471" w14:textId="77777777" w:rsidR="000F094D" w:rsidRDefault="000F094D" w:rsidP="02B05A58">
+          <w:p w:rsidR="000F094D" w:rsidP="02B05A58" w:rsidRDefault="000F094D" w14:paraId="5303D471" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="281E7BC4" w14:textId="77777777" w:rsidR="000F094D" w:rsidRDefault="000F094D" w:rsidP="02B05A58">
+          <w:p w:rsidR="000F094D" w:rsidP="02B05A58" w:rsidRDefault="000F094D" w14:paraId="281E7BC4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="01A444A2" w14:textId="77777777" w:rsidR="00246282" w:rsidRDefault="5AE7D2F5" w:rsidP="02B05A58">
+          <w:p w:rsidR="00246282" w:rsidP="02B05A58" w:rsidRDefault="5AE7D2F5" w14:paraId="01A444A2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>What standards are you using during the instruction?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02E0C7F3" w14:textId="77777777" w:rsidR="000F094D" w:rsidRDefault="000F094D" w:rsidP="02B05A58">
+          <w:p w:rsidR="000F094D" w:rsidP="02B05A58" w:rsidRDefault="000F094D" w14:paraId="02E0C7F3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="73ED4ED6" w14:textId="77777777" w:rsidR="000F094D" w:rsidRDefault="000F094D" w:rsidP="02B05A58">
+          <w:p w:rsidR="000F094D" w:rsidP="02B05A58" w:rsidRDefault="000F094D" w14:paraId="73ED4ED6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0DD17D08" w14:textId="77777777" w:rsidR="000F094D" w:rsidRDefault="000F094D" w:rsidP="02B05A58">
+          <w:p w:rsidR="000F094D" w:rsidP="02B05A58" w:rsidRDefault="000F094D" w14:paraId="0DD17D08" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A058C69" w14:textId="789593CE" w:rsidR="00170FBB" w:rsidRDefault="00170FBB" w:rsidP="02B05A58">
+          <w:p w:rsidR="00170FBB" w:rsidP="02B05A58" w:rsidRDefault="00170FBB" w14:paraId="0A058C69" w14:textId="789593CE">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="561D802E" w14:textId="77777777" w:rsidR="00DD1953" w:rsidRDefault="00DD1953" w:rsidP="02B05A58">
+          <w:p w:rsidR="00DD1953" w:rsidP="02B05A58" w:rsidRDefault="00DD1953" w14:paraId="561D802E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1BE26BC4" w14:textId="77777777" w:rsidR="004C608A" w:rsidRDefault="004C608A" w:rsidP="02B05A58">
+          <w:p w:rsidR="004C608A" w:rsidP="02B05A58" w:rsidRDefault="004C608A" w14:paraId="1BE26BC4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1EA6466F" w14:textId="77777777" w:rsidR="00CA4505" w:rsidRDefault="00CA4505" w:rsidP="02B05A58">
+          <w:p w:rsidR="00CA4505" w:rsidP="02B05A58" w:rsidRDefault="00CA4505" w14:paraId="1EA6466F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5B112820" w14:textId="77777777" w:rsidR="00CA4505" w:rsidRDefault="00CA4505" w:rsidP="02B05A58">
+          <w:p w:rsidR="00CA4505" w:rsidP="02B05A58" w:rsidRDefault="00CA4505" w14:paraId="5B112820" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="168F4BA8" w14:textId="77777777" w:rsidR="00CA4505" w:rsidRDefault="00CA4505" w:rsidP="02B05A58">
+          <w:p w:rsidR="00CA4505" w:rsidP="02B05A58" w:rsidRDefault="00CA4505" w14:paraId="168F4BA8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1067A8D8" w14:textId="77777777" w:rsidR="00CA4505" w:rsidRDefault="00CA4505" w:rsidP="02B05A58">
+          <w:p w:rsidR="00CA4505" w:rsidP="02B05A58" w:rsidRDefault="00CA4505" w14:paraId="1067A8D8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="11E85D62" w14:textId="77777777" w:rsidR="00CA4505" w:rsidRPr="00F8600A" w:rsidRDefault="00CA4505" w:rsidP="02B05A58">
+          <w:p w:rsidRPr="00F8600A" w:rsidR="00CA4505" w:rsidP="02B05A58" w:rsidRDefault="00CA4505" w14:paraId="11E85D62" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE645A" w:rsidRPr="00F8600A" w14:paraId="20E6266B" w14:textId="77777777" w:rsidTr="00702D2D">
+      <w:tr w:rsidRPr="00F8600A" w:rsidR="00EE645A" w:rsidTr="73829533" w14:paraId="20E6266B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3BFD55CE" w14:textId="77777777" w:rsidR="00840BEF" w:rsidRDefault="00840BEF" w:rsidP="02B05A58">
+          <w:p w:rsidR="00840BEF" w:rsidP="02B05A58" w:rsidRDefault="00840BEF" w14:paraId="3BFD55CE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="159C3D9D" w14:textId="77777777" w:rsidR="000F094D" w:rsidRDefault="000F094D" w:rsidP="02B05A58">
+          <w:p w:rsidR="000F094D" w:rsidP="02B05A58" w:rsidRDefault="000F094D" w14:paraId="159C3D9D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="439D64F5" w14:textId="77777777" w:rsidR="000F094D" w:rsidRDefault="000F094D" w:rsidP="02B05A58">
+          <w:p w:rsidR="000F094D" w:rsidP="02B05A58" w:rsidRDefault="000F094D" w14:paraId="439D64F5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2DD95066" w14:textId="77777777" w:rsidR="000F094D" w:rsidRDefault="000F094D" w:rsidP="02B05A58">
+          <w:p w:rsidR="000F094D" w:rsidP="02B05A58" w:rsidRDefault="000F094D" w14:paraId="2DD95066" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5C4DB741" w14:textId="1372C255" w:rsidR="00EE645A" w:rsidRDefault="71C0AC2A" w:rsidP="02B05A58">
+          <w:p w:rsidR="00EE645A" w:rsidP="02B05A58" w:rsidRDefault="71C0AC2A" w14:paraId="5C4DB741" w14:textId="1372C255">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">What anchoring phenomenon </w:t>
             </w:r>
-            <w:r w:rsidR="5AE7D2F5" w:rsidRPr="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="5AE7D2F5">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>address</w:t>
             </w:r>
-            <w:r w:rsidR="59DB7B1B" w:rsidRPr="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="59DB7B1B">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
-            <w:r w:rsidR="5AE7D2F5" w:rsidRPr="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="5AE7D2F5">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> those standards </w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>might you use to frame the learning around?</w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E492DB6" w14:textId="77777777" w:rsidR="000F094D" w:rsidRDefault="000F094D" w:rsidP="02B05A58">
+          <w:p w:rsidR="000F094D" w:rsidP="02B05A58" w:rsidRDefault="000F094D" w14:paraId="3E492DB6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6F9E8E91" w14:textId="77777777" w:rsidR="000F094D" w:rsidRDefault="000F094D" w:rsidP="02B05A58">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000F094D" w:rsidP="02B05A58" w:rsidRDefault="000F094D" w14:paraId="6F9E8E91" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3C12EE5C" w14:textId="77777777" w:rsidR="000F094D" w:rsidRDefault="000F094D" w:rsidP="02B05A58">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000F094D" w:rsidP="02B05A58" w:rsidRDefault="000F094D" w14:paraId="3C12EE5C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="695226E2" w14:textId="77777777" w:rsidR="00EE645A" w:rsidRPr="00F8600A" w:rsidRDefault="00EE645A" w:rsidP="02B05A58">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00F8600A" w:rsidR="00EE645A" w:rsidP="02B05A58" w:rsidRDefault="00EE645A" w14:paraId="695226E2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6EA6065F" w14:textId="77777777" w:rsidR="00EE645A" w:rsidRDefault="00EE645A" w:rsidP="02B05A58">
+          <w:p w:rsidR="00EE645A" w:rsidP="02B05A58" w:rsidRDefault="00EE645A" w14:paraId="6EA6065F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6B3F45EA" w14:textId="77777777" w:rsidR="00CA4505" w:rsidRDefault="00CA4505" w:rsidP="02B05A58">
+          <w:p w:rsidR="00CA4505" w:rsidP="02B05A58" w:rsidRDefault="00CA4505" w14:paraId="6B3F45EA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0319CA18" w14:textId="77777777" w:rsidR="00CA4505" w:rsidRDefault="00CA4505" w:rsidP="02B05A58">
+          <w:p w:rsidR="00CA4505" w:rsidP="02B05A58" w:rsidRDefault="00CA4505" w14:paraId="0319CA18" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="094515E1" w14:textId="77777777" w:rsidR="00CA4505" w:rsidRDefault="00CA4505" w:rsidP="02B05A58">
+          <w:p w:rsidR="00CA4505" w:rsidP="02B05A58" w:rsidRDefault="00CA4505" w14:paraId="094515E1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="510B51BB" w14:textId="77777777" w:rsidR="00CA4505" w:rsidRDefault="00CA4505" w:rsidP="02B05A58">
+          <w:p w:rsidR="00CA4505" w:rsidP="02B05A58" w:rsidRDefault="00CA4505" w14:paraId="510B51BB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7603B724" w14:textId="77777777" w:rsidR="00CA4505" w:rsidRDefault="00CA4505" w:rsidP="02B05A58">
+          <w:p w:rsidR="00CA4505" w:rsidP="02B05A58" w:rsidRDefault="00CA4505" w14:paraId="7603B724" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B7C5F53" w14:textId="77777777" w:rsidR="00CA4505" w:rsidRDefault="00CA4505" w:rsidP="02B05A58">
+          <w:p w:rsidR="00CA4505" w:rsidP="02B05A58" w:rsidRDefault="00CA4505" w14:paraId="1B7C5F53" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0FAAA770" w14:textId="77777777" w:rsidR="00CA4505" w:rsidRPr="00F8600A" w:rsidRDefault="00CA4505" w:rsidP="02B05A58">
+          <w:p w:rsidRPr="00F8600A" w:rsidR="00CA4505" w:rsidP="02B05A58" w:rsidRDefault="00CA4505" w14:paraId="0FAAA770" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE645A" w:rsidRPr="00F8600A" w14:paraId="67E7AD64" w14:textId="77777777" w:rsidTr="00702D2D">
+      <w:tr w:rsidRPr="00F8600A" w:rsidR="00EE645A" w:rsidTr="73829533" w14:paraId="67E7AD64" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1344CA3E" w14:textId="77777777" w:rsidR="00840BEF" w:rsidRDefault="00840BEF" w:rsidP="02B05A58">
+          <w:p w:rsidR="00840BEF" w:rsidP="02B05A58" w:rsidRDefault="00840BEF" w14:paraId="1344CA3E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2DD1AB58" w14:textId="77777777" w:rsidR="00CA4505" w:rsidRDefault="00CA4505" w:rsidP="02B05A58">
+          <w:p w:rsidR="00CA4505" w:rsidP="02B05A58" w:rsidRDefault="00CA4505" w14:paraId="2DD1AB58" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4270DCD9" w14:textId="77777777" w:rsidR="000F094D" w:rsidRDefault="000F094D" w:rsidP="02B05A58">
+          <w:p w:rsidR="000F094D" w:rsidP="02B05A58" w:rsidRDefault="000F094D" w14:paraId="4270DCD9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5767DC9D" w14:textId="77777777" w:rsidR="000F094D" w:rsidRDefault="000F094D" w:rsidP="02B05A58">
+          <w:p w:rsidR="000F094D" w:rsidP="02B05A58" w:rsidRDefault="000F094D" w14:paraId="5767DC9D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B83B3CE" w14:textId="77777777" w:rsidR="000F094D" w:rsidRDefault="000F094D" w:rsidP="02B05A58">
+          <w:p w:rsidR="000F094D" w:rsidP="02B05A58" w:rsidRDefault="000F094D" w14:paraId="1B83B3CE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="59E65370" w14:textId="63B3A59F" w:rsidR="00840BEF" w:rsidRDefault="348ACE46" w:rsidP="02B05A58">
+          <w:p w:rsidR="00840BEF" w:rsidP="02B05A58" w:rsidRDefault="348ACE46" w14:paraId="59E65370" w14:textId="63B3A59F">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Using the guidance on slide </w:t>
             </w:r>
             <w:r w:rsidR="00AC618F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>, w</w:t>
             </w:r>
-            <w:r w:rsidR="565013A0" w:rsidRPr="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="565013A0">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">hat might be </w:t>
             </w:r>
-            <w:r w:rsidR="061ED9CC" w:rsidRPr="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="061ED9CC">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidR="565013A0" w:rsidRPr="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="565013A0">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> driving question?</w:t>
             </w:r>
-            <w:r w:rsidR="565013A0" w:rsidRPr="02B05A58">
+            <w:r w:rsidRPr="02B05A58" w:rsidR="565013A0">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FCAFCFA" w14:textId="77777777" w:rsidR="000F094D" w:rsidRDefault="000F094D" w:rsidP="02B05A58">
+          <w:p w:rsidR="000F094D" w:rsidP="02B05A58" w:rsidRDefault="000F094D" w14:paraId="4FCAFCFA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7C45BF37" w14:textId="77777777" w:rsidR="000F094D" w:rsidRDefault="000F094D" w:rsidP="02B05A58">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000F094D" w:rsidP="02B05A58" w:rsidRDefault="000F094D" w14:paraId="7C45BF37" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2BB6CEF6" w14:textId="77777777" w:rsidR="000F094D" w:rsidRPr="00840BEF" w:rsidRDefault="000F094D" w:rsidP="02B05A58">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00840BEF" w:rsidR="000F094D" w:rsidP="02B05A58" w:rsidRDefault="000F094D" w14:paraId="2BB6CEF6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="537DCB5D" w14:textId="77777777" w:rsidR="00EE645A" w:rsidRDefault="00EE645A" w:rsidP="02B05A58">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00EE645A" w:rsidP="02B05A58" w:rsidRDefault="00EE645A" w14:paraId="537DCB5D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3BCD19E2" w14:textId="77777777" w:rsidR="00F208A8" w:rsidRDefault="00F208A8" w:rsidP="00F208A8">
+          <w:p w:rsidR="00F208A8" w:rsidP="00F208A8" w:rsidRDefault="00F208A8" w14:paraId="3BCD19E2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="385C8939" w14:textId="77777777" w:rsidR="000F094D" w:rsidRPr="00F8600A" w:rsidRDefault="000F094D" w:rsidP="02B05A58">
+          <w:p w:rsidRPr="00F8600A" w:rsidR="000F094D" w:rsidP="02B05A58" w:rsidRDefault="000F094D" w14:paraId="385C8939" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="759E6787" w14:textId="77777777" w:rsidR="00EE645A" w:rsidRDefault="00EE645A" w:rsidP="02B05A58">
+          <w:p w:rsidR="00EE645A" w:rsidP="02B05A58" w:rsidRDefault="00EE645A" w14:paraId="759E6787" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="09F86931" w14:textId="77777777" w:rsidR="00CA4505" w:rsidRDefault="00CA4505" w:rsidP="02B05A58">
+          <w:p w:rsidR="00CA4505" w:rsidP="02B05A58" w:rsidRDefault="00CA4505" w14:paraId="09F86931" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7ACA8E63" w14:textId="77777777" w:rsidR="00CA4505" w:rsidRDefault="00CA4505" w:rsidP="02B05A58">
+          <w:p w:rsidR="00CA4505" w:rsidP="02B05A58" w:rsidRDefault="00CA4505" w14:paraId="7ACA8E63" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="786106FE" w14:textId="77777777" w:rsidR="00CA4505" w:rsidRDefault="00CA4505" w:rsidP="02B05A58">
+          <w:p w:rsidR="00CA4505" w:rsidP="02B05A58" w:rsidRDefault="00CA4505" w14:paraId="786106FE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3076C258" w14:textId="77777777" w:rsidR="00CA4505" w:rsidRDefault="00CA4505" w:rsidP="02B05A58">
+          <w:p w:rsidR="00CA4505" w:rsidP="02B05A58" w:rsidRDefault="00CA4505" w14:paraId="3076C258" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="44B54451" w14:textId="77777777" w:rsidR="00CA4505" w:rsidRDefault="00CA4505" w:rsidP="02B05A58">
+          <w:p w:rsidR="00CA4505" w:rsidP="02B05A58" w:rsidRDefault="00CA4505" w14:paraId="44B54451" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B78A148" w14:textId="77777777" w:rsidR="00CA4505" w:rsidRDefault="00CA4505" w:rsidP="02B05A58">
+          <w:p w:rsidR="00CA4505" w:rsidP="02B05A58" w:rsidRDefault="00CA4505" w14:paraId="2B78A148" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="51092BF1" w14:textId="77777777" w:rsidR="00CA4505" w:rsidRPr="00F8600A" w:rsidRDefault="00CA4505" w:rsidP="02B05A58">
+          <w:p w:rsidRPr="00F8600A" w:rsidR="00CA4505" w:rsidP="02B05A58" w:rsidRDefault="00CA4505" w14:paraId="51092BF1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52067EA1" w14:textId="77777777" w:rsidR="00464256" w:rsidRDefault="2729073F" w:rsidP="02B05A58">
+    <w:p w:rsidR="00464256" w:rsidP="02B05A58" w:rsidRDefault="2729073F" w14:paraId="52067EA1" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="02B05A58">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Driving Question Board Module Session C</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9265"/>
       </w:tblGrid>
-      <w:tr w:rsidR="02B05A58" w14:paraId="78014E15" w14:textId="77777777" w:rsidTr="003F5843">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="003F5843" w14:paraId="78014E15" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9265" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5CC6ED70" w14:textId="633627EA" w:rsidR="219CB2F0" w:rsidRDefault="219CB2F0" w:rsidP="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="219CB2F0" w:rsidP="02B05A58" w:rsidRDefault="219CB2F0" w14:paraId="5CC6ED70" w14:textId="633627EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Session C Focus Question:</w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57BA07EF" w14:textId="4AAF3D83" w:rsidR="219CB2F0" w:rsidRDefault="219CB2F0" w:rsidP="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="219CB2F0" w:rsidP="02B05A58" w:rsidRDefault="219CB2F0" w14:paraId="57BA07EF" w14:textId="4AAF3D83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>How can a driving question board anchored in a phenomenon be used to build a cohesive storyline?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E03BDE3" w14:textId="77777777" w:rsidR="00891377" w:rsidRDefault="00891377" w:rsidP="02B05A58">
-[...47 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00891377" w:rsidP="02B05A58" w:rsidRDefault="00891377" w14:paraId="2E03BDE3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00891377" w:rsidP="02B05A58" w:rsidRDefault="00891377" w14:paraId="51E8626B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00891377" w:rsidP="02B05A58" w:rsidRDefault="00891377" w14:paraId="3E096C62" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00891377" w:rsidP="02B05A58" w:rsidRDefault="00891377" w14:paraId="45F88FDB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00891377" w:rsidP="02B05A58" w:rsidRDefault="00891377" w14:paraId="64EA5F90" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="10962942" w14:textId="3EF9897D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="084620DE" w14:textId="465BC4E8" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="02B05A58">
+    <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="084620DE" w14:textId="465BC4E8">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9271" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3326"/>
         <w:gridCol w:w="5939"/>
         <w:gridCol w:w="6"/>
       </w:tblGrid>
-      <w:tr w:rsidR="02B05A58" w14:paraId="142F6A4F" w14:textId="77777777" w:rsidTr="003F5843">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="003F5843" w14:paraId="142F6A4F" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9265" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="1542B616" w14:textId="6A0C727C" w:rsidR="1F5982C1" w:rsidRDefault="1F5982C1" w:rsidP="00823B0D">
+          <w:p w:rsidR="1F5982C1" w:rsidP="00823B0D" w:rsidRDefault="1F5982C1" w14:paraId="1542B616" w14:textId="6A0C727C">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Session C: Notes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2671AA19" w14:textId="08877862" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="2671AA19" w14:textId="08877862">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="02B05A58" w14:paraId="6F87042A" w14:textId="77777777" w:rsidTr="003F5843">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="003F5843" w14:paraId="6F87042A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="47D7B289" w14:textId="77777777" w:rsidR="00891377" w:rsidRDefault="00891377" w:rsidP="004722A2">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00891377" w:rsidP="004722A2" w:rsidRDefault="00891377" w14:paraId="47D7B289" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="75F4327B" w:rsidP="004722A2" w:rsidRDefault="75F4327B" w14:paraId="0B0367BD" w14:textId="6E155408">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidR="2BCA2E2A" w:rsidRPr="02B05A58">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="2BCA2E2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">hat </w:t>
             </w:r>
             <w:r w:rsidR="00891377">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>SEPs, DCIs, and CCCs</w:t>
             </w:r>
-            <w:r w:rsidR="2BCA2E2A" w:rsidRPr="02B05A58">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="2BCA2E2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> will students be engaged in to figure out the anchoring phenomenon through the investigations identified?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EA891AC" w14:textId="12157BED" w:rsidR="000F1144" w:rsidRDefault="000F1144" w:rsidP="00891377">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="000F1144" w:rsidP="00891377" w:rsidRDefault="000F1144" w14:paraId="6EA891AC" w14:textId="12157BED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7574FB5D" w14:textId="53E7CE98" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="7574FB5D" w14:textId="53E7CE98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="02B05A58" w14:paraId="4B2EF394" w14:textId="77777777" w:rsidTr="003F5843">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="003F5843" w14:paraId="4B2EF394" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="42205FF5" w14:textId="77777777" w:rsidR="000F1144" w:rsidRDefault="000F1144" w:rsidP="004722A2">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="000F1144" w:rsidP="004722A2" w:rsidRDefault="000F1144" w14:paraId="42205FF5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="4CC941C7" w:rsidP="004722A2" w:rsidRDefault="4CC941C7" w14:paraId="094760B7" w14:textId="2506D71E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">How was the </w:t>
             </w:r>
             <w:r w:rsidR="00971927">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">DQB </w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>used throughout this learning experience as described in the article?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5730009A" w14:textId="29913163" w:rsidR="000F1144" w:rsidRDefault="000F1144" w:rsidP="004722A2">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="000F1144" w:rsidP="004722A2" w:rsidRDefault="000F1144" w14:paraId="5730009A" w14:textId="29913163">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5A286DF1" w14:textId="53E7CE98" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="5A286DF1" w14:textId="53E7CE98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="02B05A58" w14:paraId="61CB818B" w14:textId="77777777" w:rsidTr="003F5843">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="003F5843" w14:paraId="61CB818B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="07ED2FD1" w14:textId="77777777" w:rsidR="000F1144" w:rsidRDefault="000F1144" w:rsidP="004722A2">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="000F1144" w:rsidP="004722A2" w:rsidRDefault="000F1144" w14:paraId="07ED2FD1" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="4CC941C7" w:rsidP="004722A2" w:rsidRDefault="4CC941C7" w14:paraId="6B379CE5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>As the students were navigating through the learning experience, what were the actions of both the teacher and students?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="104D5A3B" w14:textId="1255FD90" w:rsidR="000F1144" w:rsidRDefault="000F1144" w:rsidP="004722A2">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="000F1144" w:rsidP="004722A2" w:rsidRDefault="000F1144" w14:paraId="104D5A3B" w14:textId="1255FD90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA9104B" w14:textId="53E7CE98" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="6FA9104B" w14:textId="53E7CE98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="02B05A58" w14:paraId="44E53DA3" w14:textId="77777777" w:rsidTr="003F5843">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="003F5843" w14:paraId="44E53DA3" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9265" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="69556DFA" w14:textId="23A7564E" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="00823B0D">
+          <w:p w:rsidR="02B05A58" w:rsidP="00823B0D" w:rsidRDefault="02B05A58" w14:paraId="69556DFA" w14:textId="23A7564E">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Stop and Think</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="391AC5ED" w14:textId="178D780C" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="391AC5ED" w14:textId="178D780C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="02B05A58" w14:paraId="43C6B7FB" w14:textId="77777777" w:rsidTr="003F5843">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="003F5843" w14:paraId="43C6B7FB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4FCA66D4" w14:textId="5B14D5BD" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="02B05A58">
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="4FCA66D4" w14:textId="5B14D5BD">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="519BC9BF" w14:textId="77777777" w:rsidR="00025734" w:rsidRDefault="00025734" w:rsidP="02B05A58">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00025734" w:rsidP="02B05A58" w:rsidRDefault="00025734" w14:paraId="519BC9BF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4A295A38" w14:textId="0BC32B20" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="0A5A0976">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="0A5A0976" w:rsidRDefault="02B05A58" w14:paraId="4A295A38" w14:textId="0BC32B20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">How </w:t>
             </w:r>
-            <w:r w:rsidR="5D0F35F8" w:rsidRPr="02B05A58">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="5D0F35F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">can the </w:t>
             </w:r>
             <w:r w:rsidR="00971927">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>DQB</w:t>
             </w:r>
-            <w:r w:rsidR="5D0F35F8" w:rsidRPr="02B05A58">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="5D0F35F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> anchored in a phenomenon be used to build a cohesive storyline?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="465A05C2" w14:textId="30CF8402" w:rsidR="00025734" w:rsidRDefault="00025734" w:rsidP="0A5A0976">
+          <w:p w:rsidR="00025734" w:rsidP="0A5A0976" w:rsidRDefault="00025734" w14:paraId="465A05C2" w14:textId="30CF8402">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="66F8148A" w14:textId="4955C9A7" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="02B05A58">
-[...43 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="66F8148A" w14:textId="4955C9A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="48C61698" w14:textId="3251A1D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="1841E4DD" w14:textId="4C13C4CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="420AB9B4" w14:textId="65A742C6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="54B4C01A" w14:textId="655EF968">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27598726" w14:textId="77777777" w:rsidR="00947295" w:rsidRDefault="00947295" w:rsidP="02B05A58">
+    <w:p w:rsidR="00947295" w:rsidP="02B05A58" w:rsidRDefault="00947295" w14:paraId="27598726" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3325"/>
         <w:gridCol w:w="6025"/>
       </w:tblGrid>
-      <w:tr w:rsidR="02B05A58" w14:paraId="7415DA7B" w14:textId="77777777" w:rsidTr="00A65ACE">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="00A65ACE" w14:paraId="7415DA7B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="797A8906" w14:textId="677F95CA" w:rsidR="02B05A58" w:rsidRDefault="00971CFD" w:rsidP="00856093">
+          <w:p w:rsidR="02B05A58" w:rsidP="00856093" w:rsidRDefault="00971CFD" w14:paraId="797A8906" w14:textId="677F95CA">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D1A1C21" wp14:editId="5F1F97E5">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1063635</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>28575</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="371475" cy="492773"/>
                   <wp:effectExtent l="0" t="0" r="0" b="2540"/>
                   <wp:wrapNone/>
                   <wp:docPr id="1094397538" name="Picture 1094397538">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6818,85 +6842,85 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="02B05A58" w:rsidRPr="02B05A58">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="02B05A58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Session C: Overall Reflection</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E7E8A8A" w14:textId="29F91B50" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="3E7E8A8A" w14:textId="29F91B50">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B06E7B" w14:paraId="333D9EBB" w14:textId="77777777" w:rsidTr="00B06E7B">
+      <w:tr w:rsidR="00B06E7B" w:rsidTr="00B06E7B" w14:paraId="333D9EBB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3325" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7FA3C379" w14:textId="4B4B69A2" w:rsidR="00B06E7B" w:rsidRDefault="00B06E7B" w:rsidP="00B06E7B">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00B06E7B" w:rsidP="00B06E7B" w:rsidRDefault="00B06E7B" w14:paraId="7FA3C379" w14:textId="4B4B69A2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FF22EF4" wp14:editId="5A1308F4">
                   <wp:extent cx="682900" cy="698076"/>
                   <wp:effectExtent l="0" t="0" r="3175" b="6985"/>
                   <wp:docPr id="150813726" name="Picture 150813726">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -6917,127 +6941,127 @@
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="682900" cy="698076"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E941F9F" w14:textId="77777777" w:rsidR="00B06E7B" w:rsidRDefault="00B06E7B" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00B06E7B" w:rsidP="02B05A58" w:rsidRDefault="00B06E7B" w14:paraId="4E941F9F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">What might be one thing you </w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>STOP</w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> based on today’s session?​</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A0E95B7" w14:textId="292B74B2" w:rsidR="00B06E7B" w:rsidRDefault="00B06E7B" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00B06E7B" w:rsidP="02B05A58" w:rsidRDefault="00B06E7B" w14:paraId="6A0E95B7" w14:textId="292B74B2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CD9426B" w14:textId="77777777" w:rsidR="00B06E7B" w:rsidRDefault="00B06E7B" w:rsidP="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00B06E7B" w:rsidP="02B05A58" w:rsidRDefault="00B06E7B" w14:paraId="5CD9426B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B06E7B" w14:paraId="1E31EDC7" w14:textId="77777777" w:rsidTr="00B06E7B">
+      <w:tr w:rsidR="00B06E7B" w:rsidTr="00B06E7B" w14:paraId="1E31EDC7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3325" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0B75FBB6" w14:textId="77777777" w:rsidR="00B06E7B" w:rsidRDefault="00B06E7B" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00B06E7B" w:rsidP="02B05A58" w:rsidRDefault="00B06E7B" w14:paraId="0B75FBB6" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37EB22E1" wp14:editId="274B4D89">
                   <wp:extent cx="679822" cy="709657"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1993056539" name="Picture 1993056539">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -7066,127 +7090,127 @@
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="679822" cy="709657"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16E11ACB" w14:textId="77777777" w:rsidR="00B06E7B" w:rsidRDefault="00B06E7B" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00B06E7B" w:rsidP="02B05A58" w:rsidRDefault="00B06E7B" w14:paraId="16E11ACB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">What might be one thing you will </w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>CONTINUE</w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> based on today’s session?​</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B8C7D1E" w14:textId="62B99515" w:rsidR="00B06E7B" w:rsidRDefault="00B06E7B" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00B06E7B" w:rsidP="02B05A58" w:rsidRDefault="00B06E7B" w14:paraId="7B8C7D1E" w14:textId="62B99515">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44328A66" w14:textId="77777777" w:rsidR="00B06E7B" w:rsidRDefault="00B06E7B" w:rsidP="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00B06E7B" w:rsidP="02B05A58" w:rsidRDefault="00B06E7B" w14:paraId="44328A66" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B06E7B" w14:paraId="4B368BDD" w14:textId="77777777" w:rsidTr="00B06E7B">
+      <w:tr w:rsidR="00B06E7B" w:rsidTr="00B06E7B" w14:paraId="4B368BDD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3325" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6099BAA5" w14:textId="77777777" w:rsidR="00B06E7B" w:rsidRDefault="00B06E7B" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00B06E7B" w:rsidP="02B05A58" w:rsidRDefault="00B06E7B" w14:paraId="6099BAA5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="334F09A8" wp14:editId="0EEA52E5">
                   <wp:extent cx="616656" cy="647235"/>
                   <wp:effectExtent l="0" t="0" r="0" b="635"/>
                   <wp:docPr id="1597176535" name="Picture 1597176535">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1597176535" name="Picture 1597176535">
@@ -7204,2900 +7228,3057 @@
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="616656" cy="647235"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BFCA741" w14:textId="77777777" w:rsidR="00B06E7B" w:rsidRDefault="00B06E7B" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00B06E7B" w:rsidP="02B05A58" w:rsidRDefault="00B06E7B" w14:paraId="3BFCA741" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">What might be one thing you </w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">START </w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>based on today’s session?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54A7C0D2" w14:textId="123C6DF0" w:rsidR="00C92C28" w:rsidRDefault="00C92C28" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00C92C28" w:rsidP="02B05A58" w:rsidRDefault="00C92C28" w14:paraId="54A7C0D2" w14:textId="123C6DF0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="320191E4" w14:textId="77777777" w:rsidR="00B06E7B" w:rsidRDefault="00B06E7B" w:rsidP="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00B06E7B" w:rsidP="02B05A58" w:rsidRDefault="00B06E7B" w14:paraId="320191E4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E4FCF87" w14:textId="42D18DDF" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="02B05A58">
+    <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="6E4FCF87" w14:textId="42D18DDF">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9226" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3326"/>
         <w:gridCol w:w="5900"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C07303" w14:paraId="6064AD32" w14:textId="77777777" w:rsidTr="003F5843">
+      <w:tr w:rsidR="00C07303" w:rsidTr="003F5843" w14:paraId="6064AD32" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9226" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="5ECCD5DE" w14:textId="28F669DA" w:rsidR="00F160A1" w:rsidRDefault="4F193DC9" w:rsidP="02B05A58">
+          <w:p w:rsidR="00F160A1" w:rsidP="02B05A58" w:rsidRDefault="4F193DC9" w14:paraId="5ECCD5DE" w14:textId="28F669DA">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Session C: Next Steps- Considerations for Implementation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BE44CD7" w14:textId="7E7C0E60" w:rsidR="00F160A1" w:rsidRDefault="0E9792D1" w:rsidP="02B05A58">
+          <w:p w:rsidR="00F160A1" w:rsidP="02B05A58" w:rsidRDefault="0E9792D1" w14:paraId="5BE44CD7" w14:textId="7E7C0E60">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
-            <w:r w:rsidR="0F3038B0" w:rsidRPr="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="0F3038B0">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>se the driving question board you planned for the last session with your students.​</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C07303" w14:paraId="75848F4C" w14:textId="77777777" w:rsidTr="003F5843">
+      <w:tr w:rsidR="00C07303" w:rsidTr="003F5843" w14:paraId="75848F4C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3B0AFD18" w14:textId="77777777" w:rsidR="000C1555" w:rsidRDefault="000C1555" w:rsidP="02B05A58">
+          <w:p w:rsidR="000C1555" w:rsidP="02B05A58" w:rsidRDefault="000C1555" w14:paraId="3B0AFD18" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="18BF992C" w14:textId="5AD9AF00" w:rsidR="00C07303" w:rsidRDefault="3BF62620" w:rsidP="02B05A58">
+          <w:p w:rsidR="00C07303" w:rsidP="02B05A58" w:rsidRDefault="3BF62620" w14:paraId="18BF992C" w14:textId="5AD9AF00">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_Int_JfLL6wYO"/>
+            <w:bookmarkStart w:name="_Int_JfLL6wYO" w:id="0"/>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">How might you facilitate the grouping of questions </w:t>
             </w:r>
-            <w:r w:rsidR="5C0B2D9B" w:rsidRPr="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="5C0B2D9B">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>during the development of the driving question board</w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="11552FE2" w14:textId="59BCCCD5" w:rsidR="000C1555" w:rsidRDefault="000C1555" w:rsidP="02B05A58">
+          <w:p w:rsidR="000C1555" w:rsidP="02B05A58" w:rsidRDefault="000C1555" w14:paraId="11552FE2" w14:textId="59BCCCD5">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C1AA6FA" w14:textId="77777777" w:rsidR="00C07303" w:rsidRDefault="00C07303" w:rsidP="02B05A58">
+          <w:p w:rsidR="00C07303" w:rsidP="02B05A58" w:rsidRDefault="00C07303" w14:paraId="0C1AA6FA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C07303" w14:paraId="4AEA0347" w14:textId="77777777" w:rsidTr="003F5843">
+      <w:tr w:rsidR="00C07303" w:rsidTr="003F5843" w14:paraId="4AEA0347" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7970703D" w14:textId="77777777" w:rsidR="000C1555" w:rsidRDefault="000C1555" w:rsidP="02B05A58">
+          <w:p w:rsidR="000C1555" w:rsidP="02B05A58" w:rsidRDefault="000C1555" w14:paraId="7970703D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="078CADAA" w14:textId="5CF685A6" w:rsidR="00230B1A" w:rsidRPr="00246282" w:rsidRDefault="05E8B21E" w:rsidP="02B05A58">
+          <w:p w:rsidRPr="00246282" w:rsidR="00230B1A" w:rsidP="02B05A58" w:rsidRDefault="05E8B21E" w14:paraId="078CADAA" w14:textId="5CF685A6">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">How might you encourage students </w:t>
             </w:r>
-            <w:r w:rsidR="4C897A35" w:rsidRPr="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="4C897A35">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>to identify</w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> some investigations that may help them answer their </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve"> some </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="02B05A58">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:t>investigations</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="02B05A58">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that may help them answer their </w:t>
+            </w:r>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="5A88C9BD">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>questions?</w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> ​</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="797A4593" w14:textId="3AEF1213" w:rsidR="00C07303" w:rsidRDefault="00C07303" w:rsidP="02B05A58">
+          <w:p w:rsidR="00C07303" w:rsidP="02B05A58" w:rsidRDefault="00C07303" w14:paraId="797A4593" w14:textId="3AEF1213">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62CC190D" w14:textId="77777777" w:rsidR="00C07303" w:rsidRDefault="00C07303" w:rsidP="02B05A58">
+          <w:p w:rsidR="00C07303" w:rsidP="02B05A58" w:rsidRDefault="00C07303" w14:paraId="62CC190D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C07303" w14:paraId="7ACC1EA7" w14:textId="77777777" w:rsidTr="003F5843">
+      <w:tr w:rsidR="00C07303" w:rsidTr="003F5843" w14:paraId="7ACC1EA7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="431FC02C" w14:textId="77777777" w:rsidR="000C1555" w:rsidRDefault="000C1555" w:rsidP="02B05A58">
+          <w:p w:rsidR="000C1555" w:rsidP="02B05A58" w:rsidRDefault="000C1555" w14:paraId="431FC02C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="395F9570" w14:textId="77777777" w:rsidR="00C07303" w:rsidRDefault="05E8B21E" w:rsidP="02B05A58">
+          <w:p w:rsidR="00C07303" w:rsidP="02B05A58" w:rsidRDefault="05E8B21E" w14:paraId="395F9570" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">What other investigations </w:t>
             </w:r>
-            <w:r w:rsidR="4C897A35" w:rsidRPr="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="4C897A35">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>need to be considered to answer their questions?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E8CA8CB" w14:textId="047CCF0C" w:rsidR="000C1555" w:rsidRDefault="000C1555" w:rsidP="02B05A58">
+          <w:p w:rsidR="000C1555" w:rsidP="02B05A58" w:rsidRDefault="000C1555" w14:paraId="0E8CA8CB" w14:textId="047CCF0C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="453419BC" w14:textId="77777777" w:rsidR="00C07303" w:rsidRDefault="00C07303" w:rsidP="02B05A58">
+          <w:p w:rsidR="00C07303" w:rsidP="02B05A58" w:rsidRDefault="00C07303" w14:paraId="453419BC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C07303" w14:paraId="4E3BB4AF" w14:textId="77777777" w:rsidTr="003F5843">
+      <w:tr w:rsidR="00C07303" w:rsidTr="003F5843" w14:paraId="4E3BB4AF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="31271664" w14:textId="77777777" w:rsidR="00025734" w:rsidRDefault="00025734" w:rsidP="02B05A58">
+          <w:p w:rsidR="00025734" w:rsidP="02B05A58" w:rsidRDefault="00025734" w14:paraId="31271664" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="03AAFA33" w14:textId="77777777" w:rsidR="00491AE7" w:rsidRDefault="1E28541F" w:rsidP="00025734">
+          <w:p w:rsidR="00491AE7" w:rsidP="00025734" w:rsidRDefault="1E28541F" w14:paraId="03AAFA33" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>How might you put these in a logical order</w:t>
             </w:r>
-            <w:r w:rsidR="7374CCE5" w:rsidRPr="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="7374CCE5">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (storyline)</w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> to build understanding and help students make sense of the phenomenon?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03C0F950" w14:textId="7BFFE9D4" w:rsidR="002D2905" w:rsidRDefault="002D2905" w:rsidP="00025734">
+          <w:p w:rsidR="002D2905" w:rsidP="00025734" w:rsidRDefault="002D2905" w14:paraId="03C0F950" w14:textId="7BFFE9D4">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D29234B" w14:textId="77777777" w:rsidR="00C07303" w:rsidRDefault="00C07303" w:rsidP="02B05A58">
+          <w:p w:rsidR="00C07303" w:rsidP="02B05A58" w:rsidRDefault="00C07303" w14:paraId="1D29234B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="651CF08C" w14:textId="3FB91A3B" w:rsidR="00C07303" w:rsidRPr="006F5864" w:rsidRDefault="085CC294" w:rsidP="02B05A58">
+    <w:p w:rsidRPr="006F5864" w:rsidR="00C07303" w:rsidP="02B05A58" w:rsidRDefault="085CC294" w14:paraId="651CF08C" w14:textId="3FB91A3B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="02B05A58">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:position w:val="-1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Driving Question Board Module </w:t>
       </w:r>
-      <w:r w:rsidR="7374CCE5" w:rsidRPr="02B05A58">
+      <w:r w:rsidRPr="02B05A58" w:rsidR="7374CCE5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:position w:val="-1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Session D</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9265" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9265"/>
       </w:tblGrid>
-      <w:tr w:rsidR="02B05A58" w14:paraId="518C799A" w14:textId="77777777" w:rsidTr="00006CC9">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="00006CC9" w14:paraId="518C799A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9265" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0489118E" w14:textId="042E85C0" w:rsidR="35D77CC3" w:rsidRDefault="35D77CC3" w:rsidP="0011462B">
+          <w:p w:rsidR="35D77CC3" w:rsidP="0011462B" w:rsidRDefault="35D77CC3" w14:paraId="0489118E" w14:textId="042E85C0">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Session D Focus Question:</w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37039267" w14:textId="5F1375F7" w:rsidR="35D77CC3" w:rsidRDefault="35D77CC3" w:rsidP="0011462B">
+          <w:p w:rsidR="35D77CC3" w:rsidP="0011462B" w:rsidRDefault="35D77CC3" w14:paraId="37039267" w14:textId="4C792D0D">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Why should the Driving Question Board be used as a formative assessment tool to foster </w:t>
+            </w:r>
+            <w:r w:rsidR="00674067">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidR="00290369">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>responsive classroom environment</w:t>
+            </w:r>
+            <w:r w:rsidRPr="02B05A58">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>?​</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00462C54" w:rsidP="00462C54" w:rsidRDefault="00462C54" w14:paraId="197793BD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="52F5AA03" w14:textId="50518E71">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6316FE89" w14:textId="77777777" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="00A65ACE">
+    <w:p w:rsidR="02B05A58" w:rsidP="00A65ACE" w:rsidRDefault="02B05A58" w14:paraId="6316FE89" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9271" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3326"/>
         <w:gridCol w:w="5939"/>
         <w:gridCol w:w="6"/>
       </w:tblGrid>
-      <w:tr w:rsidR="02B05A58" w14:paraId="2BE58FEB" w14:textId="77777777" w:rsidTr="00006CC9">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="00006CC9" w14:paraId="2BE58FEB" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9265" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="352FCD9C" w14:textId="77777777" w:rsidR="009D1B71" w:rsidRDefault="6E80B9C5" w:rsidP="004E15C8">
+          <w:p w:rsidR="009D1B71" w:rsidP="004E15C8" w:rsidRDefault="6E80B9C5" w14:paraId="352FCD9C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Session D: Notes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="122BE6B4" w14:textId="6F74F5A5" w:rsidR="004E15C8" w:rsidRDefault="004E15C8" w:rsidP="004E15C8">
+          <w:p w:rsidR="004E15C8" w:rsidP="004E15C8" w:rsidRDefault="004E15C8" w14:paraId="122BE6B4" w14:textId="6F74F5A5">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED075C" w14:paraId="7EB85330" w14:textId="77777777" w:rsidTr="00006CC9">
+      <w:tr w:rsidR="00ED075C" w:rsidTr="00006CC9" w14:paraId="7EB85330" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9265" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2D3E35" w14:textId="2876AC15" w:rsidR="00ED075C" w:rsidRPr="003552A7" w:rsidRDefault="003552A7" w:rsidP="003552A7">
-[...17 lines deleted...]
-              <w:t>Equitable Learning Community</w:t>
+          <w:p w:rsidRPr="003552A7" w:rsidR="00ED075C" w:rsidP="003552A7" w:rsidRDefault="00825ED4" w14:paraId="4C2D3E35" w14:textId="653F708D">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Respectful</w:t>
+            </w:r>
+            <w:r w:rsidR="007A7166">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003552A7" w:rsidR="003552A7">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Learning Community</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="02B05A58" w14:paraId="723B3BAB" w14:textId="77777777" w:rsidTr="00006CC9">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="00006CC9" w14:paraId="723B3BAB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="788F1720" w14:textId="77777777" w:rsidR="00C7640A" w:rsidRDefault="00C7640A" w:rsidP="00EE0DDE">
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00C7640A" w:rsidP="00EE0DDE" w:rsidRDefault="00C7640A" w14:paraId="788F1720" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="6E80B9C5" w:rsidP="00EE0DDE" w:rsidRDefault="6E80B9C5" w14:paraId="695F1837" w14:textId="132B209E">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">How might the </w:t>
             </w:r>
             <w:r w:rsidR="00C7640A">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>DQB</w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> help ensure all student ideas/questions/perspectives are shared, heard, and considered?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FE34383" w14:textId="62955473" w:rsidR="00C7640A" w:rsidRDefault="00C7640A" w:rsidP="00EE0DDE">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00C7640A" w:rsidP="00EE0DDE" w:rsidRDefault="00C7640A" w14:paraId="4FE34383" w14:textId="62955473">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="26F719A7" w14:textId="5A0B22FE" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="00EE0DDE">
-[...35 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="26F719A7" w14:textId="5A0B22FE">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="1A302DBE" w14:textId="64B10DDE">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="344E7D7B" w14:textId="59A03318">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="02B05A58" w14:paraId="0348F6B6" w14:textId="77777777" w:rsidTr="00006CC9">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="00006CC9" w14:paraId="0348F6B6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2A2E7E61" w14:textId="77777777" w:rsidR="00C7640A" w:rsidRDefault="00C7640A" w:rsidP="00EE0DDE">
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00C7640A" w:rsidP="00EE0DDE" w:rsidRDefault="00C7640A" w14:paraId="2A2E7E61" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="6E80B9C5" w:rsidP="00EE0DDE" w:rsidRDefault="6E80B9C5" w14:paraId="70D740F3" w14:textId="7044B40A">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Why is an equitable classroom community essential while using a </w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Why is a </w:t>
+            </w:r>
+            <w:r w:rsidR="00825ED4">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>respectful</w:t>
+            </w:r>
+            <w:r w:rsidRPr="02B05A58">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> classroom community essential while using a </w:t>
             </w:r>
             <w:r w:rsidR="00C7640A">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>DQB</w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14ECF1DF" w14:textId="7CBFEFD0" w:rsidR="00C7640A" w:rsidRDefault="00C7640A" w:rsidP="00EE0DDE">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00C7640A" w:rsidP="00EE0DDE" w:rsidRDefault="00C7640A" w14:paraId="14ECF1DF" w14:textId="7CBFEFD0">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1A2F03A4" w14:textId="1C7F558C" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="00EE0DDE">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="1A2F03A4" w14:textId="1C7F558C">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="7A2691B5" w14:textId="2B436A8D">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="02B05A58" w14:paraId="4CCCC47B" w14:textId="77777777" w:rsidTr="00006CC9">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="00006CC9" w14:paraId="4CCCC47B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0892765B" w14:textId="77777777" w:rsidR="00C7640A" w:rsidRDefault="00C7640A" w:rsidP="00EE0DDE">
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00C7640A" w:rsidP="00EE0DDE" w:rsidRDefault="00C7640A" w14:paraId="0892765B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="6E80B9C5" w:rsidP="00EE0DDE" w:rsidRDefault="00C7640A" w14:paraId="247FBE96" w14:textId="24771CA4">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
-            <w:r w:rsidR="6E80B9C5" w:rsidRPr="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="6E80B9C5">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">ow might you use the driving question board as an </w:t>
             </w:r>
-            <w:r w:rsidR="19566A1C" w:rsidRPr="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="19566A1C">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>opportunity</w:t>
             </w:r>
-            <w:r w:rsidR="6E80B9C5" w:rsidRPr="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="6E80B9C5">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> to build areas of agreement and disagreement?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1452F63D" w14:textId="178C4669" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="00EE0DDE">
-[...50 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="1452F63D" w14:textId="178C4669">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="4E80F8C5" w14:textId="187E3931">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="1F95DC6E" w14:textId="63907360">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="6AAC326A" w14:textId="104F628B">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="02B05A58" w14:paraId="07515592" w14:textId="77777777" w:rsidTr="00006CC9">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="00006CC9" w14:paraId="07515592" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5F9BE88B" w14:textId="77777777" w:rsidR="00E052B2" w:rsidRDefault="00E052B2" w:rsidP="00EE0DDE">
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="00E052B2" w:rsidP="00EE0DDE" w:rsidRDefault="00E052B2" w14:paraId="5F9BE88B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="6E80B9C5" w:rsidP="00EE0DDE" w:rsidRDefault="6E80B9C5" w14:paraId="24F715D4" w14:textId="43E5BD4C">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>How might you dif</w:t>
             </w:r>
-            <w:r w:rsidR="07FA3567" w:rsidRPr="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="07FA3567">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ferentiate the driving question board to meet the needs of all students in your classroom?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3B4DF258" w14:textId="28FE1B33" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="00EE0DDE">
-[...65 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="3B4DF258" w14:textId="28FE1B33">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="6B7D823F" w14:textId="01F0801A">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="5081A1F3" w14:textId="18339F07">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="138A293E" w14:textId="4E4B56E8">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="6792C853" w14:textId="2E1F5852">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="02B05A58" w14:paraId="121E3EA4" w14:textId="77777777" w:rsidTr="00006CC9">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="00006CC9" w14:paraId="121E3EA4" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9265" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="37ADE4FD" w14:textId="7AB82E29" w:rsidR="3A6945FB" w:rsidRPr="003552A7" w:rsidRDefault="3A6945FB" w:rsidP="00EE0DDE">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="003552A7" w:rsidR="3A6945FB" w:rsidP="00EE0DDE" w:rsidRDefault="3A6945FB" w14:paraId="37ADE4FD" w14:textId="7AB82E29">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003552A7">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Formative Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="02B05A58" w14:paraId="1A816608" w14:textId="77777777" w:rsidTr="00006CC9">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="00006CC9" w14:paraId="1A816608" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6830C4C5" w14:textId="77777777" w:rsidR="009C3317" w:rsidRDefault="009C3317" w:rsidP="00EE0DDE">
-[...29 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="009C3317" w:rsidP="00EE0DDE" w:rsidRDefault="009C3317" w14:paraId="6830C4C5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009C3317" w:rsidP="00EE0DDE" w:rsidRDefault="009C3317" w14:paraId="505EFA05" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="6D1FD747" w:rsidP="00EE0DDE" w:rsidRDefault="6D1FD747" w14:paraId="26043BAD" w14:textId="31F99F3F">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>In your own words, how would you describe formative assessment?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB5CB41" w14:textId="48839B50" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="00EE0DDE">
-[...80 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="3CB5CB41" w14:textId="48839B50">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="0EB08AD1" w14:textId="2F94014B">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="254BF8AF" w14:textId="77576C38">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="274C04DD" w14:textId="2A3DC90A">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="1F15FA18" w14:textId="06834112">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="221297F1" w14:textId="11181AF8">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="02B05A58" w14:paraId="0A2A4A69" w14:textId="77777777" w:rsidTr="00006CC9">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="00006CC9" w14:paraId="0A2A4A69" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="31771781" w14:textId="77777777" w:rsidR="009C3317" w:rsidRDefault="009C3317" w:rsidP="00EE0DDE">
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="009C3317" w:rsidP="00EE0DDE" w:rsidRDefault="009C3317" w14:paraId="31771781" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="6D1FD747" w:rsidP="00EE0DDE" w:rsidRDefault="6D1FD747" w14:paraId="339B874D" w14:textId="4FA96AE8">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">How might the driving question board be used to give voice to all students </w:t>
             </w:r>
             <w:r w:rsidR="00234C91">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>as an</w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00081906" w:rsidRPr="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="00081906">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>informal assessment</w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="65C4E04F" w14:textId="546D6E38" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="00EE0DDE">
-[...80 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="65C4E04F" w14:textId="546D6E38">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="4C6565A5" w14:textId="0596FDE9">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="17B8EDEF" w14:textId="5C2B366F">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="23771DA3" w14:textId="5BDAE416">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="16C9D86F" w14:textId="73FB6D0F">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="5C59E5A0" w14:textId="62F84D90">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="02B05A58" w14:paraId="15D68886" w14:textId="77777777" w:rsidTr="00006CC9">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="00006CC9" w14:paraId="15D68886" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="44628355" w14:textId="77777777" w:rsidR="000F74BC" w:rsidRDefault="000F74BC" w:rsidP="00EE0DDE">
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="000F74BC" w:rsidP="00EE0DDE" w:rsidRDefault="000F74BC" w14:paraId="44628355" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="6D1FD747" w:rsidP="00EE0DDE" w:rsidRDefault="6D1FD747" w14:paraId="6127C8C5" w14:textId="46E278A6">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>What supports do teachers need to enact robust informal formative assessment in their classrooms?</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="02B05A58">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="02B05A58">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do teachers need to enact robust informal formative </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="02B05A58">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>assessment</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="02B05A58">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in their classrooms?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4B31774E" w14:textId="0E118B1E" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="00EE0DDE">
-[...65 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="4B31774E" w14:textId="0E118B1E">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="1BB615D9" w14:textId="5EAC024B">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="4D435A4B" w14:textId="4F8C61BE">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="49473735" w14:textId="367614B8">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="36954D36" w14:textId="24F39E7F">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="02B05A58" w14:paraId="0AF6C64B" w14:textId="77777777" w:rsidTr="00006CC9">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="00006CC9" w14:paraId="0AF6C64B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF7A028" w14:textId="77777777" w:rsidR="009C3317" w:rsidRDefault="009C3317" w:rsidP="00EE0DDE">
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="009C3317" w:rsidP="00EE0DDE" w:rsidRDefault="009C3317" w14:paraId="5FF7A028" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="6D1FD747" w:rsidP="00EE0DDE" w:rsidRDefault="6D1FD747" w14:paraId="5769C153" w14:textId="577FE16B">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>How might the driving question board support the formative assessment process as described in the graphics?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1F3271D2" w14:textId="3380793D" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="00EE0DDE">
-[...80 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="1F3271D2" w14:textId="3380793D">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="5B1FFBE9" w14:textId="42658329">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="5D90F5E9" w14:textId="0024F276">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="28CCEC8C" w14:textId="6E548F6A">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="0AFC8198" w14:textId="31ED97E7">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="00EE0DDE" w:rsidRDefault="02B05A58" w14:paraId="6A3821D8" w14:textId="4880935B">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="02B05A58" w14:paraId="7C5F49EF" w14:textId="77777777" w:rsidTr="00006CC9">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="00006CC9" w14:paraId="7C5F49EF" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9265" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="58645BBC" w14:textId="72ACACF4" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="005F31D2">
+          <w:p w:rsidR="02B05A58" w:rsidP="005F31D2" w:rsidRDefault="02B05A58" w14:paraId="58645BBC" w14:textId="72ACACF4">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Stop and Think</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EFA4529" w14:textId="178D780C" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="2EFA4529" w14:textId="178D780C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="02B05A58" w14:paraId="7EFE7B86" w14:textId="77777777" w:rsidTr="00006CC9">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="00006CC9" w14:paraId="7EFE7B86" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4C1C3444" w14:textId="5B14D5BD" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="02B05A58">
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="4C1C3444" w14:textId="5B14D5BD">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="21F29A50" w14:textId="088897E7" w:rsidR="41015040" w:rsidRDefault="41015040" w:rsidP="02B05A58">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="41015040" w:rsidP="02B05A58" w:rsidRDefault="41015040" w14:paraId="21F29A50" w14:textId="6A88B120">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="509F29FB" w14:textId="01FD2E95" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="02B05A58">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How can the driving question board be used as a formative assessment tool to foster </w:t>
+            </w:r>
+            <w:r w:rsidR="000B15D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a responsive </w:t>
+            </w:r>
+            <w:r w:rsidRPr="02B05A58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">learning </w:t>
+            </w:r>
+            <w:r w:rsidR="000B15D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>environment</w:t>
+            </w:r>
+            <w:r w:rsidRPr="02B05A58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="509F29FB" w14:textId="01FD2E95">
             <w:pPr>
               <w:spacing w:before="200" w:line="216" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="102649"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5D605C53" w14:textId="4AB86F1A" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="5D605C53" w14:textId="4AB86F1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="30DD94ED" w14:textId="65994F21" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="30DD94ED" w14:textId="65994F21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5599673C" w14:textId="77777777" w:rsidR="002B3A10" w:rsidRPr="002B3A10" w:rsidRDefault="002B3A10" w:rsidP="00AD7EFE">
+    <w:p w:rsidRPr="002B3A10" w:rsidR="002B3A10" w:rsidP="00AD7EFE" w:rsidRDefault="002B3A10" w14:paraId="5599673C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:position w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3326"/>
         <w:gridCol w:w="5935"/>
       </w:tblGrid>
-      <w:tr w:rsidR="02B05A58" w14:paraId="56BEB2C2" w14:textId="77777777" w:rsidTr="00006CC9">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="00006CC9" w14:paraId="56BEB2C2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="1862F87B" w14:textId="5F2443CD" w:rsidR="5CA110E7" w:rsidRDefault="5CA110E7" w:rsidP="005F31D2">
+          <w:p w:rsidR="5CA110E7" w:rsidP="005F31D2" w:rsidRDefault="5CA110E7" w14:paraId="1862F87B" w14:textId="5F2443CD">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Session D: Next Steps- Considerations for Implementation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="185FD92B" w14:textId="306165D0" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="005F31D2">
+          <w:p w:rsidR="02B05A58" w:rsidP="005F31D2" w:rsidRDefault="02B05A58" w14:paraId="185FD92B" w14:textId="306165D0">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027406" w14:paraId="632A17E9" w14:textId="77777777" w:rsidTr="00702D2D">
+      <w:tr w:rsidR="00027406" w:rsidTr="00702D2D" w14:paraId="632A17E9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="074FE2A6" w14:textId="77777777" w:rsidR="003108C7" w:rsidRDefault="003108C7" w:rsidP="02B05A58">
+          <w:p w:rsidR="003108C7" w:rsidP="02B05A58" w:rsidRDefault="003108C7" w14:paraId="074FE2A6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1ED473B3" w14:textId="77777777" w:rsidR="00006CC9" w:rsidRDefault="00006CC9" w:rsidP="02B05A58">
+          <w:p w:rsidR="00006CC9" w:rsidP="02B05A58" w:rsidRDefault="00006CC9" w14:paraId="1ED473B3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60FF05C9" w14:textId="6D75865C" w:rsidR="00027406" w:rsidRDefault="3635F7C3" w:rsidP="00D87FFD">
+          <w:p w:rsidR="00027406" w:rsidP="00D87FFD" w:rsidRDefault="3635F7C3" w14:paraId="60FF05C9" w14:textId="6D75865C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">What science ideas or lack of ideas did </w:t>
             </w:r>
-            <w:r w:rsidR="391ADCEA" w:rsidRPr="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="391ADCEA">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">developing </w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>the driving question board reveal?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BBF1453" w14:textId="77777777" w:rsidR="00D87FFD" w:rsidRDefault="00D87FFD" w:rsidP="00D87FFD">
+          <w:p w:rsidR="00D87FFD" w:rsidP="00D87FFD" w:rsidRDefault="00D87FFD" w14:paraId="1BBF1453" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="77E7AD92" w14:textId="5E8DF72A" w:rsidR="003108C7" w:rsidRDefault="003108C7" w:rsidP="02B05A58">
+          <w:p w:rsidR="003108C7" w:rsidP="02B05A58" w:rsidRDefault="003108C7" w14:paraId="77E7AD92" w14:textId="5E8DF72A">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DFAA21E" w14:textId="77777777" w:rsidR="00027406" w:rsidRDefault="00027406" w:rsidP="02B05A58">
+          <w:p w:rsidR="00027406" w:rsidP="02B05A58" w:rsidRDefault="00027406" w14:paraId="0DFAA21E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027406" w14:paraId="4EB2B8B3" w14:textId="77777777" w:rsidTr="00702D2D">
+      <w:tr w:rsidR="00027406" w:rsidTr="00702D2D" w14:paraId="4EB2B8B3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="04B0ECA8" w14:textId="77777777" w:rsidR="003108C7" w:rsidRDefault="003108C7" w:rsidP="02B05A58">
+          <w:p w:rsidR="003108C7" w:rsidP="02B05A58" w:rsidRDefault="003108C7" w14:paraId="04B0ECA8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="33B2E167" w14:textId="77777777" w:rsidR="00006CC9" w:rsidRDefault="00006CC9" w:rsidP="02B05A58">
+          <w:p w:rsidR="00006CC9" w:rsidP="02B05A58" w:rsidRDefault="00006CC9" w14:paraId="33B2E167" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7A72BFEF" w14:textId="2810B7B9" w:rsidR="00027406" w:rsidRDefault="3635F7C3" w:rsidP="00006CC9">
+          <w:p w:rsidR="00027406" w:rsidP="00006CC9" w:rsidRDefault="3635F7C3" w14:paraId="7A72BFEF" w14:textId="2810B7B9">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>How might you continue to revisit the driving question</w:t>
             </w:r>
-            <w:r w:rsidR="69051BB4" w:rsidRPr="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="69051BB4">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> board</w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> all throughout the unit?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="537138B0" w14:textId="77777777" w:rsidR="003108C7" w:rsidRDefault="003108C7" w:rsidP="02B05A58">
+          <w:p w:rsidR="003108C7" w:rsidP="02B05A58" w:rsidRDefault="003108C7" w14:paraId="537138B0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60E43CA1" w14:textId="328DCAFC" w:rsidR="00006CC9" w:rsidRDefault="00006CC9" w:rsidP="02B05A58">
+          <w:p w:rsidR="00006CC9" w:rsidP="02B05A58" w:rsidRDefault="00006CC9" w14:paraId="60E43CA1" w14:textId="328DCAFC">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EF6D76A" w14:textId="77777777" w:rsidR="00027406" w:rsidRDefault="00027406" w:rsidP="02B05A58">
+          <w:p w:rsidR="00027406" w:rsidP="02B05A58" w:rsidRDefault="00027406" w14:paraId="2EF6D76A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027406" w14:paraId="7D57D567" w14:textId="77777777" w:rsidTr="00702D2D">
+      <w:tr w:rsidR="00027406" w:rsidTr="00702D2D" w14:paraId="7D57D567" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1863516D" w14:textId="77777777" w:rsidR="003108C7" w:rsidRDefault="003108C7" w:rsidP="02B05A58">
+          <w:p w:rsidR="003108C7" w:rsidP="02B05A58" w:rsidRDefault="003108C7" w14:paraId="1863516D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2C489A89" w14:textId="77777777" w:rsidR="00006CC9" w:rsidRDefault="00006CC9" w:rsidP="02B05A58">
+          <w:p w:rsidR="00006CC9" w:rsidP="02B05A58" w:rsidRDefault="00006CC9" w14:paraId="2C489A89" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2D549615" w14:textId="77777777" w:rsidR="00027406" w:rsidRDefault="3635F7C3" w:rsidP="02B05A58">
+          <w:p w:rsidR="00027406" w:rsidP="02B05A58" w:rsidRDefault="3635F7C3" w14:paraId="2D549615" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">How might you </w:t>
             </w:r>
-            <w:r w:rsidR="391ADCEA" w:rsidRPr="02B05A58">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="02B05A58" w:rsidR="391ADCEA">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">formatively </w:t>
             </w:r>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>assess the students using the driving question board process?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F015D7C" w14:textId="77777777" w:rsidR="00006CC9" w:rsidRDefault="00006CC9" w:rsidP="02B05A58">
+          <w:p w:rsidR="00006CC9" w:rsidP="02B05A58" w:rsidRDefault="00006CC9" w14:paraId="2F015D7C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="396497E6" w14:textId="1F3A3DD8" w:rsidR="003108C7" w:rsidRDefault="003108C7" w:rsidP="02B05A58">
+          <w:p w:rsidR="003108C7" w:rsidP="02B05A58" w:rsidRDefault="003108C7" w14:paraId="396497E6" w14:textId="1F3A3DD8">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63242978" w14:textId="77777777" w:rsidR="00027406" w:rsidRDefault="00027406" w:rsidP="02B05A58">
+          <w:p w:rsidR="00027406" w:rsidP="02B05A58" w:rsidRDefault="00027406" w14:paraId="63242978" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027406" w14:paraId="535E2081" w14:textId="77777777" w:rsidTr="00702D2D">
+      <w:tr w:rsidR="00027406" w:rsidTr="00702D2D" w14:paraId="535E2081" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="41CB2EF8" w14:textId="77777777" w:rsidR="003108C7" w:rsidRDefault="003108C7" w:rsidP="02B05A58">
+          <w:p w:rsidR="003108C7" w:rsidP="02B05A58" w:rsidRDefault="003108C7" w14:paraId="41CB2EF8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="696176E6" w14:textId="77777777" w:rsidR="00006CC9" w:rsidRDefault="00006CC9" w:rsidP="02B05A58">
+          <w:p w:rsidR="00006CC9" w:rsidP="02B05A58" w:rsidRDefault="00006CC9" w14:paraId="696176E6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="61739837" w14:textId="77777777" w:rsidR="00027406" w:rsidRDefault="391ADCEA" w:rsidP="02B05A58">
+          <w:p w:rsidR="00027406" w:rsidP="02B05A58" w:rsidRDefault="391ADCEA" w14:paraId="61739837" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>What evidence do you have that students were engaged in “making sense” of the science in the unit?​</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F012FD4" w14:textId="77777777" w:rsidR="00006CC9" w:rsidRDefault="00006CC9" w:rsidP="02B05A58">
+          <w:p w:rsidR="00006CC9" w:rsidP="02B05A58" w:rsidRDefault="00006CC9" w14:paraId="3F012FD4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="49116B89" w14:textId="77777777" w:rsidR="002D2905" w:rsidRDefault="002D2905" w:rsidP="02B05A58">
+          <w:p w:rsidR="002D2905" w:rsidP="02B05A58" w:rsidRDefault="002D2905" w14:paraId="49116B89" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2DA2D771" w14:textId="210E6F29" w:rsidR="003108C7" w:rsidRDefault="003108C7" w:rsidP="02B05A58">
+          <w:p w:rsidR="003108C7" w:rsidP="02B05A58" w:rsidRDefault="003108C7" w14:paraId="2DA2D771" w14:textId="210E6F29">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B2FC9D0" w14:textId="77777777" w:rsidR="00027406" w:rsidRDefault="00027406" w:rsidP="02B05A58">
+          <w:p w:rsidR="00027406" w:rsidP="02B05A58" w:rsidRDefault="00027406" w14:paraId="5B2FC9D0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4139C6C6" w14:textId="77777777" w:rsidR="00027406" w:rsidRDefault="00027406" w:rsidP="00AD7EFE">
+    <w:p w:rsidR="00027406" w:rsidP="00AD7EFE" w:rsidRDefault="00027406" w14:paraId="4139C6C6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:position w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BA771E9" w14:textId="766F1B63" w:rsidR="1AB3FEE1" w:rsidRDefault="1AB3FEE1" w:rsidP="1AB3FEE1">
+    <w:p w:rsidR="1AB3FEE1" w:rsidP="1AB3FEE1" w:rsidRDefault="1AB3FEE1" w14:paraId="7BA771E9" w14:textId="766F1B63">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3415"/>
         <w:gridCol w:w="5935"/>
       </w:tblGrid>
-      <w:tr w:rsidR="02B05A58" w14:paraId="21830A74" w14:textId="77777777" w:rsidTr="00A65ACE">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="00A65ACE" w14:paraId="21830A74" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="78C0CBB9" w14:textId="5E3E1FF5" w:rsidR="38C754DB" w:rsidRDefault="38C754DB" w:rsidP="02B05A58">
+          <w:p w:rsidR="38C754DB" w:rsidP="02B05A58" w:rsidRDefault="38C754DB" w14:paraId="78C0CBB9" w14:textId="5E3E1FF5">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Session D: Overall Reflection</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AAC396C" w14:textId="3AE2FB47" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="02B05A58">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="3AAC396C" w14:textId="3AE2FB47">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="02B05A58" w14:paraId="654448A8" w14:textId="77777777" w:rsidTr="00E745F7">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="00E745F7" w14:paraId="654448A8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4B8FD43E" w14:textId="77777777" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="02B05A58">
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="4B8FD43E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>It’s all in a Social Media Post!</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05DBA1CA" w14:textId="2E42FD4C" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="02B05A58">
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="05DBA1CA" w14:textId="2E42FD4C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D263A4C" wp14:editId="12AC2A7F">
                   <wp:extent cx="1325573" cy="876757"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="740171808" name="Picture 740171808">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
@@ -10126,498 +10307,538 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1341352" cy="887193"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="02B05A58" w14:paraId="7EB09CE2" w14:textId="77777777" w:rsidTr="00D87FFD">
+      <w:tr w:rsidR="02B05A58" w:rsidTr="00D87FFD" w14:paraId="7EB09CE2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="052BA8BB" w14:textId="77777777" w:rsidR="002D2905" w:rsidRDefault="002D2905" w:rsidP="02B05A58">
+          <w:p w:rsidR="002D2905" w:rsidP="02B05A58" w:rsidRDefault="002D2905" w14:paraId="052BA8BB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="23EC6A81" w14:textId="77777777" w:rsidR="002D2905" w:rsidRDefault="002D2905" w:rsidP="02B05A58">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002D2905" w:rsidP="02B05A58" w:rsidRDefault="002D2905" w14:paraId="23EC6A81" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0D9428D9" w14:textId="77777777" w:rsidR="002D2905" w:rsidRDefault="002D2905" w:rsidP="02B05A58">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002D2905" w:rsidP="02B05A58" w:rsidRDefault="002D2905" w14:paraId="0D9428D9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="13C86757" w14:textId="77777777" w:rsidR="002D2905" w:rsidRDefault="002D2905" w:rsidP="02B05A58">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002D2905" w:rsidP="02B05A58" w:rsidRDefault="002D2905" w14:paraId="13C86757" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0CB108E2" w14:textId="07EFC0E9" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="02B05A58">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="0CB108E2" w14:textId="07EFC0E9">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="1B9936C5" w14:textId="77777777" w:rsidR="02B05A58" w:rsidRDefault="02B05A58" w:rsidP="02B05A58">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Think about </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="02B05A58">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>the learning</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="02B05A58">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from this module. Compose a social media post consisting of a summary and your </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="02B05A58">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>take aways</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="02B05A58">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to share.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="02B05A58" w:rsidP="02B05A58" w:rsidRDefault="02B05A58" w14:paraId="1B9936C5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02B05A58">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Consider sharing it on social media along with the link to the resource!​</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F6F1964" w14:textId="77777777" w:rsidR="002D2905" w:rsidRDefault="002D2905" w:rsidP="02B05A58">
+          <w:p w:rsidR="002D2905" w:rsidP="02B05A58" w:rsidRDefault="002D2905" w14:paraId="4F6F1964" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="23F0BC46" w14:textId="77777777" w:rsidR="002D2905" w:rsidRDefault="002D2905" w:rsidP="02B05A58">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002D2905" w:rsidP="02B05A58" w:rsidRDefault="002D2905" w14:paraId="23F0BC46" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1CE1870E" w14:textId="77777777" w:rsidR="002D2905" w:rsidRDefault="002D2905" w:rsidP="02B05A58">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002D2905" w:rsidP="02B05A58" w:rsidRDefault="002D2905" w14:paraId="1CE1870E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0C3D164F" w14:textId="77777777" w:rsidR="002D2905" w:rsidRDefault="002D2905" w:rsidP="02B05A58">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002D2905" w:rsidP="02B05A58" w:rsidRDefault="002D2905" w14:paraId="0C3D164F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="36D9D10E" w14:textId="6C7A4A9D" w:rsidR="002D2905" w:rsidRDefault="002D2905" w:rsidP="002D2905">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002D2905" w:rsidP="002D2905" w:rsidRDefault="002D2905" w14:paraId="36D9D10E" w14:textId="6C7A4A9D">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E66D24E" w14:textId="77777777" w:rsidR="302EBAFC" w:rsidRDefault="302EBAFC" w:rsidP="02B05A58">
+          <w:p w:rsidR="302EBAFC" w:rsidP="02B05A58" w:rsidRDefault="302EBAFC" w14:paraId="5E66D24E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="500D33B0" w14:textId="77777777" w:rsidR="00DD1953" w:rsidRDefault="00DD1953" w:rsidP="02B05A58">
+          <w:p w:rsidR="00DD1953" w:rsidP="02B05A58" w:rsidRDefault="00DD1953" w14:paraId="500D33B0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7D05736E" w14:textId="77777777" w:rsidR="002D2905" w:rsidRDefault="002D2905" w:rsidP="02B05A58">
+          <w:p w:rsidR="002D2905" w:rsidP="02B05A58" w:rsidRDefault="002D2905" w14:paraId="7D05736E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="532E3F1B" w14:textId="77777777" w:rsidR="002D2905" w:rsidRDefault="002D2905" w:rsidP="02B05A58">
+          <w:p w:rsidR="002D2905" w:rsidP="02B05A58" w:rsidRDefault="002D2905" w14:paraId="532E3F1B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6B15CC10" w14:textId="77777777" w:rsidR="002D2905" w:rsidRDefault="002D2905" w:rsidP="02B05A58">
+          <w:p w:rsidR="002D2905" w:rsidP="02B05A58" w:rsidRDefault="002D2905" w14:paraId="6B15CC10" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="17AB0ED4" w14:textId="77777777" w:rsidR="002D2905" w:rsidRDefault="002D2905" w:rsidP="02B05A58">
+          <w:p w:rsidR="002D2905" w:rsidP="02B05A58" w:rsidRDefault="002D2905" w14:paraId="17AB0ED4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="64FD6678" w14:textId="77777777" w:rsidR="002D2905" w:rsidRDefault="002D2905" w:rsidP="02B05A58">
+          <w:p w:rsidR="002D2905" w:rsidP="02B05A58" w:rsidRDefault="002D2905" w14:paraId="64FD6678" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="71A7DB2B" w14:textId="77777777" w:rsidR="00DD1953" w:rsidRDefault="00DD1953" w:rsidP="02B05A58">
+          <w:p w:rsidR="00DD1953" w:rsidP="02B05A58" w:rsidRDefault="00DD1953" w14:paraId="71A7DB2B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60AAC559" w14:textId="77777777" w:rsidR="00DD1953" w:rsidRDefault="00DD1953" w:rsidP="02B05A58">
+          <w:p w:rsidR="00DD1953" w:rsidP="02B05A58" w:rsidRDefault="00DD1953" w14:paraId="60AAC559" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4E86C0C3" w14:textId="77777777" w:rsidR="00DD1953" w:rsidRDefault="00DD1953" w:rsidP="02B05A58">
+          <w:p w:rsidR="00DD1953" w:rsidP="02B05A58" w:rsidRDefault="00DD1953" w14:paraId="4E86C0C3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1E9C2CDF" w14:textId="77777777" w:rsidR="00DD1953" w:rsidRDefault="00DD1953" w:rsidP="02B05A58">
+          <w:p w:rsidR="00DD1953" w:rsidP="02B05A58" w:rsidRDefault="00DD1953" w14:paraId="1E9C2CDF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="00AAAE55" w14:textId="77777777" w:rsidR="00DD1953" w:rsidRDefault="00DD1953" w:rsidP="02B05A58">
+          <w:p w:rsidR="00DD1953" w:rsidP="02B05A58" w:rsidRDefault="00DD1953" w14:paraId="00AAAE55" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="24096F37" w14:textId="3AE80F88" w:rsidR="00DD1953" w:rsidRDefault="00DD1953" w:rsidP="02B05A58">
+          <w:p w:rsidR="00DD1953" w:rsidP="02B05A58" w:rsidRDefault="00DD1953" w14:paraId="24096F37" w14:textId="3AE80F88">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="763DDFA0" w14:textId="050AE558" w:rsidR="00246282" w:rsidRPr="00246282" w:rsidRDefault="00246282" w:rsidP="02B05A58">
+    <w:p w:rsidRPr="00246282" w:rsidR="00246282" w:rsidP="02B05A58" w:rsidRDefault="00246282" w14:paraId="763DDFA0" w14:textId="050AE558">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:position w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00246282" w:rsidRPr="00246282" w:rsidSect="00907695">
+    <w:sectPr w:rsidRPr="00246282" w:rsidR="00246282" w:rsidSect="00907695">
       <w:headerReference w:type="default" r:id="rId24"/>
       <w:footerReference w:type="default" r:id="rId25"/>
       <w:headerReference w:type="first" r:id="rId26"/>
       <w:footerReference w:type="first" r:id="rId27"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A37B12C" w14:textId="77777777" w:rsidR="00FF39A3" w:rsidRDefault="00FF39A3">
+    <w:p w:rsidR="00CA732F" w:rsidRDefault="00CA732F" w14:paraId="17426E12" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33DFD38E" w14:textId="77777777" w:rsidR="00FF39A3" w:rsidRDefault="00FF39A3">
+    <w:p w:rsidR="00CA732F" w:rsidRDefault="00CA732F" w14:paraId="1CE7EBEF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="69B3FFE5" w14:textId="77777777" w:rsidR="00FF39A3" w:rsidRDefault="00FF39A3">
+    <w:p w:rsidR="00CA732F" w:rsidRDefault="00CA732F" w14:paraId="6F87CB66" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -10642,239 +10863,239 @@
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="61223742"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="6611EF76" w14:textId="0CCF2535" w:rsidR="00381C1B" w:rsidRDefault="00381C1B">
+      <w:p w:rsidR="00381C1B" w:rsidRDefault="00381C1B" w14:paraId="6611EF76" w14:textId="0CCF2535">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="658E0D39" w14:textId="0FC4017E" w:rsidR="16A2F4EB" w:rsidRDefault="16A2F4EB" w:rsidP="16A2F4EB">
+  <w:p w:rsidR="16A2F4EB" w:rsidP="16A2F4EB" w:rsidRDefault="16A2F4EB" w14:paraId="658E0D39" w14:textId="0FC4017E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
-    <w:tr w:rsidR="6F0068BB" w14:paraId="2C65F62A" w14:textId="77777777" w:rsidTr="6F0068BB">
+    <w:tr w:rsidR="6F0068BB" w:rsidTr="6F0068BB" w14:paraId="2C65F62A" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="342880A5" w14:textId="5DBA5D8C" w:rsidR="6F0068BB" w:rsidRDefault="6F0068BB" w:rsidP="6F0068BB">
+        <w:p w:rsidR="6F0068BB" w:rsidP="6F0068BB" w:rsidRDefault="6F0068BB" w14:paraId="342880A5" w14:textId="5DBA5D8C">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5D2AAA1B" w14:textId="43B2E727" w:rsidR="6F0068BB" w:rsidRDefault="6F0068BB" w:rsidP="6F0068BB">
+        <w:p w:rsidR="6F0068BB" w:rsidP="6F0068BB" w:rsidRDefault="6F0068BB" w14:paraId="5D2AAA1B" w14:textId="43B2E727">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0AD88AEE" w14:textId="310E0439" w:rsidR="6F0068BB" w:rsidRDefault="6F0068BB" w:rsidP="6F0068BB">
+        <w:p w:rsidR="6F0068BB" w:rsidP="6F0068BB" w:rsidRDefault="6F0068BB" w14:paraId="0AD88AEE" w14:textId="310E0439">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="754BBDCA" w14:textId="025E55AD" w:rsidR="002E754F" w:rsidRDefault="002E754F">
+  <w:p w:rsidR="002E754F" w:rsidRDefault="002E754F" w14:paraId="754BBDCA" w14:textId="025E55AD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C040740" w14:textId="77777777" w:rsidR="00FF39A3" w:rsidRDefault="00FF39A3">
+    <w:p w:rsidR="00CA732F" w:rsidRDefault="00CA732F" w14:paraId="34C32F80" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A03DC80" w14:textId="77777777" w:rsidR="00FF39A3" w:rsidRDefault="00FF39A3">
+    <w:p w:rsidR="00CA732F" w:rsidRDefault="00CA732F" w14:paraId="50219BCB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="400A6EAB" w14:textId="77777777" w:rsidR="00FF39A3" w:rsidRDefault="00FF39A3">
+    <w:p w:rsidR="00CA732F" w:rsidRDefault="00CA732F" w14:paraId="44ABD302" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
-    <w:tr w:rsidR="16A2F4EB" w14:paraId="19289D2C" w14:textId="77777777" w:rsidTr="16A2F4EB">
+    <w:tr w:rsidR="16A2F4EB" w:rsidTr="16A2F4EB" w14:paraId="19289D2C" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="118D025A" w14:textId="0EE9D90D" w:rsidR="16A2F4EB" w:rsidRDefault="16A2F4EB" w:rsidP="16A2F4EB">
+        <w:p w:rsidR="16A2F4EB" w:rsidP="16A2F4EB" w:rsidRDefault="16A2F4EB" w14:paraId="118D025A" w14:textId="0EE9D90D">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="295281C8" w14:textId="6ECBC6A7" w:rsidR="16A2F4EB" w:rsidRDefault="16A2F4EB" w:rsidP="16A2F4EB">
+        <w:p w:rsidR="16A2F4EB" w:rsidP="16A2F4EB" w:rsidRDefault="16A2F4EB" w14:paraId="295281C8" w14:textId="6ECBC6A7">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="06D2D5EB" w14:textId="2F982734" w:rsidR="16A2F4EB" w:rsidRDefault="002E37BA" w:rsidP="16A2F4EB">
+        <w:p w:rsidR="16A2F4EB" w:rsidP="16A2F4EB" w:rsidRDefault="002E37BA" w14:paraId="06D2D5EB" w14:textId="2F982734">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B24C683" wp14:editId="25251E45">
                 <wp:extent cx="1769471" cy="368300"/>
                 <wp:effectExtent l="0" t="0" r="2540" b="0"/>
                 <wp:docPr id="89831204" name="Picture 89831204" descr="A close-up of a logo for the Kentucky Department of Education"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -10897,1067 +11118,1069 @@
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1932152" cy="402161"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4206126E" w14:textId="65250379" w:rsidR="16A2F4EB" w:rsidRDefault="16A2F4EB" w:rsidP="16A2F4EB">
+  <w:p w:rsidR="16A2F4EB" w:rsidP="16A2F4EB" w:rsidRDefault="16A2F4EB" w14:paraId="4206126E" w14:textId="65250379">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
-    <w:tr w:rsidR="6F0068BB" w14:paraId="236087E4" w14:textId="77777777" w:rsidTr="6F0068BB">
+    <w:tr w:rsidR="6F0068BB" w:rsidTr="6F0068BB" w14:paraId="236087E4" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5C9329D3" w14:textId="02E282FB" w:rsidR="6F0068BB" w:rsidRDefault="6F0068BB" w:rsidP="6F0068BB">
+        <w:p w:rsidR="6F0068BB" w:rsidP="6F0068BB" w:rsidRDefault="6F0068BB" w14:paraId="5C9329D3" w14:textId="02E282FB">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1D8B9E18" w14:textId="761B08FE" w:rsidR="6F0068BB" w:rsidRDefault="6F0068BB" w:rsidP="6F0068BB">
+        <w:p w:rsidR="6F0068BB" w:rsidP="6F0068BB" w:rsidRDefault="6F0068BB" w14:paraId="1D8B9E18" w14:textId="761B08FE">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6795F36C" w14:textId="5AD24936" w:rsidR="6F0068BB" w:rsidRDefault="6F0068BB" w:rsidP="6F0068BB">
+        <w:p w:rsidR="6F0068BB" w:rsidP="6F0068BB" w:rsidRDefault="6F0068BB" w14:paraId="6795F36C" w14:textId="5AD24936">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="1D117D1F" w14:textId="7272714F" w:rsidR="002E754F" w:rsidRDefault="002E754F">
+  <w:p w:rsidR="002E754F" w:rsidRDefault="002E754F" w14:paraId="1D117D1F" w14:textId="7272714F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:bookmark int2:bookmarkName="_Int_JfLL6wYO" int2:invalidationBookmarkName="" int2:hashCode="Xz1NegVMUgxQyd" int2:id="Fre7xyhV">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03905A71"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BBE01E02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10DA9DDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="829041BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8CA2B6CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8FA0718E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="BBF66638">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="099AA59A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="918E6B62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="E8164E66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="037AB926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="60A2BBE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15D6C60F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9909E7E"/>
     <w:lvl w:ilvl="0" w:tplc="C8B42956">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0CD0DB3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="CEBC7804">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="A4DAE4D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="943E7422">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="A0E2973A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08C24664">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D0B682F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="46FE0932">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35A930DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="B0F06568">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C42C5632">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1012D58A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="B1D49202">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FF2E36C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="897E0834">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="1F4AD4BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1E6C655E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="46B602B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="462D242D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E5ADEB4"/>
     <w:lvl w:ilvl="0" w:tplc="231A232E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C4066C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E93651EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="584CC4DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="842285E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="3086FBDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFB66EC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="470AAB5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5706EBEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69844B60"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C9F44DC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E500B9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FDAAE822"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2085495292">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="760029283">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="32577400">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1004740915">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1337805725">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="104888809">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="367607701">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="96"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006844C0"/>
     <w:rsid w:val="00006CC9"/>
     <w:rsid w:val="00007A26"/>
     <w:rsid w:val="00017F1E"/>
     <w:rsid w:val="0002161D"/>
     <w:rsid w:val="0002231A"/>
     <w:rsid w:val="00025734"/>
     <w:rsid w:val="00027406"/>
     <w:rsid w:val="00040F6A"/>
     <w:rsid w:val="000436D9"/>
     <w:rsid w:val="00046F09"/>
     <w:rsid w:val="00050FD4"/>
     <w:rsid w:val="00054D76"/>
     <w:rsid w:val="00077660"/>
     <w:rsid w:val="00081906"/>
     <w:rsid w:val="000867C4"/>
     <w:rsid w:val="00097BD9"/>
     <w:rsid w:val="000A3C7D"/>
     <w:rsid w:val="000A5FCF"/>
+    <w:rsid w:val="000B15D8"/>
     <w:rsid w:val="000B2F5A"/>
     <w:rsid w:val="000B4679"/>
     <w:rsid w:val="000C007C"/>
     <w:rsid w:val="000C1555"/>
     <w:rsid w:val="000C4135"/>
     <w:rsid w:val="000C617B"/>
     <w:rsid w:val="000C665E"/>
     <w:rsid w:val="000E3752"/>
     <w:rsid w:val="000E5942"/>
     <w:rsid w:val="000E65FF"/>
     <w:rsid w:val="000E7013"/>
     <w:rsid w:val="000F094D"/>
     <w:rsid w:val="000F1144"/>
     <w:rsid w:val="000F5F3B"/>
     <w:rsid w:val="000F74BC"/>
     <w:rsid w:val="00100C8B"/>
     <w:rsid w:val="00102736"/>
     <w:rsid w:val="0011462B"/>
     <w:rsid w:val="00116E77"/>
     <w:rsid w:val="00117478"/>
     <w:rsid w:val="00141CA6"/>
     <w:rsid w:val="001546F1"/>
     <w:rsid w:val="00155324"/>
     <w:rsid w:val="001679C7"/>
     <w:rsid w:val="00170FBB"/>
@@ -11970,328 +12193,329 @@
     <w:rsid w:val="001C4A66"/>
     <w:rsid w:val="001C4EA0"/>
     <w:rsid w:val="001D187E"/>
     <w:rsid w:val="001E4431"/>
     <w:rsid w:val="001E58C9"/>
     <w:rsid w:val="001F7775"/>
     <w:rsid w:val="00200C13"/>
     <w:rsid w:val="002020A5"/>
     <w:rsid w:val="00202FD3"/>
     <w:rsid w:val="00207266"/>
     <w:rsid w:val="00207E76"/>
     <w:rsid w:val="002105B8"/>
     <w:rsid w:val="00224827"/>
     <w:rsid w:val="00230B1A"/>
     <w:rsid w:val="00234C91"/>
     <w:rsid w:val="002367D4"/>
     <w:rsid w:val="002403D5"/>
     <w:rsid w:val="002413D4"/>
     <w:rsid w:val="00246282"/>
     <w:rsid w:val="002557E1"/>
     <w:rsid w:val="00262391"/>
     <w:rsid w:val="002642C1"/>
     <w:rsid w:val="0026491F"/>
     <w:rsid w:val="0027548F"/>
     <w:rsid w:val="00284E30"/>
+    <w:rsid w:val="00290369"/>
     <w:rsid w:val="00291C41"/>
     <w:rsid w:val="002A4284"/>
     <w:rsid w:val="002B3A10"/>
     <w:rsid w:val="002D2905"/>
     <w:rsid w:val="002D56A2"/>
     <w:rsid w:val="002D7F93"/>
     <w:rsid w:val="002E1406"/>
     <w:rsid w:val="002E2C59"/>
     <w:rsid w:val="002E37BA"/>
     <w:rsid w:val="002E754F"/>
-    <w:rsid w:val="002F2903"/>
     <w:rsid w:val="002F47B1"/>
     <w:rsid w:val="002F54DF"/>
     <w:rsid w:val="002F57A2"/>
     <w:rsid w:val="0030538E"/>
     <w:rsid w:val="003108C7"/>
     <w:rsid w:val="00326B98"/>
     <w:rsid w:val="0033481F"/>
     <w:rsid w:val="00340C5B"/>
     <w:rsid w:val="0034632D"/>
     <w:rsid w:val="00351766"/>
     <w:rsid w:val="003543C7"/>
     <w:rsid w:val="003552A7"/>
     <w:rsid w:val="003577B0"/>
     <w:rsid w:val="00357BB8"/>
     <w:rsid w:val="00372DDA"/>
     <w:rsid w:val="003753EB"/>
     <w:rsid w:val="0037708F"/>
     <w:rsid w:val="00381C1B"/>
     <w:rsid w:val="003946DF"/>
-    <w:rsid w:val="003A12E0"/>
     <w:rsid w:val="003A5CC4"/>
     <w:rsid w:val="003A6206"/>
     <w:rsid w:val="003B7866"/>
     <w:rsid w:val="003C43D6"/>
     <w:rsid w:val="003D3205"/>
     <w:rsid w:val="003F1688"/>
     <w:rsid w:val="003F5843"/>
     <w:rsid w:val="004033ED"/>
     <w:rsid w:val="00403A49"/>
     <w:rsid w:val="00416E14"/>
     <w:rsid w:val="0042035B"/>
     <w:rsid w:val="00441576"/>
     <w:rsid w:val="00443B5A"/>
     <w:rsid w:val="004445F8"/>
     <w:rsid w:val="00445D70"/>
     <w:rsid w:val="00450E87"/>
     <w:rsid w:val="00457158"/>
     <w:rsid w:val="00462C54"/>
     <w:rsid w:val="00464256"/>
     <w:rsid w:val="00471B5E"/>
     <w:rsid w:val="00471C73"/>
     <w:rsid w:val="00471CD6"/>
     <w:rsid w:val="004722A2"/>
     <w:rsid w:val="004747DE"/>
     <w:rsid w:val="00474A86"/>
     <w:rsid w:val="00490587"/>
     <w:rsid w:val="0049133B"/>
     <w:rsid w:val="00491AE7"/>
     <w:rsid w:val="00491E08"/>
     <w:rsid w:val="00492F1C"/>
     <w:rsid w:val="0049469D"/>
     <w:rsid w:val="00494E32"/>
     <w:rsid w:val="004972DB"/>
     <w:rsid w:val="00497E5A"/>
     <w:rsid w:val="004C4D0F"/>
     <w:rsid w:val="004C608A"/>
     <w:rsid w:val="004C68DE"/>
     <w:rsid w:val="004C7FF5"/>
     <w:rsid w:val="004D1E30"/>
     <w:rsid w:val="004E15C8"/>
     <w:rsid w:val="004E4898"/>
     <w:rsid w:val="004E7396"/>
     <w:rsid w:val="004F32EA"/>
     <w:rsid w:val="00500CDC"/>
     <w:rsid w:val="005038D7"/>
     <w:rsid w:val="00510DFF"/>
     <w:rsid w:val="005110D2"/>
     <w:rsid w:val="0051A448"/>
     <w:rsid w:val="00521E14"/>
-    <w:rsid w:val="005250BA"/>
     <w:rsid w:val="0053256E"/>
     <w:rsid w:val="00536BA3"/>
     <w:rsid w:val="005571D9"/>
     <w:rsid w:val="00564C2D"/>
     <w:rsid w:val="00565A6C"/>
     <w:rsid w:val="00573819"/>
     <w:rsid w:val="0057625E"/>
     <w:rsid w:val="00580C57"/>
     <w:rsid w:val="0058406D"/>
     <w:rsid w:val="005850CF"/>
     <w:rsid w:val="005957BC"/>
     <w:rsid w:val="005A3241"/>
     <w:rsid w:val="005A3A36"/>
     <w:rsid w:val="005B19F5"/>
     <w:rsid w:val="005B1E51"/>
     <w:rsid w:val="005B315D"/>
     <w:rsid w:val="005C238A"/>
     <w:rsid w:val="005C2FEF"/>
     <w:rsid w:val="005C40C9"/>
     <w:rsid w:val="005C5182"/>
     <w:rsid w:val="005C7103"/>
     <w:rsid w:val="005D50F2"/>
     <w:rsid w:val="005F31D2"/>
     <w:rsid w:val="005F77FC"/>
     <w:rsid w:val="006102DE"/>
     <w:rsid w:val="00614BF2"/>
     <w:rsid w:val="00615220"/>
     <w:rsid w:val="0062095E"/>
     <w:rsid w:val="00624771"/>
     <w:rsid w:val="006275B6"/>
     <w:rsid w:val="00635731"/>
     <w:rsid w:val="00640E4C"/>
     <w:rsid w:val="006429B7"/>
     <w:rsid w:val="00643D1B"/>
     <w:rsid w:val="00660B17"/>
     <w:rsid w:val="006629B6"/>
     <w:rsid w:val="00666AE4"/>
     <w:rsid w:val="00667EAF"/>
+    <w:rsid w:val="00674067"/>
     <w:rsid w:val="0068002A"/>
     <w:rsid w:val="006822D8"/>
     <w:rsid w:val="006829C4"/>
     <w:rsid w:val="006844C0"/>
     <w:rsid w:val="006B29CC"/>
     <w:rsid w:val="006C2298"/>
     <w:rsid w:val="006C2B06"/>
     <w:rsid w:val="006C52EF"/>
     <w:rsid w:val="006C61DA"/>
     <w:rsid w:val="006C7E4A"/>
     <w:rsid w:val="006E183C"/>
     <w:rsid w:val="006E2438"/>
     <w:rsid w:val="006E38BB"/>
     <w:rsid w:val="006F12B4"/>
     <w:rsid w:val="006F17B7"/>
     <w:rsid w:val="006F5864"/>
     <w:rsid w:val="00702D2D"/>
     <w:rsid w:val="007353DD"/>
     <w:rsid w:val="00754ACD"/>
     <w:rsid w:val="00761E4E"/>
     <w:rsid w:val="00771041"/>
     <w:rsid w:val="00773489"/>
     <w:rsid w:val="0077527B"/>
     <w:rsid w:val="00775899"/>
     <w:rsid w:val="007831E8"/>
     <w:rsid w:val="007858D7"/>
     <w:rsid w:val="00792A75"/>
     <w:rsid w:val="00796066"/>
     <w:rsid w:val="007A0278"/>
     <w:rsid w:val="007A0950"/>
     <w:rsid w:val="007A3856"/>
     <w:rsid w:val="007A649C"/>
+    <w:rsid w:val="007A7166"/>
     <w:rsid w:val="007B697B"/>
     <w:rsid w:val="007C48F8"/>
     <w:rsid w:val="007C7A7F"/>
     <w:rsid w:val="007E62CE"/>
     <w:rsid w:val="0080035E"/>
     <w:rsid w:val="00806F07"/>
     <w:rsid w:val="00812B7F"/>
     <w:rsid w:val="00821531"/>
     <w:rsid w:val="00823B0D"/>
+    <w:rsid w:val="00825ED4"/>
     <w:rsid w:val="0083457B"/>
     <w:rsid w:val="00840BEF"/>
     <w:rsid w:val="00843F17"/>
     <w:rsid w:val="00856093"/>
     <w:rsid w:val="008602E7"/>
-    <w:rsid w:val="008674F9"/>
     <w:rsid w:val="00871029"/>
     <w:rsid w:val="00891377"/>
     <w:rsid w:val="00894FFB"/>
     <w:rsid w:val="00896A82"/>
     <w:rsid w:val="00897881"/>
     <w:rsid w:val="008A0051"/>
     <w:rsid w:val="008A6FDE"/>
     <w:rsid w:val="008B1041"/>
     <w:rsid w:val="008D065D"/>
-    <w:rsid w:val="008D31CF"/>
     <w:rsid w:val="008E4E02"/>
     <w:rsid w:val="009021B6"/>
     <w:rsid w:val="00907695"/>
     <w:rsid w:val="009141E4"/>
     <w:rsid w:val="00922D41"/>
+    <w:rsid w:val="009261E1"/>
     <w:rsid w:val="009304D6"/>
     <w:rsid w:val="00947295"/>
     <w:rsid w:val="00951F09"/>
     <w:rsid w:val="0096300A"/>
     <w:rsid w:val="00970971"/>
     <w:rsid w:val="00970A64"/>
     <w:rsid w:val="00970C50"/>
     <w:rsid w:val="00971927"/>
     <w:rsid w:val="00971CFD"/>
     <w:rsid w:val="00974A92"/>
     <w:rsid w:val="0097570C"/>
     <w:rsid w:val="0098316D"/>
     <w:rsid w:val="00984195"/>
     <w:rsid w:val="00985A89"/>
     <w:rsid w:val="009C106D"/>
     <w:rsid w:val="009C3317"/>
     <w:rsid w:val="009C3C59"/>
     <w:rsid w:val="009C54E2"/>
     <w:rsid w:val="009C66D4"/>
     <w:rsid w:val="009D1B71"/>
     <w:rsid w:val="009D24FF"/>
     <w:rsid w:val="009E6F93"/>
     <w:rsid w:val="009F1BA0"/>
     <w:rsid w:val="00A036EB"/>
     <w:rsid w:val="00A06ADB"/>
     <w:rsid w:val="00A11575"/>
     <w:rsid w:val="00A345FF"/>
     <w:rsid w:val="00A40C77"/>
     <w:rsid w:val="00A43C14"/>
     <w:rsid w:val="00A51AB1"/>
     <w:rsid w:val="00A65ACE"/>
+    <w:rsid w:val="00A66D17"/>
     <w:rsid w:val="00A70E77"/>
     <w:rsid w:val="00A862C0"/>
     <w:rsid w:val="00A95B77"/>
     <w:rsid w:val="00AA2789"/>
     <w:rsid w:val="00AA2942"/>
     <w:rsid w:val="00AA6EF8"/>
     <w:rsid w:val="00AB113A"/>
     <w:rsid w:val="00AC17BA"/>
     <w:rsid w:val="00AC618F"/>
     <w:rsid w:val="00AD5D5F"/>
     <w:rsid w:val="00AD7EFE"/>
     <w:rsid w:val="00AE1CAC"/>
     <w:rsid w:val="00AE3B70"/>
     <w:rsid w:val="00AF675B"/>
     <w:rsid w:val="00B06E7B"/>
     <w:rsid w:val="00B11D6F"/>
     <w:rsid w:val="00B14630"/>
     <w:rsid w:val="00B20EB2"/>
     <w:rsid w:val="00B306E7"/>
     <w:rsid w:val="00B310F6"/>
     <w:rsid w:val="00B367C4"/>
     <w:rsid w:val="00B70817"/>
     <w:rsid w:val="00B715DC"/>
     <w:rsid w:val="00B772C4"/>
     <w:rsid w:val="00B833BD"/>
     <w:rsid w:val="00B97EC7"/>
     <w:rsid w:val="00BA2A35"/>
     <w:rsid w:val="00BA44D3"/>
     <w:rsid w:val="00BA6C40"/>
     <w:rsid w:val="00BA77C8"/>
     <w:rsid w:val="00BB1AEF"/>
     <w:rsid w:val="00BD7CDF"/>
     <w:rsid w:val="00BF381A"/>
     <w:rsid w:val="00C07303"/>
     <w:rsid w:val="00C07C6B"/>
     <w:rsid w:val="00C11E0B"/>
     <w:rsid w:val="00C12F75"/>
     <w:rsid w:val="00C16FD2"/>
     <w:rsid w:val="00C27617"/>
     <w:rsid w:val="00C50EF3"/>
     <w:rsid w:val="00C51285"/>
-    <w:rsid w:val="00C6008E"/>
     <w:rsid w:val="00C615D3"/>
     <w:rsid w:val="00C62039"/>
     <w:rsid w:val="00C65E7F"/>
     <w:rsid w:val="00C708B8"/>
     <w:rsid w:val="00C7640A"/>
     <w:rsid w:val="00C81165"/>
     <w:rsid w:val="00C87571"/>
     <w:rsid w:val="00C92C28"/>
     <w:rsid w:val="00CA4505"/>
+    <w:rsid w:val="00CA732F"/>
     <w:rsid w:val="00CC3CD7"/>
     <w:rsid w:val="00CC500A"/>
     <w:rsid w:val="00CD66F5"/>
     <w:rsid w:val="00CE545D"/>
     <w:rsid w:val="00CE6A1B"/>
-    <w:rsid w:val="00CF0B60"/>
     <w:rsid w:val="00D00758"/>
     <w:rsid w:val="00D02D10"/>
     <w:rsid w:val="00D2424F"/>
     <w:rsid w:val="00D33F66"/>
     <w:rsid w:val="00D570BE"/>
     <w:rsid w:val="00D70834"/>
     <w:rsid w:val="00D764FE"/>
     <w:rsid w:val="00D808ED"/>
     <w:rsid w:val="00D820C7"/>
+    <w:rsid w:val="00D82598"/>
     <w:rsid w:val="00D82EAE"/>
     <w:rsid w:val="00D87FFD"/>
     <w:rsid w:val="00D92DA9"/>
     <w:rsid w:val="00D94672"/>
     <w:rsid w:val="00DA2397"/>
     <w:rsid w:val="00DA400F"/>
     <w:rsid w:val="00DA5077"/>
     <w:rsid w:val="00DB2FD7"/>
     <w:rsid w:val="00DB67EE"/>
     <w:rsid w:val="00DB70FC"/>
     <w:rsid w:val="00DC0444"/>
     <w:rsid w:val="00DD0EA8"/>
     <w:rsid w:val="00DD1953"/>
     <w:rsid w:val="00DD32D5"/>
     <w:rsid w:val="00DF1D23"/>
     <w:rsid w:val="00E04F65"/>
     <w:rsid w:val="00E052B2"/>
     <w:rsid w:val="00E213CD"/>
     <w:rsid w:val="00E2376A"/>
     <w:rsid w:val="00E2496A"/>
     <w:rsid w:val="00E43A6F"/>
     <w:rsid w:val="00E5590A"/>
     <w:rsid w:val="00E6038E"/>
     <w:rsid w:val="00E646EC"/>
     <w:rsid w:val="00E67360"/>
@@ -12594,50 +12818,51 @@
     <w:rsid w:val="6AA469FD"/>
     <w:rsid w:val="6AC5F53E"/>
     <w:rsid w:val="6AD7B7D1"/>
     <w:rsid w:val="6B1E2176"/>
     <w:rsid w:val="6B43D1F9"/>
     <w:rsid w:val="6B9F8903"/>
     <w:rsid w:val="6BA5CEA0"/>
     <w:rsid w:val="6C0CBE95"/>
     <w:rsid w:val="6CBA7D25"/>
     <w:rsid w:val="6D0E510B"/>
     <w:rsid w:val="6D1FD747"/>
     <w:rsid w:val="6D885C58"/>
     <w:rsid w:val="6E6263D9"/>
     <w:rsid w:val="6E80B9C5"/>
     <w:rsid w:val="6F0068BB"/>
     <w:rsid w:val="6FA209C4"/>
     <w:rsid w:val="6FB76E27"/>
     <w:rsid w:val="6FF7AC19"/>
     <w:rsid w:val="704DBFB1"/>
     <w:rsid w:val="707A455D"/>
     <w:rsid w:val="70BFFD1A"/>
     <w:rsid w:val="7100BAD7"/>
     <w:rsid w:val="71C0AC2A"/>
     <w:rsid w:val="726EDBB0"/>
     <w:rsid w:val="7374CCE5"/>
+    <w:rsid w:val="73829533"/>
     <w:rsid w:val="741F333C"/>
     <w:rsid w:val="7462FB3B"/>
     <w:rsid w:val="74C1D3D1"/>
     <w:rsid w:val="74DCF262"/>
     <w:rsid w:val="753C6ECD"/>
     <w:rsid w:val="759AFA84"/>
     <w:rsid w:val="75B1686A"/>
     <w:rsid w:val="75CF7FEA"/>
     <w:rsid w:val="75DA72E0"/>
     <w:rsid w:val="75F4327B"/>
     <w:rsid w:val="764FD9F7"/>
     <w:rsid w:val="7661B5DC"/>
     <w:rsid w:val="777658E3"/>
     <w:rsid w:val="7782ED05"/>
     <w:rsid w:val="77CF09B9"/>
     <w:rsid w:val="7810DE0C"/>
     <w:rsid w:val="7853A05E"/>
     <w:rsid w:val="78845B23"/>
     <w:rsid w:val="78A49D2A"/>
     <w:rsid w:val="78B0532D"/>
     <w:rsid w:val="78CD1B77"/>
     <w:rsid w:val="7A07FF46"/>
     <w:rsid w:val="7A8BCAD8"/>
     <w:rsid w:val="7A98D973"/>
     <w:rsid w:val="7AD2EDBB"/>
@@ -12660,135 +12885,135 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="12BABF7E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EA0E0DEB-2492-4A0C-8F56-92AD0E016F6E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12944,52 +13169,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -13056,240 +13281,240 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0098316D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00FF5587"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00FF5587"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00FF5587"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006C2B06"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006C2B06"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="186258005">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="712733317">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13301,51 +13526,51 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pngall.com/graduation-cap-png/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openclipart.org/detail/168575/safety-helmet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId30" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -13630,70 +13855,70 @@
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <UserInfo>
         <DisplayName>Clouse, Thomas - Division of Academic Program Standards</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Higgins, Misty - Division of Academic Program Standards</DisplayName>
         <AccountId>21</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
-    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2026-07-16T04:00:00+00:00</Application_x0020_Date>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-    <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2024-01-23T15:08:04+00:00</Publication_x0020_Date>
+    <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2024-01-23T05:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-1940</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1940</Url>
       <Description>KYED-536-1940</Description>
     </_dlc_DocIdUrl>
-    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
@@ -14022,112 +14247,99 @@
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C92D6A9B-907C-4737-B059-9C01FFD96FDB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="d3961e6e-cc4f-4016-a7ed-a66b4a1cfc25"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f6d6e907-5716-4b03-b16a-6e3c7a4aabf9"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49209B67-FE62-4553-B943-C04328052660}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB3B8DDF-5092-408E-AB5A-3160BF49DF08}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01B64197-9C84-42E5-B140-34A01F226100}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31DC729F-294F-49B8-A7E6-AD0F2CEF8C82}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA8F856B-3E67-4D45-AC37-E74FE8938F98}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB0FD572-230D-4779-AE30-86C13B480AA5}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>Kentucky Department of Education</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Driving Question Board Participant Packet</dc:title>
   <dc:subject/>
   <dc:creator>Baker, Erica - Division of Academic Program Standards</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>9918da60-2e7f-4dfc-937c-c2b5e138fa0c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SetDate">
     <vt:lpwstr>2024-07-01T18:02:40Z</vt:lpwstr>
   </property>