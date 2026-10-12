--- v1 (2026-08-18)
+++ v2 (2026-10-12)
@@ -7102,52 +7102,52 @@
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-2021</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-2021</Url>
       <Description>KYED-536-2021</Description>
     </_dlc_DocIdUrl>
     <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="90f6b0fbad01ffe2d30d7dbd0fd3d0a3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3d787dfc419280de891c12fcb19c7525" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -7479,51 +7479,51 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE6DD9E4-6FB2-4187-8547-A95D2C8FCFE2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AFB9C30-6E31-462B-81A8-244628BFA8A2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC5ACE9F-D72D-4A81-B44E-655AED8F0154}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07508444-3740-4AB0-94A0-C5A61266F26F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9C91081-F985-4099-A82B-184D5A53B162}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F51E844E-194A-4712-A7D8-BAD175A751AD}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
   <Words>2251</Words>
   <Characters>13828</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>300</Lines>
   <Paragraphs>102</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>