--- v1 (2026-06-02)
+++ v2 (2026-10-06)
@@ -17798,52 +17798,52 @@
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/conpro/engla/_layouts/15/DocIdRedir.aspx?ID=KYED-521-516</Url>
       <Description>KYED-521-516</Description>
     </_dlc_DocIdUrl>
     <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mj+6Mbl9nf93/tScvLtGDwSHIgf5A==">CgMxLjAikwIKC0FBQUJmb0p4enlzEt0BCgtBQUFCZm9KeHp5cxILQUFBQmZvSnh6eXMaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwNDIxODQ2MTgxOTQ3NjQwMDkzOSgAOAAwg/HRt+EyOKT20bfhMko9CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaFcLX2uQBDxoNCgkKA2NvbRABGAAQAVoMamoybDBid2UwNXF2cgIgAHgAggEUc3VnZ2VzdC45dTgxcHY4ZWE2eHWaAQYIABAAGACwAQC4AQAYg/HRt+EyIKT20bfhMjAAQhRzdWdnZXN0Ljl1ODFwdjhlYTZ4dSKRAgoLQUFBQmZvSnh6MEkS2wEKC0FBQUJmb0p4ejBJEgtBQUFCZm9KeHowSRoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqGyIVMTA0MjE4NDYxODE5NDc2NDAwOTM5KAA4ADDFoZK44TI4ub2SuOEySjsKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoTwtfa5AENGgsKBwoBUxABGAAQAVoMa3pjNTg0ejJidnI1cgIgAHgAggEUc3VnZ2VzdC5qOGNtcmo5eWI0dGqaAQYIABAAGACwAQC4AQAYxaGSuOEyILm9krjhMjAAQhRzdWdnZXN0Lmo4Y21yajl5YjR0ajgAaiEKFHN1Z2dlc3QuZmg5dGZxODc5aGZ4EglNaWNraSBSYXlqIQoUc3VnZ2VzdC4xc245OXFrampncWoSCU1pY2tpIFJheWohChRzdWdnZXN0LmE5NXBkc3piZW1qaRIJTWlja2kgUmF5aiEKFHN1Z2dlc3QuN3NuaHAwdjNjeTNjEglNaWNraSBSYXlqIQoUc3VnZ2VzdC5rMnFqZzR2cGV2dzASCU1pY2tpIFJheWohChRzdWdnZXN0Lmw3emNuN2JrZ2c5ZRIJTWlja2kgUmF5aiEKFHN1Z2dlc3QudjQ1cG9mNXoybzRrEglNaWNraSBSYXlqIQoUc3VnZ2VzdC52N2ZwM3dlbnZlaGoSCU1pY2tpIFJheWohChRzdWdnZXN0LnN4eHNndjEwd3FnMxIJTWlja2kgUmF5aiEKFHN1Z2dlc3QuanZ3OWRreGJpcm5oEglNaWNraSBSYXlqIQoUc3VnZ2VzdC5ham83azNrOWZtZGQSCU1pY2tpIFJheWohChRzdWdnZXN0LjFqYW0wcHhuZnc5bRIJTWlja2kgUmF5aiEKFHN1Z2dlc3QuOWxmdzJnYjlyZ3BrEglNaWNraSBSYXlqIQoUc3VnZ2VzdC5tdTE4NTJ4enBtZXQSCU1pY2tpIFJheWohChRzdWdnZXN0LmZubDM2ZWZ4cDk1ZBIJTWlja2kgUmF5aiAKE3N1Z2dlc3QubGFwNm03ZWg2OWYSCU1pY2tpIFJheWohChRzdWdnZXN0LnpnbnI0d240MGJkOBIJTWlja2kgUmF5aiEKFHN1Z2dlc3QuYm40YzJrNDRyNnR1EglNaWNraSBSYXlqIQoUc3VnZ2VzdC5objV0ejZqaWxrb3kSCU1pY2tpIFJheWohChRzdWdnZXN0Ljl1ODFwdjhlYTZ4dRIJTWlja2kgUmF5aiEKFHN1Z2dlc3QucHo5ZTNmbHM1NGFwEglNaWNraSBSYXlqIQoUc3VnZ2VzdC5oYjBodmJxOW1xdGwSCU1pY2tpIFJheWohChRzdWdnZXN0Lm5nNXY5ZTZzMHVpeRIJTWlja2kgUmF5aiEKFHN1Z2dlc3Qud2hhODltcHdlbno2EglNaWNraSBSYXlqIAoTc3VnZ2VzdC41MWNib2N3N2o5ZBIJTWlja2kgUmF5aiEKFHN1Z2dlc3QuajhjbXJqOXliNHRqEglNaWNraSBSYXlqIQoUc3VnZ2VzdC5nbnZsZndleWg5c28SCU1pY2tpIFJheWohChRzdWdnZXN0LnExczUzeWd6cGl5aRIJTWlja2kgUmF5aiEKFHN1Z2dlc3QuY25yOGE3ajByaWlvEglNaWNraSBSYXlqIQoUc3VnZ2VzdC52aHA5a29sNmp2YjkSCU1pY2tpIFJheWohChRzdWdnZXN0Lm1vcWU3dmU5OXB6ORIJTWlja2kgUmF5aiEKFHN1Z2dlc3QudHU0b2JlZjYybWs5EglNaWNraSBSYXlqIQoUc3VnZ2VzdC5vdmNweHpuZ2F6dGYSCU1pY2tpIFJheWohChRzdWdnZXN0LnRhdGh4NGYyNGo5bRIJTWlja2kgUmF5aiEKFHN1Z2dlc3QuNzdzcnBlazVidXpoEglNaWNraSBSYXlqIQoUc3VnZ2VzdC55cjgxcXJ1M2Y5eHcSCU1pY2tpIFJheWohChRzdWdnZXN0LjdvbGM4bzI4c2lvZxIJTWlja2kgUmF5aiEKFHN1Z2dlc3QuNDJmNjc4b3UwdWN2EglNaWNraSBSYXlqIQoUc3VnZ2VzdC5tY2k2dGZ1MXR3NWgSCU1pY2tpIFJheWohChRzdWdnZXN0Lm5remtheXFteGJxaRIJTWlja2kgUmF5aiEKFHN1Z2dlc3QuM2k1czBpMXExeHZjEglNaWNraSBSYXlyITFUNlBESUx4cFpLaHd6WENPVVc0ck5rQ2xjVzktMXNhaw==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001B5ACB13629B944AA2AA07F5A84F7554" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a163692865d7705f83d0ed5604a6624d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b3f60512c83eff169dcfc404bb1e3ddf" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001B5ACB13629B944AA2AA07F5A84F7554" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="4ae6289bb8da4f56f3b05635b0bbde06">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="916fa764d526ec7643bf0da7e4e351ec" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -18177,51 +18177,51 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c0b1e42e-e745-4677-b45a-9176f49c91ef"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4FC9457-5700-4D68-A738-29F96E3270BC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39EA0F56-E9AB-4E36-B7EF-629B301334A9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{705B61EE-5AC3-4B57-A8C4-B7AB080FB8DF}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F3A5A4E-0648-4742-A4D6-02943F56C98C}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
   <Words>3334</Words>
   <Characters>19004</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>158</Lines>
   <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>