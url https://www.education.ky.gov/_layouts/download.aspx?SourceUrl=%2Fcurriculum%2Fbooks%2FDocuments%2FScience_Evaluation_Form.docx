--- v1 (2026-06-17)
+++ v2 (2026-11-06)
@@ -11848,52 +11848,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B00C11F2C9EE4DE5F45810001588F4023F7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="7af78ffdc071d126ed28b749bd0d43ac">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="183c87f3aa3757d2f39b96ab79248ef6" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B00C11F2C9EE4DE5F45810001588F4023F7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="842c1ee1584210fcd5f750aa4743ffe8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5e4c3f985d92dc92e122430877a1c047" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -12239,51 +12239,51 @@
       <Value>10</Value>
     </Audience1>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-52-217</_dlc_DocId>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/books/_layouts/15/DocIdRedir.aspx?ID=KYED-52-217</Url>
       <Description>KYED-52-217</Description>
     </_dlc_DocIdUrl>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2012-10-31T04:00:00+00:00</Publication_x0020_Date>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2018-05-23T04:00:00+00:00</Accessibility_x0020_Target_x0020_Date>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3">plcs Eval form</RoutingRuleDescription>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9ACE0D6-9B06-4FFF-BDD5-B47D7CA45594}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79001036-A998-4704-A6DF-5134ECE69A8F}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98B2330E-63F8-467D-97EB-6AB6CC1EA7E4}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AA9C962-FEEE-4094-8E6E-5EC01C0E8BA8}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AA2E9CD-AEF1-448F-9199-CF6727A53BF6}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>20</Pages>
   <Words>4220</Words>
   <Characters>24056</Characters>
   <Application>Microsoft Macintosh Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>200</Lines>
   <Paragraphs>56</Paragraphs>