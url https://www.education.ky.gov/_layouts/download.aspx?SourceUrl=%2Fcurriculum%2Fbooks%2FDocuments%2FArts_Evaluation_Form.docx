--- v1 (2026-05-30)
+++ v2 (2026-10-17)
@@ -17335,52 +17335,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B00C11F2C9EE4DE5F45810001588F4023F7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="7af78ffdc071d126ed28b749bd0d43ac">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="183c87f3aa3757d2f39b96ab79248ef6" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B00C11F2C9EE4DE5F45810001588F4023F7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="842c1ee1584210fcd5f750aa4743ffe8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5e4c3f985d92dc92e122430877a1c047" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -17737,51 +17737,51 @@
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE35AD2C-E476-4F33-87AE-36BBD5437011}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7670E466-696C-4D39-BD46-13930B84AD66}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33D9979B-4BAB-4487-B384-DC0AA12C1A46}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2722A00-95B0-452C-B331-2C2C53E4B384}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5558B3F9-8642-4566-A3CD-EE8DFB2739E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4ED941BC-7E57-4476-9E3B-8998A2C3315A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>